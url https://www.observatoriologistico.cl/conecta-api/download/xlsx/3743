--- v0 (2025-11-01)
+++ v1 (2026-06-29)
@@ -12,269 +12,341 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Puerto de Origen</t>
   </si>
   <si>
     <t>Región de Origen</t>
   </si>
   <si>
     <t xml:space="preserve"> Puerto de Destino</t>
   </si>
   <si>
     <t xml:space="preserve"> Región de Destino</t>
   </si>
   <si>
     <t xml:space="preserve"> Carga General</t>
   </si>
   <si>
     <t xml:space="preserve"> Carga granel sólido</t>
   </si>
   <si>
     <t xml:space="preserve"> Carga granel líquido</t>
   </si>
   <si>
     <t xml:space="preserve"> Año</t>
   </si>
   <si>
-    <t>San Vicente</t>
-[...17 lines deleted...]
-    <t>Castro</t>
+    <t>Achao</t>
   </si>
   <si>
     <t>Los Lagos</t>
   </si>
   <si>
-    <t>Otros Puertos Sur</t>
+    <t>Chacabuco Puerto Aysen</t>
   </si>
   <si>
-    <t>Arica</t>
+    <t>Aysén del General Carlos Ibáñez del Campo</t>
   </si>
   <si>
-    <t>Arica y Parinacota</t>
+    <t>Chaitén</t>
   </si>
   <si>
-    <t>Quintero</t>
+    <t>Pargua</t>
   </si>
   <si>
-    <t>Puerto Williams</t>
-[...2 lines deleted...]
-    <t>Magallanes</t>
+    <t>Castro</t>
   </si>
   <si>
     <t>Calbuco</t>
   </si>
   <si>
     <t>Quellón</t>
   </si>
   <si>
-    <t>Punta Arenas</t>
+    <t>Ancud</t>
   </si>
   <si>
-    <t>Puerto Montt</t>
-[...35 lines deleted...]
-    <t>Ancud</t>
+    <t>Hornopirén</t>
   </si>
   <si>
     <t>Los Vilos</t>
   </si>
   <si>
     <t>Coquimbo</t>
   </si>
   <si>
     <t>Quemchi</t>
   </si>
   <si>
     <t>Antofagasta</t>
   </si>
   <si>
     <t>San Antonio</t>
   </si>
   <si>
+    <t>Valparaíso</t>
+  </si>
+  <si>
+    <t>Arica</t>
+  </si>
+  <si>
+    <t>Arica y Parinacota</t>
+  </si>
+  <si>
+    <t>Chañaral / Barquito</t>
+  </si>
+  <si>
+    <t>Atacama</t>
+  </si>
+  <si>
     <t>Coronel</t>
+  </si>
+  <si>
+    <t>Biobío</t>
   </si>
   <si>
     <t>Guayacán</t>
   </si>
   <si>
     <t>Iquique</t>
   </si>
   <si>
     <t>Tarapacá</t>
   </si>
   <si>
     <t>Lirquén</t>
   </si>
   <si>
     <t>Mejillones</t>
   </si>
   <si>
+    <t>Otros Puertos</t>
+  </si>
+  <si>
+    <t>Sin Región</t>
+  </si>
+  <si>
+    <t>Puerto Montt</t>
+  </si>
+  <si>
+    <t>Quintero</t>
+  </si>
+  <si>
+    <t>San Vicente</t>
+  </si>
+  <si>
+    <t>Ventanas</t>
+  </si>
+  <si>
     <t>Cochamó</t>
+  </si>
+  <si>
+    <t>Dalcahue</t>
+  </si>
+  <si>
+    <t>Melinka</t>
+  </si>
+  <si>
+    <t>Queilén</t>
   </si>
   <si>
     <t>Caldera</t>
   </si>
   <si>
-    <t>Atacama</t>
+    <t>Chonchi</t>
+  </si>
+  <si>
+    <t>Otros Puertos Sur</t>
+  </si>
+  <si>
+    <t>Puerto Cisne</t>
   </si>
   <si>
     <t>Puerto Aguirre</t>
   </si>
   <si>
+    <t>Chacao</t>
+  </si>
+  <si>
+    <t>Patache</t>
+  </si>
+  <si>
+    <t>Carahue</t>
+  </si>
+  <si>
+    <t>La Araucanía</t>
+  </si>
+  <si>
     <t>Gregorio</t>
+  </si>
+  <si>
+    <t>Magallanes y de la Antártica Chilena</t>
   </si>
   <si>
     <t>Cabo Negro</t>
   </si>
   <si>
-    <t>Huasco</t>
+    <t>Guarello</t>
   </si>
   <si>
-    <t>Patache</t>
+    <t>Huasco / Guacolda</t>
   </si>
   <si>
-    <t>Isla Guarello</t>
+    <t>Isla de Pascua</t>
   </si>
   <si>
     <t>Juan Fernández</t>
   </si>
   <si>
+    <t>Isla Alejandro Selkirk</t>
+  </si>
+  <si>
+    <t>Talcahuano</t>
+  </si>
+  <si>
+    <t>Natales</t>
+  </si>
+  <si>
+    <t>Puerto Edén</t>
+  </si>
+  <si>
+    <t>Punta Arenas</t>
+  </si>
+  <si>
+    <t>Maullín</t>
+  </si>
+  <si>
     <t>Patillos</t>
+  </si>
+  <si>
+    <t>Porvenir</t>
   </si>
   <si>
     <t>Penco</t>
   </si>
   <si>
+    <t>Aysen</t>
+  </si>
+  <si>
+    <t>Puerto Williams</t>
+  </si>
+  <si>
+    <t>Tierra del Fuego</t>
+  </si>
+  <si>
     <t>Punta Delgada</t>
+  </si>
+  <si>
+    <t>Bahia Fildes</t>
+  </si>
+  <si>
+    <t>Aguirre</t>
+  </si>
+  <si>
+    <t>Huasco-Guacolda</t>
+  </si>
+  <si>
+    <t>Baker</t>
+  </si>
+  <si>
+    <t>Queilen</t>
+  </si>
+  <si>
+    <t>Corral</t>
+  </si>
+  <si>
+    <t>Los Ríos</t>
+  </si>
+  <si>
+    <t>Isla De Pascua</t>
+  </si>
+  <si>
+    <t>Chañaral-Barquito</t>
+  </si>
+  <si>
+    <t>Huachipato</t>
+  </si>
+  <si>
+    <t>Term. Sid. Huachipato</t>
+  </si>
+  <si>
+    <t>Jf (Isla Alejandro Selkirk)</t>
+  </si>
+  <si>
+    <t>Isla Mechuque</t>
+  </si>
+  <si>
+    <t>Navarino</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Queilen </t>
+  </si>
+  <si>
+    <t>Snipe</t>
+  </si>
+  <si>
+    <t>Tocopilla</t>
   </si>
   <si>
     <t>Valdivia</t>
   </si>
   <si>
-    <t>Los Ríos</t>
+    <t>Lago Gral. Carrera</t>
   </si>
   <si>
-    <t>Puerto Cisne</t>
-[...11 lines deleted...]
-    <t>Tocopilla</t>
+    <t>Lota</t>
   </si>
   <si>
     <t>Puerto Baker</t>
   </si>
   <si>
-    <t>Lota</t>
-[...5 lines deleted...]
-    <t>Puerto Edén</t>
+    <t>Otros Pertos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -578,14207 +650,15239 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H545"/>
+  <dimension ref="A1:H584"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2">
-        <v>0.0</v>
+        <v>468.0</v>
       </c>
       <c r="F2">
         <v>0.0</v>
       </c>
       <c r="G2">
-        <v>2900.0</v>
+        <v>0.0</v>
       </c>
       <c r="H2">
         <v>2024</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
         <v>12</v>
       </c>
-      <c r="B3" t="s">
+      <c r="D3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3">
+        <v>0.0</v>
+      </c>
+      <c r="F3">
+        <v>0.0</v>
+      </c>
+      <c r="G3">
+        <v>28.0</v>
+      </c>
+      <c r="H3">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="C3" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E4">
-        <v>13644.0</v>
+        <v>0.0</v>
       </c>
       <c r="F4">
-        <v>0.0</v>
+        <v>90.0</v>
       </c>
       <c r="G4">
         <v>0.0</v>
       </c>
       <c r="H4">
         <v>2024</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E5">
         <v>0.0</v>
       </c>
       <c r="F5">
-        <v>10700.0</v>
+        <v>0.0</v>
       </c>
       <c r="G5">
-        <v>0.0</v>
+        <v>582.3</v>
       </c>
       <c r="H5">
         <v>2024</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="B6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E6">
-        <v>0.0</v>
+        <v>255.0</v>
       </c>
       <c r="F6">
-        <v>0.0</v>
+        <v>210.0</v>
       </c>
       <c r="G6">
-        <v>1107.831</v>
+        <v>0.0</v>
       </c>
       <c r="H6">
         <v>2024</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E7">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="F7">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="G7">
         <v>0.0</v>
       </c>
       <c r="H7">
         <v>2024</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B8" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E8">
-        <v>47103.51</v>
+        <v>1616.0</v>
       </c>
       <c r="F8">
-        <v>77.0</v>
+        <v>0.0</v>
       </c>
       <c r="G8">
-        <v>331663.353</v>
+        <v>0.0</v>
       </c>
       <c r="H8">
         <v>2024</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B9" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E9">
-        <v>7252.0</v>
+        <v>23434.0</v>
       </c>
       <c r="F9">
-        <v>7394.0</v>
+        <v>0.0</v>
       </c>
       <c r="G9">
-        <v>2470.0</v>
+        <v>0.0</v>
       </c>
       <c r="H9">
         <v>2024</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="B10" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D10" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E10">
-        <v>6995.0</v>
+        <v>0.0</v>
       </c>
       <c r="F10">
-        <v>14571.9</v>
+        <v>44.0</v>
       </c>
       <c r="G10">
-        <v>1100.0</v>
+        <v>0.0</v>
       </c>
       <c r="H10">
         <v>2024</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="E11">
-        <v>24551.0</v>
+        <v>0.0</v>
       </c>
       <c r="F11">
-        <v>0.0</v>
+        <v>270.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>2024</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B12" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D12" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E12">
-        <v>90.0</v>
+        <v>179.5</v>
       </c>
       <c r="F12">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="G12">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="H12">
         <v>2024</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>16</v>
       </c>
-      <c r="B13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E13">
-        <v>1546.0</v>
+        <v>546.0</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
       <c r="G13">
-        <v>52.0</v>
+        <v>0.0</v>
       </c>
       <c r="H13">
         <v>2024</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B14" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D14" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E14">
-        <v>15.0</v>
+        <v>5.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
-        <v>104.2</v>
+        <v>0.0</v>
       </c>
       <c r="H14">
         <v>2024</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B15" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C15" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E15">
-        <v>640.0</v>
+        <v>1188.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>2024</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="B16" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="C16" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D16" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="E16">
-        <v>8.5</v>
+        <v>71265.408</v>
       </c>
       <c r="F16">
-        <v>0.0</v>
+        <v>30273.0</v>
       </c>
       <c r="G16">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="H16">
         <v>2024</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="B17" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="C17" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="E17">
-        <v>278.6</v>
+        <v>0.0</v>
       </c>
       <c r="F17">
-        <v>2070.0</v>
+        <v>0.0</v>
       </c>
       <c r="G17">
-        <v>877.0</v>
+        <v>10530.0</v>
       </c>
       <c r="H17">
         <v>2024</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="B18" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="C18" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D18" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E18">
         <v>0.0</v>
       </c>
       <c r="F18">
-        <v>0.0</v>
+        <v>12100.0</v>
       </c>
       <c r="G18">
-        <v>10603.0</v>
+        <v>0.0</v>
       </c>
       <c r="H18">
         <v>2024</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="B19" t="s">
-        <v>13</v>
+        <v>26</v>
+      </c>
+      <c r="C19" t="s">
+        <v>29</v>
+      </c>
+      <c r="D19" t="s">
+        <v>30</v>
       </c>
       <c r="E19">
-        <v>13153.0</v>
+        <v>15368.9</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
       <c r="G19">
         <v>0.0</v>
       </c>
       <c r="H19">
         <v>2024</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="C20" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="E20">
-        <v>1318.0</v>
+        <v>0.0</v>
       </c>
       <c r="F20">
-        <v>871.0</v>
+        <v>0.0</v>
       </c>
       <c r="G20">
-        <v>76.0</v>
+        <v>3600.0</v>
       </c>
       <c r="H20">
         <v>2024</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="B21" t="s">
-        <v>13</v>
+        <v>26</v>
+      </c>
+      <c r="C21" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" t="s">
+        <v>33</v>
       </c>
       <c r="E21">
-        <v>0.0</v>
+        <v>457022.047</v>
       </c>
       <c r="F21">
-        <v>576.0</v>
+        <v>5500.0</v>
       </c>
       <c r="G21">
-        <v>0.0</v>
+        <v>24000.0</v>
       </c>
       <c r="H21">
         <v>2024</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B22" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C22" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D22" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="E22">
-        <v>0.0</v>
+        <v>14497.256</v>
       </c>
       <c r="F22">
-        <v>1220.0</v>
+        <v>0.0</v>
       </c>
       <c r="G22">
         <v>0.0</v>
       </c>
       <c r="H22">
         <v>2024</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="B23" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="C23" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E23">
-        <v>18.85</v>
+        <v>48261.518</v>
       </c>
       <c r="F23">
-        <v>15.6</v>
+        <v>11000.0</v>
       </c>
       <c r="G23">
-        <v>0.0</v>
+        <v>43193.0</v>
       </c>
       <c r="H23">
         <v>2024</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B24" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C24" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="D24" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="E24">
-        <v>23.0</v>
+        <v>0.0</v>
       </c>
       <c r="F24">
-        <v>0.0</v>
+        <v>10700.0</v>
       </c>
       <c r="G24">
         <v>0.0</v>
       </c>
       <c r="H24">
         <v>2024</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B25" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C25" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="D25" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E25">
-        <v>4520.4</v>
+        <v>0.0</v>
       </c>
       <c r="F25">
-        <v>2057.75</v>
+        <v>3503.44</v>
       </c>
       <c r="G25">
-        <v>66000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H25">
         <v>2024</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="C26" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="D26" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E26">
-        <v>225.0</v>
+        <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
-        <v>60.0</v>
+        <v>19500.0</v>
       </c>
       <c r="H26">
         <v>2024</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="B27" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="C27" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D27" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E27">
-        <v>0.0</v>
+        <v>74109.09</v>
       </c>
       <c r="F27">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="G27">
-        <v>285.0</v>
+        <v>4300.0</v>
       </c>
       <c r="H27">
         <v>2024</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C28" t="s">
+        <v>40</v>
+      </c>
+      <c r="D28" t="s">
         <v>30</v>
       </c>
-      <c r="B28" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E28">
-        <v>0.0</v>
+        <v>5000.0</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
       <c r="G28">
-        <v>10000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H28">
         <v>2024</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="B29" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="C29" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="D29" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E29">
-        <v>787.0</v>
+        <v>0.0</v>
       </c>
       <c r="F29">
-        <v>7.0</v>
+        <v>10850.0</v>
       </c>
       <c r="G29">
-        <v>70.0</v>
+        <v>8390.0</v>
       </c>
       <c r="H29">
         <v>2024</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B30" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E30">
-        <v>11466.83</v>
+        <v>0.0</v>
       </c>
       <c r="F30">
-        <v>0.0</v>
+        <v>407.0</v>
       </c>
       <c r="G30">
-        <v>0.0</v>
+        <v>37.8</v>
       </c>
       <c r="H30">
         <v>2024</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>15</v>
       </c>
-      <c r="C31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E31">
-        <v>23911.48</v>
+        <v>67629.0</v>
       </c>
       <c r="F31">
-        <v>80711.17</v>
+        <v>0.0</v>
       </c>
       <c r="G31">
-        <v>1197.5</v>
+        <v>0.0</v>
       </c>
       <c r="H31">
         <v>2024</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>15</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
         <v>14</v>
       </c>
-      <c r="B32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D32" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E32">
-        <v>0.0</v>
+        <v>597.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
-        <v>74.0</v>
+        <v>0.0</v>
       </c>
       <c r="H32">
         <v>2024</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="B33" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="D33" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E33">
-        <v>42217.0</v>
+        <v>50.0</v>
       </c>
       <c r="F33">
         <v>0.0</v>
       </c>
       <c r="G33">
         <v>0.0</v>
       </c>
       <c r="H33">
         <v>2024</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B34" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D34" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E34">
-        <v>60.0</v>
+        <v>35.0</v>
       </c>
       <c r="F34">
-        <v>505.0</v>
+        <v>0.0</v>
       </c>
       <c r="G34">
-        <v>587.0</v>
+        <v>0.0</v>
       </c>
       <c r="H34">
         <v>2024</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="B35" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D35" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E35">
-        <v>0.0</v>
+        <v>169.0</v>
       </c>
       <c r="F35">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="G35">
         <v>0.0</v>
       </c>
       <c r="H35">
         <v>2024</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="B36" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="D36" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E36">
-        <v>255.0</v>
+        <v>10244.0</v>
       </c>
       <c r="F36">
-        <v>210.0</v>
+        <v>0.0</v>
       </c>
       <c r="G36">
         <v>0.0</v>
       </c>
       <c r="H36">
         <v>2024</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="B37" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="D37" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E37">
-        <v>0.0</v>
+        <v>1395.5</v>
       </c>
       <c r="F37">
         <v>0.0</v>
       </c>
       <c r="G37">
-        <v>582.3</v>
+        <v>0.0</v>
       </c>
       <c r="H37">
         <v>2024</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="B38" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="D38" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E38">
-        <v>468.0</v>
+        <v>180.0</v>
       </c>
       <c r="F38">
         <v>0.0</v>
       </c>
       <c r="G38">
         <v>0.0</v>
       </c>
       <c r="H38">
         <v>2024</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="B39" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="D39" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E39">
-        <v>0.0</v>
+        <v>712.0</v>
       </c>
       <c r="F39">
         <v>0.0</v>
       </c>
       <c r="G39">
-        <v>28.0</v>
+        <v>0.0</v>
       </c>
       <c r="H39">
         <v>2024</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="B40" t="s">
+        <v>28</v>
+      </c>
+      <c r="C40" t="s">
         <v>15</v>
       </c>
-      <c r="C40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D40" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E40">
         <v>0.0</v>
       </c>
       <c r="F40">
-        <v>90.0</v>
+        <v>0.0</v>
       </c>
       <c r="G40">
-        <v>0.0</v>
+        <v>28093.354</v>
       </c>
       <c r="H40">
         <v>2024</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="B41" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="C41" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="D41" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E41">
-        <v>1616.0</v>
+        <v>6451.0</v>
       </c>
       <c r="F41">
         <v>0.0</v>
       </c>
       <c r="G41">
-        <v>0.0</v>
+        <v>23539.0</v>
       </c>
       <c r="H41">
         <v>2024</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="B42" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D42" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E42">
-        <v>23434.0</v>
+        <v>0.0</v>
       </c>
       <c r="F42">
         <v>0.0</v>
       </c>
       <c r="G42">
-        <v>0.0</v>
+        <v>24150.0</v>
       </c>
       <c r="H42">
         <v>2024</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B43" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C43" t="s">
         <v>14</v>
       </c>
       <c r="D43" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E43">
-        <v>0.0</v>
+        <v>3896.37</v>
       </c>
       <c r="F43">
-        <v>44.0</v>
+        <v>7276.0</v>
       </c>
       <c r="G43">
-        <v>0.0</v>
+        <v>5805.0</v>
       </c>
       <c r="H43">
         <v>2024</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B44" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D44" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E44">
-        <v>179.5</v>
+        <v>0.0</v>
       </c>
       <c r="F44">
         <v>0.0</v>
       </c>
       <c r="G44">
-        <v>0.0</v>
+        <v>62.0</v>
       </c>
       <c r="H44">
         <v>2024</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B45" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E45">
-        <v>546.0</v>
+        <v>4090.0</v>
       </c>
       <c r="F45">
         <v>0.0</v>
       </c>
       <c r="G45">
         <v>0.0</v>
       </c>
       <c r="H45">
         <v>2024</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B46" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="D46" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E46">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="F46">
         <v>0.0</v>
       </c>
       <c r="G46">
-        <v>0.0</v>
+        <v>72.0</v>
       </c>
       <c r="H46">
         <v>2024</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B47" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D47" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E47">
-        <v>1188.0</v>
+        <v>57.0</v>
       </c>
       <c r="F47">
-        <v>0.0</v>
+        <v>160.0</v>
       </c>
       <c r="G47">
         <v>0.0</v>
       </c>
       <c r="H47">
         <v>2024</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B48" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D48" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E48">
-        <v>71265.408</v>
+        <v>9.0</v>
       </c>
       <c r="F48">
-        <v>30273.0</v>
+        <v>0.0</v>
       </c>
       <c r="G48">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="H48">
         <v>2024</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B49" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D49" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E49">
         <v>0.0</v>
       </c>
       <c r="F49">
-        <v>12100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G49">
-        <v>0.0</v>
+        <v>74.0</v>
       </c>
       <c r="H49">
         <v>2024</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B50" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D50" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="E50">
-        <v>15368.9</v>
+        <v>7252.0</v>
       </c>
       <c r="F50">
-        <v>0.0</v>
+        <v>7394.0</v>
       </c>
       <c r="G50">
-        <v>0.0</v>
+        <v>2470.0</v>
       </c>
       <c r="H50">
         <v>2024</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B51" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D51" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E51">
         <v>0.0</v>
       </c>
       <c r="F51">
-        <v>0.0</v>
+        <v>55.0</v>
       </c>
       <c r="G51">
-        <v>3600.0</v>
+        <v>0.0</v>
       </c>
       <c r="H51">
         <v>2024</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B52" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>45</v>
       </c>
       <c r="D52" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="E52">
-        <v>457022.047</v>
+        <v>30.0</v>
       </c>
       <c r="F52">
-        <v>5500.0</v>
+        <v>760.0</v>
       </c>
       <c r="G52">
-        <v>24000.0</v>
+        <v>473.0</v>
       </c>
       <c r="H52">
         <v>2024</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B53" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="D53" t="s">
         <v>9</v>
       </c>
       <c r="E53">
-        <v>14497.256</v>
+        <v>0.0</v>
       </c>
       <c r="F53">
         <v>0.0</v>
       </c>
       <c r="G53">
-        <v>0.0</v>
+        <v>375.0</v>
       </c>
       <c r="H53">
         <v>2024</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B54" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="D54" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="E54">
-        <v>48261.518</v>
+        <v>0.0</v>
       </c>
       <c r="F54">
-        <v>11000.0</v>
+        <v>50.0</v>
       </c>
       <c r="G54">
-        <v>43193.0</v>
+        <v>0.0</v>
       </c>
       <c r="H54">
         <v>2024</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B55" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="C55" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D55" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="E55">
         <v>0.0</v>
       </c>
       <c r="F55">
-        <v>3503.44</v>
+        <v>12000.0</v>
       </c>
       <c r="G55">
         <v>0.0</v>
       </c>
       <c r="H55">
         <v>2024</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B56" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="C56" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D56" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E56">
-        <v>0.0</v>
+        <v>1290.5</v>
       </c>
       <c r="F56">
         <v>0.0</v>
       </c>
       <c r="G56">
-        <v>19500.0</v>
+        <v>0.0</v>
       </c>
       <c r="H56">
         <v>2024</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B57" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D57" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E57">
-        <v>74109.09</v>
+        <v>0.0</v>
       </c>
       <c r="F57">
-        <v>0.0</v>
+        <v>12500.0</v>
       </c>
       <c r="G57">
-        <v>4300.0</v>
+        <v>0.0</v>
       </c>
       <c r="H57">
         <v>2024</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B58" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="C58" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="D58" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E58">
-        <v>5000.0</v>
+        <v>4000.721</v>
       </c>
       <c r="F58">
         <v>0.0</v>
       </c>
       <c r="G58">
         <v>0.0</v>
       </c>
       <c r="H58">
         <v>2024</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="B59" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C59" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D59" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E59">
-        <v>0.0</v>
+        <v>126064.97</v>
       </c>
       <c r="F59">
-        <v>407.0</v>
+        <v>0.0</v>
       </c>
       <c r="G59">
-        <v>37.8</v>
+        <v>0.0</v>
       </c>
       <c r="H59">
         <v>2024</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="B60" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C60" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D60" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E60">
-        <v>67629.0</v>
+        <v>6352.8</v>
       </c>
       <c r="F60">
-        <v>0.0</v>
+        <v>23456.0</v>
       </c>
       <c r="G60">
         <v>0.0</v>
       </c>
       <c r="H60">
         <v>2024</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="B61" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C61" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="D61" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E61">
-        <v>597.0</v>
+        <v>1166.0</v>
       </c>
       <c r="F61">
         <v>0.0</v>
       </c>
       <c r="G61">
         <v>0.0</v>
       </c>
       <c r="H61">
         <v>2024</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="B62" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="D62" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E62">
-        <v>50.0</v>
+        <v>57365.0</v>
       </c>
       <c r="F62">
         <v>0.0</v>
       </c>
       <c r="G62">
         <v>0.0</v>
       </c>
       <c r="H62">
         <v>2024</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B63" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D63" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E63">
-        <v>35.0</v>
+        <v>4258.0</v>
       </c>
       <c r="F63">
         <v>0.0</v>
       </c>
       <c r="G63">
         <v>0.0</v>
       </c>
       <c r="H63">
         <v>2024</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="B64" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="C64" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D64" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E64">
-        <v>169.0</v>
+        <v>8200.0</v>
       </c>
       <c r="F64">
         <v>0.0</v>
       </c>
       <c r="G64">
         <v>0.0</v>
       </c>
       <c r="H64">
         <v>2024</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>27</v>
+      </c>
+      <c r="B65" t="s">
+        <v>28</v>
+      </c>
+      <c r="C65" t="s">
+        <v>35</v>
+      </c>
+      <c r="D65" t="s">
         <v>22</v>
       </c>
-      <c r="B65" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E65">
-        <v>10244.0</v>
+        <v>10600.0</v>
       </c>
       <c r="F65">
-        <v>0.0</v>
+        <v>18800.0</v>
       </c>
       <c r="G65">
-        <v>0.0</v>
+        <v>33800.0</v>
       </c>
       <c r="H65">
         <v>2024</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="B66" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="C66" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="D66" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="E66">
-        <v>1395.5</v>
+        <v>11200.0</v>
       </c>
       <c r="F66">
         <v>0.0</v>
       </c>
       <c r="G66">
         <v>0.0</v>
       </c>
       <c r="H66">
         <v>2024</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="B67" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D67" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E67">
-        <v>712.0</v>
+        <v>0.0</v>
       </c>
       <c r="F67">
         <v>0.0</v>
       </c>
       <c r="G67">
-        <v>0.0</v>
+        <v>60.0</v>
       </c>
       <c r="H67">
         <v>2024</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B68" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="D68" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="E68">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="F68">
         <v>0.0</v>
       </c>
       <c r="G68">
-        <v>28093.354</v>
+        <v>0.0</v>
       </c>
       <c r="H68">
         <v>2024</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B69" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="D69" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="E69">
-        <v>6451.0</v>
+        <v>99.0</v>
       </c>
       <c r="F69">
-        <v>0.0</v>
+        <v>140.0</v>
       </c>
       <c r="G69">
-        <v>23539.0</v>
+        <v>12.0</v>
       </c>
       <c r="H69">
         <v>2024</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B70" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="D70" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E70">
         <v>0.0</v>
       </c>
       <c r="F70">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G70">
-        <v>24150.0</v>
+        <v>0.0</v>
       </c>
       <c r="H70">
         <v>2024</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="B71" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="D71" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E71">
-        <v>3896.37</v>
+        <v>3025.0</v>
       </c>
       <c r="F71">
-        <v>7276.0</v>
+        <v>0.0</v>
       </c>
       <c r="G71">
-        <v>5805.0</v>
+        <v>0.0</v>
       </c>
       <c r="H71">
         <v>2024</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="B72" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="D72" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E72">
         <v>0.0</v>
       </c>
       <c r="F72">
         <v>0.0</v>
       </c>
       <c r="G72">
-        <v>62.0</v>
+        <v>10100.0</v>
       </c>
       <c r="H72">
         <v>2024</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="B73" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C73" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="D73" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="E73">
-        <v>4090.0</v>
+        <v>0.0</v>
       </c>
       <c r="F73">
         <v>0.0</v>
       </c>
       <c r="G73">
-        <v>0.0</v>
+        <v>72095.0</v>
       </c>
       <c r="H73">
         <v>2024</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="B74" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C74" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D74" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="E74">
         <v>0.0</v>
       </c>
       <c r="F74">
         <v>0.0</v>
       </c>
       <c r="G74">
-        <v>72.0</v>
+        <v>10110.0</v>
       </c>
       <c r="H74">
         <v>2024</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="B75" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C75" t="s">
+        <v>32</v>
+      </c>
+      <c r="D75" t="s">
         <v>33</v>
       </c>
-      <c r="D75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75">
-        <v>57.0</v>
+        <v>0.0</v>
       </c>
       <c r="F75">
-        <v>160.0</v>
+        <v>0.0</v>
       </c>
       <c r="G75">
-        <v>0.0</v>
+        <v>10280.0</v>
       </c>
       <c r="H75">
         <v>2024</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="B76" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C76" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="D76" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E76">
-        <v>9.0</v>
+        <v>0.0</v>
       </c>
       <c r="F76">
         <v>0.0</v>
       </c>
       <c r="G76">
-        <v>4.0</v>
+        <v>33065.0</v>
       </c>
       <c r="H76">
         <v>2024</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="B77" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C77" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="D77" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E77">
         <v>0.0</v>
       </c>
       <c r="F77">
         <v>0.0</v>
       </c>
       <c r="G77">
-        <v>375.0</v>
+        <v>70898.0</v>
       </c>
       <c r="H77">
         <v>2024</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="B78" t="s">
+        <v>30</v>
+      </c>
+      <c r="C78" t="s">
         <v>15</v>
       </c>
-      <c r="C78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D78" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E78">
         <v>0.0</v>
       </c>
       <c r="F78">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="G78">
-        <v>0.0</v>
+        <v>10992.292</v>
       </c>
       <c r="H78">
         <v>2024</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="B79" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="D79" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="E79">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="F79">
-        <v>12000.0</v>
+        <v>202.0</v>
       </c>
       <c r="G79">
-        <v>0.0</v>
+        <v>75.0</v>
       </c>
       <c r="H79">
         <v>2024</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="B80" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="C80" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="D80" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="E80">
-        <v>1290.5</v>
+        <v>0.0</v>
       </c>
       <c r="F80">
         <v>0.0</v>
       </c>
       <c r="G80">
-        <v>0.0</v>
+        <v>40402.895</v>
       </c>
       <c r="H80">
         <v>2024</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="B81" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="C81" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="D81" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="E81">
         <v>0.0</v>
       </c>
       <c r="F81">
-        <v>12500.0</v>
+        <v>0.0</v>
       </c>
       <c r="G81">
-        <v>0.0</v>
+        <v>30000.0</v>
       </c>
       <c r="H81">
         <v>2024</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="B82" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="C82" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="D82" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E82">
-        <v>4000.721</v>
+        <v>0.0</v>
       </c>
       <c r="F82">
-        <v>0.0</v>
+        <v>114197.0</v>
       </c>
       <c r="G82">
         <v>0.0</v>
       </c>
       <c r="H82">
         <v>2024</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>31</v>
+      </c>
+      <c r="B83" t="s">
+        <v>20</v>
+      </c>
+      <c r="C83" t="s">
         <v>35</v>
       </c>
-      <c r="B83" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D83" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="E83">
-        <v>126064.97</v>
+        <v>0.0</v>
       </c>
       <c r="F83">
         <v>0.0</v>
       </c>
       <c r="G83">
-        <v>0.0</v>
+        <v>99029.0</v>
       </c>
       <c r="H83">
         <v>2024</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="B84" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="D84" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E84">
-        <v>6352.8</v>
+        <v>44118.657</v>
       </c>
       <c r="F84">
-        <v>23456.0</v>
+        <v>0.0</v>
       </c>
       <c r="G84">
         <v>0.0</v>
       </c>
       <c r="H84">
         <v>2024</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="B85" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="D85" t="s">
         <v>9</v>
       </c>
       <c r="E85">
-        <v>1166.0</v>
+        <v>374.802</v>
       </c>
       <c r="F85">
-        <v>0.0</v>
+        <v>76.0</v>
       </c>
       <c r="G85">
         <v>0.0</v>
       </c>
       <c r="H85">
         <v>2024</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="B86" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="C86" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="D86" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="E86">
-        <v>4258.0</v>
+        <v>0.0</v>
       </c>
       <c r="F86">
-        <v>0.0</v>
+        <v>13250.0</v>
       </c>
       <c r="G86">
         <v>0.0</v>
       </c>
       <c r="H86">
         <v>2024</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
       <c r="B87" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="C87" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D87" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E87">
         <v>0.0</v>
       </c>
       <c r="F87">
-        <v>0.0</v>
+        <v>15200.0</v>
       </c>
       <c r="G87">
-        <v>60.0</v>
+        <v>0.0</v>
       </c>
       <c r="H87">
         <v>2024</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B88" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="C88" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="D88" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="E88">
-        <v>99.0</v>
+        <v>0.0</v>
       </c>
       <c r="F88">
-        <v>140.0</v>
+        <v>0.0</v>
       </c>
       <c r="G88">
-        <v>12.0</v>
+        <v>9530.0</v>
       </c>
       <c r="H88">
         <v>2024</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B89" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="C89" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D89" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E89">
-        <v>0.0</v>
+        <v>3215.0</v>
       </c>
       <c r="F89">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G89">
         <v>0.0</v>
       </c>
       <c r="H89">
         <v>2024</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B90" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="C90" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="D90" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="E90">
-        <v>3025.0</v>
+        <v>0.0</v>
       </c>
       <c r="F90">
         <v>0.0</v>
       </c>
       <c r="G90">
-        <v>0.0</v>
+        <v>112625.0</v>
       </c>
       <c r="H90">
         <v>2024</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="B91" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="C91" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="D91" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="E91">
-        <v>0.0</v>
+        <v>966.0</v>
       </c>
       <c r="F91">
-        <v>0.0</v>
+        <v>6294.0</v>
       </c>
       <c r="G91">
-        <v>10100.0</v>
+        <v>0.0</v>
       </c>
       <c r="H91">
         <v>2024</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="B92" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="C92" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="D92" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="E92">
-        <v>0.0</v>
+        <v>4890.82</v>
       </c>
       <c r="F92">
         <v>0.0</v>
       </c>
       <c r="G92">
-        <v>72095.0</v>
+        <v>0.0</v>
       </c>
       <c r="H92">
         <v>2024</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="B93" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="C93" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="D93" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="E93">
-        <v>0.0</v>
+        <v>18.85</v>
       </c>
       <c r="F93">
-        <v>0.0</v>
+        <v>15.6</v>
       </c>
       <c r="G93">
-        <v>10280.0</v>
+        <v>0.0</v>
       </c>
       <c r="H93">
         <v>2024</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="B94" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="C94" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="D94" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E94">
-        <v>0.0</v>
+        <v>25.09</v>
       </c>
       <c r="F94">
         <v>0.0</v>
       </c>
       <c r="G94">
-        <v>33065.0</v>
+        <v>0.0</v>
       </c>
       <c r="H94">
         <v>2024</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="B95" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="C95" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="D95" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="E95">
-        <v>0.0</v>
+        <v>613.39</v>
       </c>
       <c r="F95">
         <v>0.0</v>
       </c>
       <c r="G95">
-        <v>70898.0</v>
+        <v>0.0</v>
       </c>
       <c r="H95">
         <v>2024</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="B96" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="C96" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D96" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E96">
-        <v>0.0</v>
+        <v>24.0</v>
       </c>
       <c r="F96">
         <v>0.0</v>
       </c>
       <c r="G96">
-        <v>10992.292</v>
+        <v>0.0</v>
       </c>
       <c r="H96">
         <v>2024</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B97" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C97" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="D97" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E97">
-        <v>5.0</v>
+        <v>22000.0</v>
       </c>
       <c r="F97">
-        <v>202.0</v>
+        <v>0.0</v>
       </c>
       <c r="G97">
-        <v>75.0</v>
+        <v>0.0</v>
       </c>
       <c r="H97">
         <v>2024</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="B98" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="C98" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="D98" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E98">
-        <v>0.0</v>
+        <v>125328.0</v>
       </c>
       <c r="F98">
         <v>0.0</v>
       </c>
       <c r="G98">
-        <v>40402.895</v>
+        <v>0.0</v>
       </c>
       <c r="H98">
         <v>2024</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="B99" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="C99" t="s">
-        <v>19</v>
+        <v>63</v>
       </c>
       <c r="D99" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E99">
-        <v>0.0</v>
+        <v>47000.0</v>
       </c>
       <c r="F99">
         <v>0.0</v>
       </c>
       <c r="G99">
-        <v>30000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H99">
         <v>2024</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="B100" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="C100" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D100" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="E100">
         <v>0.0</v>
       </c>
       <c r="F100">
         <v>0.0</v>
       </c>
       <c r="G100">
-        <v>99029.0</v>
+        <v>17902.555</v>
       </c>
       <c r="H100">
         <v>2024</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="B101" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="C101" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="D101" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="E101">
         <v>0.0</v>
       </c>
       <c r="F101">
-        <v>13250.0</v>
+        <v>0.0</v>
       </c>
       <c r="G101">
-        <v>0.0</v>
+        <v>182845.0</v>
       </c>
       <c r="H101">
         <v>2024</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="B102" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="C102" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D102" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="E102">
-        <v>0.0</v>
+        <v>101.0</v>
       </c>
       <c r="F102">
-        <v>15200.0</v>
+        <v>0.0</v>
       </c>
       <c r="G102">
         <v>0.0</v>
       </c>
       <c r="H102">
         <v>2024</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="B103" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="C103" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="D103" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="E103">
-        <v>3215.0</v>
+        <v>30180.0</v>
       </c>
       <c r="F103">
         <v>0.0</v>
       </c>
       <c r="G103">
         <v>0.0</v>
       </c>
       <c r="H103">
         <v>2024</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="B104" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="C104" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="D104" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="E104">
         <v>0.0</v>
       </c>
       <c r="F104">
         <v>0.0</v>
       </c>
       <c r="G104">
-        <v>112625.0</v>
+        <v>32000.0</v>
       </c>
       <c r="H104">
         <v>2024</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="B105" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="C105" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="D105" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="E105">
-        <v>966.0</v>
+        <v>81.0</v>
       </c>
       <c r="F105">
-        <v>6294.0</v>
+        <v>0.0</v>
       </c>
       <c r="G105">
         <v>0.0</v>
       </c>
       <c r="H105">
         <v>2024</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B106" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="C106" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="D106" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E106">
-        <v>4890.82</v>
+        <v>16692.0</v>
       </c>
       <c r="F106">
-        <v>0.0</v>
+        <v>340.0</v>
       </c>
       <c r="G106">
         <v>0.0</v>
       </c>
       <c r="H106">
         <v>2024</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="B107" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="C107" t="s">
-        <v>8</v>
+        <v>64</v>
       </c>
       <c r="D107" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="E107">
-        <v>0.0</v>
+        <v>3065.0</v>
       </c>
       <c r="F107">
-        <v>114197.0</v>
+        <v>1056.0</v>
       </c>
       <c r="G107">
         <v>0.0</v>
       </c>
       <c r="H107">
         <v>2024</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="B108" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="C108" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="D108" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="E108">
-        <v>613.39</v>
+        <v>0.0</v>
       </c>
       <c r="F108">
-        <v>0.0</v>
+        <v>1220.0</v>
       </c>
       <c r="G108">
         <v>0.0</v>
       </c>
       <c r="H108">
         <v>2024</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="B109" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="C109" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="D109" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="E109">
-        <v>24.0</v>
+        <v>55.0</v>
       </c>
       <c r="F109">
         <v>0.0</v>
       </c>
       <c r="G109">
         <v>0.0</v>
       </c>
       <c r="H109">
         <v>2024</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="B110" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="C110" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="D110" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E110">
-        <v>22000.0</v>
+        <v>2.0</v>
       </c>
       <c r="F110">
-        <v>0.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G110">
         <v>0.0</v>
       </c>
       <c r="H110">
         <v>2024</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="B111" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="C111" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="D111" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="E111">
-        <v>125328.0</v>
+        <v>0.0</v>
       </c>
       <c r="F111">
-        <v>0.0</v>
+        <v>120.0</v>
       </c>
       <c r="G111">
         <v>0.0</v>
       </c>
       <c r="H111">
         <v>2024</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="B112" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="C112" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D112" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="E112">
-        <v>47000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F112">
         <v>0.0</v>
       </c>
       <c r="G112">
-        <v>0.0</v>
+        <v>10603.0</v>
       </c>
       <c r="H112">
         <v>2024</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="B113" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C113" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="D113" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E113">
-        <v>0.0</v>
+        <v>47103.51</v>
       </c>
       <c r="F113">
-        <v>0.0</v>
+        <v>77.0</v>
       </c>
       <c r="G113">
-        <v>17902.555</v>
+        <v>331663.353</v>
       </c>
       <c r="H113">
         <v>2024</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="B114" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C114" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="D114" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="E114">
-        <v>101.0</v>
+        <v>2421.8</v>
       </c>
       <c r="F114">
-        <v>0.0</v>
+        <v>5068.6</v>
       </c>
       <c r="G114">
-        <v>0.0</v>
+        <v>1844.0</v>
       </c>
       <c r="H114">
         <v>2024</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="B115" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C115" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D115" t="s">
         <v>9</v>
       </c>
       <c r="E115">
-        <v>30180.0</v>
+        <v>0.0</v>
       </c>
       <c r="F115">
-        <v>0.0</v>
+        <v>506.0</v>
       </c>
       <c r="G115">
         <v>0.0</v>
       </c>
       <c r="H115">
         <v>2024</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="B116" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C116" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="D116" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E116">
-        <v>0.0</v>
+        <v>787.0</v>
       </c>
       <c r="F116">
-        <v>0.0</v>
+        <v>7.0</v>
       </c>
       <c r="G116">
-        <v>32000.0</v>
+        <v>70.0</v>
       </c>
       <c r="H116">
         <v>2024</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="B117" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C117" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="D117" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E117">
-        <v>81.0</v>
+        <v>8.5</v>
       </c>
       <c r="F117">
         <v>0.0</v>
       </c>
       <c r="G117">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="H117">
         <v>2024</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="B118" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="C118" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="D118" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E118">
-        <v>16692.0</v>
+        <v>60.0</v>
       </c>
       <c r="F118">
-        <v>340.0</v>
+        <v>505.0</v>
       </c>
       <c r="G118">
-        <v>0.0</v>
+        <v>587.0</v>
       </c>
       <c r="H118">
         <v>2024</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
         <v>36</v>
       </c>
       <c r="B119" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C119" t="s">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="D119" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E119">
         <v>0.0</v>
       </c>
       <c r="F119">
-        <v>210.0</v>
+        <v>70.0</v>
       </c>
       <c r="G119">
         <v>0.0</v>
       </c>
       <c r="H119">
         <v>2024</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
         <v>36</v>
       </c>
       <c r="B120" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C120" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="D120" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E120">
         <v>0.0</v>
       </c>
       <c r="F120">
-        <v>422.5</v>
+        <v>5.0</v>
       </c>
       <c r="G120">
-        <v>0.0</v>
+        <v>285.0</v>
       </c>
       <c r="H120">
         <v>2024</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="B121" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="C121" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D121" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="E121">
-        <v>0.0</v>
+        <v>278.6</v>
       </c>
       <c r="F121">
-        <v>1170.0</v>
+        <v>2070.0</v>
       </c>
       <c r="G121">
-        <v>0.0</v>
+        <v>877.0</v>
       </c>
       <c r="H121">
         <v>2024</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="B122" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="C122" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="D122" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E122">
-        <v>0.0</v>
+        <v>90.0</v>
       </c>
       <c r="F122">
-        <v>68500.0</v>
+        <v>10.0</v>
       </c>
       <c r="G122">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="H122">
         <v>2024</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="B123" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="C123" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D123" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E123">
         <v>0.0</v>
       </c>
       <c r="F123">
-        <v>28400.0</v>
+        <v>0.0</v>
       </c>
       <c r="G123">
-        <v>0.0</v>
+        <v>42.0</v>
       </c>
       <c r="H123">
         <v>2024</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="B124" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="C124" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="D124" t="s">
         <v>9</v>
       </c>
       <c r="E124">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="F124">
-        <v>117910.0</v>
+        <v>786.0</v>
       </c>
       <c r="G124">
         <v>0.0</v>
       </c>
       <c r="H124">
         <v>2024</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="B125" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="C125" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D125" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E125">
-        <v>4451.0</v>
+        <v>0.0</v>
       </c>
       <c r="F125">
-        <v>0.0</v>
+        <v>91.0</v>
       </c>
       <c r="G125">
         <v>0.0</v>
       </c>
       <c r="H125">
         <v>2024</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B126" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C126" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="D126" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E126">
-        <v>0.0</v>
+        <v>225.0</v>
       </c>
       <c r="F126">
-        <v>783.0</v>
+        <v>0.0</v>
       </c>
       <c r="G126">
-        <v>0.0</v>
+        <v>60.0</v>
       </c>
       <c r="H126">
         <v>2024</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B127" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C127" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="D127" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E127">
-        <v>0.0</v>
+        <v>13153.0</v>
       </c>
       <c r="F127">
-        <v>160.0</v>
+        <v>0.0</v>
       </c>
       <c r="G127">
         <v>0.0</v>
       </c>
       <c r="H127">
         <v>2024</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B128" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C128" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="D128" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E128">
-        <v>1246.0</v>
+        <v>15.0</v>
       </c>
       <c r="F128">
-        <v>810.0</v>
+        <v>0.0</v>
       </c>
       <c r="G128">
-        <v>268.0</v>
+        <v>104.2</v>
       </c>
       <c r="H128">
         <v>2024</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B129" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C129" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D129" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E129">
-        <v>1623.0</v>
+        <v>1546.0</v>
       </c>
       <c r="F129">
-        <v>4413.0</v>
+        <v>0.0</v>
       </c>
       <c r="G129">
-        <v>245.0</v>
+        <v>52.0</v>
       </c>
       <c r="H129">
         <v>2024</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="B130" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D130" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E130">
-        <v>167707.178</v>
+        <v>0.0</v>
       </c>
       <c r="F130">
-        <v>1232.0</v>
+        <v>210.0</v>
       </c>
       <c r="G130">
         <v>0.0</v>
       </c>
       <c r="H130">
         <v>2024</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="B131" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="D131" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E131">
-        <v>121905.3</v>
+        <v>34656.0</v>
       </c>
       <c r="F131">
-        <v>3084.0</v>
+        <v>0.0</v>
       </c>
       <c r="G131">
         <v>0.0</v>
       </c>
       <c r="H131">
         <v>2024</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="B132" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="D132" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E132">
-        <v>254.0</v>
+        <v>0.0</v>
       </c>
       <c r="F132">
-        <v>2867.0</v>
+        <v>422.5</v>
       </c>
       <c r="G132">
         <v>0.0</v>
       </c>
       <c r="H132">
         <v>2024</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="B133" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="C133" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="D133" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="E133">
-        <v>20.0</v>
+        <v>0.0</v>
       </c>
       <c r="F133">
-        <v>0.0</v>
+        <v>1170.0</v>
       </c>
       <c r="G133">
-        <v>10.5</v>
+        <v>0.0</v>
       </c>
       <c r="H133">
         <v>2024</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="B134" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="C134" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D134" t="s">
         <v>9</v>
       </c>
       <c r="E134">
         <v>0.0</v>
       </c>
       <c r="F134">
-        <v>0.0</v>
+        <v>68500.0</v>
       </c>
       <c r="G134">
-        <v>19493.0</v>
+        <v>0.0</v>
       </c>
       <c r="H134">
         <v>2024</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="B135" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="C135" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="D135" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E135">
-        <v>276.0</v>
+        <v>0.0</v>
       </c>
       <c r="F135">
-        <v>241.0</v>
+        <v>28400.0</v>
       </c>
       <c r="G135">
         <v>0.0</v>
       </c>
       <c r="H135">
         <v>2024</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="B136" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="C136" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="D136" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="E136">
-        <v>270.0</v>
+        <v>0.0</v>
       </c>
       <c r="F136">
-        <v>0.0</v>
+        <v>117910.0</v>
       </c>
       <c r="G136">
         <v>0.0</v>
       </c>
       <c r="H136">
         <v>2024</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="B137" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C137" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D137" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="E137">
-        <v>24550.0</v>
+        <v>455.0</v>
       </c>
       <c r="F137">
         <v>0.0</v>
       </c>
       <c r="G137">
         <v>0.0</v>
       </c>
       <c r="H137">
         <v>2024</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="B138" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C138" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="D138" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="E138">
-        <v>675.0</v>
+        <v>185.0</v>
       </c>
       <c r="F138">
-        <v>85.0</v>
+        <v>0.0</v>
       </c>
       <c r="G138">
-        <v>675.0</v>
+        <v>0.0</v>
       </c>
       <c r="H138">
         <v>2024</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="B139" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C139" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="D139" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="E139">
-        <v>15.0</v>
+        <v>24551.0</v>
       </c>
       <c r="F139">
-        <v>5802.0</v>
+        <v>0.0</v>
       </c>
       <c r="G139">
         <v>0.0</v>
       </c>
       <c r="H139">
         <v>2024</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="B140" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C140" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="D140" t="s">
         <v>9</v>
       </c>
       <c r="E140">
-        <v>35100.0</v>
+        <v>4451.0</v>
       </c>
       <c r="F140">
-        <v>4000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G140">
         <v>0.0</v>
       </c>
       <c r="H140">
         <v>2024</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="B141" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C141" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="D141" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E141">
-        <v>750.0</v>
+        <v>0.0</v>
       </c>
       <c r="F141">
-        <v>22.0</v>
+        <v>0.0</v>
       </c>
       <c r="G141">
-        <v>0.0</v>
+        <v>18.0</v>
       </c>
       <c r="H141">
         <v>2024</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="B142" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C142" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="D142" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="E142">
-        <v>308217.693</v>
+        <v>13644.0</v>
       </c>
       <c r="F142">
-        <v>234178.256</v>
+        <v>0.0</v>
       </c>
       <c r="G142">
-        <v>34845.95</v>
+        <v>0.0</v>
       </c>
       <c r="H142">
         <v>2024</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="B143" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C143" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="D143" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="E143">
-        <v>80856.5</v>
+        <v>370.0</v>
       </c>
       <c r="F143">
-        <v>91151.55</v>
+        <v>0.0</v>
       </c>
       <c r="G143">
         <v>0.0</v>
       </c>
       <c r="H143">
         <v>2024</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="B144" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D144" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="E144">
-        <v>64.0</v>
+        <v>6732.0</v>
       </c>
       <c r="F144">
-        <v>360.0</v>
+        <v>12798.122</v>
       </c>
       <c r="G144">
         <v>0.0</v>
       </c>
       <c r="H144">
         <v>2024</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="B145" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D145" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E145">
-        <v>6732.0</v>
+        <v>0.0</v>
       </c>
       <c r="F145">
-        <v>12798.122</v>
+        <v>753.0</v>
       </c>
       <c r="G145">
-        <v>0.0</v>
+        <v>25.0</v>
       </c>
       <c r="H145">
         <v>2024</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="B146" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D146" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E146">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="F146">
-        <v>753.0</v>
+        <v>1041.0</v>
       </c>
       <c r="G146">
-        <v>25.0</v>
+        <v>0.0</v>
       </c>
       <c r="H146">
         <v>2024</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="B147" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="D147" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="E147">
-        <v>2.0</v>
+        <v>64.0</v>
       </c>
       <c r="F147">
-        <v>1200.0</v>
+        <v>360.0</v>
       </c>
       <c r="G147">
         <v>0.0</v>
       </c>
       <c r="H147">
         <v>2024</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="B148" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="D148" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="E148">
-        <v>3065.0</v>
+        <v>308217.693</v>
       </c>
       <c r="F148">
-        <v>1056.0</v>
+        <v>234178.256</v>
       </c>
       <c r="G148">
-        <v>0.0</v>
+        <v>34845.95</v>
       </c>
       <c r="H148">
         <v>2024</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="B149" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="D149" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E149">
-        <v>0.0</v>
+        <v>96.0</v>
       </c>
       <c r="F149">
-        <v>120.0</v>
+        <v>0.0</v>
       </c>
       <c r="G149">
         <v>0.0</v>
       </c>
       <c r="H149">
         <v>2024</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="B150" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="D150" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E150">
-        <v>12590.2</v>
+        <v>750.0</v>
       </c>
       <c r="F150">
-        <v>0.0</v>
+        <v>22.0</v>
       </c>
       <c r="G150">
-        <v>2988.0</v>
+        <v>0.0</v>
       </c>
       <c r="H150">
         <v>2024</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B151" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="D151" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E151">
-        <v>49713.66</v>
+        <v>35100.0</v>
       </c>
       <c r="F151">
-        <v>0.0</v>
+        <v>4000.0</v>
       </c>
       <c r="G151">
         <v>0.0</v>
       </c>
       <c r="H151">
         <v>2024</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B152" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="D152" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E152">
-        <v>27719.7</v>
+        <v>15.0</v>
       </c>
       <c r="F152">
-        <v>0.0</v>
+        <v>5802.0</v>
       </c>
       <c r="G152">
-        <v>3000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H152">
         <v>2024</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B153" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D153" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="E153">
-        <v>0.0</v>
+        <v>23911.48</v>
       </c>
       <c r="F153">
-        <v>0.0</v>
+        <v>79797.0</v>
       </c>
       <c r="G153">
-        <v>43087.0</v>
+        <v>1197.5</v>
       </c>
       <c r="H153">
         <v>2024</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B154" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="D154" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E154">
-        <v>0.0</v>
+        <v>1318.0</v>
       </c>
       <c r="F154">
-        <v>0.0</v>
+        <v>871.0</v>
       </c>
       <c r="G154">
-        <v>58155.5</v>
+        <v>76.0</v>
       </c>
       <c r="H154">
         <v>2024</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B155" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="D155" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="E155">
-        <v>11029.0</v>
+        <v>80856.5</v>
       </c>
       <c r="F155">
-        <v>0.0</v>
+        <v>91151.55</v>
       </c>
       <c r="G155">
         <v>0.0</v>
       </c>
       <c r="H155">
         <v>2024</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B156" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="D156" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E156">
-        <v>287.0</v>
+        <v>675.0</v>
       </c>
       <c r="F156">
-        <v>0.0</v>
+        <v>85.0</v>
       </c>
       <c r="G156">
-        <v>0.0</v>
+        <v>675.0</v>
       </c>
       <c r="H156">
         <v>2024</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B157" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="D157" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E157">
-        <v>325.0</v>
+        <v>24550.0</v>
       </c>
       <c r="F157">
         <v>0.0</v>
       </c>
       <c r="G157">
         <v>0.0</v>
       </c>
       <c r="H157">
         <v>2024</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B158" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="D158" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E158">
-        <v>8453.1</v>
+        <v>270.0</v>
       </c>
       <c r="F158">
         <v>0.0</v>
       </c>
       <c r="G158">
-        <v>9015.3</v>
+        <v>0.0</v>
       </c>
       <c r="H158">
         <v>2024</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B159" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D159" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="E159">
-        <v>5831.5</v>
+        <v>0.0</v>
       </c>
       <c r="F159">
-        <v>2183.0</v>
+        <v>350.0</v>
       </c>
       <c r="G159">
-        <v>82500.0</v>
+        <v>148.525</v>
       </c>
       <c r="H159">
         <v>2024</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B160" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="D160" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="E160">
-        <v>0.0</v>
+        <v>276.0</v>
       </c>
       <c r="F160">
-        <v>0.0</v>
+        <v>241.0</v>
       </c>
       <c r="G160">
-        <v>15000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H160">
         <v>2024</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B161" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D161" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E161">
-        <v>122.0</v>
+        <v>0.0</v>
       </c>
       <c r="F161">
         <v>0.0</v>
       </c>
       <c r="G161">
-        <v>0.0</v>
+        <v>19493.0</v>
       </c>
       <c r="H161">
         <v>2024</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B162" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C162" t="s">
         <v>42</v>
       </c>
       <c r="D162" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E162">
-        <v>4850.0</v>
+        <v>20.0</v>
       </c>
       <c r="F162">
         <v>0.0</v>
       </c>
       <c r="G162">
-        <v>0.0</v>
+        <v>10.5</v>
       </c>
       <c r="H162">
         <v>2024</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B163" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="D163" t="s">
         <v>9</v>
       </c>
       <c r="E163">
-        <v>13386.0</v>
+        <v>254.0</v>
       </c>
       <c r="F163">
-        <v>0.0</v>
+        <v>2867.0</v>
       </c>
       <c r="G163">
         <v>0.0</v>
       </c>
       <c r="H163">
         <v>2024</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B164" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="D164" t="s">
         <v>9</v>
       </c>
       <c r="E164">
-        <v>0.0</v>
+        <v>121905.3</v>
       </c>
       <c r="F164">
-        <v>0.0</v>
+        <v>3084.0</v>
       </c>
       <c r="G164">
-        <v>54140.0</v>
+        <v>0.0</v>
       </c>
       <c r="H164">
         <v>2024</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B165" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D165" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E165">
-        <v>80884.0</v>
+        <v>167707.178</v>
       </c>
       <c r="F165">
-        <v>600.0</v>
+        <v>1232.0</v>
       </c>
       <c r="G165">
         <v>0.0</v>
       </c>
       <c r="H165">
         <v>2024</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="B166" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D166" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E166">
-        <v>294.0</v>
+        <v>1623.0</v>
       </c>
       <c r="F166">
-        <v>425.0</v>
+        <v>4413.0</v>
       </c>
       <c r="G166">
-        <v>0.0</v>
+        <v>245.0</v>
       </c>
       <c r="H166">
         <v>2024</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
         <v>15</v>
       </c>
-      <c r="C167" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D167" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E167">
-        <v>175.0</v>
+        <v>1246.0</v>
       </c>
       <c r="F167">
-        <v>0.0</v>
+        <v>810.0</v>
       </c>
       <c r="G167">
-        <v>0.0</v>
+        <v>268.0</v>
       </c>
       <c r="H167">
         <v>2024</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="B168" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>35</v>
+        <v>71</v>
       </c>
       <c r="D168" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E168">
         <v>0.0</v>
       </c>
       <c r="F168">
-        <v>190.0</v>
+        <v>914.17</v>
       </c>
       <c r="G168">
         <v>0.0</v>
       </c>
       <c r="H168">
         <v>2024</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="B169" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D169" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E169">
-        <v>525.0</v>
+        <v>0.0</v>
       </c>
       <c r="F169">
-        <v>0.0</v>
+        <v>160.0</v>
       </c>
       <c r="G169">
         <v>0.0</v>
       </c>
       <c r="H169">
         <v>2024</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="B170" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="D170" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E170">
-        <v>1790.0</v>
+        <v>0.0</v>
       </c>
       <c r="F170">
-        <v>0.0</v>
+        <v>783.0</v>
       </c>
       <c r="G170">
         <v>0.0</v>
       </c>
       <c r="H170">
         <v>2024</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>23</v>
+        <v>72</v>
       </c>
       <c r="B171" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C171" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="D171" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="E171">
-        <v>13681.0</v>
+        <v>100.0</v>
       </c>
       <c r="F171">
-        <v>997.0</v>
+        <v>0.0</v>
       </c>
       <c r="G171">
-        <v>160.0</v>
+        <v>0.0</v>
       </c>
       <c r="H171">
         <v>2024</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>23</v>
+        <v>72</v>
       </c>
       <c r="B172" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C172" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="D172" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="E172">
-        <v>5844.0</v>
+        <v>12590.2</v>
       </c>
       <c r="F172">
-        <v>867.0</v>
+        <v>0.0</v>
       </c>
       <c r="G172">
-        <v>0.0</v>
+        <v>2988.0</v>
       </c>
       <c r="H172">
         <v>2024</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="B173" t="s">
+        <v>56</v>
+      </c>
+      <c r="C173" t="s">
         <v>15</v>
       </c>
-      <c r="C173" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D173" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E173">
-        <v>90772.0</v>
+        <v>49713.66</v>
       </c>
       <c r="F173">
-        <v>4327.0</v>
+        <v>0.0</v>
       </c>
       <c r="G173">
-        <v>179.9</v>
+        <v>0.0</v>
       </c>
       <c r="H173">
         <v>2024</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="B174" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C174" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D174" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E174">
-        <v>0.0</v>
+        <v>27719.7</v>
       </c>
       <c r="F174">
-        <v>120.0</v>
+        <v>0.0</v>
       </c>
       <c r="G174">
-        <v>0.0</v>
+        <v>3000.0</v>
       </c>
       <c r="H174">
         <v>2024</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="B175" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C175" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="D175" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E175">
-        <v>60.0</v>
+        <v>0.0</v>
       </c>
       <c r="F175">
         <v>0.0</v>
       </c>
       <c r="G175">
-        <v>0.0</v>
+        <v>43087.0</v>
       </c>
       <c r="H175">
         <v>2024</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="B176" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C176" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="D176" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="E176">
-        <v>15.0</v>
+        <v>0.0</v>
       </c>
       <c r="F176">
         <v>0.0</v>
       </c>
       <c r="G176">
-        <v>0.0</v>
+        <v>58155.5</v>
       </c>
       <c r="H176">
         <v>2024</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="B177" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="C177" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="D177" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="E177">
-        <v>0.0</v>
+        <v>11029.0</v>
       </c>
       <c r="F177">
         <v>0.0</v>
       </c>
       <c r="G177">
-        <v>18976.666</v>
+        <v>0.0</v>
       </c>
       <c r="H177">
         <v>2024</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="B178" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="C178" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="D178" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E178">
-        <v>0.0</v>
+        <v>325.0</v>
       </c>
       <c r="F178">
         <v>0.0</v>
       </c>
       <c r="G178">
-        <v>22612.67</v>
+        <v>0.0</v>
       </c>
       <c r="H178">
         <v>2024</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="B179" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="C179" t="s">
-        <v>22</v>
+        <v>73</v>
       </c>
       <c r="D179" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="E179">
-        <v>0.0</v>
+        <v>80884.0</v>
       </c>
       <c r="F179">
-        <v>0.0</v>
+        <v>600.0</v>
       </c>
       <c r="G179">
-        <v>168136.441</v>
+        <v>0.0</v>
       </c>
       <c r="H179">
         <v>2024</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="B180" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="C180" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="D180" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="E180">
-        <v>0.0</v>
+        <v>23.0</v>
       </c>
       <c r="F180">
         <v>0.0</v>
       </c>
       <c r="G180">
-        <v>150002.583</v>
+        <v>0.0</v>
       </c>
       <c r="H180">
         <v>2024</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="B181" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="C181" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="D181" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="E181">
-        <v>0.0</v>
+        <v>1468.4</v>
       </c>
       <c r="F181">
-        <v>0.0</v>
+        <v>2015.75</v>
       </c>
       <c r="G181">
-        <v>55458.402</v>
+        <v>66000.0</v>
       </c>
       <c r="H181">
         <v>2024</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="B182" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="C182" t="s">
-        <v>39</v>
+        <v>69</v>
       </c>
       <c r="D182" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="E182">
-        <v>0.0</v>
+        <v>3052.0</v>
       </c>
       <c r="F182">
-        <v>0.0</v>
+        <v>42.0</v>
       </c>
       <c r="G182">
-        <v>89509.726</v>
+        <v>0.0</v>
       </c>
       <c r="H182">
         <v>2024</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="B183" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="C183" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D183" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="E183">
-        <v>0.0</v>
+        <v>287.0</v>
       </c>
       <c r="F183">
         <v>0.0</v>
       </c>
       <c r="G183">
-        <v>73696.091</v>
+        <v>0.0</v>
       </c>
       <c r="H183">
         <v>2024</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="B184" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="C184" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="D184" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="E184">
-        <v>0.0</v>
+        <v>8453.1</v>
       </c>
       <c r="F184">
         <v>0.0</v>
       </c>
       <c r="G184">
-        <v>18519.361</v>
+        <v>9015.3</v>
       </c>
       <c r="H184">
         <v>2024</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="B185" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="C185" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="D185" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="E185">
-        <v>0.0</v>
+        <v>5831.5</v>
       </c>
       <c r="F185">
-        <v>0.0</v>
+        <v>2183.0</v>
       </c>
       <c r="G185">
-        <v>294204.166</v>
+        <v>82500.0</v>
       </c>
       <c r="H185">
         <v>2024</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="B186" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="C186" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="D186" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="E186">
         <v>0.0</v>
       </c>
       <c r="F186">
         <v>0.0</v>
       </c>
       <c r="G186">
-        <v>11848.591</v>
+        <v>15000.0</v>
       </c>
       <c r="H186">
         <v>2024</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="B187" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="C187" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="D187" t="s">
         <v>9</v>
       </c>
       <c r="E187">
-        <v>0.0</v>
+        <v>122.0</v>
       </c>
       <c r="F187">
         <v>0.0</v>
       </c>
       <c r="G187">
-        <v>110915.853</v>
+        <v>0.0</v>
       </c>
       <c r="H187">
         <v>2024</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="B188" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="C188" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D188" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="E188">
-        <v>0.0</v>
+        <v>4850.0</v>
       </c>
       <c r="F188">
         <v>0.0</v>
       </c>
       <c r="G188">
-        <v>460480.9098</v>
+        <v>0.0</v>
       </c>
       <c r="H188">
         <v>2024</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="B189" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="C189" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D189" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E189">
-        <v>180.0</v>
+        <v>13386.0</v>
       </c>
       <c r="F189">
         <v>0.0</v>
       </c>
       <c r="G189">
         <v>0.0</v>
       </c>
       <c r="H189">
         <v>2024</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="B190" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="C190" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D190" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="E190">
-        <v>1371.0</v>
+        <v>0.0</v>
       </c>
       <c r="F190">
         <v>0.0</v>
       </c>
       <c r="G190">
-        <v>0.0</v>
+        <v>54140.0</v>
       </c>
       <c r="H190">
         <v>2024</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="B191" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="C191" t="s">
-        <v>47</v>
+        <v>75</v>
       </c>
       <c r="D191" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="E191">
-        <v>28014.0</v>
+        <v>734.0</v>
       </c>
       <c r="F191">
         <v>0.0</v>
       </c>
       <c r="G191">
         <v>0.0</v>
       </c>
       <c r="H191">
         <v>2024</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="B192" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D192" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="E192">
-        <v>0.0</v>
+        <v>294.0</v>
       </c>
       <c r="F192">
-        <v>0.0</v>
+        <v>425.0</v>
       </c>
       <c r="G192">
-        <v>634845.0</v>
+        <v>0.0</v>
       </c>
       <c r="H192">
         <v>2024</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="B193" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D193" t="s">
         <v>9</v>
       </c>
       <c r="E193">
-        <v>776.1</v>
+        <v>175.0</v>
       </c>
       <c r="F193">
         <v>0.0</v>
       </c>
       <c r="G193">
         <v>0.0</v>
       </c>
       <c r="H193">
         <v>2024</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="B194" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D194" t="s">
         <v>11</v>
       </c>
       <c r="E194">
-        <v>8000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F194">
-        <v>0.0</v>
+        <v>190.0</v>
       </c>
       <c r="G194">
         <v>0.0</v>
       </c>
       <c r="H194">
         <v>2024</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="D195" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E195">
-        <v>0.0</v>
+        <v>525.0</v>
       </c>
       <c r="F195">
         <v>0.0</v>
       </c>
       <c r="G195">
-        <v>748397.813</v>
+        <v>0.0</v>
       </c>
       <c r="H195">
         <v>2024</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D196" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="E196">
-        <v>0.0</v>
+        <v>1790.0</v>
       </c>
       <c r="F196">
         <v>0.0</v>
       </c>
       <c r="G196">
-        <v>78945.0</v>
+        <v>0.0</v>
       </c>
       <c r="H196">
         <v>2024</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="D197" t="s">
         <v>11</v>
       </c>
       <c r="E197">
-        <v>0.0</v>
+        <v>13681.0</v>
       </c>
       <c r="F197">
-        <v>0.0</v>
+        <v>997.0</v>
       </c>
       <c r="G197">
-        <v>77000.0</v>
+        <v>160.0</v>
       </c>
       <c r="H197">
         <v>2024</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D198" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="E198">
-        <v>8200.0</v>
+        <v>6995.0</v>
       </c>
       <c r="F198">
-        <v>0.0</v>
+        <v>14571.9</v>
       </c>
       <c r="G198">
-        <v>0.0</v>
+        <v>1100.0</v>
       </c>
       <c r="H198">
         <v>2024</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="D199" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E199">
-        <v>0.0</v>
+        <v>4455.0</v>
       </c>
       <c r="F199">
         <v>0.0</v>
       </c>
       <c r="G199">
-        <v>21000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H199">
         <v>2024</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D200" t="s">
         <v>9</v>
       </c>
       <c r="E200">
-        <v>0.0</v>
+        <v>5844.0</v>
       </c>
       <c r="F200">
-        <v>0.0</v>
+        <v>867.0</v>
       </c>
       <c r="G200">
-        <v>70000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H200">
         <v>2024</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="D201" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E201">
-        <v>1516.8</v>
+        <v>0.0</v>
       </c>
       <c r="F201">
-        <v>68.0</v>
+        <v>1385.0</v>
       </c>
       <c r="G201">
         <v>0.0</v>
       </c>
       <c r="H201">
         <v>2024</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="D202" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E202">
-        <v>189.0</v>
+        <v>90772.0</v>
       </c>
       <c r="F202">
-        <v>0.0</v>
+        <v>4327.0</v>
       </c>
       <c r="G202">
-        <v>0.0</v>
+        <v>179.9</v>
       </c>
       <c r="H202">
         <v>2024</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="D203" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="E203">
         <v>0.0</v>
       </c>
       <c r="F203">
-        <v>12424.0</v>
+        <v>120.0</v>
       </c>
       <c r="G203">
         <v>0.0</v>
       </c>
       <c r="H203">
         <v>2024</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="D204" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="E204">
-        <v>0.0</v>
+        <v>60.0</v>
       </c>
       <c r="F204">
         <v>0.0</v>
       </c>
       <c r="G204">
-        <v>10000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H204">
         <v>2024</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="D205" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E205">
-        <v>0.0</v>
+        <v>15.0</v>
       </c>
       <c r="F205">
         <v>0.0</v>
       </c>
       <c r="G205">
-        <v>502103.065</v>
+        <v>0.0</v>
       </c>
       <c r="H205">
         <v>2024</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="B206" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="C206" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D206" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E206">
         <v>0.0</v>
       </c>
       <c r="F206">
         <v>0.0</v>
       </c>
       <c r="G206">
-        <v>47800.0</v>
+        <v>11848.591</v>
       </c>
       <c r="H206">
         <v>2024</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="B207" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="C207" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="D207" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="E207">
         <v>0.0</v>
       </c>
       <c r="F207">
         <v>0.0</v>
       </c>
       <c r="G207">
-        <v>25000.0</v>
+        <v>18976.666</v>
       </c>
       <c r="H207">
         <v>2024</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="B208" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="C208" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="D208" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="E208">
         <v>0.0</v>
       </c>
       <c r="F208">
         <v>0.0</v>
       </c>
       <c r="G208">
-        <v>20000.0</v>
+        <v>22612.67</v>
       </c>
       <c r="H208">
         <v>2024</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="B209" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="C209" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D209" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="E209">
         <v>0.0</v>
       </c>
       <c r="F209">
         <v>0.0</v>
       </c>
       <c r="G209">
-        <v>25000.0</v>
+        <v>168136.441</v>
       </c>
       <c r="H209">
         <v>2024</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="B210" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="C210" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="D210" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E210">
         <v>0.0</v>
       </c>
       <c r="F210">
         <v>0.0</v>
       </c>
       <c r="G210">
-        <v>19000.0</v>
+        <v>150002.583</v>
       </c>
       <c r="H210">
         <v>2024</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="B211" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="C211" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D211" t="s">
         <v>11</v>
       </c>
       <c r="E211">
         <v>0.0</v>
       </c>
       <c r="F211">
         <v>0.0</v>
       </c>
       <c r="G211">
-        <v>818510.689</v>
+        <v>55458.402</v>
       </c>
       <c r="H211">
         <v>2024</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="B212" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="C212" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="D212" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E212">
-        <v>30600.0</v>
+        <v>0.0</v>
       </c>
       <c r="F212">
         <v>0.0</v>
       </c>
       <c r="G212">
-        <v>18000.0</v>
+        <v>89509.726</v>
       </c>
       <c r="H212">
         <v>2024</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="B213" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="C213" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="D213" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E213">
-        <v>28000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F213">
-        <v>57000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G213">
-        <v>1520578.79</v>
+        <v>73696.091</v>
       </c>
       <c r="H213">
         <v>2024</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="B214" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="C214" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D214" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="E214">
-        <v>139300.0</v>
+        <v>0.0</v>
       </c>
       <c r="F214">
         <v>0.0</v>
       </c>
       <c r="G214">
-        <v>588001.0</v>
+        <v>18519.361</v>
       </c>
       <c r="H214">
         <v>2024</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="B215" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="C215" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="D215" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E215">
-        <v>32000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F215">
         <v>0.0</v>
       </c>
       <c r="G215">
-        <v>0.0</v>
+        <v>294204.166</v>
       </c>
       <c r="H215">
         <v>2024</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="B216" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C216" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="D216" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E216">
-        <v>5871.0</v>
+        <v>0.0</v>
       </c>
       <c r="F216">
-        <v>42.0</v>
+        <v>0.0</v>
       </c>
       <c r="G216">
-        <v>0.0</v>
+        <v>1107.831</v>
       </c>
       <c r="H216">
         <v>2024</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="B217" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C217" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D217" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E217">
-        <v>240.0</v>
+        <v>0.0</v>
       </c>
       <c r="F217">
         <v>0.0</v>
       </c>
       <c r="G217">
-        <v>0.0</v>
+        <v>110915.853</v>
       </c>
       <c r="H217">
         <v>2024</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="B218" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="C218" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D218" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="E218">
-        <v>1469.0</v>
+        <v>0.0</v>
       </c>
       <c r="F218">
         <v>0.0</v>
       </c>
       <c r="G218">
-        <v>0.0</v>
+        <v>460480.9098</v>
       </c>
       <c r="H218">
         <v>2024</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="B219" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="C219" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="D219" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E219">
-        <v>2926.32</v>
+        <v>180.0</v>
       </c>
       <c r="F219">
         <v>0.0</v>
       </c>
       <c r="G219">
         <v>0.0</v>
       </c>
       <c r="H219">
         <v>2024</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="B220" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="C220" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="D220" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="E220">
-        <v>65336.0</v>
+        <v>1371.0</v>
       </c>
       <c r="F220">
         <v>0.0</v>
       </c>
       <c r="G220">
         <v>0.0</v>
       </c>
       <c r="H220">
         <v>2024</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="B221" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="C221" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="D221" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="E221">
-        <v>28528.96458</v>
+        <v>0.0</v>
       </c>
       <c r="F221">
         <v>0.0</v>
       </c>
       <c r="G221">
-        <v>49000.0</v>
+        <v>18200.0</v>
       </c>
       <c r="H221">
         <v>2024</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="B222" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="C222" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="D222" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="E222">
-        <v>6964.0</v>
+        <v>28014.0</v>
       </c>
       <c r="F222">
         <v>0.0</v>
       </c>
       <c r="G222">
         <v>0.0</v>
       </c>
       <c r="H222">
         <v>2024</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="B223" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="C223" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D223" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E223">
-        <v>21.6</v>
+        <v>0.0</v>
       </c>
       <c r="F223">
         <v>0.0</v>
       </c>
       <c r="G223">
-        <v>0.0</v>
+        <v>634845.0</v>
       </c>
       <c r="H223">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>62</v>
+        <v>23</v>
       </c>
       <c r="B224" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="C224" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="D224" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E224">
-        <v>40.0</v>
+        <v>776.1</v>
       </c>
       <c r="F224">
         <v>0.0</v>
       </c>
       <c r="G224">
         <v>0.0</v>
       </c>
       <c r="H224">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="B225" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="C225" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D225" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E225">
-        <v>878.03</v>
+        <v>8000.0</v>
       </c>
       <c r="F225">
         <v>0.0</v>
       </c>
       <c r="G225">
         <v>0.0</v>
       </c>
       <c r="H225">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="B226" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="C226" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D226" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E226">
-        <v>40.0</v>
+        <v>0.0</v>
       </c>
       <c r="F226">
-        <v>120.0</v>
+        <v>0.0</v>
       </c>
       <c r="G226">
-        <v>0.0</v>
+        <v>748397.813</v>
       </c>
       <c r="H226">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="B227" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="C227" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D227" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E227">
-        <v>700.0</v>
+        <v>0.0</v>
       </c>
       <c r="F227">
         <v>0.0</v>
       </c>
       <c r="G227">
-        <v>0.0</v>
+        <v>1930.0</v>
       </c>
       <c r="H227">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="B228" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="C228" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="D228" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E228">
-        <v>9291.0</v>
+        <v>0.0</v>
       </c>
       <c r="F228">
         <v>0.0</v>
       </c>
       <c r="G228">
-        <v>0.0</v>
+        <v>2900.0</v>
       </c>
       <c r="H228">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="B229" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C229" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D229" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E229">
-        <v>1144.0</v>
+        <v>0.0</v>
       </c>
       <c r="F229">
         <v>0.0</v>
       </c>
       <c r="G229">
-        <v>0.0</v>
+        <v>78945.0</v>
       </c>
       <c r="H229">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="B230" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="C230" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D230" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E230">
-        <v>27081.0</v>
+        <v>0.0</v>
       </c>
       <c r="F230">
         <v>0.0</v>
       </c>
       <c r="G230">
-        <v>0.0</v>
+        <v>77000.0</v>
       </c>
       <c r="H230">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="B231" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="C231" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D231" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="E231">
-        <v>1200.0</v>
+        <v>8200.0</v>
       </c>
       <c r="F231">
         <v>0.0</v>
       </c>
       <c r="G231">
         <v>0.0</v>
       </c>
       <c r="H231">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="B232" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C232" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D232" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E232">
-        <v>23509.62</v>
+        <v>0.0</v>
       </c>
       <c r="F232">
         <v>0.0</v>
       </c>
       <c r="G232">
-        <v>662.0</v>
+        <v>21000.0</v>
       </c>
       <c r="H232">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="B233" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C233" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="D233" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="E233">
-        <v>10938.64</v>
+        <v>0.0</v>
       </c>
       <c r="F233">
         <v>0.0</v>
       </c>
       <c r="G233">
-        <v>0.0</v>
+        <v>70000.0</v>
       </c>
       <c r="H233">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="B234" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C234" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="D234" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="E234">
-        <v>749.12</v>
+        <v>1516.8</v>
       </c>
       <c r="F234">
-        <v>0.0</v>
+        <v>68.0</v>
       </c>
       <c r="G234">
         <v>0.0</v>
       </c>
       <c r="H234">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
       <c r="B235" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="C235" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D235" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="E235">
-        <v>24086.0</v>
+        <v>189.0</v>
       </c>
       <c r="F235">
-        <v>32236.1</v>
+        <v>0.0</v>
       </c>
       <c r="G235">
         <v>0.0</v>
       </c>
       <c r="H235">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="B236" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C236" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="D236" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E236">
-        <v>1803.568</v>
+        <v>0.0</v>
       </c>
       <c r="F236">
-        <v>0.0</v>
+        <v>12424.0</v>
       </c>
       <c r="G236">
         <v>0.0</v>
       </c>
       <c r="H236">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="B237" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C237" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D237" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="E237">
         <v>0.0</v>
       </c>
       <c r="F237">
         <v>0.0</v>
       </c>
       <c r="G237">
-        <v>2413.8</v>
+        <v>10000.0</v>
       </c>
       <c r="H237">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="B238" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="C238" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D238" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="E238">
         <v>0.0</v>
       </c>
       <c r="F238">
         <v>0.0</v>
       </c>
       <c r="G238">
-        <v>27342.976</v>
+        <v>502103.065</v>
       </c>
       <c r="H238">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="B239" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="C239" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="D239" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E239">
         <v>0.0</v>
       </c>
       <c r="F239">
         <v>0.0</v>
       </c>
       <c r="G239">
-        <v>14483.0</v>
+        <v>47800.0</v>
       </c>
       <c r="H239">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="B240" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="C240" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="D240" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="E240">
-        <v>101.0</v>
+        <v>0.0</v>
       </c>
       <c r="F240">
         <v>0.0</v>
       </c>
       <c r="G240">
-        <v>0.0</v>
+        <v>25000.0</v>
       </c>
       <c r="H240">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="B241" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="C241" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="D241" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E241">
         <v>0.0</v>
       </c>
       <c r="F241">
         <v>0.0</v>
       </c>
       <c r="G241">
-        <v>105500.0</v>
+        <v>20000.0</v>
       </c>
       <c r="H241">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="B242" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="C242" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="D242" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E242">
         <v>0.0</v>
       </c>
       <c r="F242">
         <v>0.0</v>
       </c>
       <c r="G242">
-        <v>16500.0</v>
+        <v>10000.0</v>
       </c>
       <c r="H242">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="B243" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C243" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="D243" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E243">
-        <v>371.0</v>
+        <v>0.0</v>
       </c>
       <c r="F243">
         <v>0.0</v>
       </c>
       <c r="G243">
-        <v>0.0</v>
+        <v>25000.0</v>
       </c>
       <c r="H243">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="B244" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C244" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="D244" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="E244">
         <v>0.0</v>
       </c>
       <c r="F244">
         <v>0.0</v>
       </c>
       <c r="G244">
-        <v>1300.0</v>
+        <v>19000.0</v>
       </c>
       <c r="H244">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="B245" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C245" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D245" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E245">
         <v>0.0</v>
       </c>
       <c r="F245">
         <v>0.0</v>
       </c>
       <c r="G245">
-        <v>1100.0</v>
+        <v>818510.689</v>
       </c>
       <c r="H245">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="B246" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C246" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D246" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="E246">
-        <v>1274.59</v>
+        <v>30600.0</v>
       </c>
       <c r="F246">
-        <v>322.0</v>
+        <v>0.0</v>
       </c>
       <c r="G246">
-        <v>0.0</v>
+        <v>18000.0</v>
       </c>
       <c r="H246">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="B247" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C247" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="D247" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E247">
-        <v>0.0</v>
+        <v>28000.0</v>
       </c>
       <c r="F247">
-        <v>0.0</v>
+        <v>57000.0</v>
       </c>
       <c r="G247">
-        <v>800.0</v>
+        <v>1520578.79</v>
       </c>
       <c r="H247">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="B248" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C248" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
       <c r="D248" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="E248">
-        <v>1222.0</v>
+        <v>139300.0</v>
       </c>
       <c r="F248">
         <v>0.0</v>
       </c>
       <c r="G248">
-        <v>0.0</v>
+        <v>588001.0</v>
       </c>
       <c r="H248">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>28</v>
+        <v>63</v>
       </c>
       <c r="B249" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C249" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D249" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E249">
-        <v>1200.0</v>
+        <v>32000.0</v>
       </c>
       <c r="F249">
         <v>0.0</v>
       </c>
       <c r="G249">
         <v>0.0</v>
       </c>
       <c r="H249">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
+        <v>73</v>
+      </c>
+      <c r="B250" t="s">
+        <v>56</v>
+      </c>
+      <c r="C250" t="s">
         <v>36</v>
       </c>
-      <c r="B250" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D250" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="E250">
-        <v>125.425</v>
+        <v>42217.0</v>
       </c>
       <c r="F250">
         <v>0.0</v>
       </c>
       <c r="G250">
         <v>0.0</v>
       </c>
       <c r="H250">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>36</v>
+        <v>73</v>
       </c>
       <c r="B251" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C251" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="D251" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="E251">
-        <v>1427.0</v>
+        <v>5871.0</v>
       </c>
       <c r="F251">
-        <v>0.0</v>
+        <v>42.0</v>
       </c>
       <c r="G251">
         <v>0.0</v>
       </c>
       <c r="H251">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>36</v>
+        <v>73</v>
       </c>
       <c r="B252" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C252" t="s">
-        <v>26</v>
+        <v>73</v>
       </c>
       <c r="D252" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="E252">
-        <v>0.0</v>
+        <v>240.0</v>
       </c>
       <c r="F252">
-        <v>4088.0</v>
+        <v>0.0</v>
       </c>
       <c r="G252">
         <v>0.0</v>
       </c>
       <c r="H252">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
       <c r="B253" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="C253" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D253" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E253">
-        <v>0.0</v>
+        <v>1469.0</v>
       </c>
       <c r="F253">
-        <v>206795.0</v>
+        <v>0.0</v>
       </c>
       <c r="G253">
         <v>0.0</v>
       </c>
       <c r="H253">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B254" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="C254" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="D254" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E254">
-        <v>9112.0</v>
+        <v>11466.83</v>
       </c>
       <c r="F254">
         <v>0.0</v>
       </c>
       <c r="G254">
         <v>0.0</v>
       </c>
       <c r="H254">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B255" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="C255" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="D255" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E255">
-        <v>4564.0</v>
+        <v>2926.32</v>
       </c>
       <c r="F255">
-        <v>24760.0</v>
+        <v>0.0</v>
       </c>
       <c r="G255">
-        <v>1083.5</v>
+        <v>0.0</v>
       </c>
       <c r="H255">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B256" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="C256" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="D256" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E256">
-        <v>76840.25</v>
+        <v>65336.0</v>
       </c>
       <c r="F256">
-        <v>29504.0</v>
+        <v>0.0</v>
       </c>
       <c r="G256">
         <v>0.0</v>
       </c>
       <c r="H256">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B257" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="C257" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D257" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E257">
-        <v>73105.0</v>
+        <v>28528.96458</v>
       </c>
       <c r="F257">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="G257">
-        <v>0.0</v>
+        <v>49000.0</v>
       </c>
       <c r="H257">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B258" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C258" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="D258" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E258">
-        <v>59367.7</v>
+        <v>6964.0</v>
       </c>
       <c r="F258">
-        <v>60.0</v>
+        <v>0.0</v>
       </c>
       <c r="G258">
         <v>0.0</v>
       </c>
       <c r="H258">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="B259" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="D259" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="E259">
-        <v>4371.0</v>
+        <v>224.0</v>
       </c>
       <c r="F259">
-        <v>3404.5</v>
+        <v>0.0</v>
       </c>
       <c r="G259">
         <v>0.0</v>
       </c>
       <c r="H259">
         <v>2023</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="B260" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="D260" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E260">
         <v>0.0</v>
       </c>
       <c r="F260">
-        <v>120.0</v>
+        <v>0.0</v>
       </c>
       <c r="G260">
-        <v>0.0</v>
+        <v>500.0</v>
       </c>
       <c r="H260">
         <v>2023</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="B261" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="C261" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D261" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="E261">
-        <v>1.0</v>
+        <v>1390.307</v>
       </c>
       <c r="F261">
         <v>0.0</v>
       </c>
       <c r="G261">
         <v>0.0</v>
       </c>
       <c r="H261">
         <v>2023</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="B262" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="C262" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="D262" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E262">
-        <v>21497.5</v>
+        <v>186.0</v>
       </c>
       <c r="F262">
         <v>0.0</v>
       </c>
       <c r="G262">
         <v>0.0</v>
       </c>
       <c r="H262">
         <v>2023</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B263" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D263" t="s">
         <v>9</v>
       </c>
       <c r="E263">
-        <v>17000.0</v>
+        <v>250.0</v>
       </c>
       <c r="F263">
         <v>0.0</v>
       </c>
       <c r="G263">
         <v>0.0</v>
       </c>
       <c r="H263">
         <v>2023</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B264" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C264" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="D264" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="E264">
-        <v>23000.0</v>
+        <v>1200.0</v>
       </c>
       <c r="F264">
-        <v>15500.0</v>
+        <v>0.0</v>
       </c>
       <c r="G264">
-        <v>38271.0</v>
+        <v>0.0</v>
       </c>
       <c r="H264">
         <v>2023</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B265" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C265" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="D265" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="E265">
-        <v>119899.5</v>
+        <v>3000.0</v>
       </c>
       <c r="F265">
         <v>0.0</v>
       </c>
       <c r="G265">
         <v>0.0</v>
       </c>
       <c r="H265">
         <v>2023</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B266" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C266" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="D266" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="E266">
-        <v>585.7</v>
+        <v>5.0</v>
       </c>
       <c r="F266">
         <v>0.0</v>
       </c>
       <c r="G266">
         <v>0.0</v>
       </c>
       <c r="H266">
         <v>2023</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B267" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C267" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="D267" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E267">
-        <v>620.0</v>
+        <v>0.0</v>
       </c>
       <c r="F267">
         <v>0.0</v>
       </c>
       <c r="G267">
-        <v>0.0</v>
+        <v>2161.997</v>
       </c>
       <c r="H267">
         <v>2023</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B268" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C268" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D268" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E268">
-        <v>211.0</v>
+        <v>25.0</v>
       </c>
       <c r="F268">
-        <v>43.2</v>
+        <v>0.0</v>
       </c>
       <c r="G268">
-        <v>1112.0</v>
+        <v>0.0</v>
       </c>
       <c r="H268">
         <v>2023</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B269" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C269" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D269" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E269">
-        <v>3350.1</v>
+        <v>5008.0</v>
       </c>
       <c r="F269">
-        <v>550.0</v>
+        <v>25.0</v>
       </c>
       <c r="G269">
         <v>0.0</v>
       </c>
       <c r="H269">
         <v>2023</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>24</v>
+        <v>78</v>
       </c>
       <c r="B270" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C270" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="D270" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E270">
-        <v>1.0</v>
+        <v>105637.0</v>
       </c>
       <c r="F270">
         <v>0.0</v>
       </c>
       <c r="G270">
         <v>0.0</v>
       </c>
       <c r="H270">
         <v>2023</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="B271" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="C271" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D271" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E271">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="F271">
         <v>0.0</v>
       </c>
       <c r="G271">
-        <v>0.0</v>
+        <v>5000.0</v>
       </c>
       <c r="H271">
         <v>2023</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="B272" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="D272" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E272">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="F272">
         <v>0.0</v>
       </c>
       <c r="G272">
-        <v>0.0</v>
+        <v>13000.0</v>
       </c>
       <c r="H272">
         <v>2023</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="B273" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D273" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E273">
-        <v>5455.0</v>
+        <v>4084.0</v>
       </c>
       <c r="F273">
-        <v>0.0</v>
+        <v>1036.0</v>
       </c>
       <c r="G273">
         <v>0.0</v>
       </c>
       <c r="H273">
         <v>2023</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="B274" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="D274" t="s">
         <v>9</v>
       </c>
       <c r="E274">
-        <v>3.5</v>
+        <v>180.0</v>
       </c>
       <c r="F274">
         <v>0.0</v>
       </c>
       <c r="G274">
-        <v>13470.0</v>
+        <v>0.0</v>
       </c>
       <c r="H274">
         <v>2023</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="B275" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="D275" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="E275">
-        <v>67493.0</v>
+        <v>891.0</v>
       </c>
       <c r="F275">
-        <v>72.2</v>
+        <v>0.0</v>
       </c>
       <c r="G275">
         <v>0.0</v>
       </c>
       <c r="H275">
         <v>2023</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
         <v>15</v>
       </c>
-      <c r="C276" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D276" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E276">
-        <v>12644.5</v>
+        <v>98103.05</v>
       </c>
       <c r="F276">
-        <v>0.0</v>
+        <v>155.0</v>
       </c>
       <c r="G276">
-        <v>0.0</v>
+        <v>3994.253</v>
       </c>
       <c r="H276">
         <v>2023</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="B277" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="D277" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E277">
-        <v>23803.0</v>
+        <v>912.0</v>
       </c>
       <c r="F277">
-        <v>1651.0</v>
+        <v>0.0</v>
       </c>
       <c r="G277">
         <v>0.0</v>
       </c>
       <c r="H277">
         <v>2023</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="B278" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="D278" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E278">
-        <v>90.0</v>
+        <v>29968.0</v>
       </c>
       <c r="F278">
         <v>0.0</v>
       </c>
       <c r="G278">
         <v>0.0</v>
       </c>
       <c r="H278">
         <v>2023</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="B279" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>26</v>
+        <v>79</v>
       </c>
       <c r="D279" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E279">
-        <v>174.0</v>
+        <v>160.0</v>
       </c>
       <c r="F279">
         <v>0.0</v>
       </c>
       <c r="G279">
         <v>0.0</v>
       </c>
       <c r="H279">
         <v>2023</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B280" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D280" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E280">
-        <v>0.0</v>
+        <v>114505.5</v>
       </c>
       <c r="F280">
         <v>0.0</v>
       </c>
       <c r="G280">
-        <v>31899.708</v>
+        <v>0.0</v>
       </c>
       <c r="H280">
         <v>2023</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B281" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D281" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E281">
-        <v>25000.0</v>
+        <v>4940.0</v>
       </c>
       <c r="F281">
         <v>0.0</v>
       </c>
       <c r="G281">
-        <v>45406.175</v>
+        <v>60.0</v>
       </c>
       <c r="H281">
         <v>2023</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B282" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D282" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="E282">
         <v>0.0</v>
       </c>
       <c r="F282">
         <v>0.0</v>
       </c>
       <c r="G282">
-        <v>138925.65</v>
+        <v>22000.0</v>
       </c>
       <c r="H282">
         <v>2023</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B283" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>35</v>
+        <v>64</v>
       </c>
       <c r="D283" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="E283">
-        <v>0.0</v>
+        <v>60.0</v>
       </c>
       <c r="F283">
         <v>0.0</v>
       </c>
       <c r="G283">
-        <v>56329.973</v>
+        <v>0.0</v>
       </c>
       <c r="H283">
         <v>2023</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B284" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D284" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="E284">
         <v>0.0</v>
       </c>
       <c r="F284">
         <v>0.0</v>
       </c>
       <c r="G284">
-        <v>117089.974</v>
+        <v>19020.0</v>
       </c>
       <c r="H284">
         <v>2023</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B285" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="D285" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="E285">
-        <v>0.0</v>
+        <v>150.0</v>
       </c>
       <c r="F285">
         <v>0.0</v>
       </c>
       <c r="G285">
-        <v>377188.0</v>
+        <v>0.0</v>
       </c>
       <c r="H285">
         <v>2023</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B286" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C286" t="s">
         <v>43</v>
       </c>
       <c r="D286" t="s">
         <v>9</v>
       </c>
       <c r="E286">
-        <v>0.0</v>
+        <v>110.0</v>
       </c>
       <c r="F286">
         <v>0.0</v>
       </c>
       <c r="G286">
-        <v>37578.559</v>
+        <v>0.0</v>
       </c>
       <c r="H286">
         <v>2023</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B287" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="D287" t="s">
-        <v>39</v>
+        <v>81</v>
       </c>
       <c r="E287">
-        <v>0.0</v>
+        <v>57.0</v>
       </c>
       <c r="F287">
         <v>0.0</v>
       </c>
       <c r="G287">
-        <v>98711.358</v>
+        <v>0.0</v>
       </c>
       <c r="H287">
         <v>2023</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="B288" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="C288" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="D288" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="E288">
         <v>0.0</v>
       </c>
       <c r="F288">
         <v>0.0</v>
       </c>
       <c r="G288">
-        <v>33559.757</v>
+        <v>190523.0</v>
       </c>
       <c r="H288">
         <v>2023</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B289" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C289" t="s">
         <v>47</v>
       </c>
       <c r="D289" t="s">
         <v>9</v>
       </c>
       <c r="E289">
-        <v>0.0</v>
+        <v>163.0</v>
       </c>
       <c r="F289">
-        <v>0.0</v>
+        <v>233.0</v>
       </c>
       <c r="G289">
-        <v>3689.176</v>
+        <v>0.0</v>
       </c>
       <c r="H289">
         <v>2023</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B290" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="D290" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="E290">
-        <v>0.0</v>
+        <v>6273.0</v>
       </c>
       <c r="F290">
         <v>0.0</v>
       </c>
       <c r="G290">
-        <v>305228.066</v>
+        <v>0.0</v>
       </c>
       <c r="H290">
         <v>2023</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B291" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D291" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E291">
-        <v>0.0</v>
+        <v>422.0</v>
       </c>
       <c r="F291">
         <v>0.0</v>
       </c>
       <c r="G291">
-        <v>18125.254</v>
+        <v>0.0</v>
       </c>
       <c r="H291">
         <v>2023</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B292" t="s">
         <v>11</v>
       </c>
       <c r="C292" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D292" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E292">
-        <v>0.0</v>
+        <v>529.0</v>
       </c>
       <c r="F292">
         <v>0.0</v>
       </c>
       <c r="G292">
-        <v>1600.0</v>
+        <v>11000.0</v>
       </c>
       <c r="H292">
         <v>2023</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B293" t="s">
         <v>11</v>
       </c>
       <c r="C293" t="s">
-        <v>8</v>
+        <v>66</v>
       </c>
       <c r="D293" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="E293">
-        <v>0.0</v>
+        <v>10300.74</v>
       </c>
       <c r="F293">
         <v>0.0</v>
       </c>
       <c r="G293">
-        <v>96698.287</v>
+        <v>0.0</v>
       </c>
       <c r="H293">
         <v>2023</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B294" t="s">
         <v>11</v>
       </c>
       <c r="C294" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D294" t="s">
         <v>9</v>
       </c>
       <c r="E294">
-        <v>0.0</v>
+        <v>122123.47</v>
       </c>
       <c r="F294">
         <v>0.0</v>
       </c>
       <c r="G294">
-        <v>796855.646</v>
+        <v>0.0</v>
       </c>
       <c r="H294">
         <v>2023</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B295" t="s">
         <v>11</v>
       </c>
       <c r="C295" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D295" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E295">
-        <v>0.0</v>
+        <v>15155.2</v>
       </c>
       <c r="F295">
-        <v>0.0</v>
+        <v>30.0</v>
       </c>
       <c r="G295">
-        <v>43112.056</v>
+        <v>0.0</v>
       </c>
       <c r="H295">
         <v>2023</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="B296" t="s">
         <v>11</v>
       </c>
       <c r="C296" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
       <c r="D296" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="E296">
-        <v>282.9</v>
+        <v>0.0</v>
       </c>
       <c r="F296">
         <v>0.0</v>
       </c>
       <c r="G296">
-        <v>0.0</v>
+        <v>2413.8</v>
       </c>
       <c r="H296">
         <v>2023</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="B297" t="s">
         <v>11</v>
       </c>
       <c r="C297" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D297" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E297">
-        <v>3504.0</v>
+        <v>0.0</v>
       </c>
       <c r="F297">
-        <v>0.0</v>
+        <v>20000.0</v>
       </c>
       <c r="G297">
         <v>0.0</v>
       </c>
       <c r="H297">
         <v>2023</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="B298" t="s">
         <v>11</v>
       </c>
       <c r="C298" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D298" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="E298">
-        <v>0.0</v>
+        <v>357.0</v>
       </c>
       <c r="F298">
         <v>0.0</v>
       </c>
       <c r="G298">
-        <v>120238.6</v>
+        <v>0.0</v>
       </c>
       <c r="H298">
         <v>2023</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="B299" t="s">
         <v>11</v>
       </c>
       <c r="C299" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D299" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="E299">
-        <v>2000.0</v>
+        <v>4284.0</v>
       </c>
       <c r="F299">
         <v>0.0</v>
       </c>
       <c r="G299">
         <v>0.0</v>
       </c>
       <c r="H299">
         <v>2023</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="B300" t="s">
         <v>11</v>
       </c>
       <c r="C300" t="s">
-        <v>19</v>
+        <v>76</v>
       </c>
       <c r="D300" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="E300">
-        <v>0.0</v>
+        <v>3089.37</v>
       </c>
       <c r="F300">
         <v>0.0</v>
       </c>
       <c r="G300">
-        <v>302.0</v>
+        <v>0.0</v>
       </c>
       <c r="H300">
         <v>2023</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="B301" t="s">
         <v>11</v>
       </c>
       <c r="C301" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D301" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="E301">
-        <v>536.0</v>
+        <v>30.0</v>
       </c>
       <c r="F301">
         <v>0.0</v>
       </c>
       <c r="G301">
         <v>0.0</v>
       </c>
       <c r="H301">
         <v>2023</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B302" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="D302" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="E302">
-        <v>422.0</v>
+        <v>91082.0</v>
       </c>
       <c r="F302">
         <v>0.0</v>
       </c>
       <c r="G302">
         <v>0.0</v>
       </c>
       <c r="H302">
         <v>2023</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>24</v>
+        <v>83</v>
       </c>
       <c r="B303" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="C303" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D303" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="E303">
-        <v>19133.0</v>
+        <v>0.0</v>
       </c>
       <c r="F303">
         <v>0.0</v>
       </c>
       <c r="G303">
-        <v>0.0</v>
+        <v>5660.37</v>
       </c>
       <c r="H303">
         <v>2023</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>12</v>
+        <v>83</v>
       </c>
       <c r="B304" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="C304" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="D304" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E304">
-        <v>6879.232</v>
+        <v>0.0</v>
       </c>
       <c r="F304">
         <v>0.0</v>
       </c>
       <c r="G304">
-        <v>0.0</v>
+        <v>22700.0</v>
       </c>
       <c r="H304">
         <v>2023</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="B305" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C305" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D305" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E305">
-        <v>163.0</v>
+        <v>0.0</v>
       </c>
       <c r="F305">
-        <v>233.0</v>
+        <v>0.0</v>
       </c>
       <c r="G305">
-        <v>0.0</v>
+        <v>19140.0</v>
       </c>
       <c r="H305">
         <v>2023</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="B306" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="D306" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E306">
-        <v>3089.37</v>
+        <v>622.0</v>
       </c>
       <c r="F306">
-        <v>0.0</v>
+        <v>13159.0</v>
       </c>
       <c r="G306">
-        <v>0.0</v>
+        <v>1975.0</v>
       </c>
       <c r="H306">
         <v>2023</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="B307" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D307" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E307">
-        <v>4284.0</v>
+        <v>2894.0</v>
       </c>
       <c r="F307">
-        <v>0.0</v>
+        <v>835.0</v>
       </c>
       <c r="G307">
         <v>0.0</v>
       </c>
       <c r="H307">
         <v>2023</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="B308" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D308" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E308">
-        <v>357.0</v>
+        <v>6127.25</v>
       </c>
       <c r="F308">
-        <v>0.0</v>
+        <v>352.0</v>
       </c>
       <c r="G308">
         <v>0.0</v>
       </c>
       <c r="H308">
         <v>2023</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="B309" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="D309" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="E309">
         <v>0.0</v>
       </c>
       <c r="F309">
-        <v>20000.0</v>
+        <v>355.0</v>
       </c>
       <c r="G309">
         <v>0.0</v>
       </c>
       <c r="H309">
         <v>2023</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>10</v>
+      </c>
+      <c r="D310" t="s">
         <v>11</v>
       </c>
-      <c r="C310" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E310">
-        <v>265.6</v>
+        <v>137.0</v>
       </c>
       <c r="F310">
-        <v>0.0</v>
+        <v>60.0</v>
       </c>
       <c r="G310">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="H310">
         <v>2023</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="B311" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C311" t="s">
         <v>47</v>
       </c>
       <c r="D311" t="s">
         <v>9</v>
       </c>
       <c r="E311">
-        <v>15155.2</v>
+        <v>22480.0</v>
       </c>
       <c r="F311">
-        <v>30.0</v>
+        <v>1725.0</v>
       </c>
       <c r="G311">
         <v>0.0</v>
       </c>
       <c r="H311">
         <v>2023</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="B312" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="D312" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E312">
-        <v>122123.47</v>
+        <v>123.0</v>
       </c>
       <c r="F312">
         <v>0.0</v>
       </c>
       <c r="G312">
         <v>0.0</v>
       </c>
       <c r="H312">
         <v>2023</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="B313" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="D313" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="E313">
-        <v>10300.74</v>
+        <v>0.0</v>
       </c>
       <c r="F313">
-        <v>0.0</v>
+        <v>1365.0</v>
       </c>
       <c r="G313">
         <v>0.0</v>
       </c>
       <c r="H313">
         <v>2023</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="B314" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D314" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E314">
-        <v>30.0</v>
+        <v>0.0</v>
       </c>
       <c r="F314">
         <v>0.0</v>
       </c>
       <c r="G314">
-        <v>0.0</v>
+        <v>1083.5</v>
       </c>
       <c r="H314">
         <v>2023</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
+        <v>29</v>
+      </c>
+      <c r="B315" t="s">
+        <v>30</v>
+      </c>
+      <c r="C315" t="s">
         <v>20</v>
       </c>
-      <c r="B315" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D315" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="E315">
-        <v>21413.0</v>
+        <v>300.0</v>
       </c>
       <c r="F315">
         <v>0.0</v>
       </c>
       <c r="G315">
         <v>0.0</v>
       </c>
       <c r="H315">
         <v>2023</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="B316" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C316" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D316" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E316">
-        <v>0.0</v>
+        <v>14000.0</v>
       </c>
       <c r="F316">
         <v>0.0</v>
       </c>
       <c r="G316">
-        <v>280.0</v>
+        <v>0.0</v>
       </c>
       <c r="H316">
         <v>2023</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="B317" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D317" t="s">
         <v>9</v>
       </c>
       <c r="E317">
-        <v>529.0</v>
+        <v>212.0</v>
       </c>
       <c r="F317">
         <v>0.0</v>
       </c>
       <c r="G317">
-        <v>11000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H317">
         <v>2023</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="B318" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="D318" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="E318">
-        <v>0.0</v>
+        <v>580.0</v>
       </c>
       <c r="F318">
         <v>0.0</v>
       </c>
       <c r="G318">
-        <v>190523.0</v>
+        <v>0.0</v>
       </c>
       <c r="H318">
         <v>2023</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="B319" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C319" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="D319" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="E319">
-        <v>20.0</v>
+        <v>15.0</v>
       </c>
       <c r="F319">
-        <v>0.0</v>
+        <v>290579.0</v>
       </c>
       <c r="G319">
         <v>0.0</v>
       </c>
       <c r="H319">
         <v>2023</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="B320" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="C320" t="s">
-        <v>50</v>
+        <v>84</v>
       </c>
       <c r="D320" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="E320">
         <v>0.0</v>
       </c>
       <c r="F320">
-        <v>0.0</v>
+        <v>368074.0</v>
       </c>
       <c r="G320">
-        <v>5660.37</v>
+        <v>0.0</v>
       </c>
       <c r="H320">
         <v>2023</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="B321" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="C321" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="D321" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="E321">
         <v>0.0</v>
       </c>
       <c r="F321">
         <v>0.0</v>
       </c>
       <c r="G321">
-        <v>19140.0</v>
+        <v>92016.147</v>
       </c>
       <c r="H321">
         <v>2023</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="B322" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C322" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D322" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="E322">
-        <v>23344.0</v>
+        <v>0.0</v>
       </c>
       <c r="F322">
         <v>0.0</v>
       </c>
       <c r="G322">
-        <v>0.0</v>
+        <v>4500.0</v>
       </c>
       <c r="H322">
         <v>2023</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>8</v>
+        <v>77</v>
       </c>
       <c r="B323" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="C323" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="D323" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="E323">
-        <v>0.0</v>
+        <v>47091.0</v>
       </c>
       <c r="F323">
         <v>0.0</v>
       </c>
       <c r="G323">
-        <v>525581.839</v>
+        <v>0.0</v>
       </c>
       <c r="H323">
         <v>2023</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="B324" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="C324" t="s">
-        <v>32</v>
+        <v>85</v>
       </c>
       <c r="D324" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E324">
-        <v>97008.0</v>
+        <v>0.0</v>
       </c>
       <c r="F324">
-        <v>0.0</v>
+        <v>471099.4</v>
       </c>
       <c r="G324">
         <v>0.0</v>
       </c>
       <c r="H324">
         <v>2023</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>31</v>
+        <v>77</v>
       </c>
       <c r="B325" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C325" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="D325" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="E325">
-        <v>91082.0</v>
+        <v>36821.0</v>
       </c>
       <c r="F325">
-        <v>0.0</v>
+        <v>433400.0</v>
       </c>
       <c r="G325">
         <v>0.0</v>
       </c>
       <c r="H325">
         <v>2023</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="B326" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="C326" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="D326" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E326">
-        <v>0.0</v>
+        <v>23.0</v>
       </c>
       <c r="F326">
         <v>0.0</v>
       </c>
       <c r="G326">
-        <v>22700.0</v>
+        <v>12855.0</v>
       </c>
       <c r="H326">
         <v>2023</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B327" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="C327" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D327" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E327">
-        <v>6127.25</v>
+        <v>1246.16</v>
       </c>
       <c r="F327">
-        <v>352.0</v>
+        <v>0.0</v>
       </c>
       <c r="G327">
         <v>0.0</v>
       </c>
       <c r="H327">
         <v>2023</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B328" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="C328" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="D328" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="E328">
         <v>0.0</v>
       </c>
       <c r="F328">
-        <v>355.0</v>
+        <v>0.0</v>
       </c>
       <c r="G328">
-        <v>0.0</v>
+        <v>5337.925</v>
       </c>
       <c r="H328">
         <v>2023</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="B329" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="C329" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D329" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E329">
-        <v>118835.0</v>
+        <v>0.0</v>
       </c>
       <c r="F329">
         <v>0.0</v>
       </c>
       <c r="G329">
-        <v>0.0</v>
+        <v>75869.0</v>
       </c>
       <c r="H329">
         <v>2023</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B330" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="C330" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D330" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E330">
-        <v>137.0</v>
+        <v>5167.37</v>
       </c>
       <c r="F330">
-        <v>60.0</v>
+        <v>0.0</v>
       </c>
       <c r="G330">
         <v>0.0</v>
       </c>
       <c r="H330">
         <v>2023</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
       <c r="B331" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C331" t="s">
-        <v>26</v>
+        <v>86</v>
       </c>
       <c r="D331" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="E331">
-        <v>220.0</v>
+        <v>265.6</v>
       </c>
       <c r="F331">
         <v>0.0</v>
       </c>
       <c r="G331">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="H331">
         <v>2023</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="B332" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="C332" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="D332" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E332">
-        <v>22480.0</v>
+        <v>21.6</v>
       </c>
       <c r="F332">
-        <v>1725.0</v>
+        <v>0.0</v>
       </c>
       <c r="G332">
         <v>0.0</v>
       </c>
       <c r="H332">
         <v>2023</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="B333" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="C333" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="D333" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="E333">
-        <v>0.0</v>
+        <v>878.03</v>
       </c>
       <c r="F333">
         <v>0.0</v>
       </c>
       <c r="G333">
-        <v>18162.689</v>
+        <v>0.0</v>
       </c>
       <c r="H333">
         <v>2023</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="B334" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C334" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="D334" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E334">
-        <v>123.0</v>
+        <v>27081.0</v>
       </c>
       <c r="F334">
         <v>0.0</v>
       </c>
       <c r="G334">
         <v>0.0</v>
       </c>
       <c r="H334">
         <v>2023</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
         <v>34</v>
       </c>
       <c r="B335" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C335" t="s">
-        <v>25</v>
+        <v>63</v>
       </c>
       <c r="D335" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E335">
-        <v>224.0</v>
+        <v>1200.0</v>
       </c>
       <c r="F335">
         <v>0.0</v>
       </c>
       <c r="G335">
         <v>0.0</v>
       </c>
       <c r="H335">
         <v>2023</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
         <v>34</v>
       </c>
       <c r="B336" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C336" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="D336" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="E336">
-        <v>0.0</v>
+        <v>9291.0</v>
       </c>
       <c r="F336">
         <v>0.0</v>
       </c>
       <c r="G336">
-        <v>500.0</v>
+        <v>0.0</v>
       </c>
       <c r="H336">
         <v>2023</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="B337" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C337" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D337" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E337">
-        <v>186.0</v>
+        <v>700.0</v>
       </c>
       <c r="F337">
         <v>0.0</v>
       </c>
       <c r="G337">
         <v>0.0</v>
       </c>
       <c r="H337">
         <v>2023</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B338" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="C338" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="D338" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="E338">
-        <v>250.0</v>
+        <v>101.0</v>
       </c>
       <c r="F338">
         <v>0.0</v>
       </c>
       <c r="G338">
         <v>0.0</v>
       </c>
       <c r="H338">
         <v>2023</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="B339" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="C339" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D339" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E339">
-        <v>1200.0</v>
+        <v>0.0</v>
       </c>
       <c r="F339">
         <v>0.0</v>
       </c>
       <c r="G339">
-        <v>0.0</v>
+        <v>105500.0</v>
       </c>
       <c r="H339">
         <v>2023</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="B340" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="C340" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="D340" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="E340">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="F340">
         <v>0.0</v>
       </c>
       <c r="G340">
-        <v>0.0</v>
+        <v>16500.0</v>
       </c>
       <c r="H340">
         <v>2023</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="B341" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="C341" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="D341" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E341">
-        <v>3000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F341">
         <v>0.0</v>
       </c>
       <c r="G341">
-        <v>0.0</v>
+        <v>27342.976</v>
       </c>
       <c r="H341">
         <v>2023</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="B342" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C342" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D342" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="E342">
         <v>0.0</v>
       </c>
       <c r="F342">
         <v>0.0</v>
       </c>
       <c r="G342">
-        <v>2161.997</v>
+        <v>14483.0</v>
       </c>
       <c r="H342">
         <v>2023</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="B343" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="C343" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D343" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E343">
-        <v>5008.0</v>
+        <v>1200.0</v>
       </c>
       <c r="F343">
-        <v>25.0</v>
+        <v>0.0</v>
       </c>
       <c r="G343">
         <v>0.0</v>
       </c>
       <c r="H343">
         <v>2023</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="B344" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="C344" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="D344" t="s">
         <v>9</v>
       </c>
       <c r="E344">
-        <v>25.0</v>
+        <v>59367.7</v>
       </c>
       <c r="F344">
-        <v>0.0</v>
+        <v>60.0</v>
       </c>
       <c r="G344">
         <v>0.0</v>
       </c>
       <c r="H344">
         <v>2023</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="B345" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="C345" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="D345" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="E345">
-        <v>0.0</v>
+        <v>4371.0</v>
       </c>
       <c r="F345">
-        <v>0.0</v>
+        <v>3404.5</v>
       </c>
       <c r="G345">
-        <v>5000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H345">
         <v>2023</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="B346" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C346" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="D346" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="E346">
-        <v>98103.05</v>
+        <v>10361.0</v>
       </c>
       <c r="F346">
-        <v>155.0</v>
+        <v>27403.0</v>
       </c>
       <c r="G346">
-        <v>3994.253</v>
+        <v>0.0</v>
       </c>
       <c r="H346">
         <v>2023</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="B347" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C347" t="s">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="D347" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="E347">
-        <v>891.0</v>
+        <v>0.0</v>
       </c>
       <c r="F347">
-        <v>0.0</v>
+        <v>120.0</v>
       </c>
       <c r="G347">
         <v>0.0</v>
       </c>
       <c r="H347">
         <v>2023</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="B348" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C348" t="s">
-        <v>31</v>
+        <v>73</v>
       </c>
       <c r="D348" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="E348">
-        <v>180.0</v>
+        <v>97008.0</v>
       </c>
       <c r="F348">
         <v>0.0</v>
       </c>
       <c r="G348">
         <v>0.0</v>
       </c>
       <c r="H348">
         <v>2023</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="B349" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C349" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="D349" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="E349">
-        <v>4084.0</v>
+        <v>1093.42</v>
       </c>
       <c r="F349">
-        <v>1036.0</v>
+        <v>0.0</v>
       </c>
       <c r="G349">
         <v>0.0</v>
       </c>
       <c r="H349">
         <v>2023</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="B350" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C350" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="D350" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E350">
-        <v>0.0</v>
+        <v>105637.12</v>
       </c>
       <c r="F350">
         <v>0.0</v>
       </c>
       <c r="G350">
-        <v>13000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H350">
         <v>2023</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="B351" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C351" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="D351" t="s">
-        <v>63</v>
+        <v>9</v>
       </c>
       <c r="E351">
-        <v>57.0</v>
+        <v>7159.0</v>
       </c>
       <c r="F351">
         <v>0.0</v>
       </c>
       <c r="G351">
         <v>0.0</v>
       </c>
       <c r="H351">
         <v>2023</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="B352" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C352" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="D352" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E352">
-        <v>110.0</v>
+        <v>118835.0</v>
       </c>
       <c r="F352">
         <v>0.0</v>
       </c>
       <c r="G352">
         <v>0.0</v>
       </c>
       <c r="H352">
         <v>2023</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="B353" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C353" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="D353" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E353">
-        <v>114505.5</v>
+        <v>6879.232</v>
       </c>
       <c r="F353">
         <v>0.0</v>
       </c>
       <c r="G353">
         <v>0.0</v>
       </c>
       <c r="H353">
         <v>2023</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="B354" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C354" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D354" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E354">
-        <v>29968.0</v>
+        <v>475977.0</v>
       </c>
       <c r="F354">
         <v>0.0</v>
       </c>
       <c r="G354">
         <v>0.0</v>
       </c>
       <c r="H354">
         <v>2023</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="B355" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C355" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="D355" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E355">
-        <v>60.0</v>
+        <v>24086.0</v>
       </c>
       <c r="F355">
-        <v>0.0</v>
+        <v>32236.1</v>
       </c>
       <c r="G355">
         <v>0.0</v>
       </c>
       <c r="H355">
         <v>2023</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
         <v>15</v>
       </c>
-      <c r="C356" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D356" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E356">
-        <v>4940.0</v>
+        <v>1427.0</v>
       </c>
       <c r="F356">
         <v>0.0</v>
       </c>
       <c r="G356">
-        <v>60.0</v>
+        <v>0.0</v>
       </c>
       <c r="H356">
         <v>2023</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="B357" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C357" t="s">
         <v>8</v>
       </c>
       <c r="D357" t="s">
         <v>9</v>
       </c>
       <c r="E357">
-        <v>0.0</v>
+        <v>125.425</v>
       </c>
       <c r="F357">
         <v>0.0</v>
       </c>
       <c r="G357">
-        <v>22000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H357">
         <v>2023</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="B358" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="D358" t="s">
         <v>9</v>
       </c>
       <c r="E358">
         <v>0.0</v>
       </c>
       <c r="F358">
-        <v>0.0</v>
+        <v>4088.0</v>
       </c>
       <c r="G358">
-        <v>19020.0</v>
+        <v>0.0</v>
       </c>
       <c r="H358">
         <v>2023</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="B359" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="C359" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D359" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E359">
         <v>0.0</v>
       </c>
       <c r="F359">
-        <v>1365.0</v>
+        <v>206795.0</v>
       </c>
       <c r="G359">
         <v>0.0</v>
       </c>
       <c r="H359">
         <v>2023</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="B360" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C360" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D360" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E360">
-        <v>0.0</v>
+        <v>10938.64</v>
       </c>
       <c r="F360">
         <v>0.0</v>
       </c>
       <c r="G360">
-        <v>104310.0</v>
+        <v>0.0</v>
       </c>
       <c r="H360">
         <v>2023</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D361" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="E361">
-        <v>0.0</v>
+        <v>9112.0</v>
       </c>
       <c r="F361">
         <v>0.0</v>
       </c>
       <c r="G361">
-        <v>25000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H361">
         <v>2023</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="B362" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="D362" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E362">
-        <v>622.0</v>
+        <v>4564.0</v>
       </c>
       <c r="F362">
-        <v>13159.0</v>
+        <v>24760.0</v>
       </c>
       <c r="G362">
-        <v>1975.0</v>
+        <v>1083.5</v>
       </c>
       <c r="H362">
         <v>2023</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="B363" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>23</v>
+        <v>82</v>
       </c>
       <c r="D363" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E363">
-        <v>2894.0</v>
+        <v>22977.0</v>
       </c>
       <c r="F363">
-        <v>835.0</v>
+        <v>2039.0</v>
       </c>
       <c r="G363">
         <v>0.0</v>
       </c>
       <c r="H363">
         <v>2023</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>30</v>
+        <v>87</v>
       </c>
       <c r="D364" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="E364">
-        <v>0.0</v>
+        <v>20.0</v>
       </c>
       <c r="F364">
         <v>0.0</v>
       </c>
       <c r="G364">
-        <v>29656.215</v>
+        <v>0.0</v>
       </c>
       <c r="H364">
         <v>2023</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="D365" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="E365">
-        <v>0.0</v>
+        <v>73105.0</v>
       </c>
       <c r="F365">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="G365">
-        <v>21000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H365">
         <v>2023</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D366" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="E366">
-        <v>109548.0</v>
+        <v>76840.25</v>
       </c>
       <c r="F366">
-        <v>59331.0</v>
+        <v>29504.0</v>
       </c>
       <c r="G366">
         <v>0.0</v>
       </c>
       <c r="H366">
         <v>2023</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>30</v>
+        <v>72</v>
       </c>
       <c r="B367" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="C367" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="D367" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="E367">
-        <v>0.0</v>
+        <v>21413.0</v>
       </c>
       <c r="F367">
         <v>0.0</v>
       </c>
       <c r="G367">
-        <v>418607.614</v>
+        <v>0.0</v>
       </c>
       <c r="H367">
         <v>2023</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="B368" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C368" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="D368" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E368">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="F368">
         <v>0.0</v>
       </c>
       <c r="G368">
-        <v>1083.5</v>
+        <v>0.0</v>
       </c>
       <c r="H368">
         <v>2023</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="B369" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="C369" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D369" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E369">
-        <v>0.0</v>
+        <v>21497.5</v>
       </c>
       <c r="F369">
         <v>0.0</v>
       </c>
       <c r="G369">
-        <v>29000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H369">
         <v>2023</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="B370" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="C370" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D370" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E370">
-        <v>14000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="F370">
         <v>0.0</v>
       </c>
       <c r="G370">
         <v>0.0</v>
       </c>
       <c r="H370">
         <v>2023</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="B371" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="C371" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
       <c r="D371" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="E371">
-        <v>10361.0</v>
+        <v>23000.0</v>
       </c>
       <c r="F371">
-        <v>27403.0</v>
+        <v>15500.0</v>
       </c>
       <c r="G371">
-        <v>0.0</v>
+        <v>38271.0</v>
       </c>
       <c r="H371">
         <v>2023</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="B372" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="C372" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D372" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="E372">
-        <v>300.0</v>
+        <v>119899.5</v>
       </c>
       <c r="F372">
         <v>0.0</v>
       </c>
       <c r="G372">
         <v>0.0</v>
       </c>
       <c r="H372">
         <v>2023</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="B373" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="C373" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="D373" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="E373">
-        <v>0.0</v>
+        <v>620.0</v>
       </c>
       <c r="F373">
         <v>0.0</v>
       </c>
       <c r="G373">
-        <v>41248.0</v>
+        <v>0.0</v>
       </c>
       <c r="H373">
         <v>2023</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="B374" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C374" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
       <c r="D374" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="E374">
-        <v>212.0</v>
+        <v>340.0</v>
       </c>
       <c r="F374">
         <v>0.0</v>
       </c>
       <c r="G374">
         <v>0.0</v>
       </c>
       <c r="H374">
         <v>2023</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>8</v>
+        <v>66</v>
       </c>
       <c r="B375" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="C375" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D375" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="E375">
-        <v>0.0</v>
+        <v>18793.0</v>
       </c>
       <c r="F375">
         <v>0.0</v>
       </c>
       <c r="G375">
-        <v>4366.0</v>
+        <v>0.0</v>
       </c>
       <c r="H375">
         <v>2023</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="B376" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C376" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D376" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E376">
-        <v>22977.0</v>
+        <v>585.7</v>
       </c>
       <c r="F376">
-        <v>2039.0</v>
+        <v>0.0</v>
       </c>
       <c r="G376">
         <v>0.0</v>
       </c>
       <c r="H376">
         <v>2023</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="B377" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="C377" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="D377" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E377">
-        <v>25550.0</v>
+        <v>211.0</v>
       </c>
       <c r="F377">
-        <v>9416.0</v>
+        <v>43.2</v>
       </c>
       <c r="G377">
-        <v>0.0</v>
+        <v>1112.0</v>
       </c>
       <c r="H377">
         <v>2023</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="B378" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="C378" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="D378" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="E378">
-        <v>0.0</v>
+        <v>3350.1</v>
       </c>
       <c r="F378">
-        <v>0.0</v>
+        <v>550.0</v>
       </c>
       <c r="G378">
-        <v>179839.173</v>
+        <v>0.0</v>
       </c>
       <c r="H378">
         <v>2023</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="B379" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="C379" t="s">
-        <v>8</v>
+        <v>74</v>
       </c>
       <c r="D379" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="E379">
-        <v>399733.0</v>
+        <v>1.0</v>
       </c>
       <c r="F379">
-        <v>13906.0</v>
+        <v>0.0</v>
       </c>
       <c r="G379">
-        <v>129314.652</v>
+        <v>0.0</v>
       </c>
       <c r="H379">
         <v>2023</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="B380" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C380" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D380" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E380">
-        <v>580.0</v>
+        <v>10.0</v>
       </c>
       <c r="F380">
         <v>0.0</v>
       </c>
       <c r="G380">
         <v>0.0</v>
       </c>
       <c r="H380">
         <v>2023</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="B381" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="C381" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D381" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="E381">
-        <v>45000.0</v>
+        <v>0.1</v>
       </c>
       <c r="F381">
         <v>0.0</v>
       </c>
       <c r="G381">
-        <v>706953.248</v>
+        <v>0.0</v>
       </c>
       <c r="H381">
         <v>2023</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>32</v>
+        <v>66</v>
       </c>
       <c r="B382" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="C382" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D382" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E382">
-        <v>73934.0</v>
+        <v>5455.0</v>
       </c>
       <c r="F382">
         <v>0.0</v>
       </c>
       <c r="G382">
         <v>0.0</v>
       </c>
       <c r="H382">
         <v>2023</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="B383" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="C383" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="D383" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="E383">
-        <v>0.0</v>
+        <v>3.5</v>
       </c>
       <c r="F383">
         <v>0.0</v>
       </c>
       <c r="G383">
-        <v>92016.147</v>
+        <v>13470.0</v>
       </c>
       <c r="H383">
         <v>2023</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="B384" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="C384" t="s">
-        <v>8</v>
+        <v>73</v>
       </c>
       <c r="D384" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="E384">
-        <v>0.0</v>
+        <v>67493.0</v>
       </c>
       <c r="F384">
-        <v>0.0</v>
+        <v>72.2</v>
       </c>
       <c r="G384">
-        <v>4500.0</v>
+        <v>0.0</v>
       </c>
       <c r="H384">
         <v>2023</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>55</v>
+        <v>89</v>
       </c>
       <c r="B385" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="C385" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D385" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="E385">
-        <v>47091.0</v>
+        <v>220.0</v>
       </c>
       <c r="F385">
         <v>0.0</v>
       </c>
       <c r="G385">
         <v>0.0</v>
       </c>
       <c r="H385">
         <v>2023</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B386" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="D386" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="E386">
-        <v>6273.0</v>
+        <v>198737.0</v>
       </c>
       <c r="F386">
         <v>0.0</v>
       </c>
       <c r="G386">
         <v>0.0</v>
       </c>
       <c r="H386">
         <v>2023</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
         <v>16</v>
       </c>
       <c r="B387" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D387" t="s">
         <v>9</v>
       </c>
       <c r="E387">
-        <v>0.0</v>
+        <v>12644.5</v>
       </c>
       <c r="F387">
         <v>0.0</v>
       </c>
       <c r="G387">
-        <v>50000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H387">
         <v>2023</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B388" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="D388" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E388">
-        <v>474.0</v>
+        <v>23803.0</v>
       </c>
       <c r="F388">
-        <v>0.0</v>
+        <v>1651.0</v>
       </c>
       <c r="G388">
-        <v>35920.349</v>
+        <v>0.0</v>
       </c>
       <c r="H388">
         <v>2023</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B389" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="D389" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E389">
-        <v>105637.12</v>
+        <v>174.0</v>
       </c>
       <c r="F389">
         <v>0.0</v>
       </c>
       <c r="G389">
         <v>0.0</v>
       </c>
       <c r="H389">
         <v>2023</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="B390" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D390" t="s">
         <v>9</v>
       </c>
       <c r="E390">
-        <v>36821.0</v>
+        <v>90.0</v>
       </c>
       <c r="F390">
-        <v>433400.0</v>
+        <v>0.0</v>
       </c>
       <c r="G390">
         <v>0.0</v>
       </c>
       <c r="H390">
         <v>2023</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="B391" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C391" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="D391" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="E391">
-        <v>7159.0</v>
+        <v>0.0</v>
       </c>
       <c r="F391">
         <v>0.0</v>
       </c>
       <c r="G391">
-        <v>0.0</v>
+        <v>138925.65</v>
       </c>
       <c r="H391">
         <v>2023</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="B392" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="C392" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="D392" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="E392">
         <v>0.0</v>
       </c>
       <c r="F392">
-        <v>471099.4</v>
+        <v>0.0</v>
       </c>
       <c r="G392">
-        <v>0.0</v>
+        <v>31899.708</v>
       </c>
       <c r="H392">
         <v>2023</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="B393" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="C393" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D393" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="E393">
-        <v>0.0</v>
+        <v>25000.0</v>
       </c>
       <c r="F393">
-        <v>23084.617</v>
+        <v>0.0</v>
       </c>
       <c r="G393">
-        <v>0.0</v>
+        <v>45406.175</v>
       </c>
       <c r="H393">
         <v>2023</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="B394" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="C394" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="D394" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="E394">
         <v>0.0</v>
       </c>
       <c r="F394">
         <v>0.0</v>
       </c>
       <c r="G394">
-        <v>5337.925</v>
+        <v>56329.973</v>
       </c>
       <c r="H394">
         <v>2023</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="B395" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C395" t="s">
-        <v>23</v>
+        <v>83</v>
       </c>
       <c r="D395" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="E395">
-        <v>475977.0</v>
+        <v>0.0</v>
       </c>
       <c r="F395">
         <v>0.0</v>
       </c>
       <c r="G395">
-        <v>0.0</v>
+        <v>117089.974</v>
       </c>
       <c r="H395">
         <v>2023</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="B396" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="C396" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="D396" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="E396">
         <v>0.0</v>
       </c>
       <c r="F396">
         <v>0.0</v>
       </c>
       <c r="G396">
-        <v>75869.0</v>
+        <v>377188.0</v>
       </c>
       <c r="H396">
         <v>2023</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="B397" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="C397" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="D397" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="E397">
         <v>0.0</v>
       </c>
       <c r="F397">
-        <v>13901.0</v>
+        <v>0.0</v>
       </c>
       <c r="G397">
-        <v>0.0</v>
+        <v>37578.559</v>
       </c>
       <c r="H397">
         <v>2023</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="B398" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C398" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="D398" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="E398">
-        <v>1390.307</v>
+        <v>0.0</v>
       </c>
       <c r="F398">
         <v>0.0</v>
       </c>
       <c r="G398">
-        <v>0.0</v>
+        <v>98711.358</v>
       </c>
       <c r="H398">
         <v>2023</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="B399" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C399" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="D399" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E399">
-        <v>1093.42</v>
+        <v>0.0</v>
       </c>
       <c r="F399">
         <v>0.0</v>
       </c>
       <c r="G399">
-        <v>0.0</v>
+        <v>33559.757</v>
       </c>
       <c r="H399">
         <v>2023</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="B400" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="C400" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="D400" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="E400">
-        <v>23.0</v>
+        <v>474.0</v>
       </c>
       <c r="F400">
         <v>0.0</v>
       </c>
       <c r="G400">
-        <v>12855.0</v>
+        <v>35920.349</v>
       </c>
       <c r="H400">
         <v>2023</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="B401" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="C401" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="D401" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E401">
         <v>0.0</v>
       </c>
       <c r="F401">
-        <v>8600.0</v>
+        <v>0.0</v>
       </c>
       <c r="G401">
-        <v>0.0</v>
+        <v>3689.176</v>
       </c>
       <c r="H401">
         <v>2023</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="B402" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C402" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="D402" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="E402">
-        <v>105637.0</v>
+        <v>0.0</v>
       </c>
       <c r="F402">
         <v>0.0</v>
       </c>
       <c r="G402">
-        <v>0.0</v>
+        <v>305228.066</v>
       </c>
       <c r="H402">
         <v>2023</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="B403" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="C403" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D403" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E403">
         <v>0.0</v>
       </c>
       <c r="F403">
-        <v>9001.0</v>
+        <v>0.0</v>
       </c>
       <c r="G403">
-        <v>0.0</v>
+        <v>18125.254</v>
       </c>
       <c r="H403">
         <v>2023</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="B404" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="C404" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D404" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E404">
-        <v>33.0</v>
+        <v>0.0</v>
       </c>
       <c r="F404">
         <v>0.0</v>
       </c>
       <c r="G404">
-        <v>0.0</v>
+        <v>1600.0</v>
       </c>
       <c r="H404">
         <v>2023</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="B405" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="C405" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D405" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E405">
-        <v>1246.16</v>
+        <v>0.0</v>
       </c>
       <c r="F405">
         <v>0.0</v>
       </c>
       <c r="G405">
-        <v>0.0</v>
+        <v>96698.287</v>
       </c>
       <c r="H405">
         <v>2023</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="B406" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="C406" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="D406" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E406">
-        <v>5167.37</v>
+        <v>0.0</v>
       </c>
       <c r="F406">
         <v>0.0</v>
       </c>
       <c r="G406">
-        <v>0.0</v>
+        <v>796855.646</v>
       </c>
       <c r="H406">
         <v>2023</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="B407" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="C407" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D407" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E407">
-        <v>198737.0</v>
+        <v>0.0</v>
       </c>
       <c r="F407">
         <v>0.0</v>
       </c>
       <c r="G407">
-        <v>0.0</v>
+        <v>43112.056</v>
       </c>
       <c r="H407">
         <v>2023</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="B408" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C408" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="D408" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="E408">
         <v>0.0</v>
       </c>
       <c r="F408">
-        <v>368074.0</v>
+        <v>0.0</v>
       </c>
       <c r="G408">
-        <v>0.0</v>
+        <v>280.0</v>
       </c>
       <c r="H408">
         <v>2023</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="B409" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C409" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D409" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="E409">
-        <v>15.0</v>
+        <v>282.9</v>
       </c>
       <c r="F409">
-        <v>290579.0</v>
+        <v>0.0</v>
       </c>
       <c r="G409">
         <v>0.0</v>
       </c>
       <c r="H409">
         <v>2023</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B410" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="C410" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="D410" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="E410">
-        <v>0.0</v>
+        <v>3504.0</v>
       </c>
       <c r="F410">
         <v>0.0</v>
       </c>
       <c r="G410">
-        <v>110735.0</v>
+        <v>0.0</v>
       </c>
       <c r="H410">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="B411" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="C411" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="D411" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="E411">
-        <v>346110.0</v>
+        <v>0.0</v>
       </c>
       <c r="F411">
-        <v>58000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G411">
-        <v>1551033.0</v>
+        <v>120238.6</v>
       </c>
       <c r="H411">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="B412" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="C412" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="D412" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="E412">
-        <v>32312.0</v>
+        <v>2000.0</v>
       </c>
       <c r="F412">
         <v>0.0</v>
       </c>
       <c r="G412">
-        <v>32303.0</v>
+        <v>0.0</v>
       </c>
       <c r="H412">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="B413" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C413" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="D413" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E413">
-        <v>2366.0</v>
+        <v>0.0</v>
       </c>
       <c r="F413">
         <v>0.0</v>
       </c>
       <c r="G413">
-        <v>0.0</v>
+        <v>302.0</v>
       </c>
       <c r="H413">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="B414" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C414" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="D414" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E414">
-        <v>85389.0</v>
+        <v>536.0</v>
       </c>
       <c r="F414">
-        <v>32993.0</v>
+        <v>0.0</v>
       </c>
       <c r="G414">
-        <v>28208.0</v>
+        <v>0.0</v>
       </c>
       <c r="H414">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="B415" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="C415" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="D415" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E415">
-        <v>13819.0</v>
+        <v>0.0</v>
       </c>
       <c r="F415">
         <v>0.0</v>
       </c>
       <c r="G415">
-        <v>0.0</v>
+        <v>29656.215</v>
       </c>
       <c r="H415">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="B416" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C416" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="D416" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="E416">
-        <v>78317.0</v>
+        <v>23344.0</v>
       </c>
       <c r="F416">
         <v>0.0</v>
       </c>
       <c r="G416">
         <v>0.0</v>
       </c>
       <c r="H416">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="B417" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C417" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D417" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E417">
         <v>0.0</v>
       </c>
       <c r="F417">
         <v>0.0</v>
       </c>
       <c r="G417">
-        <v>2917.0</v>
+        <v>525581.839</v>
       </c>
       <c r="H417">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="B418" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="C418" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D418" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="E418">
-        <v>24860.0</v>
+        <v>0.0</v>
       </c>
       <c r="F418">
         <v>0.0</v>
       </c>
       <c r="G418">
-        <v>414116.0</v>
+        <v>18162.689</v>
       </c>
       <c r="H418">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="B419" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C419" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D419" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="E419">
         <v>0.0</v>
       </c>
       <c r="F419">
         <v>0.0</v>
       </c>
       <c r="G419">
-        <v>32190.0</v>
+        <v>104310.0</v>
       </c>
       <c r="H419">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="B420" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="C420" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="D420" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E420">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="F420">
         <v>0.0</v>
       </c>
       <c r="G420">
-        <v>0.0</v>
+        <v>4366.0</v>
       </c>
       <c r="H420">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="B421" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C421" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="D421" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="E421">
-        <v>649.0</v>
+        <v>0.0</v>
       </c>
       <c r="F421">
         <v>0.0</v>
       </c>
       <c r="G421">
-        <v>0.0</v>
+        <v>25000.0</v>
       </c>
       <c r="H421">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="B422" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="C422" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
       <c r="D422" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E422">
-        <v>54485.0</v>
+        <v>0.0</v>
       </c>
       <c r="F422">
         <v>0.0</v>
       </c>
       <c r="G422">
-        <v>11702.0</v>
+        <v>50000.0</v>
       </c>
       <c r="H422">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="B423" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="C423" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D423" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E423">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="F423">
         <v>0.0</v>
       </c>
       <c r="G423">
-        <v>87240.0</v>
+        <v>418607.614</v>
       </c>
       <c r="H423">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
       <c r="B424" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C424" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D424" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E424">
-        <v>348.0</v>
+        <v>0.0</v>
       </c>
       <c r="F424">
         <v>0.0</v>
       </c>
       <c r="G424">
-        <v>0.0</v>
+        <v>21000.0</v>
       </c>
       <c r="H424">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="B425" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C425" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="D425" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="E425">
-        <v>44954.0</v>
+        <v>109548.0</v>
       </c>
       <c r="F425">
-        <v>0.0</v>
+        <v>59331.0</v>
       </c>
       <c r="G425">
         <v>0.0</v>
       </c>
       <c r="H425">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="B426" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C426" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D426" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E426">
-        <v>220709.0</v>
+        <v>0.0</v>
       </c>
       <c r="F426">
         <v>0.0</v>
       </c>
       <c r="G426">
-        <v>164.0</v>
+        <v>29000.0</v>
       </c>
       <c r="H426">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="B427" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="C427" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="D427" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="E427">
-        <v>2000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F427">
         <v>0.0</v>
       </c>
       <c r="G427">
-        <v>0.0</v>
+        <v>41248.0</v>
       </c>
       <c r="H427">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="B428" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="C428" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="D428" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="E428">
-        <v>439063.0</v>
+        <v>25550.0</v>
       </c>
       <c r="F428">
-        <v>0.0</v>
+        <v>9416.0</v>
       </c>
       <c r="G428">
         <v>0.0</v>
       </c>
       <c r="H428">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="B429" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C429" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="D429" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E429">
-        <v>194269.0</v>
+        <v>0.0</v>
       </c>
       <c r="F429">
         <v>0.0</v>
       </c>
       <c r="G429">
-        <v>0.0</v>
+        <v>179839.173</v>
       </c>
       <c r="H429">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="B430" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="C430" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="D430" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="E430">
-        <v>102758.0</v>
+        <v>399733.0</v>
       </c>
       <c r="F430">
-        <v>0.0</v>
+        <v>13906.0</v>
       </c>
       <c r="G430">
-        <v>0.0</v>
+        <v>129314.652</v>
       </c>
       <c r="H430">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="B431" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C431" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="D431" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="E431">
-        <v>50294.0</v>
+        <v>45000.0</v>
       </c>
       <c r="F431">
         <v>0.0</v>
       </c>
       <c r="G431">
-        <v>2193.0</v>
+        <v>706953.248</v>
       </c>
       <c r="H431">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="B432" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="C432" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="D432" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E432">
-        <v>3412.0</v>
+        <v>0.0</v>
       </c>
       <c r="F432">
-        <v>0.0</v>
+        <v>23084.617</v>
       </c>
       <c r="G432">
         <v>0.0</v>
       </c>
       <c r="H432">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="B433" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="C433" t="s">
-        <v>70</v>
+        <v>36</v>
       </c>
       <c r="D433" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="E433">
-        <v>6618.0</v>
+        <v>73934.0</v>
       </c>
       <c r="F433">
         <v>0.0</v>
       </c>
       <c r="G433">
         <v>0.0</v>
       </c>
       <c r="H433">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>12</v>
+        <v>91</v>
       </c>
       <c r="B434" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C434" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D434" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E434">
-        <v>125982.0</v>
+        <v>0.0</v>
       </c>
       <c r="F434">
-        <v>0.0</v>
+        <v>9001.0</v>
       </c>
       <c r="G434">
         <v>0.0</v>
       </c>
       <c r="H434">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>20</v>
+        <v>91</v>
       </c>
       <c r="B435" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C435" t="s">
-        <v>12</v>
+        <v>70</v>
       </c>
       <c r="D435" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="E435">
-        <v>6135.0</v>
+        <v>0.0</v>
       </c>
       <c r="F435">
-        <v>0.0</v>
+        <v>13901.0</v>
       </c>
       <c r="G435">
         <v>0.0</v>
       </c>
       <c r="H435">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>12</v>
+        <v>91</v>
       </c>
       <c r="B436" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C436" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="D436" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="E436">
         <v>0.0</v>
       </c>
       <c r="F436">
-        <v>31650.0</v>
+        <v>8600.0</v>
       </c>
       <c r="G436">
         <v>0.0</v>
       </c>
       <c r="H436">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>12</v>
+        <v>92</v>
       </c>
       <c r="B437" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="C437" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D437" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E437">
-        <v>2220.0</v>
+        <v>40.0</v>
       </c>
       <c r="F437">
         <v>0.0</v>
       </c>
       <c r="G437">
         <v>0.0</v>
       </c>
       <c r="H437">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>41</v>
+        <v>92</v>
       </c>
       <c r="B438" t="s">
-        <v>41</v>
+        <v>81</v>
       </c>
       <c r="C438" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D438" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E438">
-        <v>1500.0</v>
+        <v>33.0</v>
       </c>
       <c r="F438">
         <v>0.0</v>
       </c>
       <c r="G438">
         <v>0.0</v>
       </c>
       <c r="H438">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>12</v>
+        <v>92</v>
       </c>
       <c r="B439" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="C439" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="D439" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E439">
-        <v>10254.0</v>
+        <v>40.0</v>
       </c>
       <c r="F439">
-        <v>0.0</v>
+        <v>120.0</v>
       </c>
       <c r="G439">
-        <v>1041.0</v>
+        <v>0.0</v>
       </c>
       <c r="H439">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="B440" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C440" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D440" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E440">
-        <v>20563.0</v>
+        <v>0.0</v>
       </c>
       <c r="F440">
         <v>0.0</v>
       </c>
       <c r="G440">
-        <v>0.0</v>
+        <v>800.0</v>
       </c>
       <c r="H440">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="B441" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="C441" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D441" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E441">
-        <v>9791.0</v>
+        <v>0.0</v>
       </c>
       <c r="F441">
         <v>0.0</v>
       </c>
       <c r="G441">
-        <v>0.0</v>
+        <v>1100.0</v>
       </c>
       <c r="H441">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="B442" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C442" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="D442" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E442">
-        <v>382.0</v>
+        <v>1274.59</v>
       </c>
       <c r="F442">
-        <v>0.0</v>
+        <v>322.0</v>
       </c>
       <c r="G442">
         <v>0.0</v>
       </c>
       <c r="H442">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B443" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="C443" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D443" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="E443">
-        <v>230827.0</v>
+        <v>1144.0</v>
       </c>
       <c r="F443">
         <v>0.0</v>
       </c>
       <c r="G443">
         <v>0.0</v>
       </c>
       <c r="H443">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B444" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="C444" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="D444" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="E444">
-        <v>674.0</v>
+        <v>749.12</v>
       </c>
       <c r="F444">
         <v>0.0</v>
       </c>
       <c r="G444">
         <v>0.0</v>
       </c>
       <c r="H444">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="B445" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C445" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="D445" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E445">
-        <v>1347.0</v>
+        <v>23509.62</v>
       </c>
       <c r="F445">
         <v>0.0</v>
       </c>
       <c r="G445">
-        <v>0.0</v>
+        <v>662.0</v>
       </c>
       <c r="H445">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
         <v>24</v>
       </c>
       <c r="B446" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C446" t="s">
-        <v>12</v>
+        <v>61</v>
       </c>
       <c r="D446" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E446">
-        <v>138381.0</v>
+        <v>1803.568</v>
       </c>
       <c r="F446">
         <v>0.0</v>
       </c>
       <c r="G446">
-        <v>87421.0</v>
+        <v>0.0</v>
       </c>
       <c r="H446">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="B447" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C447" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="D447" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E447">
-        <v>190440.0</v>
+        <v>371.0</v>
       </c>
       <c r="F447">
-        <v>5244.0</v>
+        <v>0.0</v>
       </c>
       <c r="G447">
-        <v>246829.0</v>
+        <v>0.0</v>
       </c>
       <c r="H447">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="B448" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C448" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="D448" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E448">
-        <v>246936.0</v>
+        <v>0.0</v>
       </c>
       <c r="F448">
-        <v>9043.0</v>
+        <v>0.0</v>
       </c>
       <c r="G448">
-        <v>178430.0</v>
+        <v>1300.0</v>
       </c>
       <c r="H448">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B449" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="D449" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E449">
-        <v>152541.0</v>
+        <v>0.0</v>
       </c>
       <c r="F449">
-        <v>0.0</v>
+        <v>1570.0</v>
       </c>
       <c r="G449">
         <v>0.0</v>
       </c>
       <c r="H449">
         <v>2022</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B450" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="D450" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="E450">
-        <v>123466.0</v>
+        <v>0.0</v>
       </c>
       <c r="F450">
-        <v>0.0</v>
+        <v>4310.0</v>
       </c>
       <c r="G450">
         <v>0.0</v>
       </c>
       <c r="H450">
         <v>2022</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="B451" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C451" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="D451" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="E451">
-        <v>3138.0</v>
+        <v>1500.0</v>
       </c>
       <c r="F451">
         <v>0.0</v>
       </c>
       <c r="G451">
         <v>0.0</v>
       </c>
       <c r="H451">
         <v>2022</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B452" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="C452" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D452" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E452">
-        <v>82931.0</v>
+        <v>5874.0</v>
       </c>
       <c r="F452">
         <v>0.0</v>
       </c>
       <c r="G452">
         <v>0.0</v>
       </c>
       <c r="H452">
         <v>2022</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B453" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C453" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="D453" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="E453">
-        <v>18990.0</v>
+        <v>4.0</v>
       </c>
       <c r="F453">
         <v>0.0</v>
       </c>
       <c r="G453">
         <v>0.0</v>
       </c>
       <c r="H453">
         <v>2022</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="B454" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="C454" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D454" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E454">
-        <v>186508.0</v>
+        <v>28254.0</v>
       </c>
       <c r="F454">
         <v>0.0</v>
       </c>
       <c r="G454">
         <v>0.0</v>
       </c>
       <c r="H454">
         <v>2022</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="B455" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="D455" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="E455">
-        <v>0.0</v>
+        <v>377.0</v>
       </c>
       <c r="F455">
-        <v>131520.0</v>
+        <v>0.0</v>
       </c>
       <c r="G455">
         <v>0.0</v>
       </c>
       <c r="H455">
         <v>2022</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B456" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="D456" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E456">
-        <v>188700.0</v>
+        <v>2979.0</v>
       </c>
       <c r="F456">
-        <v>141065.0</v>
+        <v>0.0</v>
       </c>
       <c r="G456">
-        <v>136969.0</v>
+        <v>0.0</v>
       </c>
       <c r="H456">
         <v>2022</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="B457" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="D457" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="E457">
-        <v>63792.0</v>
+        <v>32.0</v>
       </c>
       <c r="F457">
         <v>0.0</v>
       </c>
       <c r="G457">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="H457">
         <v>2022</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="B458" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="D458" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E458">
-        <v>18389.0</v>
+        <v>26198.0</v>
       </c>
       <c r="F458">
         <v>0.0</v>
       </c>
       <c r="G458">
         <v>0.0</v>
       </c>
       <c r="H458">
         <v>2022</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
         <v>13</v>
       </c>
-      <c r="C459" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D459" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="E459">
-        <v>317587.0</v>
+        <v>72730.0</v>
       </c>
       <c r="F459">
         <v>0.0</v>
       </c>
       <c r="G459">
-        <v>2207433.0</v>
+        <v>0.0</v>
       </c>
       <c r="H459">
         <v>2022</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B460" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="D460" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="E460">
-        <v>78918.0</v>
+        <v>674.0</v>
       </c>
       <c r="F460">
         <v>0.0</v>
       </c>
       <c r="G460">
         <v>0.0</v>
       </c>
       <c r="H460">
         <v>2022</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="B461" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="D461" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="E461">
-        <v>0.0</v>
+        <v>220709.0</v>
       </c>
       <c r="F461">
-        <v>1570.0</v>
+        <v>0.0</v>
       </c>
       <c r="G461">
-        <v>0.0</v>
+        <v>164.0</v>
       </c>
       <c r="H461">
         <v>2022</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="B462" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="D462" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="E462">
-        <v>0.0</v>
+        <v>406.0</v>
       </c>
       <c r="F462">
-        <v>4310.0</v>
+        <v>0.0</v>
       </c>
       <c r="G462">
         <v>0.0</v>
       </c>
       <c r="H462">
         <v>2022</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="B463" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="D463" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E463">
-        <v>5874.0</v>
+        <v>865.0</v>
       </c>
       <c r="F463">
         <v>0.0</v>
       </c>
       <c r="G463">
         <v>0.0</v>
       </c>
       <c r="H463">
         <v>2022</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B464" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="D464" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E464">
-        <v>28254.0</v>
+        <v>365.0</v>
       </c>
       <c r="F464">
         <v>0.0</v>
       </c>
       <c r="G464">
         <v>0.0</v>
       </c>
       <c r="H464">
         <v>2022</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
         <v>15</v>
       </c>
-      <c r="C465" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D465" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E465">
         <v>139563.0</v>
       </c>
       <c r="F465">
         <v>0.0</v>
       </c>
       <c r="G465">
         <v>0.0</v>
       </c>
       <c r="H465">
         <v>2022</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="B466" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="C466" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="D466" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="E466">
-        <v>365.0</v>
+        <v>0.0</v>
       </c>
       <c r="F466">
         <v>0.0</v>
       </c>
       <c r="G466">
-        <v>0.0</v>
+        <v>15000.0</v>
       </c>
       <c r="H466">
         <v>2022</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B467" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D467" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E467">
-        <v>865.0</v>
+        <v>100.0</v>
       </c>
       <c r="F467">
         <v>0.0</v>
       </c>
       <c r="G467">
         <v>0.0</v>
       </c>
       <c r="H467">
         <v>2022</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
         <v>15</v>
       </c>
-      <c r="C468" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D468" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E468">
-        <v>406.0</v>
+        <v>356.0</v>
       </c>
       <c r="F468">
         <v>0.0</v>
       </c>
       <c r="G468">
         <v>0.0</v>
       </c>
       <c r="H468">
         <v>2022</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B469" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C469" t="s">
         <v>36</v>
       </c>
       <c r="D469" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="E469">
-        <v>72730.0</v>
+        <v>44954.0</v>
       </c>
       <c r="F469">
         <v>0.0</v>
       </c>
       <c r="G469">
         <v>0.0</v>
       </c>
       <c r="H469">
         <v>2022</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="B470" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C470" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="D470" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E470">
-        <v>26198.0</v>
+        <v>1582.0</v>
       </c>
       <c r="F470">
         <v>0.0</v>
       </c>
       <c r="G470">
         <v>0.0</v>
       </c>
       <c r="H470">
         <v>2022</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="B471" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C471" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="D471" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E471">
-        <v>377.0</v>
+        <v>4968.0</v>
       </c>
       <c r="F471">
         <v>0.0</v>
       </c>
       <c r="G471">
         <v>0.0</v>
       </c>
       <c r="H471">
         <v>2022</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="B472" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C472" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="D472" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="E472">
-        <v>32.0</v>
+        <v>130695.0</v>
       </c>
       <c r="F472">
         <v>0.0</v>
       </c>
       <c r="G472">
         <v>0.0</v>
       </c>
       <c r="H472">
         <v>2022</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="B473" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C473" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="D473" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E473">
-        <v>2979.0</v>
+        <v>655.0</v>
       </c>
       <c r="F473">
         <v>0.0</v>
       </c>
       <c r="G473">
         <v>0.0</v>
       </c>
       <c r="H473">
         <v>2022</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="B474" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="C474" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="D474" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="E474">
-        <v>0.0</v>
+        <v>379.0</v>
       </c>
       <c r="F474">
         <v>0.0</v>
       </c>
       <c r="G474">
-        <v>15000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H474">
         <v>2022</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B475" t="s">
+        <v>11</v>
+      </c>
+      <c r="C475" t="s">
         <v>15</v>
       </c>
-      <c r="C475" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D475" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E475">
-        <v>356.0</v>
+        <v>2793.0</v>
       </c>
       <c r="F475">
         <v>0.0</v>
       </c>
       <c r="G475">
         <v>0.0</v>
       </c>
       <c r="H475">
         <v>2022</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B476" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C476" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="D476" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E476">
-        <v>100.0</v>
+        <v>9859.0</v>
       </c>
       <c r="F476">
         <v>0.0</v>
       </c>
       <c r="G476">
         <v>0.0</v>
       </c>
       <c r="H476">
         <v>2022</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
+        <v>10</v>
+      </c>
+      <c r="B477" t="s">
+        <v>11</v>
+      </c>
+      <c r="C477" t="s">
         <v>35</v>
       </c>
-      <c r="B477" t="s">
-[...2 lines deleted...]
-      <c r="C477" t="s">
+      <c r="D477" t="s">
         <v>22</v>
       </c>
-      <c r="D477" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E477">
-        <v>2793.0</v>
+        <v>14000.0</v>
       </c>
       <c r="F477">
         <v>0.0</v>
       </c>
       <c r="G477">
         <v>0.0</v>
       </c>
       <c r="H477">
         <v>2022</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="B478" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="D478" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="E478">
-        <v>9859.0</v>
+        <v>82931.0</v>
       </c>
       <c r="F478">
         <v>0.0</v>
       </c>
       <c r="G478">
         <v>0.0</v>
       </c>
       <c r="H478">
         <v>2022</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="B479" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="D479" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="E479">
-        <v>14000.0</v>
+        <v>898.0</v>
       </c>
       <c r="F479">
         <v>0.0</v>
       </c>
       <c r="G479">
         <v>0.0</v>
       </c>
       <c r="H479">
         <v>2022</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B480" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C480" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="D480" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E480">
-        <v>1582.0</v>
+        <v>10000.0</v>
       </c>
       <c r="F480">
         <v>0.0</v>
       </c>
       <c r="G480">
         <v>0.0</v>
       </c>
       <c r="H480">
         <v>2022</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B481" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C481" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="D481" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E481">
-        <v>4968.0</v>
+        <v>5000.0</v>
       </c>
       <c r="F481">
         <v>0.0</v>
       </c>
       <c r="G481">
         <v>0.0</v>
       </c>
       <c r="H481">
         <v>2022</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B482" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C482" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="D482" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="E482">
-        <v>130695.0</v>
+        <v>22000.0</v>
       </c>
       <c r="F482">
         <v>0.0</v>
       </c>
       <c r="G482">
         <v>0.0</v>
       </c>
       <c r="H482">
         <v>2022</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B483" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C483" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="D483" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E483">
-        <v>379.0</v>
+        <v>8900.0</v>
       </c>
       <c r="F483">
         <v>0.0</v>
       </c>
       <c r="G483">
         <v>0.0</v>
       </c>
       <c r="H483">
         <v>2022</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
+        <v>27</v>
+      </c>
+      <c r="B484" t="s">
+        <v>28</v>
+      </c>
+      <c r="C484" t="s">
         <v>35</v>
       </c>
-      <c r="B484" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D484" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E484">
-        <v>655.0</v>
+        <v>50800.0</v>
       </c>
       <c r="F484">
         <v>0.0</v>
       </c>
       <c r="G484">
         <v>0.0</v>
       </c>
       <c r="H484">
         <v>2022</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B485" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="C485" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="D485" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E485">
-        <v>898.0</v>
+        <v>10900.0</v>
       </c>
       <c r="F485">
         <v>0.0</v>
       </c>
       <c r="G485">
         <v>0.0</v>
       </c>
       <c r="H485">
         <v>2022</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="B486" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="C486" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="D486" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="E486">
-        <v>5000.0</v>
+        <v>3091.0</v>
       </c>
       <c r="F486">
         <v>0.0</v>
       </c>
       <c r="G486">
         <v>0.0</v>
       </c>
       <c r="H486">
         <v>2022</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="B487" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="D487" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="E487">
-        <v>22000.0</v>
+        <v>63792.0</v>
       </c>
       <c r="F487">
         <v>0.0</v>
       </c>
       <c r="G487">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="H487">
         <v>2022</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="B488" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="D488" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="E488">
-        <v>8900.0</v>
+        <v>2046.0</v>
       </c>
       <c r="F488">
         <v>0.0</v>
       </c>
       <c r="G488">
         <v>0.0</v>
       </c>
       <c r="H488">
         <v>2022</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="B489" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="C489" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="D489" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E489">
-        <v>50800.0</v>
+        <v>54.0</v>
       </c>
       <c r="F489">
         <v>0.0</v>
       </c>
       <c r="G489">
         <v>0.0</v>
       </c>
       <c r="H489">
         <v>2022</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>65</v>
+        <v>29</v>
       </c>
       <c r="B490" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="C490" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D490" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E490">
-        <v>10900.0</v>
+        <v>7550.0</v>
       </c>
       <c r="F490">
         <v>0.0</v>
       </c>
       <c r="G490">
-        <v>0.0</v>
+        <v>19500.0</v>
       </c>
       <c r="H490">
         <v>2022</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>65</v>
+        <v>29</v>
       </c>
       <c r="B491" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="C491" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="D491" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E491">
-        <v>10000.0</v>
+        <v>500.0</v>
       </c>
       <c r="F491">
         <v>0.0</v>
       </c>
       <c r="G491">
         <v>0.0</v>
       </c>
       <c r="H491">
         <v>2022</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>65</v>
+        <v>29</v>
       </c>
       <c r="B492" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="C492" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D492" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E492">
-        <v>3091.0</v>
+        <v>225.0</v>
       </c>
       <c r="F492">
         <v>0.0</v>
       </c>
       <c r="G492">
         <v>0.0</v>
       </c>
       <c r="H492">
         <v>2022</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B493" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C493" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D493" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E493">
-        <v>2046.0</v>
+        <v>225.0</v>
       </c>
       <c r="F493">
         <v>0.0</v>
       </c>
       <c r="G493">
         <v>0.0</v>
       </c>
       <c r="H493">
         <v>2022</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="B494" t="s">
-        <v>39</v>
+        <v>81</v>
       </c>
       <c r="C494" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="D494" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="E494">
-        <v>54.0</v>
+        <v>70.0</v>
       </c>
       <c r="F494">
         <v>0.0</v>
       </c>
       <c r="G494">
         <v>0.0</v>
       </c>
       <c r="H494">
         <v>2022</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="B495" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="C495" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="D495" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="E495">
-        <v>7550.0</v>
+        <v>1054.0</v>
       </c>
       <c r="F495">
         <v>0.0</v>
       </c>
       <c r="G495">
-        <v>19500.0</v>
+        <v>0.0</v>
       </c>
       <c r="H495">
         <v>2022</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="B496" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="C496" t="s">
         <v>36</v>
       </c>
       <c r="D496" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="E496">
-        <v>500.0</v>
+        <v>0.0</v>
       </c>
       <c r="F496">
-        <v>0.0</v>
+        <v>131520.0</v>
       </c>
       <c r="G496">
         <v>0.0</v>
       </c>
       <c r="H496">
         <v>2022</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="B497" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="C497" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D497" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="E497">
-        <v>225.0</v>
+        <v>18389.0</v>
       </c>
       <c r="F497">
         <v>0.0</v>
       </c>
       <c r="G497">
         <v>0.0</v>
       </c>
       <c r="H497">
         <v>2022</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="B498" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="C498" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D498" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E498">
-        <v>225.0</v>
+        <v>0.0</v>
       </c>
       <c r="F498">
         <v>0.0</v>
       </c>
       <c r="G498">
-        <v>0.0</v>
+        <v>14800.0</v>
       </c>
       <c r="H498">
         <v>2022</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="B499" t="s">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="C499" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D499" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E499">
-        <v>70.0</v>
+        <v>442.0</v>
       </c>
       <c r="F499">
         <v>0.0</v>
       </c>
       <c r="G499">
         <v>0.0</v>
       </c>
       <c r="H499">
         <v>2022</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="B500" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="C500" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="D500" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="E500">
-        <v>1054.0</v>
+        <v>348.0</v>
       </c>
       <c r="F500">
         <v>0.0</v>
       </c>
       <c r="G500">
         <v>0.0</v>
       </c>
       <c r="H500">
         <v>2022</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="B501" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="C501" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="D501" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="E501">
-        <v>0.0</v>
+        <v>1347.0</v>
       </c>
       <c r="F501">
         <v>0.0</v>
       </c>
       <c r="G501">
-        <v>14800.0</v>
+        <v>0.0</v>
       </c>
       <c r="H501">
         <v>2022</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>45</v>
+        <v>94</v>
       </c>
       <c r="B502" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="C502" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="D502" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="E502">
-        <v>442.0</v>
+        <v>9791.0</v>
       </c>
       <c r="F502">
         <v>0.0</v>
       </c>
       <c r="G502">
         <v>0.0</v>
       </c>
       <c r="H502">
         <v>2022</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B503" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="C503" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="D503" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="E503">
-        <v>0.0</v>
+        <v>4386.0</v>
       </c>
       <c r="F503">
         <v>0.0</v>
       </c>
       <c r="G503">
-        <v>200930.0</v>
+        <v>0.0</v>
       </c>
       <c r="H503">
         <v>2022</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B504" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="C504" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="D504" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="E504">
-        <v>931.0</v>
+        <v>0.0</v>
       </c>
       <c r="F504">
         <v>0.0</v>
       </c>
       <c r="G504">
-        <v>0.0</v>
+        <v>200930.0</v>
       </c>
       <c r="H504">
         <v>2022</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B505" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="C505" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D505" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="E505">
-        <v>4386.0</v>
+        <v>931.0</v>
       </c>
       <c r="F505">
         <v>0.0</v>
       </c>
       <c r="G505">
         <v>0.0</v>
       </c>
       <c r="H505">
         <v>2022</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
+        <v>35</v>
+      </c>
+      <c r="B506" t="s">
+        <v>22</v>
+      </c>
+      <c r="C506" t="s">
         <v>36</v>
       </c>
-      <c r="B506" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D506" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="E506">
-        <v>290.0</v>
+        <v>32312.0</v>
       </c>
       <c r="F506">
         <v>0.0</v>
       </c>
       <c r="G506">
-        <v>0.0</v>
+        <v>32303.0</v>
       </c>
       <c r="H506">
         <v>2022</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
+        <v>44</v>
+      </c>
+      <c r="B507" t="s">
+        <v>11</v>
+      </c>
+      <c r="C507" t="s">
         <v>36</v>
       </c>
-      <c r="B507" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D507" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="E507">
-        <v>851.0</v>
+        <v>18990.0</v>
       </c>
       <c r="F507">
         <v>0.0</v>
       </c>
       <c r="G507">
         <v>0.0</v>
       </c>
       <c r="H507">
         <v>2022</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="B508" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="C508" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="D508" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E508">
-        <v>10.0</v>
+        <v>66849.0</v>
       </c>
       <c r="F508">
-        <v>0.0</v>
+        <v>53785.0</v>
       </c>
       <c r="G508">
         <v>0.0</v>
       </c>
       <c r="H508">
         <v>2022</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="B509" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="C509" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="D509" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E509">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="F509">
-        <v>2001.0</v>
+        <v>90390.0</v>
       </c>
       <c r="G509">
         <v>0.0</v>
       </c>
       <c r="H509">
         <v>2022</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="B510" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C510" t="s">
-        <v>22</v>
+        <v>65</v>
       </c>
       <c r="D510" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="E510">
-        <v>10728.0</v>
+        <v>0.0</v>
       </c>
       <c r="F510">
-        <v>0.0</v>
+        <v>3755.0</v>
       </c>
       <c r="G510">
-        <v>36500.0</v>
+        <v>0.0</v>
       </c>
       <c r="H510">
         <v>2022</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="B511" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C511" t="s">
-        <v>31</v>
+        <v>66</v>
       </c>
       <c r="D511" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="E511">
-        <v>973.0</v>
+        <v>0.0</v>
       </c>
       <c r="F511">
-        <v>0.0</v>
+        <v>4296.0</v>
       </c>
       <c r="G511">
         <v>0.0</v>
       </c>
       <c r="H511">
         <v>2022</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="B512" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C512" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="D512" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E512">
-        <v>250.0</v>
+        <v>78918.0</v>
       </c>
       <c r="F512">
         <v>0.0</v>
       </c>
       <c r="G512">
         <v>0.0</v>
       </c>
       <c r="H512">
         <v>2022</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="B513" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C513" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="D513" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="E513">
-        <v>2270.0</v>
+        <v>2000.0</v>
       </c>
       <c r="F513">
         <v>0.0</v>
       </c>
       <c r="G513">
         <v>0.0</v>
       </c>
       <c r="H513">
         <v>2022</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="B514" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C514" t="s">
         <v>25</v>
       </c>
       <c r="D514" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E514">
-        <v>3910.0</v>
+        <v>1.0</v>
       </c>
       <c r="F514">
         <v>0.0</v>
       </c>
       <c r="G514">
-        <v>0.0</v>
+        <v>87240.0</v>
       </c>
       <c r="H514">
         <v>2022</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="B515" t="s">
+        <v>37</v>
+      </c>
+      <c r="C515" t="s">
         <v>15</v>
       </c>
-      <c r="C515" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D515" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="E515">
-        <v>82703.0</v>
+        <v>246936.0</v>
       </c>
       <c r="F515">
-        <v>86390.0</v>
+        <v>9043.0</v>
       </c>
       <c r="G515">
-        <v>0.0</v>
+        <v>178430.0</v>
       </c>
       <c r="H515">
         <v>2022</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="B516" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C516" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="D516" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E516">
-        <v>3379.0</v>
+        <v>20563.0</v>
       </c>
       <c r="F516">
         <v>0.0</v>
       </c>
       <c r="G516">
         <v>0.0</v>
       </c>
       <c r="H516">
         <v>2022</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="B517" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C517" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="D517" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E517">
-        <v>140.0</v>
+        <v>125982.0</v>
       </c>
       <c r="F517">
         <v>0.0</v>
       </c>
       <c r="G517">
         <v>0.0</v>
       </c>
       <c r="H517">
         <v>2022</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="B518" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C518" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="D518" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E518">
-        <v>450.0</v>
+        <v>10254.0</v>
       </c>
       <c r="F518">
         <v>0.0</v>
       </c>
       <c r="G518">
-        <v>0.0</v>
+        <v>1041.0</v>
       </c>
       <c r="H518">
         <v>2022</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="B519" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="C519" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="D519" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E519">
         <v>0.0</v>
       </c>
       <c r="F519">
-        <v>3755.0</v>
+        <v>31650.0</v>
       </c>
       <c r="G519">
         <v>0.0</v>
       </c>
       <c r="H519">
         <v>2022</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="B520" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="C520" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D520" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="E520">
-        <v>66849.0</v>
+        <v>24860.0</v>
       </c>
       <c r="F520">
-        <v>53785.0</v>
+        <v>0.0</v>
       </c>
       <c r="G520">
-        <v>0.0</v>
+        <v>414116.0</v>
       </c>
       <c r="H520">
         <v>2022</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="B521" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="C521" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="D521" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E521">
-        <v>5.0</v>
+        <v>54485.0</v>
       </c>
       <c r="F521">
-        <v>90390.0</v>
+        <v>0.0</v>
       </c>
       <c r="G521">
-        <v>0.0</v>
+        <v>11702.0</v>
       </c>
       <c r="H521">
         <v>2022</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="B522" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="C522" t="s">
-        <v>24</v>
+        <v>93</v>
       </c>
       <c r="D522" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E522">
-        <v>0.0</v>
+        <v>382.0</v>
       </c>
       <c r="F522">
-        <v>4296.0</v>
+        <v>0.0</v>
       </c>
       <c r="G522">
         <v>0.0</v>
       </c>
       <c r="H522">
         <v>2022</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="B523" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="C523" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="D523" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E523">
-        <v>0.0</v>
+        <v>6618.0</v>
       </c>
       <c r="F523">
-        <v>3878.0</v>
+        <v>0.0</v>
       </c>
       <c r="G523">
         <v>0.0</v>
       </c>
       <c r="H523">
         <v>2022</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="B524" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C524" t="s">
+        <v>35</v>
+      </c>
+      <c r="D524" t="s">
         <v>22</v>
       </c>
-      <c r="D524" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E524">
-        <v>20950.0</v>
+        <v>317587.0</v>
       </c>
       <c r="F524">
         <v>0.0</v>
       </c>
       <c r="G524">
-        <v>0.0</v>
+        <v>2207433.0</v>
       </c>
       <c r="H524">
         <v>2022</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="B525" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C525" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D525" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E525">
-        <v>1100.0</v>
+        <v>2220.0</v>
       </c>
       <c r="F525">
         <v>0.0</v>
       </c>
       <c r="G525">
         <v>0.0</v>
       </c>
       <c r="H525">
         <v>2022</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B526" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C526" t="s">
-        <v>22</v>
+        <v>95</v>
       </c>
       <c r="D526" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="E526">
-        <v>603.0</v>
+        <v>3412.0</v>
       </c>
       <c r="F526">
         <v>0.0</v>
       </c>
       <c r="G526">
         <v>0.0</v>
       </c>
       <c r="H526">
         <v>2022</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="B527" t="s">
+        <v>37</v>
+      </c>
+      <c r="C527" t="s">
+        <v>49</v>
+      </c>
+      <c r="D527" t="s">
         <v>11</v>
       </c>
-      <c r="C527" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E527">
-        <v>0.0</v>
+        <v>152541.0</v>
       </c>
       <c r="F527">
         <v>0.0</v>
       </c>
       <c r="G527">
-        <v>8116.0</v>
+        <v>0.0</v>
       </c>
       <c r="H527">
         <v>2022</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="B528" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="C528" t="s">
-        <v>17</v>
+        <v>72</v>
       </c>
       <c r="D528" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="E528">
-        <v>0.0</v>
+        <v>13819.0</v>
       </c>
       <c r="F528">
         <v>0.0</v>
       </c>
       <c r="G528">
-        <v>4266.0</v>
+        <v>0.0</v>
       </c>
       <c r="H528">
         <v>2022</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="B529" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="C529" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="D529" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="E529">
-        <v>26331.0</v>
+        <v>190440.0</v>
       </c>
       <c r="F529">
-        <v>0.0</v>
+        <v>5244.0</v>
       </c>
       <c r="G529">
-        <v>243521.0</v>
+        <v>246829.0</v>
       </c>
       <c r="H529">
         <v>2022</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="B530" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="C530" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="D530" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E530">
-        <v>0.0</v>
+        <v>439063.0</v>
       </c>
       <c r="F530">
         <v>0.0</v>
       </c>
       <c r="G530">
-        <v>16935.0</v>
+        <v>0.0</v>
       </c>
       <c r="H530">
         <v>2022</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="B531" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="C531" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="D531" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="E531">
-        <v>0.0</v>
+        <v>188700.0</v>
       </c>
       <c r="F531">
-        <v>0.0</v>
+        <v>141065.0</v>
       </c>
       <c r="G531">
-        <v>267887.0</v>
+        <v>136969.0</v>
       </c>
       <c r="H531">
         <v>2022</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="B532" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="C532" t="s">
-        <v>43</v>
+        <v>73</v>
       </c>
       <c r="D532" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="E532">
-        <v>0.0</v>
+        <v>186508.0</v>
       </c>
       <c r="F532">
         <v>0.0</v>
       </c>
       <c r="G532">
-        <v>32358.0</v>
+        <v>0.0</v>
       </c>
       <c r="H532">
         <v>2022</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="B533" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="C533" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="D533" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="E533">
-        <v>0.0</v>
+        <v>85389.0</v>
       </c>
       <c r="F533">
-        <v>0.0</v>
+        <v>32993.0</v>
       </c>
       <c r="G533">
-        <v>263888.0</v>
+        <v>28208.0</v>
       </c>
       <c r="H533">
         <v>2022</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="B534" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="C534" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="D534" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="E534">
-        <v>0.0</v>
+        <v>123466.0</v>
       </c>
       <c r="F534">
         <v>0.0</v>
       </c>
       <c r="G534">
-        <v>39940.0</v>
+        <v>0.0</v>
       </c>
       <c r="H534">
         <v>2022</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B535" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C535" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="D535" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="E535">
-        <v>0.0</v>
+        <v>851.0</v>
       </c>
       <c r="F535">
         <v>0.0</v>
       </c>
       <c r="G535">
-        <v>212434.0</v>
+        <v>0.0</v>
       </c>
       <c r="H535">
         <v>2022</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B536" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C536" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D536" t="s">
         <v>9</v>
       </c>
       <c r="E536">
-        <v>0.0</v>
+        <v>290.0</v>
       </c>
       <c r="F536">
         <v>0.0</v>
       </c>
       <c r="G536">
-        <v>109130.0</v>
+        <v>0.0</v>
       </c>
       <c r="H536">
         <v>2022</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>19</v>
+        <v>50</v>
       </c>
       <c r="B537" t="s">
         <v>11</v>
       </c>
       <c r="C537" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D537" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="E537">
-        <v>0.0</v>
+        <v>2366.0</v>
       </c>
       <c r="F537">
         <v>0.0</v>
       </c>
       <c r="G537">
-        <v>178586.0</v>
+        <v>0.0</v>
       </c>
       <c r="H537">
         <v>2022</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="B538" t="s">
         <v>11</v>
       </c>
       <c r="C538" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D538" t="s">
         <v>9</v>
       </c>
       <c r="E538">
-        <v>40.0</v>
+        <v>10.0</v>
       </c>
       <c r="F538">
         <v>0.0</v>
       </c>
       <c r="G538">
         <v>0.0</v>
       </c>
       <c r="H538">
         <v>2022</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>42</v>
+        <v>95</v>
       </c>
       <c r="B539" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="C539" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="D539" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="E539">
-        <v>350.0</v>
+        <v>3138.0</v>
       </c>
       <c r="F539">
         <v>0.0</v>
       </c>
       <c r="G539">
         <v>0.0</v>
       </c>
       <c r="H539">
         <v>2022</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B540" t="s">
         <v>11</v>
       </c>
       <c r="C540" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="D540" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="E540">
-        <v>5403.0</v>
+        <v>78317.0</v>
       </c>
       <c r="F540">
         <v>0.0</v>
       </c>
       <c r="G540">
         <v>0.0</v>
       </c>
       <c r="H540">
         <v>2022</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>8</v>
+        <v>65</v>
       </c>
       <c r="B541" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="C541" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="D541" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="E541">
-        <v>85710.0</v>
+        <v>0.0</v>
       </c>
       <c r="F541">
-        <v>0.0</v>
+        <v>2001.0</v>
       </c>
       <c r="G541">
-        <v>216287.0</v>
+        <v>0.0</v>
       </c>
       <c r="H541">
         <v>2022</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="D542" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E542">
-        <v>72281.0</v>
+        <v>3910.0</v>
       </c>
       <c r="F542">
         <v>0.0</v>
       </c>
       <c r="G542">
-        <v>253719.0</v>
+        <v>0.0</v>
       </c>
       <c r="H542">
         <v>2022</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="B543" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="D543" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="E543">
-        <v>0.0</v>
+        <v>3379.0</v>
       </c>
       <c r="F543">
         <v>0.0</v>
       </c>
       <c r="G543">
-        <v>10000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H543">
         <v>2022</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="B544" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C544" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="D544" t="s">
         <v>9</v>
       </c>
       <c r="E544">
-        <v>1906.0</v>
+        <v>140.0</v>
       </c>
       <c r="F544">
         <v>0.0</v>
       </c>
       <c r="G544">
         <v>0.0</v>
       </c>
       <c r="H544">
         <v>2022</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
+        <v>38</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>24</v>
+      </c>
+      <c r="D545" t="s">
+        <v>24</v>
+      </c>
+      <c r="E545">
+        <v>450.0</v>
+      </c>
+      <c r="F545">
+        <v>0.0</v>
+      </c>
+      <c r="G545">
+        <v>0.0</v>
+      </c>
+      <c r="H545">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>38</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>15</v>
+      </c>
+      <c r="D546" t="s">
+        <v>9</v>
+      </c>
+      <c r="E546">
+        <v>10728.0</v>
+      </c>
+      <c r="F546">
+        <v>0.0</v>
+      </c>
+      <c r="G546">
+        <v>36500.0</v>
+      </c>
+      <c r="H546">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>38</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>12</v>
+      </c>
+      <c r="D547" t="s">
+        <v>9</v>
+      </c>
+      <c r="E547">
+        <v>973.0</v>
+      </c>
+      <c r="F547">
+        <v>0.0</v>
+      </c>
+      <c r="G547">
+        <v>0.0</v>
+      </c>
+      <c r="H547">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>38</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>43</v>
+      </c>
+      <c r="D548" t="s">
+        <v>9</v>
+      </c>
+      <c r="E548">
+        <v>250.0</v>
+      </c>
+      <c r="F548">
+        <v>0.0</v>
+      </c>
+      <c r="G548">
+        <v>0.0</v>
+      </c>
+      <c r="H548">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>38</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>64</v>
+      </c>
+      <c r="D549" t="s">
+        <v>56</v>
+      </c>
+      <c r="E549">
+        <v>82703.0</v>
+      </c>
+      <c r="F549">
+        <v>86390.0</v>
+      </c>
+      <c r="G549">
+        <v>0.0</v>
+      </c>
+      <c r="H549">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>38</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>36</v>
+      </c>
+      <c r="D550" t="s">
+        <v>37</v>
+      </c>
+      <c r="E550">
+        <v>649.0</v>
+      </c>
+      <c r="F550">
+        <v>0.0</v>
+      </c>
+      <c r="G550">
+        <v>0.0</v>
+      </c>
+      <c r="H550">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>38</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>48</v>
+      </c>
+      <c r="D551" t="s">
+        <v>37</v>
+      </c>
+      <c r="E551">
+        <v>230827.0</v>
+      </c>
+      <c r="F551">
+        <v>0.0</v>
+      </c>
+      <c r="G551">
+        <v>0.0</v>
+      </c>
+      <c r="H551">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>38</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>13</v>
+      </c>
+      <c r="D552" t="s">
+        <v>9</v>
+      </c>
+      <c r="E552">
+        <v>2270.0</v>
+      </c>
+      <c r="F552">
+        <v>0.0</v>
+      </c>
+      <c r="G552">
+        <v>0.0</v>
+      </c>
+      <c r="H552">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>72</v>
+      </c>
+      <c r="B553" t="s">
+        <v>56</v>
+      </c>
+      <c r="C553" t="s">
+        <v>36</v>
+      </c>
+      <c r="D553" t="s">
+        <v>37</v>
+      </c>
+      <c r="E553">
+        <v>6135.0</v>
+      </c>
+      <c r="F553">
+        <v>0.0</v>
+      </c>
+      <c r="G553">
+        <v>0.0</v>
+      </c>
+      <c r="H553">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>66</v>
+      </c>
+      <c r="B554" t="s">
+        <v>56</v>
+      </c>
+      <c r="C554" t="s">
+        <v>64</v>
+      </c>
+      <c r="D554" t="s">
+        <v>56</v>
+      </c>
+      <c r="E554">
+        <v>0.0</v>
+      </c>
+      <c r="F554">
+        <v>3878.0</v>
+      </c>
+      <c r="G554">
+        <v>0.0</v>
+      </c>
+      <c r="H554">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>66</v>
+      </c>
+      <c r="B555" t="s">
+        <v>56</v>
+      </c>
+      <c r="C555" t="s">
+        <v>36</v>
+      </c>
+      <c r="D555" t="s">
+        <v>37</v>
+      </c>
+      <c r="E555">
+        <v>138381.0</v>
+      </c>
+      <c r="F555">
+        <v>0.0</v>
+      </c>
+      <c r="G555">
+        <v>87421.0</v>
+      </c>
+      <c r="H555">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>16</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>38</v>
+      </c>
+      <c r="D556" t="s">
+        <v>9</v>
+      </c>
+      <c r="E556">
+        <v>1100.0</v>
+      </c>
+      <c r="F556">
+        <v>0.0</v>
+      </c>
+      <c r="G556">
+        <v>0.0</v>
+      </c>
+      <c r="H556">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>16</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>15</v>
+      </c>
+      <c r="D557" t="s">
+        <v>9</v>
+      </c>
+      <c r="E557">
+        <v>20950.0</v>
+      </c>
+      <c r="F557">
+        <v>0.0</v>
+      </c>
+      <c r="G557">
+        <v>0.0</v>
+      </c>
+      <c r="H557">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>16</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>96</v>
+      </c>
+      <c r="D558" t="s">
+        <v>37</v>
+      </c>
+      <c r="E558">
+        <v>194269.0</v>
+      </c>
+      <c r="F558">
+        <v>0.0</v>
+      </c>
+      <c r="G558">
+        <v>0.0</v>
+      </c>
+      <c r="H558">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>21</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>15</v>
+      </c>
+      <c r="D559" t="s">
+        <v>9</v>
+      </c>
+      <c r="E559">
+        <v>603.0</v>
+      </c>
+      <c r="F559">
+        <v>0.0</v>
+      </c>
+      <c r="G559">
+        <v>0.0</v>
+      </c>
+      <c r="H559">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>39</v>
+      </c>
+      <c r="B560" t="s">
+        <v>24</v>
+      </c>
+      <c r="C560" t="s">
+        <v>22</v>
+      </c>
+      <c r="D560" t="s">
+        <v>22</v>
+      </c>
+      <c r="E560">
+        <v>0.0</v>
+      </c>
+      <c r="F560">
+        <v>0.0</v>
+      </c>
+      <c r="G560">
+        <v>8116.0</v>
+      </c>
+      <c r="H560">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>39</v>
+      </c>
+      <c r="B561" t="s">
+        <v>24</v>
+      </c>
+      <c r="C561" t="s">
+        <v>25</v>
+      </c>
+      <c r="D561" t="s">
+        <v>26</v>
+      </c>
+      <c r="E561">
+        <v>0.0</v>
+      </c>
+      <c r="F561">
+        <v>0.0</v>
+      </c>
+      <c r="G561">
+        <v>4266.0</v>
+      </c>
+      <c r="H561">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>39</v>
+      </c>
+      <c r="B562" t="s">
+        <v>24</v>
+      </c>
+      <c r="C562" t="s">
+        <v>15</v>
+      </c>
+      <c r="D562" t="s">
+        <v>9</v>
+      </c>
+      <c r="E562">
+        <v>26331.0</v>
+      </c>
+      <c r="F562">
+        <v>0.0</v>
+      </c>
+      <c r="G562">
+        <v>243521.0</v>
+      </c>
+      <c r="H562">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>39</v>
+      </c>
+      <c r="B563" t="s">
+        <v>24</v>
+      </c>
+      <c r="C563" t="s">
+        <v>46</v>
+      </c>
+      <c r="D563" t="s">
+        <v>28</v>
+      </c>
+      <c r="E563">
+        <v>0.0</v>
+      </c>
+      <c r="F563">
+        <v>0.0</v>
+      </c>
+      <c r="G563">
+        <v>110735.0</v>
+      </c>
+      <c r="H563">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>39</v>
+      </c>
+      <c r="B564" t="s">
+        <v>24</v>
+      </c>
+      <c r="C564" t="s">
+        <v>10</v>
+      </c>
+      <c r="D564" t="s">
         <v>11</v>
       </c>
-      <c r="B545" t="s">
-[...8 lines deleted...]
-      <c r="E545">
+      <c r="E564">
+        <v>0.0</v>
+      </c>
+      <c r="F564">
+        <v>0.0</v>
+      </c>
+      <c r="G564">
+        <v>16935.0</v>
+      </c>
+      <c r="H564">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>39</v>
+      </c>
+      <c r="B565" t="s">
+        <v>24</v>
+      </c>
+      <c r="C565" t="s">
+        <v>27</v>
+      </c>
+      <c r="D565" t="s">
+        <v>28</v>
+      </c>
+      <c r="E565">
+        <v>0.0</v>
+      </c>
+      <c r="F565">
+        <v>0.0</v>
+      </c>
+      <c r="G565">
+        <v>267887.0</v>
+      </c>
+      <c r="H565">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>39</v>
+      </c>
+      <c r="B566" t="s">
+        <v>24</v>
+      </c>
+      <c r="C566" t="s">
+        <v>29</v>
+      </c>
+      <c r="D566" t="s">
+        <v>30</v>
+      </c>
+      <c r="E566">
+        <v>0.0</v>
+      </c>
+      <c r="F566">
+        <v>0.0</v>
+      </c>
+      <c r="G566">
+        <v>32358.0</v>
+      </c>
+      <c r="H566">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>39</v>
+      </c>
+      <c r="B567" t="s">
+        <v>24</v>
+      </c>
+      <c r="C567" t="s">
+        <v>31</v>
+      </c>
+      <c r="D567" t="s">
+        <v>20</v>
+      </c>
+      <c r="E567">
+        <v>0.0</v>
+      </c>
+      <c r="F567">
+        <v>0.0</v>
+      </c>
+      <c r="G567">
+        <v>263888.0</v>
+      </c>
+      <c r="H567">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>39</v>
+      </c>
+      <c r="B568" t="s">
+        <v>24</v>
+      </c>
+      <c r="C568" t="s">
+        <v>32</v>
+      </c>
+      <c r="D568" t="s">
+        <v>33</v>
+      </c>
+      <c r="E568">
+        <v>0.0</v>
+      </c>
+      <c r="F568">
+        <v>0.0</v>
+      </c>
+      <c r="G568">
+        <v>39940.0</v>
+      </c>
+      <c r="H568">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>39</v>
+      </c>
+      <c r="B569" t="s">
+        <v>24</v>
+      </c>
+      <c r="C569" t="s">
+        <v>60</v>
+      </c>
+      <c r="D569" t="s">
+        <v>24</v>
+      </c>
+      <c r="E569">
+        <v>0.0</v>
+      </c>
+      <c r="F569">
+        <v>0.0</v>
+      </c>
+      <c r="G569">
+        <v>2917.0</v>
+      </c>
+      <c r="H569">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>39</v>
+      </c>
+      <c r="B570" t="s">
+        <v>24</v>
+      </c>
+      <c r="C570" t="s">
+        <v>35</v>
+      </c>
+      <c r="D570" t="s">
+        <v>22</v>
+      </c>
+      <c r="E570">
+        <v>0.0</v>
+      </c>
+      <c r="F570">
+        <v>0.0</v>
+      </c>
+      <c r="G570">
+        <v>212434.0</v>
+      </c>
+      <c r="H570">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>39</v>
+      </c>
+      <c r="B571" t="s">
+        <v>24</v>
+      </c>
+      <c r="C571" t="s">
+        <v>36</v>
+      </c>
+      <c r="D571" t="s">
+        <v>37</v>
+      </c>
+      <c r="E571">
+        <v>0.0</v>
+      </c>
+      <c r="F571">
+        <v>0.0</v>
+      </c>
+      <c r="G571">
+        <v>32190.0</v>
+      </c>
+      <c r="H571">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>39</v>
+      </c>
+      <c r="B572" t="s">
+        <v>24</v>
+      </c>
+      <c r="C572" t="s">
+        <v>63</v>
+      </c>
+      <c r="D572" t="s">
+        <v>30</v>
+      </c>
+      <c r="E572">
+        <v>0.0</v>
+      </c>
+      <c r="F572">
+        <v>0.0</v>
+      </c>
+      <c r="G572">
+        <v>178586.0</v>
+      </c>
+      <c r="H572">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>39</v>
+      </c>
+      <c r="B573" t="s">
+        <v>24</v>
+      </c>
+      <c r="C573" t="s">
+        <v>40</v>
+      </c>
+      <c r="D573" t="s">
+        <v>30</v>
+      </c>
+      <c r="E573">
+        <v>0.0</v>
+      </c>
+      <c r="F573">
+        <v>0.0</v>
+      </c>
+      <c r="G573">
+        <v>109130.0</v>
+      </c>
+      <c r="H573">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>23</v>
+      </c>
+      <c r="B574" t="s">
+        <v>24</v>
+      </c>
+      <c r="C574" t="s">
+        <v>32</v>
+      </c>
+      <c r="D574" t="s">
+        <v>33</v>
+      </c>
+      <c r="E574">
+        <v>350.0</v>
+      </c>
+      <c r="F574">
+        <v>0.0</v>
+      </c>
+      <c r="G574">
+        <v>0.0</v>
+      </c>
+      <c r="H574">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>23</v>
+      </c>
+      <c r="B575" t="s">
+        <v>24</v>
+      </c>
+      <c r="C575" t="s">
+        <v>40</v>
+      </c>
+      <c r="D575" t="s">
+        <v>30</v>
+      </c>
+      <c r="E575">
+        <v>5403.0</v>
+      </c>
+      <c r="F575">
+        <v>0.0</v>
+      </c>
+      <c r="G575">
+        <v>0.0</v>
+      </c>
+      <c r="H575">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>23</v>
+      </c>
+      <c r="B576" t="s">
+        <v>24</v>
+      </c>
+      <c r="C576" t="s">
+        <v>29</v>
+      </c>
+      <c r="D576" t="s">
+        <v>30</v>
+      </c>
+      <c r="E576">
         <v>40.0</v>
       </c>
-      <c r="F545">
-[...5 lines deleted...]
-      <c r="H545">
+      <c r="F576">
+        <v>0.0</v>
+      </c>
+      <c r="G576">
+        <v>0.0</v>
+      </c>
+      <c r="H576">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>23</v>
+      </c>
+      <c r="B577" t="s">
+        <v>24</v>
+      </c>
+      <c r="C577" t="s">
+        <v>36</v>
+      </c>
+      <c r="D577" t="s">
+        <v>37</v>
+      </c>
+      <c r="E577">
+        <v>346110.0</v>
+      </c>
+      <c r="F577">
+        <v>58000.0</v>
+      </c>
+      <c r="G577">
+        <v>1551033.0</v>
+      </c>
+      <c r="H577">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>40</v>
+      </c>
+      <c r="B578" t="s">
+        <v>30</v>
+      </c>
+      <c r="C578" t="s">
+        <v>15</v>
+      </c>
+      <c r="D578" t="s">
+        <v>9</v>
+      </c>
+      <c r="E578">
+        <v>85710.0</v>
+      </c>
+      <c r="F578">
+        <v>0.0</v>
+      </c>
+      <c r="G578">
+        <v>216287.0</v>
+      </c>
+      <c r="H578">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>63</v>
+      </c>
+      <c r="B579" t="s">
+        <v>30</v>
+      </c>
+      <c r="C579" t="s">
+        <v>15</v>
+      </c>
+      <c r="D579" t="s">
+        <v>9</v>
+      </c>
+      <c r="E579">
+        <v>72281.0</v>
+      </c>
+      <c r="F579">
+        <v>0.0</v>
+      </c>
+      <c r="G579">
+        <v>253719.0</v>
+      </c>
+      <c r="H579">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>73</v>
+      </c>
+      <c r="B580" t="s">
+        <v>56</v>
+      </c>
+      <c r="C580" t="s">
+        <v>36</v>
+      </c>
+      <c r="D580" t="s">
+        <v>37</v>
+      </c>
+      <c r="E580">
+        <v>102758.0</v>
+      </c>
+      <c r="F580">
+        <v>0.0</v>
+      </c>
+      <c r="G580">
+        <v>0.0</v>
+      </c>
+      <c r="H580">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>24</v>
+      </c>
+      <c r="B581" t="s">
+        <v>24</v>
+      </c>
+      <c r="C581" t="s">
+        <v>29</v>
+      </c>
+      <c r="D581" t="s">
+        <v>30</v>
+      </c>
+      <c r="E581">
+        <v>1906.0</v>
+      </c>
+      <c r="F581">
+        <v>0.0</v>
+      </c>
+      <c r="G581">
+        <v>0.0</v>
+      </c>
+      <c r="H581">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>24</v>
+      </c>
+      <c r="B582" t="s">
+        <v>24</v>
+      </c>
+      <c r="C582" t="s">
+        <v>36</v>
+      </c>
+      <c r="D582" t="s">
+        <v>37</v>
+      </c>
+      <c r="E582">
+        <v>50294.0</v>
+      </c>
+      <c r="F582">
+        <v>0.0</v>
+      </c>
+      <c r="G582">
+        <v>2193.0</v>
+      </c>
+      <c r="H582">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>24</v>
+      </c>
+      <c r="B583" t="s">
+        <v>24</v>
+      </c>
+      <c r="C583" t="s">
+        <v>27</v>
+      </c>
+      <c r="D583" t="s">
+        <v>28</v>
+      </c>
+      <c r="E583">
+        <v>0.0</v>
+      </c>
+      <c r="F583">
+        <v>0.0</v>
+      </c>
+      <c r="G583">
+        <v>10000.0</v>
+      </c>
+      <c r="H583">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>24</v>
+      </c>
+      <c r="B584" t="s">
+        <v>24</v>
+      </c>
+      <c r="C584" t="s">
+        <v>32</v>
+      </c>
+      <c r="D584" t="s">
+        <v>33</v>
+      </c>
+      <c r="E584">
+        <v>40.0</v>
+      </c>
+      <c r="F584">
+        <v>0.0</v>
+      </c>
+      <c r="G584">
+        <v>0.0</v>
+      </c>
+      <c r="H584">
         <v>2022</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>