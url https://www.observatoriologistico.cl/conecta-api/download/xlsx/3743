--- v1 (2026-06-29)
+++ v2 (2026-08-21)
@@ -12,332 +12,341 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
-    <t>Puerto de Origen</t>
+    <t>Año</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Puerto de Origen</t>
   </si>
   <si>
     <t>Región de Origen</t>
   </si>
   <si>
     <t xml:space="preserve"> Puerto de Destino</t>
   </si>
   <si>
     <t xml:space="preserve"> Región de Destino</t>
   </si>
   <si>
     <t xml:space="preserve"> Carga General</t>
   </si>
   <si>
     <t xml:space="preserve"> Carga granel sólido</t>
   </si>
   <si>
     <t xml:space="preserve"> Carga granel líquido</t>
   </si>
   <si>
-    <t xml:space="preserve"> Año</t>
-[...1 lines deleted...]
-  <si>
     <t>Achao</t>
   </si>
   <si>
     <t>Los Lagos</t>
   </si>
   <si>
     <t>Chacabuco Puerto Aysen</t>
   </si>
   <si>
     <t>Aysén del General Carlos Ibáñez del Campo</t>
   </si>
   <si>
-    <t>Chaitén</t>
+    <t>Chonchi</t>
   </si>
   <si>
-    <t>Pargua</t>
+    <t>Hornopirén</t>
+  </si>
+  <si>
+    <t>Calbuco</t>
   </si>
   <si>
     <t>Castro</t>
   </si>
   <si>
-    <t>Calbuco</t>
+    <t>Puerto Montt</t>
+  </si>
+  <si>
+    <t>Ancud</t>
   </si>
   <si>
     <t>Quellón</t>
   </si>
   <si>
-    <t>Ancud</t>
-[...11 lines deleted...]
-    <t>Quemchi</t>
+    <t>Chaitén</t>
   </si>
   <si>
     <t>Antofagasta</t>
   </si>
   <si>
-    <t>San Antonio</t>
+    <t>San Vicente</t>
   </si>
   <si>
-    <t>Valparaíso</t>
+    <t>Biobío</t>
   </si>
   <si>
     <t>Arica</t>
   </si>
   <si>
     <t>Arica y Parinacota</t>
-  </si>
-[...13 lines deleted...]
-    <t>Guayacán</t>
   </si>
   <si>
     <t>Iquique</t>
   </si>
   <si>
     <t>Tarapacá</t>
   </si>
   <si>
     <t>Lirquén</t>
   </si>
   <si>
     <t>Mejillones</t>
   </si>
   <si>
-    <t>Otros Puertos</t>
+    <t>San Antonio</t>
+  </si>
+  <si>
+    <t>Valparaíso</t>
+  </si>
+  <si>
+    <t>Coquimbo</t>
+  </si>
+  <si>
+    <t>Coronel</t>
+  </si>
+  <si>
+    <t>Patache</t>
+  </si>
+  <si>
+    <t>Quintero</t>
+  </si>
+  <si>
+    <t>Baker</t>
+  </si>
+  <si>
+    <t>Natales</t>
+  </si>
+  <si>
+    <t>Magallanes y de la Antártica Chilena</t>
+  </si>
+  <si>
+    <t>Tierra del Fuego</t>
+  </si>
+  <si>
+    <t>Punta Arenas</t>
+  </si>
+  <si>
+    <t>Quemchi</t>
+  </si>
+  <si>
+    <t>Caldera</t>
+  </si>
+  <si>
+    <t>Atacama</t>
+  </si>
+  <si>
+    <t>Aguirre</t>
   </si>
   <si>
     <t>Sin Región</t>
   </si>
   <si>
-    <t>Puerto Montt</t>
+    <t>Melinka</t>
   </si>
   <si>
-    <t>Quintero</t>
+    <t>Puerto Cisne</t>
   </si>
   <si>
-    <t>San Vicente</t>
+    <t>Puerto Williams</t>
+  </si>
+  <si>
+    <t>Valdivia</t>
+  </si>
+  <si>
+    <t>Los Ríos</t>
+  </si>
+  <si>
+    <t>Chañaral / Barquito</t>
+  </si>
+  <si>
+    <t>Talcahuano</t>
+  </si>
+  <si>
+    <t>Corral</t>
+  </si>
+  <si>
+    <t>Isla de Pascua</t>
+  </si>
+  <si>
+    <t>Juan Fernández</t>
+  </si>
+  <si>
+    <t>Lago Gral. Carrera</t>
+  </si>
+  <si>
+    <t>Lebu</t>
+  </si>
+  <si>
+    <t>Maullín</t>
+  </si>
+  <si>
+    <t>Panguipulli</t>
+  </si>
+  <si>
+    <t>Puerto Aguirre</t>
+  </si>
+  <si>
+    <t>Bahía Fildes</t>
+  </si>
+  <si>
+    <t>Punta Delgada</t>
+  </si>
+  <si>
+    <t>Isla De Pascua</t>
+  </si>
+  <si>
+    <t>Tocopilla</t>
+  </si>
+  <si>
+    <t>Pargua</t>
+  </si>
+  <si>
+    <t>Los Vilos</t>
   </si>
   <si>
     <t>Ventanas</t>
   </si>
   <si>
-    <t>Cochamó</t>
+    <t>Otros Puertos</t>
+  </si>
+  <si>
+    <t>Guayacán</t>
   </si>
   <si>
     <t>Dalcahue</t>
   </si>
   <si>
-    <t>Melinka</t>
+    <t>Cochamó</t>
   </si>
   <si>
     <t>Queilén</t>
   </si>
   <si>
-    <t>Caldera</t>
-[...4 lines deleted...]
-  <si>
     <t>Otros Puertos Sur</t>
   </si>
   <si>
-    <t>Puerto Cisne</t>
-[...4 lines deleted...]
-  <si>
     <t>Chacao</t>
-  </si>
-[...1 lines deleted...]
-    <t>Patache</t>
   </si>
   <si>
     <t>Carahue</t>
   </si>
   <si>
     <t>La Araucanía</t>
   </si>
   <si>
     <t>Gregorio</t>
   </si>
   <si>
-    <t>Magallanes y de la Antártica Chilena</t>
-[...1 lines deleted...]
-  <si>
     <t>Cabo Negro</t>
   </si>
   <si>
     <t>Guarello</t>
   </si>
   <si>
     <t>Huasco / Guacolda</t>
   </si>
   <si>
-    <t>Isla de Pascua</t>
-[...4 lines deleted...]
-  <si>
     <t>Isla Alejandro Selkirk</t>
   </si>
   <si>
-    <t>Talcahuano</t>
-[...4 lines deleted...]
-  <si>
     <t>Puerto Edén</t>
-  </si>
-[...4 lines deleted...]
-    <t>Maullín</t>
   </si>
   <si>
     <t>Patillos</t>
   </si>
   <si>
     <t>Porvenir</t>
   </si>
   <si>
-    <t>Penco</t>
-[...1 lines deleted...]
-  <si>
     <t>Aysen</t>
   </si>
   <si>
-    <t>Puerto Williams</t>
-[...5 lines deleted...]
-    <t>Punta Delgada</t>
+    <t>Penco</t>
   </si>
   <si>
     <t>Bahia Fildes</t>
   </si>
   <si>
-    <t>Aguirre</t>
-[...1 lines deleted...]
-  <si>
     <t>Huasco-Guacolda</t>
   </si>
   <si>
-    <t>Baker</t>
-[...1 lines deleted...]
-  <si>
     <t>Queilen</t>
-  </si>
-[...7 lines deleted...]
-    <t>Isla De Pascua</t>
   </si>
   <si>
     <t>Chañaral-Barquito</t>
   </si>
   <si>
     <t>Huachipato</t>
   </si>
   <si>
     <t>Term. Sid. Huachipato</t>
   </si>
   <si>
     <t>Jf (Isla Alejandro Selkirk)</t>
   </si>
   <si>
     <t>Isla Mechuque</t>
   </si>
   <si>
     <t>Navarino</t>
   </si>
   <si>
     <t xml:space="preserve">Queilen </t>
   </si>
   <si>
     <t>Snipe</t>
-  </si>
-[...7 lines deleted...]
-    <t>Lago Gral. Carrera</t>
   </si>
   <si>
     <t>Lota</t>
   </si>
   <si>
     <t>Puerto Baker</t>
   </si>
   <si>
     <t>Otros Pertos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -650,15240 +659,22722 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H584"/>
+  <dimension ref="A1:H872"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" t="s">
+      <c r="A2">
+        <v>2025</v>
+      </c>
+      <c r="B2" t="s">
         <v>8</v>
       </c>
-      <c r="B2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D2" t="s">
         <v>10</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>11</v>
       </c>
-      <c r="E2">
-[...1 lines deleted...]
-      </c>
       <c r="F2">
-        <v>0.0</v>
+        <v>8819</v>
       </c>
       <c r="G2">
         <v>0.0</v>
       </c>
       <c r="H2">
-        <v>2024</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" t="s">
+      <c r="A3">
+        <v>2025</v>
+      </c>
+      <c r="B3" t="s">
         <v>8</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...3 lines deleted...]
-        <v>0.0</v>
+      <c r="E3" t="s">
+        <v>9</v>
       </c>
       <c r="F3">
-        <v>0.0</v>
+        <v>3717</v>
       </c>
       <c r="G3">
-        <v>28.0</v>
+        <v>682.0</v>
       </c>
       <c r="H3">
-        <v>2024</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" t="s">
+      <c r="A4">
+        <v>2025</v>
+      </c>
+      <c r="B4" t="s">
         <v>8</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...3 lines deleted...]
-        <v>0.0</v>
+      <c r="E4" t="s">
+        <v>9</v>
       </c>
       <c r="F4">
-        <v>90.0</v>
+        <v>40</v>
       </c>
       <c r="G4">
         <v>0.0</v>
       </c>
       <c r="H4">
-        <v>2024</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" t="s">
+      <c r="A5">
+        <v>2025</v>
+      </c>
+      <c r="B5" t="s">
         <v>8</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...3 lines deleted...]
-        <v>0.0</v>
+      <c r="E5" t="s">
+        <v>9</v>
       </c>
       <c r="F5">
-        <v>0.0</v>
+        <v>1000</v>
       </c>
       <c r="G5">
-        <v>582.3</v>
+        <v>0.0</v>
       </c>
       <c r="H5">
-        <v>2024</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" t="s">
+      <c r="A6">
+        <v>2025</v>
+      </c>
+      <c r="B6" t="s">
         <v>8</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" t="s">
         <v>15</v>
       </c>
-      <c r="D6" t="s">
-[...3 lines deleted...]
-        <v>255.0</v>
+      <c r="E6" t="s">
+        <v>9</v>
       </c>
       <c r="F6">
-        <v>210.0</v>
+        <v>554</v>
       </c>
       <c r="G6">
-        <v>0.0</v>
+        <v>372.0</v>
       </c>
       <c r="H6">
-        <v>2024</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" t="s">
+      <c r="A7">
+        <v>2025</v>
+      </c>
+      <c r="B7" t="s">
         <v>8</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7">
+        <v>0</v>
+      </c>
+      <c r="G7">
+        <v>526.0</v>
+      </c>
+      <c r="H7">
+        <v>360.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8">
+        <v>2025</v>
+      </c>
+      <c r="B8" t="s">
         <v>8</v>
       </c>
-      <c r="D7" t="s">
-[...16 lines deleted...]
-      <c r="A8" t="s">
+      <c r="C8" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8">
+        <v>800</v>
+      </c>
+      <c r="G8">
+        <v>0.0</v>
+      </c>
+      <c r="H8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9">
+        <v>2025</v>
+      </c>
+      <c r="B9" t="s">
         <v>8</v>
       </c>
-      <c r="B8" t="s">
-[...22 lines deleted...]
-      <c r="A9" t="s">
+      <c r="C9" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9">
+        <v>9634</v>
+      </c>
+      <c r="G9">
+        <v>0.0</v>
+      </c>
+      <c r="H9">
+        <v>481.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10">
+        <v>2025</v>
+      </c>
+      <c r="B10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" t="s">
+        <v>19</v>
+      </c>
+      <c r="E10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10">
+        <v>553</v>
+      </c>
+      <c r="G10">
+        <v>0.0</v>
+      </c>
+      <c r="H10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11">
+        <v>2025</v>
+      </c>
+      <c r="B11" t="s">
         <v>17</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="C11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11">
+        <v>6311</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12">
+        <v>2025</v>
+      </c>
+      <c r="B12" t="s">
         <v>17</v>
       </c>
-      <c r="D9" t="s">
-[...16 lines deleted...]
-      <c r="A10" t="s">
+      <c r="C12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12">
+        <v>77</v>
+      </c>
+      <c r="G12">
+        <v>0.0</v>
+      </c>
+      <c r="H12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13">
+        <v>2025</v>
+      </c>
+      <c r="B13" t="s">
         <v>17</v>
       </c>
-      <c r="B10" t="s">
-[...22 lines deleted...]
-      <c r="A11" t="s">
+      <c r="C13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13">
+        <v>268</v>
+      </c>
+      <c r="G13">
+        <v>0.0</v>
+      </c>
+      <c r="H13">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14">
+        <v>2025</v>
+      </c>
+      <c r="B14" t="s">
         <v>17</v>
       </c>
-      <c r="B11" t="s">
-[...22 lines deleted...]
-      <c r="A12" t="s">
+      <c r="C14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" t="s">
         <v>17</v>
       </c>
-      <c r="B12" t="s">
-[...5 lines deleted...]
-      <c r="D12" t="s">
+      <c r="E14" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14">
+        <v>1105</v>
+      </c>
+      <c r="G14">
+        <v>0.0</v>
+      </c>
+      <c r="H14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15">
+        <v>2025</v>
+      </c>
+      <c r="B15" t="s">
         <v>20</v>
       </c>
-      <c r="E12">
-[...45 lines deleted...]
-      <c r="C14" t="s">
+      <c r="C15" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" t="s">
         <v>21</v>
       </c>
-      <c r="D14" t="s">
-[...16 lines deleted...]
-      <c r="A15" t="s">
+      <c r="E15" t="s">
         <v>22</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="F15">
+        <v>80</v>
+      </c>
+      <c r="G15">
+        <v>8300.0</v>
+      </c>
+      <c r="H15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16">
+        <v>2025</v>
+      </c>
+      <c r="B16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" t="s">
         <v>23</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E16" t="s">
         <v>24</v>
       </c>
-      <c r="E15">
-[...13 lines deleted...]
-      <c r="A16" t="s">
+      <c r="F16">
+        <v>9556</v>
+      </c>
+      <c r="G16">
+        <v>0.0</v>
+      </c>
+      <c r="H16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17">
+        <v>2025</v>
+      </c>
+      <c r="B17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" t="s">
         <v>25</v>
       </c>
-      <c r="B16" t="s">
+      <c r="E17" t="s">
         <v>26</v>
       </c>
-      <c r="C16" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="F17">
-        <v>0.0</v>
+        <v>880</v>
       </c>
       <c r="G17">
-        <v>10530.0</v>
+        <v>0.0</v>
       </c>
       <c r="H17">
-        <v>2024</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18" t="s">
-        <v>25</v>
+      <c r="A18">
+        <v>2025</v>
       </c>
       <c r="B18" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C18" t="s">
         <v>20</v>
       </c>
       <c r="D18" t="s">
+        <v>27</v>
+      </c>
+      <c r="E18" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18">
+        <v>200</v>
+      </c>
+      <c r="G18">
+        <v>0.0</v>
+      </c>
+      <c r="H18">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19">
+        <v>2025</v>
+      </c>
+      <c r="B19" t="s">
         <v>20</v>
       </c>
-      <c r="E18">
-[...13 lines deleted...]
-      <c r="A19" t="s">
+      <c r="C19" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19" t="s">
+        <v>28</v>
+      </c>
+      <c r="E19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19">
+        <v>2137</v>
+      </c>
+      <c r="G19">
+        <v>0.0</v>
+      </c>
+      <c r="H19">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20">
+        <v>2025</v>
+      </c>
+      <c r="B20" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" t="s">
+        <v>29</v>
+      </c>
+      <c r="E20" t="s">
+        <v>30</v>
+      </c>
+      <c r="F20">
+        <v>15664</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21">
+        <v>2025</v>
+      </c>
+      <c r="B21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E21" t="s">
+        <v>30</v>
+      </c>
+      <c r="F21">
+        <v>24160</v>
+      </c>
+      <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22">
+        <v>2025</v>
+      </c>
+      <c r="B22" t="s">
+        <v>23</v>
+      </c>
+      <c r="C22" t="s">
+        <v>24</v>
+      </c>
+      <c r="D22" t="s">
+        <v>31</v>
+      </c>
+      <c r="E22" t="s">
+        <v>31</v>
+      </c>
+      <c r="F22">
+        <v>0</v>
+      </c>
+      <c r="G22">
+        <v>0.0</v>
+      </c>
+      <c r="H22">
+        <v>11000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23">
+        <v>2025</v>
+      </c>
+      <c r="B23" t="s">
+        <v>23</v>
+      </c>
+      <c r="C23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" t="s">
+        <v>32</v>
+      </c>
+      <c r="E23" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23">
+        <v>24211</v>
+      </c>
+      <c r="G23">
+        <v>0.0</v>
+      </c>
+      <c r="H23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24">
+        <v>2025</v>
+      </c>
+      <c r="B24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" t="s">
+        <v>24</v>
+      </c>
+      <c r="D24" t="s">
         <v>25</v>
       </c>
-      <c r="B19" t="s">
+      <c r="E24" t="s">
         <v>26</v>
       </c>
-      <c r="C19" t="s">
+      <c r="F24">
+        <v>406472</v>
+      </c>
+      <c r="G24">
+        <v>41477.0</v>
+      </c>
+      <c r="H24">
+        <v>20190.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25">
+        <v>2025</v>
+      </c>
+      <c r="B25" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" t="s">
+        <v>24</v>
+      </c>
+      <c r="D25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" t="s">
+        <v>20</v>
+      </c>
+      <c r="F25">
+        <v>128006</v>
+      </c>
+      <c r="G25">
+        <v>21429.0</v>
+      </c>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26">
+        <v>2025</v>
+      </c>
+      <c r="B26" t="s">
+        <v>23</v>
+      </c>
+      <c r="C26" t="s">
+        <v>24</v>
+      </c>
+      <c r="D26" t="s">
+        <v>27</v>
+      </c>
+      <c r="E26" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26">
+        <v>15208</v>
+      </c>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27">
+        <v>2025</v>
+      </c>
+      <c r="B27" t="s">
+        <v>23</v>
+      </c>
+      <c r="C27" t="s">
+        <v>24</v>
+      </c>
+      <c r="D27" t="s">
+        <v>28</v>
+      </c>
+      <c r="E27" t="s">
+        <v>20</v>
+      </c>
+      <c r="F27">
+        <v>15892</v>
+      </c>
+      <c r="G27">
+        <v>11337.0</v>
+      </c>
+      <c r="H27">
+        <v>3000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28">
+        <v>2025</v>
+      </c>
+      <c r="B28" t="s">
+        <v>23</v>
+      </c>
+      <c r="C28" t="s">
+        <v>24</v>
+      </c>
+      <c r="D28" t="s">
+        <v>33</v>
+      </c>
+      <c r="E28" t="s">
+        <v>26</v>
+      </c>
+      <c r="F28">
+        <v>9500</v>
+      </c>
+      <c r="G28">
+        <v>40000.0</v>
+      </c>
+      <c r="H28">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29">
+        <v>2025</v>
+      </c>
+      <c r="B29" t="s">
+        <v>23</v>
+      </c>
+      <c r="C29" t="s">
+        <v>24</v>
+      </c>
+      <c r="D29" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29">
+        <v>15300</v>
+      </c>
+      <c r="G29">
+        <v>12920.0</v>
+      </c>
+      <c r="H29">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30">
+        <v>2025</v>
+      </c>
+      <c r="B30" t="s">
+        <v>23</v>
+      </c>
+      <c r="C30" t="s">
+        <v>24</v>
+      </c>
+      <c r="D30" t="s">
+        <v>34</v>
+      </c>
+      <c r="E30" t="s">
+        <v>30</v>
+      </c>
+      <c r="F30">
+        <v>0</v>
+      </c>
+      <c r="G30">
+        <v>0.0</v>
+      </c>
+      <c r="H30">
+        <v>1760.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31">
+        <v>2025</v>
+      </c>
+      <c r="B31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C31" t="s">
+        <v>24</v>
+      </c>
+      <c r="D31" t="s">
         <v>29</v>
       </c>
-      <c r="D19" t="s">
-[...16 lines deleted...]
-      <c r="A20" t="s">
+      <c r="E31" t="s">
+        <v>30</v>
+      </c>
+      <c r="F31">
+        <v>111195</v>
+      </c>
+      <c r="G31">
+        <v>0.0</v>
+      </c>
+      <c r="H31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32">
+        <v>2025</v>
+      </c>
+      <c r="B32" t="s">
+        <v>23</v>
+      </c>
+      <c r="C32" t="s">
+        <v>24</v>
+      </c>
+      <c r="D32" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32">
+        <v>9514</v>
+      </c>
+      <c r="G32">
+        <v>0.0</v>
+      </c>
+      <c r="H32">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33">
+        <v>2025</v>
+      </c>
+      <c r="B33" t="s">
+        <v>23</v>
+      </c>
+      <c r="C33" t="s">
+        <v>24</v>
+      </c>
+      <c r="D33" t="s">
+        <v>30</v>
+      </c>
+      <c r="E33" t="s">
+        <v>30</v>
+      </c>
+      <c r="F33">
+        <v>25786</v>
+      </c>
+      <c r="G33">
+        <v>0.0</v>
+      </c>
+      <c r="H33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34">
+        <v>2025</v>
+      </c>
+      <c r="B34" t="s">
+        <v>35</v>
+      </c>
+      <c r="C34" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" t="s">
+        <v>36</v>
+      </c>
+      <c r="E34" t="s">
+        <v>37</v>
+      </c>
+      <c r="F34">
+        <v>3002</v>
+      </c>
+      <c r="G34">
+        <v>0.0</v>
+      </c>
+      <c r="H34">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35">
+        <v>2025</v>
+      </c>
+      <c r="B35" t="s">
+        <v>35</v>
+      </c>
+      <c r="C35" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" t="s">
+        <v>38</v>
+      </c>
+      <c r="E35" t="s">
+        <v>37</v>
+      </c>
+      <c r="F35">
+        <v>14</v>
+      </c>
+      <c r="G35">
+        <v>0.0</v>
+      </c>
+      <c r="H35">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36">
+        <v>2025</v>
+      </c>
+      <c r="B36" t="s">
+        <v>14</v>
+      </c>
+      <c r="C36" t="s">
+        <v>9</v>
+      </c>
+      <c r="D36" t="s">
+        <v>13</v>
+      </c>
+      <c r="E36" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36">
+        <v>31</v>
+      </c>
+      <c r="G36">
+        <v>0.0</v>
+      </c>
+      <c r="H36">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37">
+        <v>2025</v>
+      </c>
+      <c r="B37" t="s">
+        <v>14</v>
+      </c>
+      <c r="C37" t="s">
+        <v>9</v>
+      </c>
+      <c r="D37" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37">
+        <v>20</v>
+      </c>
+      <c r="G37">
+        <v>197.0</v>
+      </c>
+      <c r="H37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38">
+        <v>2025</v>
+      </c>
+      <c r="B38" t="s">
+        <v>14</v>
+      </c>
+      <c r="C38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D38" t="s">
+        <v>17</v>
+      </c>
+      <c r="E38" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38">
+        <v>255505</v>
+      </c>
+      <c r="G38">
+        <v>0.0</v>
+      </c>
+      <c r="H38">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39">
+        <v>2025</v>
+      </c>
+      <c r="B39" t="s">
+        <v>14</v>
+      </c>
+      <c r="C39" t="s">
+        <v>9</v>
+      </c>
+      <c r="D39" t="s">
+        <v>14</v>
+      </c>
+      <c r="E39" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39">
+        <v>409</v>
+      </c>
+      <c r="G39">
+        <v>160346.0</v>
+      </c>
+      <c r="H39">
+        <v>246.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40">
+        <v>2025</v>
+      </c>
+      <c r="B40" t="s">
+        <v>14</v>
+      </c>
+      <c r="C40" t="s">
+        <v>9</v>
+      </c>
+      <c r="D40" t="s">
+        <v>15</v>
+      </c>
+      <c r="E40" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40">
+        <v>218</v>
+      </c>
+      <c r="G40">
+        <v>3694.0</v>
+      </c>
+      <c r="H40">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41">
+        <v>2025</v>
+      </c>
+      <c r="B41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C41" t="s">
+        <v>9</v>
+      </c>
+      <c r="D41" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41">
+        <v>2533</v>
+      </c>
+      <c r="G41">
+        <v>1390.0</v>
+      </c>
+      <c r="H41">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42">
+        <v>2025</v>
+      </c>
+      <c r="B42" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" t="s">
+        <v>9</v>
+      </c>
+      <c r="D42" t="s">
+        <v>16</v>
+      </c>
+      <c r="E42" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42">
+        <v>12829</v>
+      </c>
+      <c r="G42">
+        <v>42743.0</v>
+      </c>
+      <c r="H42">
+        <v>1748.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43">
+        <v>2025</v>
+      </c>
+      <c r="B43" t="s">
+        <v>14</v>
+      </c>
+      <c r="C43" t="s">
+        <v>9</v>
+      </c>
+      <c r="D43" t="s">
+        <v>39</v>
+      </c>
+      <c r="E43" t="s">
+        <v>37</v>
+      </c>
+      <c r="F43">
+        <v>29167</v>
+      </c>
+      <c r="G43">
+        <v>56000.0</v>
+      </c>
+      <c r="H43">
+        <v>90497.0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44">
+        <v>2025</v>
+      </c>
+      <c r="B44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" t="s">
+        <v>9</v>
+      </c>
+      <c r="D44" t="s">
+        <v>18</v>
+      </c>
+      <c r="E44" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44">
+        <v>4657</v>
+      </c>
+      <c r="G44">
+        <v>2310.0</v>
+      </c>
+      <c r="H44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45">
+        <v>2025</v>
+      </c>
+      <c r="B45" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" t="s">
+        <v>9</v>
+      </c>
+      <c r="D45" t="s">
+        <v>40</v>
+      </c>
+      <c r="E45" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45">
+        <v>623</v>
+      </c>
+      <c r="G45">
+        <v>0.0</v>
+      </c>
+      <c r="H45">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46">
+        <v>2025</v>
+      </c>
+      <c r="B46" t="s">
+        <v>41</v>
+      </c>
+      <c r="C46" t="s">
+        <v>42</v>
+      </c>
+      <c r="D46" t="s">
+        <v>23</v>
+      </c>
+      <c r="E46" t="s">
+        <v>24</v>
+      </c>
+      <c r="F46">
+        <v>0</v>
+      </c>
+      <c r="G46">
+        <v>0.0</v>
+      </c>
+      <c r="H46">
+        <v>7107.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47">
+        <v>2025</v>
+      </c>
+      <c r="B47" t="s">
+        <v>41</v>
+      </c>
+      <c r="C47" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47" t="s">
+        <v>31</v>
+      </c>
+      <c r="E47" t="s">
+        <v>31</v>
+      </c>
+      <c r="F47">
+        <v>0</v>
+      </c>
+      <c r="G47">
+        <v>0.0</v>
+      </c>
+      <c r="H47">
+        <v>170690.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48">
+        <v>2025</v>
+      </c>
+      <c r="B48" t="s">
+        <v>41</v>
+      </c>
+      <c r="C48" t="s">
+        <v>42</v>
+      </c>
+      <c r="D48" t="s">
+        <v>28</v>
+      </c>
+      <c r="E48" t="s">
+        <v>20</v>
+      </c>
+      <c r="F48">
+        <v>0</v>
+      </c>
+      <c r="G48">
+        <v>0.0</v>
+      </c>
+      <c r="H48">
+        <v>12520.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49">
+        <v>2025</v>
+      </c>
+      <c r="B49" t="s">
+        <v>41</v>
+      </c>
+      <c r="C49" t="s">
+        <v>42</v>
+      </c>
+      <c r="D49" t="s">
+        <v>34</v>
+      </c>
+      <c r="E49" t="s">
+        <v>30</v>
+      </c>
+      <c r="F49">
+        <v>0</v>
+      </c>
+      <c r="G49">
+        <v>0.0</v>
+      </c>
+      <c r="H49">
+        <v>110511.0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50">
+        <v>2025</v>
+      </c>
+      <c r="B50" t="s">
+        <v>15</v>
+      </c>
+      <c r="C50" t="s">
+        <v>9</v>
+      </c>
+      <c r="D50" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50">
+        <v>361</v>
+      </c>
+      <c r="G50">
+        <v>5145.0</v>
+      </c>
+      <c r="H50">
+        <v>2084.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51">
+        <v>2025</v>
+      </c>
+      <c r="B51" t="s">
+        <v>15</v>
+      </c>
+      <c r="C51" t="s">
+        <v>9</v>
+      </c>
+      <c r="D51" t="s">
+        <v>43</v>
+      </c>
+      <c r="E51" t="s">
+        <v>44</v>
+      </c>
+      <c r="F51">
+        <v>0</v>
+      </c>
+      <c r="G51">
+        <v>1810.0</v>
+      </c>
+      <c r="H51">
+        <v>415.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52">
+        <v>2025</v>
+      </c>
+      <c r="B52" t="s">
+        <v>15</v>
+      </c>
+      <c r="C52" t="s">
+        <v>9</v>
+      </c>
+      <c r="D52" t="s">
+        <v>17</v>
+      </c>
+      <c r="E52" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52">
+        <v>0</v>
+      </c>
+      <c r="G52">
+        <v>203.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53">
+        <v>2025</v>
+      </c>
+      <c r="B53" t="s">
+        <v>15</v>
+      </c>
+      <c r="C53" t="s">
+        <v>9</v>
+      </c>
+      <c r="D53" t="s">
+        <v>14</v>
+      </c>
+      <c r="E53" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53">
+        <v>864</v>
+      </c>
+      <c r="G53">
+        <v>2047.0</v>
+      </c>
+      <c r="H53">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54">
+        <v>2025</v>
+      </c>
+      <c r="B54" t="s">
+        <v>15</v>
+      </c>
+      <c r="C54" t="s">
+        <v>9</v>
+      </c>
+      <c r="D54" t="s">
+        <v>15</v>
+      </c>
+      <c r="E54" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54">
+        <v>24798</v>
+      </c>
+      <c r="G54">
+        <v>8595.0</v>
+      </c>
+      <c r="H54">
+        <v>5123.0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55">
+        <v>2025</v>
+      </c>
+      <c r="B55" t="s">
+        <v>15</v>
+      </c>
+      <c r="C55" t="s">
+        <v>9</v>
+      </c>
+      <c r="D55" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55" t="s">
+        <v>11</v>
+      </c>
+      <c r="F55">
+        <v>16</v>
+      </c>
+      <c r="G55">
+        <v>136.0</v>
+      </c>
+      <c r="H55">
+        <v>1396.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56">
+        <v>2025</v>
+      </c>
+      <c r="B56" t="s">
+        <v>15</v>
+      </c>
+      <c r="C56" t="s">
+        <v>9</v>
+      </c>
+      <c r="D56" t="s">
+        <v>19</v>
+      </c>
+      <c r="E56" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56">
+        <v>4758</v>
+      </c>
+      <c r="G56">
+        <v>1724.0</v>
+      </c>
+      <c r="H56">
+        <v>616.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57">
+        <v>2025</v>
+      </c>
+      <c r="B57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C57" t="s">
+        <v>9</v>
+      </c>
+      <c r="D57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57">
+        <v>5621</v>
+      </c>
+      <c r="G57">
+        <v>13273.0</v>
+      </c>
+      <c r="H57">
+        <v>3216.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58">
+        <v>2025</v>
+      </c>
+      <c r="B58" t="s">
+        <v>15</v>
+      </c>
+      <c r="C58" t="s">
+        <v>9</v>
+      </c>
+      <c r="D58" t="s">
+        <v>13</v>
+      </c>
+      <c r="E58" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58">
+        <v>30</v>
+      </c>
+      <c r="G58">
+        <v>1634.0</v>
+      </c>
+      <c r="H58">
+        <v>249.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59">
+        <v>2025</v>
+      </c>
+      <c r="B59" t="s">
+        <v>15</v>
+      </c>
+      <c r="C59" t="s">
+        <v>9</v>
+      </c>
+      <c r="D59" t="s">
+        <v>45</v>
+      </c>
+      <c r="E59" t="s">
+        <v>11</v>
+      </c>
+      <c r="F59">
+        <v>184</v>
+      </c>
+      <c r="G59">
+        <v>230.0</v>
+      </c>
+      <c r="H59">
+        <v>813.0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60">
+        <v>2025</v>
+      </c>
+      <c r="B60" t="s">
+        <v>15</v>
+      </c>
+      <c r="C60" t="s">
+        <v>9</v>
+      </c>
+      <c r="D60" t="s">
+        <v>46</v>
+      </c>
+      <c r="E60" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60">
+        <v>32</v>
+      </c>
+      <c r="G60">
+        <v>5089.0</v>
+      </c>
+      <c r="H60">
+        <v>1031.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61">
+        <v>2025</v>
+      </c>
+      <c r="B61" t="s">
+        <v>15</v>
+      </c>
+      <c r="C61" t="s">
+        <v>9</v>
+      </c>
+      <c r="D61" t="s">
+        <v>16</v>
+      </c>
+      <c r="E61" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61">
+        <v>328</v>
+      </c>
+      <c r="G61">
+        <v>2607.0</v>
+      </c>
+      <c r="H61">
+        <v>923.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62">
+        <v>2025</v>
+      </c>
+      <c r="B62" t="s">
+        <v>15</v>
+      </c>
+      <c r="C62" t="s">
+        <v>9</v>
+      </c>
+      <c r="D62" t="s">
+        <v>47</v>
+      </c>
+      <c r="E62" t="s">
+        <v>37</v>
+      </c>
+      <c r="F62">
+        <v>0</v>
+      </c>
+      <c r="G62">
+        <v>1729.0</v>
+      </c>
+      <c r="H62">
+        <v>166.0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63">
+        <v>2025</v>
+      </c>
+      <c r="B63" t="s">
+        <v>15</v>
+      </c>
+      <c r="C63" t="s">
+        <v>9</v>
+      </c>
+      <c r="D63" t="s">
+        <v>18</v>
+      </c>
+      <c r="E63" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63">
+        <v>8740</v>
+      </c>
+      <c r="G63">
+        <v>4924.0</v>
+      </c>
+      <c r="H63">
+        <v>768.0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64">
+        <v>2025</v>
+      </c>
+      <c r="B64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C64" t="s">
+        <v>9</v>
+      </c>
+      <c r="D64" t="s">
+        <v>40</v>
+      </c>
+      <c r="E64" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64">
+        <v>156</v>
+      </c>
+      <c r="G64">
+        <v>2860.0</v>
+      </c>
+      <c r="H64">
+        <v>225.0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65">
+        <v>2025</v>
+      </c>
+      <c r="B65" t="s">
+        <v>15</v>
+      </c>
+      <c r="C65" t="s">
+        <v>9</v>
+      </c>
+      <c r="D65" t="s">
+        <v>48</v>
+      </c>
+      <c r="E65" t="s">
+        <v>49</v>
+      </c>
+      <c r="F65">
+        <v>0</v>
+      </c>
+      <c r="G65">
+        <v>80.0</v>
+      </c>
+      <c r="H65">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66">
+        <v>2025</v>
+      </c>
+      <c r="B66" t="s">
+        <v>10</v>
+      </c>
+      <c r="C66" t="s">
+        <v>11</v>
+      </c>
+      <c r="D66" t="s">
+        <v>43</v>
+      </c>
+      <c r="E66" t="s">
+        <v>44</v>
+      </c>
+      <c r="F66">
+        <v>7988</v>
+      </c>
+      <c r="G66">
+        <v>0.0</v>
+      </c>
+      <c r="H66">
+        <v>679.0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67">
+        <v>2025</v>
+      </c>
+      <c r="B67" t="s">
+        <v>10</v>
+      </c>
+      <c r="C67" t="s">
+        <v>11</v>
+      </c>
+      <c r="D67" t="s">
+        <v>15</v>
+      </c>
+      <c r="E67" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67">
+        <v>6</v>
+      </c>
+      <c r="G67">
+        <v>0.0</v>
+      </c>
+      <c r="H67">
+        <v>172.0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68">
+        <v>2025</v>
+      </c>
+      <c r="B68" t="s">
+        <v>10</v>
+      </c>
+      <c r="C68" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68">
+        <v>13141</v>
+      </c>
+      <c r="G68">
+        <v>0.0</v>
+      </c>
+      <c r="H68">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69">
+        <v>2025</v>
+      </c>
+      <c r="B69" t="s">
+        <v>10</v>
+      </c>
+      <c r="C69" t="s">
+        <v>11</v>
+      </c>
+      <c r="D69" t="s">
+        <v>27</v>
+      </c>
+      <c r="E69" t="s">
+        <v>22</v>
+      </c>
+      <c r="F69">
+        <v>758</v>
+      </c>
+      <c r="G69">
+        <v>0.0</v>
+      </c>
+      <c r="H69">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70">
+        <v>2025</v>
+      </c>
+      <c r="B70" t="s">
+        <v>10</v>
+      </c>
+      <c r="C70" t="s">
+        <v>11</v>
+      </c>
+      <c r="D70" t="s">
+        <v>16</v>
+      </c>
+      <c r="E70" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70">
+        <v>170411</v>
+      </c>
+      <c r="G70">
+        <v>0.0</v>
+      </c>
+      <c r="H70">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71">
+        <v>2025</v>
+      </c>
+      <c r="B71" t="s">
+        <v>10</v>
+      </c>
+      <c r="C71" t="s">
+        <v>11</v>
+      </c>
+      <c r="D71" t="s">
+        <v>39</v>
+      </c>
+      <c r="E71" t="s">
+        <v>37</v>
+      </c>
+      <c r="F71">
+        <v>5857</v>
+      </c>
+      <c r="G71">
+        <v>0.0</v>
+      </c>
+      <c r="H71">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72">
+        <v>2025</v>
+      </c>
+      <c r="B72" t="s">
+        <v>10</v>
+      </c>
+      <c r="C72" t="s">
+        <v>11</v>
+      </c>
+      <c r="D72" t="s">
+        <v>18</v>
+      </c>
+      <c r="E72" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72">
+        <v>48425</v>
+      </c>
+      <c r="G72">
+        <v>1750.0</v>
+      </c>
+      <c r="H72">
+        <v>73.0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73">
+        <v>2025</v>
+      </c>
+      <c r="B73" t="s">
+        <v>10</v>
+      </c>
+      <c r="C73" t="s">
+        <v>11</v>
+      </c>
+      <c r="D73" t="s">
+        <v>29</v>
+      </c>
+      <c r="E73" t="s">
+        <v>30</v>
+      </c>
+      <c r="F73">
+        <v>906</v>
+      </c>
+      <c r="G73">
+        <v>0.0</v>
+      </c>
+      <c r="H73">
+        <v>21361.0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74">
+        <v>2025</v>
+      </c>
+      <c r="B74" t="s">
+        <v>10</v>
+      </c>
+      <c r="C74" t="s">
+        <v>11</v>
+      </c>
+      <c r="D74" t="s">
+        <v>21</v>
+      </c>
+      <c r="E74" t="s">
+        <v>22</v>
+      </c>
+      <c r="F74">
+        <v>204</v>
+      </c>
+      <c r="G74">
+        <v>0.0</v>
+      </c>
+      <c r="H74">
+        <v>64213.0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75">
+        <v>2025</v>
+      </c>
+      <c r="B75" t="s">
+        <v>19</v>
+      </c>
+      <c r="C75" t="s">
+        <v>9</v>
+      </c>
+      <c r="D75" t="s">
+        <v>15</v>
+      </c>
+      <c r="E75" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75">
+        <v>3891</v>
+      </c>
+      <c r="G75">
+        <v>0.0</v>
+      </c>
+      <c r="H75">
+        <v>122.0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76">
+        <v>2025</v>
+      </c>
+      <c r="B76" t="s">
+        <v>19</v>
+      </c>
+      <c r="C76" t="s">
+        <v>9</v>
+      </c>
+      <c r="D76" t="s">
+        <v>12</v>
+      </c>
+      <c r="E76" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76">
+        <v>2278</v>
+      </c>
+      <c r="G76">
+        <v>0.0</v>
+      </c>
+      <c r="H76">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77">
+        <v>2025</v>
+      </c>
+      <c r="B77" t="s">
+        <v>19</v>
+      </c>
+      <c r="C77" t="s">
+        <v>9</v>
+      </c>
+      <c r="D77" t="s">
+        <v>13</v>
+      </c>
+      <c r="E77" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77">
+        <v>1445</v>
+      </c>
+      <c r="G77">
+        <v>0.0</v>
+      </c>
+      <c r="H77">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78">
+        <v>2025</v>
+      </c>
+      <c r="B78" t="s">
+        <v>19</v>
+      </c>
+      <c r="C78" t="s">
+        <v>9</v>
+      </c>
+      <c r="D78" t="s">
+        <v>16</v>
+      </c>
+      <c r="E78" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78">
+        <v>107806</v>
+      </c>
+      <c r="G78">
+        <v>0.0</v>
+      </c>
+      <c r="H78">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79">
+        <v>2025</v>
+      </c>
+      <c r="B79" t="s">
+        <v>19</v>
+      </c>
+      <c r="C79" t="s">
+        <v>9</v>
+      </c>
+      <c r="D79" t="s">
+        <v>18</v>
+      </c>
+      <c r="E79" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79">
+        <v>17223</v>
+      </c>
+      <c r="G79">
+        <v>81.0</v>
+      </c>
+      <c r="H79">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80">
+        <v>2025</v>
+      </c>
+      <c r="B80" t="s">
+        <v>50</v>
+      </c>
+      <c r="C80" t="s">
+        <v>42</v>
+      </c>
+      <c r="D80" t="s">
+        <v>33</v>
+      </c>
+      <c r="E80" t="s">
+        <v>26</v>
+      </c>
+      <c r="F80">
+        <v>4286</v>
+      </c>
+      <c r="G80">
+        <v>0.0</v>
+      </c>
+      <c r="H80">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81">
+        <v>2025</v>
+      </c>
+      <c r="B81" t="s">
+        <v>12</v>
+      </c>
+      <c r="C81" t="s">
+        <v>9</v>
+      </c>
+      <c r="D81" t="s">
+        <v>15</v>
+      </c>
+      <c r="E81" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81">
+        <v>97</v>
+      </c>
+      <c r="G81">
+        <v>610.0</v>
+      </c>
+      <c r="H81">
+        <v>1702.0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82">
+        <v>2025</v>
+      </c>
+      <c r="B82" t="s">
+        <v>12</v>
+      </c>
+      <c r="C82" t="s">
+        <v>9</v>
+      </c>
+      <c r="D82" t="s">
+        <v>12</v>
+      </c>
+      <c r="E82" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82">
+        <v>14821</v>
+      </c>
+      <c r="G82">
+        <v>1035.0</v>
+      </c>
+      <c r="H82">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83">
+        <v>2025</v>
+      </c>
+      <c r="B83" t="s">
+        <v>12</v>
+      </c>
+      <c r="C83" t="s">
+        <v>9</v>
+      </c>
+      <c r="D83" t="s">
+        <v>16</v>
+      </c>
+      <c r="E83" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83">
+        <v>1582</v>
+      </c>
+      <c r="G83">
+        <v>0.0</v>
+      </c>
+      <c r="H83">
+        <v>165.0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84">
+        <v>2025</v>
+      </c>
+      <c r="B84" t="s">
+        <v>12</v>
+      </c>
+      <c r="C84" t="s">
+        <v>9</v>
+      </c>
+      <c r="D84" t="s">
+        <v>18</v>
+      </c>
+      <c r="E84" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84">
+        <v>28564</v>
+      </c>
+      <c r="G84">
+        <v>390.0</v>
+      </c>
+      <c r="H84">
+        <v>20.0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85">
+        <v>2025</v>
+      </c>
+      <c r="B85" t="s">
+        <v>31</v>
+      </c>
+      <c r="C85" t="s">
+        <v>31</v>
+      </c>
+      <c r="D85" t="s">
+        <v>41</v>
+      </c>
+      <c r="E85" t="s">
+        <v>42</v>
+      </c>
+      <c r="F85">
+        <v>15085</v>
+      </c>
+      <c r="G85">
+        <v>0.0</v>
+      </c>
+      <c r="H85">
+        <v>70820.0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86">
+        <v>2025</v>
+      </c>
+      <c r="B86" t="s">
+        <v>31</v>
+      </c>
+      <c r="C86" t="s">
+        <v>31</v>
+      </c>
+      <c r="D86" t="s">
+        <v>28</v>
+      </c>
+      <c r="E86" t="s">
+        <v>20</v>
+      </c>
+      <c r="F86">
+        <v>0</v>
+      </c>
+      <c r="G86">
+        <v>0.0</v>
+      </c>
+      <c r="H86">
+        <v>179595.0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87">
+        <v>2025</v>
+      </c>
+      <c r="B87" t="s">
+        <v>31</v>
+      </c>
+      <c r="C87" t="s">
+        <v>31</v>
+      </c>
+      <c r="D87" t="s">
+        <v>34</v>
+      </c>
+      <c r="E87" t="s">
+        <v>30</v>
+      </c>
+      <c r="F87">
+        <v>0</v>
+      </c>
+      <c r="G87">
+        <v>0.0</v>
+      </c>
+      <c r="H87">
+        <v>30200.0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88">
+        <v>2025</v>
+      </c>
+      <c r="B88" t="s">
+        <v>31</v>
+      </c>
+      <c r="C88" t="s">
+        <v>31</v>
+      </c>
+      <c r="D88" t="s">
+        <v>51</v>
+      </c>
+      <c r="E88" t="s">
+        <v>22</v>
+      </c>
+      <c r="F88">
+        <v>0</v>
+      </c>
+      <c r="G88">
+        <v>0.0</v>
+      </c>
+      <c r="H88">
+        <v>10100.0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89">
+        <v>2025</v>
+      </c>
+      <c r="B89" t="s">
+        <v>32</v>
+      </c>
+      <c r="C89" t="s">
+        <v>22</v>
+      </c>
+      <c r="D89" t="s">
+        <v>23</v>
+      </c>
+      <c r="E89" t="s">
+        <v>24</v>
+      </c>
+      <c r="F89">
+        <v>26311</v>
+      </c>
+      <c r="G89">
+        <v>0.0</v>
+      </c>
+      <c r="H89">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90">
+        <v>2025</v>
+      </c>
+      <c r="B90" t="s">
+        <v>32</v>
+      </c>
+      <c r="C90" t="s">
+        <v>22</v>
+      </c>
+      <c r="D90" t="s">
+        <v>31</v>
+      </c>
+      <c r="E90" t="s">
+        <v>31</v>
+      </c>
+      <c r="F90">
+        <v>0</v>
+      </c>
+      <c r="G90">
+        <v>0.0</v>
+      </c>
+      <c r="H90">
+        <v>10100.0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91">
+        <v>2025</v>
+      </c>
+      <c r="B91" t="s">
+        <v>32</v>
+      </c>
+      <c r="C91" t="s">
+        <v>22</v>
+      </c>
+      <c r="D91" t="s">
+        <v>39</v>
+      </c>
+      <c r="E91" t="s">
+        <v>37</v>
+      </c>
+      <c r="F91">
+        <v>7650</v>
+      </c>
+      <c r="G91">
+        <v>0.0</v>
+      </c>
+      <c r="H91">
+        <v>12.0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92">
+        <v>2025</v>
+      </c>
+      <c r="B92" t="s">
+        <v>32</v>
+      </c>
+      <c r="C92" t="s">
+        <v>22</v>
+      </c>
+      <c r="D92" t="s">
+        <v>18</v>
+      </c>
+      <c r="E92" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92">
+        <v>3904</v>
+      </c>
+      <c r="G92">
+        <v>0.0</v>
+      </c>
+      <c r="H92">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93">
+        <v>2025</v>
+      </c>
+      <c r="B93" t="s">
+        <v>52</v>
+      </c>
+      <c r="C93" t="s">
+        <v>49</v>
+      </c>
+      <c r="D93" t="s">
+        <v>14</v>
+      </c>
+      <c r="E93" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93">
+        <v>455</v>
+      </c>
+      <c r="G93">
+        <v>0.0</v>
+      </c>
+      <c r="H93">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94">
+        <v>2025</v>
+      </c>
+      <c r="B94" t="s">
+        <v>52</v>
+      </c>
+      <c r="C94" t="s">
+        <v>49</v>
+      </c>
+      <c r="D94" t="s">
+        <v>10</v>
+      </c>
+      <c r="E94" t="s">
+        <v>11</v>
+      </c>
+      <c r="F94">
+        <v>70</v>
+      </c>
+      <c r="G94">
+        <v>0.0</v>
+      </c>
+      <c r="H94">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95">
+        <v>2025</v>
+      </c>
+      <c r="B95" t="s">
+        <v>52</v>
+      </c>
+      <c r="C95" t="s">
+        <v>49</v>
+      </c>
+      <c r="D95" t="s">
+        <v>46</v>
+      </c>
+      <c r="E95" t="s">
+        <v>11</v>
+      </c>
+      <c r="F95">
+        <v>70</v>
+      </c>
+      <c r="G95">
+        <v>0.0</v>
+      </c>
+      <c r="H95">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96">
+        <v>2025</v>
+      </c>
+      <c r="B96" t="s">
+        <v>52</v>
+      </c>
+      <c r="C96" t="s">
+        <v>49</v>
+      </c>
+      <c r="D96" t="s">
+        <v>16</v>
+      </c>
+      <c r="E96" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96">
+        <v>120</v>
+      </c>
+      <c r="G96">
+        <v>0.0</v>
+      </c>
+      <c r="H96">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97">
+        <v>2025</v>
+      </c>
+      <c r="B97" t="s">
+        <v>52</v>
+      </c>
+      <c r="C97" t="s">
+        <v>49</v>
+      </c>
+      <c r="D97" t="s">
+        <v>18</v>
+      </c>
+      <c r="E97" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97">
+        <v>713</v>
+      </c>
+      <c r="G97">
+        <v>0.0</v>
+      </c>
+      <c r="H97">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98">
+        <v>2025</v>
+      </c>
+      <c r="B98" t="s">
+        <v>13</v>
+      </c>
+      <c r="C98" t="s">
+        <v>9</v>
+      </c>
+      <c r="D98" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98">
+        <v>43</v>
+      </c>
+      <c r="G98">
+        <v>0.0</v>
+      </c>
+      <c r="H98">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99">
+        <v>2025</v>
+      </c>
+      <c r="B99" t="s">
+        <v>13</v>
+      </c>
+      <c r="C99" t="s">
+        <v>9</v>
+      </c>
+      <c r="D99" t="s">
+        <v>14</v>
+      </c>
+      <c r="E99" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99">
+        <v>46</v>
+      </c>
+      <c r="G99">
+        <v>0.0</v>
+      </c>
+      <c r="H99">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100">
+        <v>2025</v>
+      </c>
+      <c r="B100" t="s">
+        <v>13</v>
+      </c>
+      <c r="C100" t="s">
+        <v>9</v>
+      </c>
+      <c r="D100" t="s">
+        <v>15</v>
+      </c>
+      <c r="E100" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100">
+        <v>30</v>
+      </c>
+      <c r="G100">
+        <v>0.0</v>
+      </c>
+      <c r="H100">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101">
+        <v>2025</v>
+      </c>
+      <c r="B101" t="s">
+        <v>13</v>
+      </c>
+      <c r="C101" t="s">
+        <v>9</v>
+      </c>
+      <c r="D101" t="s">
+        <v>19</v>
+      </c>
+      <c r="E101" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101">
+        <v>25432</v>
+      </c>
+      <c r="G101">
+        <v>0.0</v>
+      </c>
+      <c r="H101">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102">
+        <v>2025</v>
+      </c>
+      <c r="B102" t="s">
+        <v>13</v>
+      </c>
+      <c r="C102" t="s">
+        <v>9</v>
+      </c>
+      <c r="D102" t="s">
+        <v>12</v>
+      </c>
+      <c r="E102" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102">
+        <v>334</v>
+      </c>
+      <c r="G102">
+        <v>0.0</v>
+      </c>
+      <c r="H102">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103">
+        <v>2025</v>
+      </c>
+      <c r="B103" t="s">
+        <v>13</v>
+      </c>
+      <c r="C103" t="s">
+        <v>9</v>
+      </c>
+      <c r="D103" t="s">
+        <v>32</v>
+      </c>
+      <c r="E103" t="s">
+        <v>22</v>
+      </c>
+      <c r="F103">
+        <v>3</v>
+      </c>
+      <c r="G103">
+        <v>0.0</v>
+      </c>
+      <c r="H103">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104">
+        <v>2025</v>
+      </c>
+      <c r="B104" t="s">
+        <v>13</v>
+      </c>
+      <c r="C104" t="s">
+        <v>9</v>
+      </c>
+      <c r="D104" t="s">
+        <v>13</v>
+      </c>
+      <c r="E104" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104">
+        <v>97837</v>
+      </c>
+      <c r="G104">
+        <v>0.0</v>
+      </c>
+      <c r="H104">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105">
+        <v>2025</v>
+      </c>
+      <c r="B105" t="s">
+        <v>13</v>
+      </c>
+      <c r="C105" t="s">
+        <v>9</v>
+      </c>
+      <c r="D105" t="s">
+        <v>16</v>
+      </c>
+      <c r="E105" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105">
+        <v>627</v>
+      </c>
+      <c r="G105">
+        <v>0.0</v>
+      </c>
+      <c r="H105">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106">
+        <v>2025</v>
+      </c>
+      <c r="B106" t="s">
         <v>25</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C106" t="s">
         <v>26</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D106" t="s">
+        <v>23</v>
+      </c>
+      <c r="E106" t="s">
+        <v>24</v>
+      </c>
+      <c r="F106">
+        <v>153791</v>
+      </c>
+      <c r="G106">
+        <v>2900.0</v>
+      </c>
+      <c r="H106">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107">
+        <v>2025</v>
+      </c>
+      <c r="B107" t="s">
+        <v>25</v>
+      </c>
+      <c r="C107" t="s">
+        <v>26</v>
+      </c>
+      <c r="D107" t="s">
+        <v>50</v>
+      </c>
+      <c r="E107" t="s">
+        <v>42</v>
+      </c>
+      <c r="F107">
+        <v>0</v>
+      </c>
+      <c r="G107">
+        <v>0.0</v>
+      </c>
+      <c r="H107">
+        <v>27965.0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108">
+        <v>2025</v>
+      </c>
+      <c r="B108" t="s">
+        <v>25</v>
+      </c>
+      <c r="C108" t="s">
+        <v>26</v>
+      </c>
+      <c r="D108" t="s">
         <v>31</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E108" t="s">
+        <v>31</v>
+      </c>
+      <c r="F108">
+        <v>0</v>
+      </c>
+      <c r="G108">
+        <v>0.0</v>
+      </c>
+      <c r="H108">
+        <v>39100.0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109">
+        <v>2025</v>
+      </c>
+      <c r="B109" t="s">
+        <v>25</v>
+      </c>
+      <c r="C109" t="s">
+        <v>26</v>
+      </c>
+      <c r="D109" t="s">
+        <v>28</v>
+      </c>
+      <c r="E109" t="s">
         <v>20</v>
       </c>
-      <c r="E20">
-[...13 lines deleted...]
-      <c r="A21" t="s">
+      <c r="F109">
+        <v>22744</v>
+      </c>
+      <c r="G109">
+        <v>2959.0</v>
+      </c>
+      <c r="H109">
+        <v>156000.0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110">
+        <v>2025</v>
+      </c>
+      <c r="B110" t="s">
         <v>25</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C110" t="s">
         <v>26</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D110" t="s">
+        <v>33</v>
+      </c>
+      <c r="E110" t="s">
+        <v>26</v>
+      </c>
+      <c r="F110">
+        <v>2734</v>
+      </c>
+      <c r="G110">
+        <v>7806.0</v>
+      </c>
+      <c r="H110">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111">
+        <v>2025</v>
+      </c>
+      <c r="B111" t="s">
+        <v>25</v>
+      </c>
+      <c r="C111" t="s">
+        <v>26</v>
+      </c>
+      <c r="D111" t="s">
+        <v>34</v>
+      </c>
+      <c r="E111" t="s">
+        <v>30</v>
+      </c>
+      <c r="F111">
+        <v>0</v>
+      </c>
+      <c r="G111">
+        <v>0.0</v>
+      </c>
+      <c r="H111">
+        <v>32180.0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112">
+        <v>2025</v>
+      </c>
+      <c r="B112" t="s">
+        <v>25</v>
+      </c>
+      <c r="C112" t="s">
+        <v>26</v>
+      </c>
+      <c r="D112" t="s">
+        <v>29</v>
+      </c>
+      <c r="E112" t="s">
+        <v>30</v>
+      </c>
+      <c r="F112">
+        <v>12361</v>
+      </c>
+      <c r="G112">
+        <v>0.0</v>
+      </c>
+      <c r="H112">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113">
+        <v>2025</v>
+      </c>
+      <c r="B113" t="s">
+        <v>25</v>
+      </c>
+      <c r="C113" t="s">
+        <v>26</v>
+      </c>
+      <c r="D113" t="s">
+        <v>21</v>
+      </c>
+      <c r="E113" t="s">
+        <v>22</v>
+      </c>
+      <c r="F113">
+        <v>709</v>
+      </c>
+      <c r="G113">
+        <v>0.0</v>
+      </c>
+      <c r="H113">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114">
+        <v>2025</v>
+      </c>
+      <c r="B114" t="s">
+        <v>53</v>
+      </c>
+      <c r="C114" t="s">
+        <v>30</v>
+      </c>
+      <c r="D114" t="s">
+        <v>34</v>
+      </c>
+      <c r="E114" t="s">
+        <v>30</v>
+      </c>
+      <c r="F114">
+        <v>10</v>
+      </c>
+      <c r="G114">
+        <v>0.0</v>
+      </c>
+      <c r="H114">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115">
+        <v>2025</v>
+      </c>
+      <c r="B115" t="s">
+        <v>53</v>
+      </c>
+      <c r="C115" t="s">
+        <v>30</v>
+      </c>
+      <c r="D115" t="s">
+        <v>30</v>
+      </c>
+      <c r="E115" t="s">
+        <v>30</v>
+      </c>
+      <c r="F115">
+        <v>4831</v>
+      </c>
+      <c r="G115">
+        <v>0.0</v>
+      </c>
+      <c r="H115">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116">
+        <v>2025</v>
+      </c>
+      <c r="B116" t="s">
+        <v>54</v>
+      </c>
+      <c r="C116" t="s">
+        <v>30</v>
+      </c>
+      <c r="D116" t="s">
+        <v>34</v>
+      </c>
+      <c r="E116" t="s">
+        <v>30</v>
+      </c>
+      <c r="F116">
+        <v>91</v>
+      </c>
+      <c r="G116">
+        <v>0.0</v>
+      </c>
+      <c r="H116">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117">
+        <v>2025</v>
+      </c>
+      <c r="B117" t="s">
+        <v>54</v>
+      </c>
+      <c r="C117" t="s">
+        <v>30</v>
+      </c>
+      <c r="D117" t="s">
+        <v>30</v>
+      </c>
+      <c r="E117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F117">
+        <v>10121</v>
+      </c>
+      <c r="G117">
+        <v>0.0</v>
+      </c>
+      <c r="H117">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118">
+        <v>2025</v>
+      </c>
+      <c r="B118" t="s">
+        <v>55</v>
+      </c>
+      <c r="C118" t="s">
+        <v>11</v>
+      </c>
+      <c r="D118" t="s">
+        <v>55</v>
+      </c>
+      <c r="E118" t="s">
+        <v>11</v>
+      </c>
+      <c r="F118">
+        <v>54997</v>
+      </c>
+      <c r="G118">
+        <v>0.0</v>
+      </c>
+      <c r="H118">
+        <v>9502.0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119">
+        <v>2025</v>
+      </c>
+      <c r="B119" t="s">
+        <v>56</v>
+      </c>
+      <c r="C119" t="s">
+        <v>22</v>
+      </c>
+      <c r="D119" t="s">
+        <v>56</v>
+      </c>
+      <c r="E119" t="s">
+        <v>22</v>
+      </c>
+      <c r="F119">
+        <v>0</v>
+      </c>
+      <c r="G119">
+        <v>801.0</v>
+      </c>
+      <c r="H119">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120">
+        <v>2025</v>
+      </c>
+      <c r="B120" t="s">
+        <v>27</v>
+      </c>
+      <c r="C120" t="s">
+        <v>22</v>
+      </c>
+      <c r="D120" t="s">
+        <v>23</v>
+      </c>
+      <c r="E120" t="s">
+        <v>24</v>
+      </c>
+      <c r="F120">
+        <v>12693</v>
+      </c>
+      <c r="G120">
+        <v>0.0</v>
+      </c>
+      <c r="H120">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121">
+        <v>2025</v>
+      </c>
+      <c r="B121" t="s">
+        <v>27</v>
+      </c>
+      <c r="C121" t="s">
+        <v>22</v>
+      </c>
+      <c r="D121" t="s">
+        <v>16</v>
+      </c>
+      <c r="E121" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121">
+        <v>0</v>
+      </c>
+      <c r="G121">
+        <v>24205.0</v>
+      </c>
+      <c r="H121">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122">
+        <v>2025</v>
+      </c>
+      <c r="B122" t="s">
+        <v>27</v>
+      </c>
+      <c r="C122" t="s">
+        <v>22</v>
+      </c>
+      <c r="D122" t="s">
+        <v>30</v>
+      </c>
+      <c r="E122" t="s">
+        <v>30</v>
+      </c>
+      <c r="F122">
+        <v>0</v>
+      </c>
+      <c r="G122">
+        <v>0.0</v>
+      </c>
+      <c r="H122">
+        <v>5500.0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123">
+        <v>2025</v>
+      </c>
+      <c r="B123" t="s">
+        <v>57</v>
+      </c>
+      <c r="C123" t="s">
+        <v>9</v>
+      </c>
+      <c r="D123" t="s">
+        <v>12</v>
+      </c>
+      <c r="E123" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123">
+        <v>535</v>
+      </c>
+      <c r="G123">
+        <v>0.0</v>
+      </c>
+      <c r="H123">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124">
+        <v>2025</v>
+      </c>
+      <c r="B124" t="s">
+        <v>28</v>
+      </c>
+      <c r="C124" t="s">
+        <v>20</v>
+      </c>
+      <c r="D124" t="s">
+        <v>23</v>
+      </c>
+      <c r="E124" t="s">
+        <v>24</v>
+      </c>
+      <c r="F124">
+        <v>17495</v>
+      </c>
+      <c r="G124">
+        <v>0.0</v>
+      </c>
+      <c r="H124">
+        <v>9160.0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125">
+        <v>2025</v>
+      </c>
+      <c r="B125" t="s">
+        <v>28</v>
+      </c>
+      <c r="C125" t="s">
+        <v>20</v>
+      </c>
+      <c r="D125" t="s">
+        <v>14</v>
+      </c>
+      <c r="E125" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125">
+        <v>0</v>
+      </c>
+      <c r="G125">
+        <v>25150.0</v>
+      </c>
+      <c r="H125">
+        <v>10048.0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126">
+        <v>2025</v>
+      </c>
+      <c r="B126" t="s">
+        <v>28</v>
+      </c>
+      <c r="C126" t="s">
+        <v>20</v>
+      </c>
+      <c r="D126" t="s">
+        <v>41</v>
+      </c>
+      <c r="E126" t="s">
+        <v>42</v>
+      </c>
+      <c r="F126">
+        <v>12000</v>
+      </c>
+      <c r="G126">
+        <v>34200.0</v>
+      </c>
+      <c r="H126">
+        <v>62554.0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127">
+        <v>2025</v>
+      </c>
+      <c r="B127" t="s">
+        <v>28</v>
+      </c>
+      <c r="C127" t="s">
+        <v>20</v>
+      </c>
+      <c r="D127" t="s">
+        <v>50</v>
+      </c>
+      <c r="E127" t="s">
+        <v>42</v>
+      </c>
+      <c r="F127">
+        <v>0</v>
+      </c>
+      <c r="G127">
+        <v>0.0</v>
+      </c>
+      <c r="H127">
+        <v>64472.0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128">
+        <v>2025</v>
+      </c>
+      <c r="B128" t="s">
+        <v>28</v>
+      </c>
+      <c r="C128" t="s">
+        <v>20</v>
+      </c>
+      <c r="D128" t="s">
+        <v>27</v>
+      </c>
+      <c r="E128" t="s">
+        <v>22</v>
+      </c>
+      <c r="F128">
+        <v>8000</v>
+      </c>
+      <c r="G128">
+        <v>0.0</v>
+      </c>
+      <c r="H128">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129">
+        <v>2025</v>
+      </c>
+      <c r="B129" t="s">
+        <v>28</v>
+      </c>
+      <c r="C129" t="s">
+        <v>20</v>
+      </c>
+      <c r="D129" t="s">
+        <v>39</v>
+      </c>
+      <c r="E129" t="s">
+        <v>37</v>
+      </c>
+      <c r="F129">
+        <v>0</v>
+      </c>
+      <c r="G129">
+        <v>0.0</v>
+      </c>
+      <c r="H129">
+        <v>11000.0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130">
+        <v>2025</v>
+      </c>
+      <c r="B130" t="s">
+        <v>28</v>
+      </c>
+      <c r="C130" t="s">
+        <v>20</v>
+      </c>
+      <c r="D130" t="s">
+        <v>34</v>
+      </c>
+      <c r="E130" t="s">
+        <v>30</v>
+      </c>
+      <c r="F130">
+        <v>0</v>
+      </c>
+      <c r="G130">
+        <v>0.0</v>
+      </c>
+      <c r="H130">
+        <v>8000.0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131">
+        <v>2025</v>
+      </c>
+      <c r="B131" t="s">
+        <v>28</v>
+      </c>
+      <c r="C131" t="s">
+        <v>20</v>
+      </c>
+      <c r="D131" t="s">
+        <v>29</v>
+      </c>
+      <c r="E131" t="s">
+        <v>30</v>
+      </c>
+      <c r="F131">
+        <v>5286</v>
+      </c>
+      <c r="G131">
+        <v>0.0</v>
+      </c>
+      <c r="H131">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132">
+        <v>2025</v>
+      </c>
+      <c r="B132" t="s">
+        <v>28</v>
+      </c>
+      <c r="C132" t="s">
+        <v>20</v>
+      </c>
+      <c r="D132" t="s">
+        <v>30</v>
+      </c>
+      <c r="E132" t="s">
+        <v>30</v>
+      </c>
+      <c r="F132">
+        <v>199</v>
+      </c>
+      <c r="G132">
+        <v>0.0</v>
+      </c>
+      <c r="H132">
+        <v>4000.0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133">
+        <v>2025</v>
+      </c>
+      <c r="B133" t="s">
+        <v>45</v>
+      </c>
+      <c r="C133" t="s">
+        <v>11</v>
+      </c>
+      <c r="D133" t="s">
+        <v>15</v>
+      </c>
+      <c r="E133" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133">
+        <v>0</v>
+      </c>
+      <c r="G133">
+        <v>40.0</v>
+      </c>
+      <c r="H133">
+        <v>144.0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>2025</v>
+      </c>
+      <c r="B134" t="s">
+        <v>45</v>
+      </c>
+      <c r="C134" t="s">
+        <v>11</v>
+      </c>
+      <c r="D134" t="s">
+        <v>12</v>
+      </c>
+      <c r="E134" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134">
+        <v>2660</v>
+      </c>
+      <c r="G134">
+        <v>60.0</v>
+      </c>
+      <c r="H134">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>2025</v>
+      </c>
+      <c r="B135" t="s">
+        <v>45</v>
+      </c>
+      <c r="C135" t="s">
+        <v>11</v>
+      </c>
+      <c r="D135" t="s">
+        <v>46</v>
+      </c>
+      <c r="E135" t="s">
+        <v>11</v>
+      </c>
+      <c r="F135">
+        <v>87896</v>
+      </c>
+      <c r="G135">
+        <v>0.0</v>
+      </c>
+      <c r="H135">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136">
+        <v>2025</v>
+      </c>
+      <c r="B136" t="s">
+        <v>45</v>
+      </c>
+      <c r="C136" t="s">
+        <v>11</v>
+      </c>
+      <c r="D136" t="s">
+        <v>18</v>
+      </c>
+      <c r="E136" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136">
+        <v>49155</v>
+      </c>
+      <c r="G136">
+        <v>629.0</v>
+      </c>
+      <c r="H136">
+        <v>38.0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137">
+        <v>2025</v>
+      </c>
+      <c r="B137" t="s">
+        <v>36</v>
+      </c>
+      <c r="C137" t="s">
+        <v>37</v>
+      </c>
+      <c r="D137" t="s">
+        <v>35</v>
+      </c>
+      <c r="E137" t="s">
+        <v>11</v>
+      </c>
+      <c r="F137">
+        <v>2808</v>
+      </c>
+      <c r="G137">
+        <v>0.0</v>
+      </c>
+      <c r="H137">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>2025</v>
+      </c>
+      <c r="B138" t="s">
+        <v>36</v>
+      </c>
+      <c r="C138" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138" t="s">
+        <v>12</v>
+      </c>
+      <c r="E138" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138">
+        <v>461</v>
+      </c>
+      <c r="G138">
+        <v>0.0</v>
+      </c>
+      <c r="H138">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>2025</v>
+      </c>
+      <c r="B139" t="s">
+        <v>36</v>
+      </c>
+      <c r="C139" t="s">
+        <v>37</v>
+      </c>
+      <c r="D139" t="s">
+        <v>36</v>
+      </c>
+      <c r="E139" t="s">
+        <v>37</v>
+      </c>
+      <c r="F139">
+        <v>227268</v>
+      </c>
+      <c r="G139">
+        <v>0.0</v>
+      </c>
+      <c r="H139">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>2025</v>
+      </c>
+      <c r="B140" t="s">
+        <v>36</v>
+      </c>
+      <c r="C140" t="s">
+        <v>37</v>
+      </c>
+      <c r="D140" t="s">
+        <v>16</v>
+      </c>
+      <c r="E140" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140">
+        <v>73325</v>
+      </c>
+      <c r="G140">
+        <v>180.0</v>
+      </c>
+      <c r="H140">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141">
+        <v>2025</v>
+      </c>
+      <c r="B141" t="s">
+        <v>36</v>
+      </c>
+      <c r="C141" t="s">
+        <v>37</v>
+      </c>
+      <c r="D141" t="s">
+        <v>39</v>
+      </c>
+      <c r="E141" t="s">
+        <v>37</v>
+      </c>
+      <c r="F141">
+        <v>1324</v>
+      </c>
+      <c r="G141">
+        <v>0.0</v>
+      </c>
+      <c r="H141">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142">
+        <v>2025</v>
+      </c>
+      <c r="B142" t="s">
+        <v>58</v>
+      </c>
+      <c r="C142" t="s">
+        <v>49</v>
+      </c>
+      <c r="D142" t="s">
+        <v>58</v>
+      </c>
+      <c r="E142" t="s">
+        <v>49</v>
+      </c>
+      <c r="F142">
+        <v>41510</v>
+      </c>
+      <c r="G142">
+        <v>0.0</v>
+      </c>
+      <c r="H142">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143">
+        <v>2025</v>
+      </c>
+      <c r="B143" t="s">
+        <v>33</v>
+      </c>
+      <c r="C143" t="s">
+        <v>26</v>
+      </c>
+      <c r="D143" t="s">
+        <v>23</v>
+      </c>
+      <c r="E143" t="s">
+        <v>24</v>
+      </c>
+      <c r="F143">
+        <v>23100</v>
+      </c>
+      <c r="G143">
+        <v>0.0</v>
+      </c>
+      <c r="H143">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144">
+        <v>2025</v>
+      </c>
+      <c r="B144" t="s">
+        <v>33</v>
+      </c>
+      <c r="C144" t="s">
+        <v>26</v>
+      </c>
+      <c r="D144" t="s">
+        <v>25</v>
+      </c>
+      <c r="E144" t="s">
+        <v>26</v>
+      </c>
+      <c r="F144">
+        <v>500</v>
+      </c>
+      <c r="G144">
+        <v>3103.0</v>
+      </c>
+      <c r="H144">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145">
+        <v>2025</v>
+      </c>
+      <c r="B145" t="s">
+        <v>33</v>
+      </c>
+      <c r="C145" t="s">
+        <v>26</v>
+      </c>
+      <c r="D145" t="s">
+        <v>16</v>
+      </c>
+      <c r="E145" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145">
+        <v>34850</v>
+      </c>
+      <c r="G145">
+        <v>69100.0</v>
+      </c>
+      <c r="H145">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146">
+        <v>2025</v>
+      </c>
+      <c r="B146" t="s">
+        <v>33</v>
+      </c>
+      <c r="C146" t="s">
+        <v>26</v>
+      </c>
+      <c r="D146" t="s">
+        <v>29</v>
+      </c>
+      <c r="E146" t="s">
+        <v>30</v>
+      </c>
+      <c r="F146">
+        <v>1780</v>
+      </c>
+      <c r="G146">
+        <v>125149.0</v>
+      </c>
+      <c r="H146">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147">
+        <v>2025</v>
+      </c>
+      <c r="B147" t="s">
+        <v>33</v>
+      </c>
+      <c r="C147" t="s">
+        <v>26</v>
+      </c>
+      <c r="D147" t="s">
+        <v>51</v>
+      </c>
+      <c r="E147" t="s">
+        <v>22</v>
+      </c>
+      <c r="F147">
+        <v>0</v>
+      </c>
+      <c r="G147">
+        <v>186240.0</v>
+      </c>
+      <c r="H147">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148">
+        <v>2025</v>
+      </c>
+      <c r="B148" t="s">
+        <v>59</v>
+      </c>
+      <c r="C148" t="s">
+        <v>11</v>
+      </c>
+      <c r="D148" t="s">
+        <v>15</v>
+      </c>
+      <c r="E148" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148">
+        <v>0</v>
+      </c>
+      <c r="G148">
+        <v>70.0</v>
+      </c>
+      <c r="H148">
+        <v>98.0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149">
+        <v>2025</v>
+      </c>
+      <c r="B149" t="s">
+        <v>59</v>
+      </c>
+      <c r="C149" t="s">
+        <v>11</v>
+      </c>
+      <c r="D149" t="s">
+        <v>10</v>
+      </c>
+      <c r="E149" t="s">
+        <v>11</v>
+      </c>
+      <c r="F149">
+        <v>1118</v>
+      </c>
+      <c r="G149">
+        <v>0.0</v>
+      </c>
+      <c r="H149">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150">
+        <v>2025</v>
+      </c>
+      <c r="B150" t="s">
+        <v>59</v>
+      </c>
+      <c r="C150" t="s">
+        <v>11</v>
+      </c>
+      <c r="D150" t="s">
+        <v>12</v>
+      </c>
+      <c r="E150" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150">
+        <v>4050</v>
+      </c>
+      <c r="G150">
+        <v>140.0</v>
+      </c>
+      <c r="H150">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>2025</v>
+      </c>
+      <c r="B151" t="s">
+        <v>59</v>
+      </c>
+      <c r="C151" t="s">
+        <v>11</v>
+      </c>
+      <c r="D151" t="s">
+        <v>46</v>
+      </c>
+      <c r="E151" t="s">
+        <v>11</v>
+      </c>
+      <c r="F151">
+        <v>2060</v>
+      </c>
+      <c r="G151">
+        <v>0.0</v>
+      </c>
+      <c r="H151">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>2025</v>
+      </c>
+      <c r="B152" t="s">
+        <v>59</v>
+      </c>
+      <c r="C152" t="s">
+        <v>11</v>
+      </c>
+      <c r="D152" t="s">
+        <v>18</v>
+      </c>
+      <c r="E152" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152">
+        <v>20619</v>
+      </c>
+      <c r="G152">
+        <v>1340.0</v>
+      </c>
+      <c r="H152">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153">
+        <v>2025</v>
+      </c>
+      <c r="B153" t="s">
+        <v>46</v>
+      </c>
+      <c r="C153" t="s">
+        <v>11</v>
+      </c>
+      <c r="D153" t="s">
+        <v>43</v>
+      </c>
+      <c r="E153" t="s">
+        <v>44</v>
+      </c>
+      <c r="F153">
+        <v>6997</v>
+      </c>
+      <c r="G153">
+        <v>0.0</v>
+      </c>
+      <c r="H153">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154">
+        <v>2025</v>
+      </c>
+      <c r="B154" t="s">
+        <v>46</v>
+      </c>
+      <c r="C154" t="s">
+        <v>11</v>
+      </c>
+      <c r="D154" t="s">
+        <v>15</v>
+      </c>
+      <c r="E154" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154">
+        <v>20</v>
+      </c>
+      <c r="G154">
+        <v>166.0</v>
+      </c>
+      <c r="H154">
+        <v>231.0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155">
+        <v>2025</v>
+      </c>
+      <c r="B155" t="s">
+        <v>46</v>
+      </c>
+      <c r="C155" t="s">
+        <v>11</v>
+      </c>
+      <c r="D155" t="s">
+        <v>12</v>
+      </c>
+      <c r="E155" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155">
+        <v>13777</v>
+      </c>
+      <c r="G155">
+        <v>0.0</v>
+      </c>
+      <c r="H155">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156">
+        <v>2025</v>
+      </c>
+      <c r="B156" t="s">
+        <v>46</v>
+      </c>
+      <c r="C156" t="s">
+        <v>11</v>
+      </c>
+      <c r="D156" t="s">
+        <v>45</v>
+      </c>
+      <c r="E156" t="s">
+        <v>11</v>
+      </c>
+      <c r="F156">
+        <v>35644</v>
+      </c>
+      <c r="G156">
+        <v>0.0</v>
+      </c>
+      <c r="H156">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157">
+        <v>2025</v>
+      </c>
+      <c r="B157" t="s">
+        <v>46</v>
+      </c>
+      <c r="C157" t="s">
+        <v>11</v>
+      </c>
+      <c r="D157" t="s">
+        <v>18</v>
+      </c>
+      <c r="E157" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157">
+        <v>158063</v>
+      </c>
+      <c r="G157">
+        <v>1730.0</v>
+      </c>
+      <c r="H157">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158">
+        <v>2025</v>
+      </c>
+      <c r="B158" t="s">
+        <v>16</v>
+      </c>
+      <c r="C158" t="s">
+        <v>9</v>
+      </c>
+      <c r="D158" t="s">
+        <v>30</v>
+      </c>
+      <c r="E158" t="s">
+        <v>30</v>
+      </c>
+      <c r="F158">
+        <v>39</v>
+      </c>
+      <c r="G158">
+        <v>0.0</v>
+      </c>
+      <c r="H158">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159">
+        <v>2025</v>
+      </c>
+      <c r="B159" t="s">
+        <v>16</v>
+      </c>
+      <c r="C159" t="s">
+        <v>9</v>
+      </c>
+      <c r="D159" t="s">
+        <v>8</v>
+      </c>
+      <c r="E159" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159">
+        <v>5648</v>
+      </c>
+      <c r="G159">
+        <v>350.0</v>
+      </c>
+      <c r="H159">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160">
+        <v>2025</v>
+      </c>
+      <c r="B160" t="s">
+        <v>16</v>
+      </c>
+      <c r="C160" t="s">
+        <v>9</v>
+      </c>
+      <c r="D160" t="s">
+        <v>43</v>
+      </c>
+      <c r="E160" t="s">
+        <v>44</v>
+      </c>
+      <c r="F160">
+        <v>5250</v>
+      </c>
+      <c r="G160">
+        <v>10947.0</v>
+      </c>
+      <c r="H160">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161">
+        <v>2025</v>
+      </c>
+      <c r="B161" t="s">
+        <v>16</v>
+      </c>
+      <c r="C161" t="s">
+        <v>9</v>
+      </c>
+      <c r="D161" t="s">
+        <v>17</v>
+      </c>
+      <c r="E161" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161">
+        <v>1488</v>
+      </c>
+      <c r="G161">
+        <v>1090.0</v>
+      </c>
+      <c r="H161">
+        <v>33.0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162">
+        <v>2025</v>
+      </c>
+      <c r="B162" t="s">
+        <v>16</v>
+      </c>
+      <c r="C162" t="s">
+        <v>9</v>
+      </c>
+      <c r="D162" t="s">
+        <v>14</v>
+      </c>
+      <c r="E162" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162">
+        <v>9929</v>
+      </c>
+      <c r="G162">
+        <v>1710.0</v>
+      </c>
+      <c r="H162">
+        <v>605.0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163">
+        <v>2025</v>
+      </c>
+      <c r="B163" t="s">
+        <v>16</v>
+      </c>
+      <c r="C163" t="s">
+        <v>9</v>
+      </c>
+      <c r="D163" t="s">
+        <v>15</v>
+      </c>
+      <c r="E163" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163">
+        <v>879</v>
+      </c>
+      <c r="G163">
+        <v>2335.0</v>
+      </c>
+      <c r="H163">
+        <v>554.0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164">
+        <v>2025</v>
+      </c>
+      <c r="B164" t="s">
+        <v>16</v>
+      </c>
+      <c r="C164" t="s">
+        <v>9</v>
+      </c>
+      <c r="D164" t="s">
+        <v>10</v>
+      </c>
+      <c r="E164" t="s">
+        <v>11</v>
+      </c>
+      <c r="F164">
+        <v>335275</v>
+      </c>
+      <c r="G164">
+        <v>58153.0</v>
+      </c>
+      <c r="H164">
+        <v>104.0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165">
+        <v>2025</v>
+      </c>
+      <c r="B165" t="s">
+        <v>16</v>
+      </c>
+      <c r="C165" t="s">
+        <v>9</v>
+      </c>
+      <c r="D165" t="s">
+        <v>19</v>
+      </c>
+      <c r="E165" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165">
+        <v>123611</v>
+      </c>
+      <c r="G165">
+        <v>0.0</v>
+      </c>
+      <c r="H165">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166">
+        <v>2025</v>
+      </c>
+      <c r="B166" t="s">
+        <v>16</v>
+      </c>
+      <c r="C166" t="s">
+        <v>9</v>
+      </c>
+      <c r="D166" t="s">
+        <v>12</v>
+      </c>
+      <c r="E166" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166">
+        <v>4049</v>
+      </c>
+      <c r="G166">
+        <v>15665.0</v>
+      </c>
+      <c r="H166">
+        <v>97.0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>2025</v>
+      </c>
+      <c r="B167" t="s">
+        <v>16</v>
+      </c>
+      <c r="C167" t="s">
+        <v>9</v>
+      </c>
+      <c r="D167" t="s">
         <v>32</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E167" t="s">
+        <v>22</v>
+      </c>
+      <c r="F167">
+        <v>911</v>
+      </c>
+      <c r="G167">
+        <v>28070.0</v>
+      </c>
+      <c r="H167">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>2025</v>
+      </c>
+      <c r="B168" t="s">
+        <v>16</v>
+      </c>
+      <c r="C168" t="s">
+        <v>9</v>
+      </c>
+      <c r="D168" t="s">
+        <v>13</v>
+      </c>
+      <c r="E168" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168">
+        <v>1147</v>
+      </c>
+      <c r="G168">
+        <v>0.0</v>
+      </c>
+      <c r="H168">
+        <v>97.0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169">
+        <v>2025</v>
+      </c>
+      <c r="B169" t="s">
+        <v>16</v>
+      </c>
+      <c r="C169" t="s">
+        <v>9</v>
+      </c>
+      <c r="D169" t="s">
+        <v>27</v>
+      </c>
+      <c r="E169" t="s">
+        <v>22</v>
+      </c>
+      <c r="F169">
+        <v>660</v>
+      </c>
+      <c r="G169">
+        <v>35563.0</v>
+      </c>
+      <c r="H169">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170">
+        <v>2025</v>
+      </c>
+      <c r="B170" t="s">
+        <v>16</v>
+      </c>
+      <c r="C170" t="s">
+        <v>9</v>
+      </c>
+      <c r="D170" t="s">
+        <v>45</v>
+      </c>
+      <c r="E170" t="s">
+        <v>11</v>
+      </c>
+      <c r="F170">
+        <v>3223</v>
+      </c>
+      <c r="G170">
+        <v>8744.0</v>
+      </c>
+      <c r="H170">
+        <v>165.0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171">
+        <v>2025</v>
+      </c>
+      <c r="B171" t="s">
+        <v>16</v>
+      </c>
+      <c r="C171" t="s">
+        <v>9</v>
+      </c>
+      <c r="D171" t="s">
+        <v>36</v>
+      </c>
+      <c r="E171" t="s">
+        <v>37</v>
+      </c>
+      <c r="F171">
+        <v>79014</v>
+      </c>
+      <c r="G171">
+        <v>155569.0</v>
+      </c>
+      <c r="H171">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172">
+        <v>2025</v>
+      </c>
+      <c r="B172" t="s">
+        <v>16</v>
+      </c>
+      <c r="C172" t="s">
+        <v>9</v>
+      </c>
+      <c r="D172" t="s">
         <v>33</v>
       </c>
-      <c r="E21">
-[...13 lines deleted...]
-      <c r="A22" t="s">
+      <c r="E172" t="s">
+        <v>26</v>
+      </c>
+      <c r="F172">
+        <v>250</v>
+      </c>
+      <c r="G172">
+        <v>0.0</v>
+      </c>
+      <c r="H172">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173">
+        <v>2025</v>
+      </c>
+      <c r="B173" t="s">
+        <v>16</v>
+      </c>
+      <c r="C173" t="s">
+        <v>9</v>
+      </c>
+      <c r="D173" t="s">
+        <v>46</v>
+      </c>
+      <c r="E173" t="s">
+        <v>11</v>
+      </c>
+      <c r="F173">
+        <v>12162</v>
+      </c>
+      <c r="G173">
+        <v>57143.0</v>
+      </c>
+      <c r="H173">
+        <v>276.0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174">
+        <v>2025</v>
+      </c>
+      <c r="B174" t="s">
+        <v>16</v>
+      </c>
+      <c r="C174" t="s">
+        <v>9</v>
+      </c>
+      <c r="D174" t="s">
+        <v>16</v>
+      </c>
+      <c r="E174" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174">
+        <v>35632</v>
+      </c>
+      <c r="G174">
+        <v>13153.0</v>
+      </c>
+      <c r="H174">
+        <v>1182.0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175">
+        <v>2025</v>
+      </c>
+      <c r="B175" t="s">
+        <v>16</v>
+      </c>
+      <c r="C175" t="s">
+        <v>9</v>
+      </c>
+      <c r="D175" t="s">
+        <v>47</v>
+      </c>
+      <c r="E175" t="s">
+        <v>37</v>
+      </c>
+      <c r="F175">
+        <v>26</v>
+      </c>
+      <c r="G175">
+        <v>2623.0</v>
+      </c>
+      <c r="H175">
+        <v>69.0</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176">
+        <v>2025</v>
+      </c>
+      <c r="B176" t="s">
+        <v>16</v>
+      </c>
+      <c r="C176" t="s">
+        <v>9</v>
+      </c>
+      <c r="D176" t="s">
+        <v>39</v>
+      </c>
+      <c r="E176" t="s">
+        <v>37</v>
+      </c>
+      <c r="F176">
+        <v>588</v>
+      </c>
+      <c r="G176">
+        <v>0.0</v>
+      </c>
+      <c r="H176">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>2025</v>
+      </c>
+      <c r="B177" t="s">
+        <v>16</v>
+      </c>
+      <c r="C177" t="s">
+        <v>9</v>
+      </c>
+      <c r="D177" t="s">
+        <v>18</v>
+      </c>
+      <c r="E177" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177">
+        <v>15215</v>
+      </c>
+      <c r="G177">
+        <v>11409.0</v>
+      </c>
+      <c r="H177">
+        <v>857.0</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178">
+        <v>2025</v>
+      </c>
+      <c r="B178" t="s">
+        <v>16</v>
+      </c>
+      <c r="C178" t="s">
+        <v>9</v>
+      </c>
+      <c r="D178" t="s">
+        <v>40</v>
+      </c>
+      <c r="E178" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178">
+        <v>2595</v>
+      </c>
+      <c r="G178">
+        <v>0.0</v>
+      </c>
+      <c r="H178">
+        <v>1534.0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179">
+        <v>2025</v>
+      </c>
+      <c r="B179" t="s">
+        <v>16</v>
+      </c>
+      <c r="C179" t="s">
+        <v>9</v>
+      </c>
+      <c r="D179" t="s">
+        <v>34</v>
+      </c>
+      <c r="E179" t="s">
+        <v>30</v>
+      </c>
+      <c r="F179">
+        <v>1600</v>
+      </c>
+      <c r="G179">
+        <v>8041.0</v>
+      </c>
+      <c r="H179">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180">
+        <v>2025</v>
+      </c>
+      <c r="B180" t="s">
+        <v>16</v>
+      </c>
+      <c r="C180" t="s">
+        <v>9</v>
+      </c>
+      <c r="D180" t="s">
+        <v>21</v>
+      </c>
+      <c r="E180" t="s">
+        <v>22</v>
+      </c>
+      <c r="F180">
+        <v>120</v>
+      </c>
+      <c r="G180">
+        <v>0.0</v>
+      </c>
+      <c r="H180">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181">
+        <v>2025</v>
+      </c>
+      <c r="B181" t="s">
+        <v>16</v>
+      </c>
+      <c r="C181" t="s">
+        <v>9</v>
+      </c>
+      <c r="D181" t="s">
+        <v>51</v>
+      </c>
+      <c r="E181" t="s">
+        <v>22</v>
+      </c>
+      <c r="F181">
+        <v>0</v>
+      </c>
+      <c r="G181">
+        <v>25500.0</v>
+      </c>
+      <c r="H181">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182">
+        <v>2025</v>
+      </c>
+      <c r="B182" t="s">
+        <v>47</v>
+      </c>
+      <c r="C182" t="s">
+        <v>37</v>
+      </c>
+      <c r="D182" t="s">
+        <v>39</v>
+      </c>
+      <c r="E182" t="s">
+        <v>37</v>
+      </c>
+      <c r="F182">
+        <v>13831</v>
+      </c>
+      <c r="G182">
+        <v>0.0</v>
+      </c>
+      <c r="H182">
+        <v>126.0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183">
+        <v>2025</v>
+      </c>
+      <c r="B183" t="s">
+        <v>47</v>
+      </c>
+      <c r="C183" t="s">
+        <v>37</v>
+      </c>
+      <c r="D183" t="s">
+        <v>36</v>
+      </c>
+      <c r="E183" t="s">
+        <v>37</v>
+      </c>
+      <c r="F183">
+        <v>1048</v>
+      </c>
+      <c r="G183">
+        <v>0.0</v>
+      </c>
+      <c r="H183">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184">
+        <v>2025</v>
+      </c>
+      <c r="B184" t="s">
+        <v>47</v>
+      </c>
+      <c r="C184" t="s">
+        <v>37</v>
+      </c>
+      <c r="D184" t="s">
+        <v>12</v>
+      </c>
+      <c r="E184" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184">
+        <v>280</v>
+      </c>
+      <c r="G184">
+        <v>0.0</v>
+      </c>
+      <c r="H184">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185">
+        <v>2025</v>
+      </c>
+      <c r="B185" t="s">
+        <v>47</v>
+      </c>
+      <c r="C185" t="s">
+        <v>37</v>
+      </c>
+      <c r="D185" t="s">
+        <v>47</v>
+      </c>
+      <c r="E185" t="s">
+        <v>37</v>
+      </c>
+      <c r="F185">
+        <v>2082</v>
+      </c>
+      <c r="G185">
+        <v>0.0</v>
+      </c>
+      <c r="H185">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>2025</v>
+      </c>
+      <c r="B186" t="s">
+        <v>47</v>
+      </c>
+      <c r="C186" t="s">
+        <v>37</v>
+      </c>
+      <c r="D186" t="s">
+        <v>60</v>
+      </c>
+      <c r="E186" t="s">
+        <v>37</v>
+      </c>
+      <c r="F186">
+        <v>318</v>
+      </c>
+      <c r="G186">
+        <v>0.0</v>
+      </c>
+      <c r="H186">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187">
+        <v>2025</v>
+      </c>
+      <c r="B187" t="s">
+        <v>39</v>
+      </c>
+      <c r="C187" t="s">
+        <v>37</v>
+      </c>
+      <c r="D187" t="s">
+        <v>36</v>
+      </c>
+      <c r="E187" t="s">
+        <v>37</v>
+      </c>
+      <c r="F187">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>2025</v>
+      </c>
+      <c r="B188" t="s">
+        <v>39</v>
+      </c>
+      <c r="C188" t="s">
+        <v>37</v>
+      </c>
+      <c r="D188" t="s">
+        <v>16</v>
+      </c>
+      <c r="E188" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188">
+        <v>670</v>
+      </c>
+      <c r="G188">
+        <v>0.0</v>
+      </c>
+      <c r="H188">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189">
+        <v>2025</v>
+      </c>
+      <c r="B189" t="s">
+        <v>39</v>
+      </c>
+      <c r="C189" t="s">
+        <v>37</v>
+      </c>
+      <c r="D189" t="s">
+        <v>47</v>
+      </c>
+      <c r="E189" t="s">
+        <v>37</v>
+      </c>
+      <c r="F189">
+        <v>31664</v>
+      </c>
+      <c r="G189">
+        <v>0.0</v>
+      </c>
+      <c r="H189">
+        <v>4071.0</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>2025</v>
+      </c>
+      <c r="B190" t="s">
+        <v>39</v>
+      </c>
+      <c r="C190" t="s">
+        <v>37</v>
+      </c>
+      <c r="D190" t="s">
+        <v>39</v>
+      </c>
+      <c r="E190" t="s">
+        <v>37</v>
+      </c>
+      <c r="F190">
+        <v>65462</v>
+      </c>
+      <c r="G190">
+        <v>18842.0</v>
+      </c>
+      <c r="H190">
+        <v>81639.0</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191">
+        <v>2025</v>
+      </c>
+      <c r="B191" t="s">
+        <v>39</v>
+      </c>
+      <c r="C191" t="s">
+        <v>37</v>
+      </c>
+      <c r="D191" t="s">
+        <v>61</v>
+      </c>
+      <c r="E191" t="s">
+        <v>37</v>
+      </c>
+      <c r="F191">
+        <v>24362</v>
+      </c>
+      <c r="G191">
+        <v>0.0</v>
+      </c>
+      <c r="H191">
+        <v>85611.0</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192">
+        <v>2025</v>
+      </c>
+      <c r="B192" t="s">
+        <v>39</v>
+      </c>
+      <c r="C192" t="s">
+        <v>37</v>
+      </c>
+      <c r="D192" t="s">
+        <v>18</v>
+      </c>
+      <c r="E192" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192">
+        <v>653</v>
+      </c>
+      <c r="G192">
+        <v>0.0</v>
+      </c>
+      <c r="H192">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193">
+        <v>2025</v>
+      </c>
+      <c r="B193" t="s">
+        <v>39</v>
+      </c>
+      <c r="C193" t="s">
+        <v>37</v>
+      </c>
+      <c r="D193" t="s">
+        <v>29</v>
+      </c>
+      <c r="E193" t="s">
+        <v>30</v>
+      </c>
+      <c r="F193">
+        <v>2523</v>
+      </c>
+      <c r="G193">
+        <v>0.0</v>
+      </c>
+      <c r="H193">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>2025</v>
+      </c>
+      <c r="B194" t="s">
+        <v>39</v>
+      </c>
+      <c r="C194" t="s">
+        <v>37</v>
+      </c>
+      <c r="D194" t="s">
+        <v>21</v>
+      </c>
+      <c r="E194" t="s">
+        <v>22</v>
+      </c>
+      <c r="F194">
+        <v>43560</v>
+      </c>
+      <c r="G194">
+        <v>0.0</v>
+      </c>
+      <c r="H194">
+        <v>284.0</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>2025</v>
+      </c>
+      <c r="B195" t="s">
+        <v>39</v>
+      </c>
+      <c r="C195" t="s">
+        <v>37</v>
+      </c>
+      <c r="D195" t="s">
+        <v>51</v>
+      </c>
+      <c r="E195" t="s">
+        <v>22</v>
+      </c>
+      <c r="F195">
+        <v>13273</v>
+      </c>
+      <c r="G195">
+        <v>0.0</v>
+      </c>
+      <c r="H195">
+        <v>35896.0</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>2025</v>
+      </c>
+      <c r="B196" t="s">
+        <v>39</v>
+      </c>
+      <c r="C196" t="s">
+        <v>37</v>
+      </c>
+      <c r="D196" t="s">
+        <v>38</v>
+      </c>
+      <c r="E196" t="s">
+        <v>37</v>
+      </c>
+      <c r="F196">
+        <v>86975</v>
+      </c>
+      <c r="G196">
+        <v>0.0</v>
+      </c>
+      <c r="H196">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>2025</v>
+      </c>
+      <c r="B197" t="s">
+        <v>39</v>
+      </c>
+      <c r="C197" t="s">
+        <v>37</v>
+      </c>
+      <c r="D197" t="s">
+        <v>60</v>
+      </c>
+      <c r="E197" t="s">
+        <v>37</v>
+      </c>
+      <c r="F197">
+        <v>2083</v>
+      </c>
+      <c r="G197">
+        <v>0.0</v>
+      </c>
+      <c r="H197">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>2025</v>
+      </c>
+      <c r="B198" t="s">
+        <v>39</v>
+      </c>
+      <c r="C198" t="s">
+        <v>37</v>
+      </c>
+      <c r="D198" t="s">
+        <v>14</v>
+      </c>
+      <c r="E198" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198">
+        <v>0</v>
+      </c>
+      <c r="G198">
+        <v>24166.0</v>
+      </c>
+      <c r="H198">
+        <v>3905.0</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199">
+        <v>2025</v>
+      </c>
+      <c r="B199" t="s">
+        <v>39</v>
+      </c>
+      <c r="C199" t="s">
+        <v>37</v>
+      </c>
+      <c r="D199" t="s">
+        <v>10</v>
+      </c>
+      <c r="E199" t="s">
+        <v>11</v>
+      </c>
+      <c r="F199">
+        <v>16461</v>
+      </c>
+      <c r="G199">
+        <v>0.0</v>
+      </c>
+      <c r="H199">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>2025</v>
+      </c>
+      <c r="B200" t="s">
+        <v>39</v>
+      </c>
+      <c r="C200" t="s">
+        <v>37</v>
+      </c>
+      <c r="D200" t="s">
+        <v>32</v>
+      </c>
+      <c r="E200" t="s">
+        <v>22</v>
+      </c>
+      <c r="F200">
+        <v>19250</v>
+      </c>
+      <c r="G200">
+        <v>0.0</v>
+      </c>
+      <c r="H200">
+        <v>74871.0</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>2025</v>
+      </c>
+      <c r="B201" t="s">
+        <v>61</v>
+      </c>
+      <c r="C201" t="s">
+        <v>37</v>
+      </c>
+      <c r="D201" t="s">
+        <v>39</v>
+      </c>
+      <c r="E201" t="s">
+        <v>37</v>
+      </c>
+      <c r="F201">
+        <v>18797</v>
+      </c>
+      <c r="G201">
+        <v>0.0</v>
+      </c>
+      <c r="H201">
+        <v>70968.0</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202">
+        <v>2025</v>
+      </c>
+      <c r="B202" t="s">
+        <v>61</v>
+      </c>
+      <c r="C202" t="s">
+        <v>37</v>
+      </c>
+      <c r="D202" t="s">
+        <v>34</v>
+      </c>
+      <c r="E202" t="s">
+        <v>30</v>
+      </c>
+      <c r="F202">
+        <v>0</v>
+      </c>
+      <c r="G202">
+        <v>0.0</v>
+      </c>
+      <c r="H202">
+        <v>53541.0</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>2025</v>
+      </c>
+      <c r="B203" t="s">
+        <v>61</v>
+      </c>
+      <c r="C203" t="s">
+        <v>37</v>
+      </c>
+      <c r="D203" t="s">
+        <v>51</v>
+      </c>
+      <c r="E203" t="s">
+        <v>22</v>
+      </c>
+      <c r="F203">
+        <v>0</v>
+      </c>
+      <c r="G203">
+        <v>0.0</v>
+      </c>
+      <c r="H203">
+        <v>148859.0</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>2025</v>
+      </c>
+      <c r="B204" t="s">
+        <v>18</v>
+      </c>
+      <c r="C204" t="s">
+        <v>9</v>
+      </c>
+      <c r="D204" t="s">
+        <v>43</v>
+      </c>
+      <c r="E204" t="s">
+        <v>44</v>
+      </c>
+      <c r="F204">
+        <v>1068</v>
+      </c>
+      <c r="G204">
+        <v>3960.0</v>
+      </c>
+      <c r="H204">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205">
+        <v>2025</v>
+      </c>
+      <c r="B205" t="s">
+        <v>18</v>
+      </c>
+      <c r="C205" t="s">
+        <v>9</v>
+      </c>
+      <c r="D205" t="s">
+        <v>14</v>
+      </c>
+      <c r="E205" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205">
+        <v>16031</v>
+      </c>
+      <c r="G205">
+        <v>1011.0</v>
+      </c>
+      <c r="H205">
+        <v>11.0</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206">
+        <v>2025</v>
+      </c>
+      <c r="B206" t="s">
+        <v>18</v>
+      </c>
+      <c r="C206" t="s">
+        <v>9</v>
+      </c>
+      <c r="D206" t="s">
+        <v>15</v>
+      </c>
+      <c r="E206" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206">
+        <v>1109</v>
+      </c>
+      <c r="G206">
+        <v>2072.0</v>
+      </c>
+      <c r="H206">
+        <v>719.0</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>2025</v>
+      </c>
+      <c r="B207" t="s">
+        <v>18</v>
+      </c>
+      <c r="C207" t="s">
+        <v>9</v>
+      </c>
+      <c r="D207" t="s">
+        <v>10</v>
+      </c>
+      <c r="E207" t="s">
+        <v>11</v>
+      </c>
+      <c r="F207">
+        <v>1263</v>
+      </c>
+      <c r="G207">
+        <v>9758.0</v>
+      </c>
+      <c r="H207">
+        <v>260.0</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>2025</v>
+      </c>
+      <c r="B208" t="s">
+        <v>18</v>
+      </c>
+      <c r="C208" t="s">
+        <v>9</v>
+      </c>
+      <c r="D208" t="s">
+        <v>19</v>
+      </c>
+      <c r="E208" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208">
+        <v>8169</v>
+      </c>
+      <c r="G208">
+        <v>340.0</v>
+      </c>
+      <c r="H208">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
+        <v>2025</v>
+      </c>
+      <c r="B209" t="s">
+        <v>18</v>
+      </c>
+      <c r="C209" t="s">
+        <v>9</v>
+      </c>
+      <c r="D209" t="s">
+        <v>12</v>
+      </c>
+      <c r="E209" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209">
+        <v>12303</v>
+      </c>
+      <c r="G209">
+        <v>7822.0</v>
+      </c>
+      <c r="H209">
+        <v>40.0</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>2025</v>
+      </c>
+      <c r="B210" t="s">
+        <v>18</v>
+      </c>
+      <c r="C210" t="s">
+        <v>9</v>
+      </c>
+      <c r="D210" t="s">
+        <v>45</v>
+      </c>
+      <c r="E210" t="s">
+        <v>11</v>
+      </c>
+      <c r="F210">
+        <v>58227</v>
+      </c>
+      <c r="G210">
+        <v>6122.0</v>
+      </c>
+      <c r="H210">
+        <v>530.0</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>2025</v>
+      </c>
+      <c r="B211" t="s">
+        <v>18</v>
+      </c>
+      <c r="C211" t="s">
+        <v>9</v>
+      </c>
+      <c r="D211" t="s">
+        <v>36</v>
+      </c>
+      <c r="E211" t="s">
+        <v>37</v>
+      </c>
+      <c r="F211">
+        <v>340</v>
+      </c>
+      <c r="G211">
+        <v>0.0</v>
+      </c>
+      <c r="H211">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>2025</v>
+      </c>
+      <c r="B212" t="s">
+        <v>18</v>
+      </c>
+      <c r="C212" t="s">
+        <v>9</v>
+      </c>
+      <c r="D212" t="s">
+        <v>46</v>
+      </c>
+      <c r="E212" t="s">
+        <v>11</v>
+      </c>
+      <c r="F212">
+        <v>34053</v>
+      </c>
+      <c r="G212">
+        <v>15736.0</v>
+      </c>
+      <c r="H212">
+        <v>933.0</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>2025</v>
+      </c>
+      <c r="B213" t="s">
+        <v>18</v>
+      </c>
+      <c r="C213" t="s">
+        <v>9</v>
+      </c>
+      <c r="D213" t="s">
+        <v>16</v>
+      </c>
+      <c r="E213" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213">
+        <v>13341</v>
+      </c>
+      <c r="G213">
+        <v>1831.0</v>
+      </c>
+      <c r="H213">
+        <v>2302.0</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>2025</v>
+      </c>
+      <c r="B214" t="s">
+        <v>18</v>
+      </c>
+      <c r="C214" t="s">
+        <v>9</v>
+      </c>
+      <c r="D214" t="s">
+        <v>47</v>
+      </c>
+      <c r="E214" t="s">
+        <v>37</v>
+      </c>
+      <c r="F214">
+        <v>501</v>
+      </c>
+      <c r="G214">
+        <v>2673.0</v>
+      </c>
+      <c r="H214">
+        <v>73.0</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>2025</v>
+      </c>
+      <c r="B215" t="s">
+        <v>18</v>
+      </c>
+      <c r="C215" t="s">
+        <v>9</v>
+      </c>
+      <c r="D215" t="s">
+        <v>18</v>
+      </c>
+      <c r="E215" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215">
+        <v>24034</v>
+      </c>
+      <c r="G215">
+        <v>2871.0</v>
+      </c>
+      <c r="H215">
+        <v>320.0</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>2025</v>
+      </c>
+      <c r="B216" t="s">
+        <v>18</v>
+      </c>
+      <c r="C216" t="s">
+        <v>9</v>
+      </c>
+      <c r="D216" t="s">
+        <v>40</v>
+      </c>
+      <c r="E216" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216">
+        <v>1051</v>
+      </c>
+      <c r="G216">
+        <v>325.0</v>
+      </c>
+      <c r="H216">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>2025</v>
+      </c>
+      <c r="B217" t="s">
+        <v>40</v>
+      </c>
+      <c r="C217" t="s">
+        <v>9</v>
+      </c>
+      <c r="D217" t="s">
+        <v>15</v>
+      </c>
+      <c r="E217" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217">
+        <v>58</v>
+      </c>
+      <c r="G217">
+        <v>305.0</v>
+      </c>
+      <c r="H217">
+        <v>220.0</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>2025</v>
+      </c>
+      <c r="B218" t="s">
+        <v>40</v>
+      </c>
+      <c r="C218" t="s">
+        <v>9</v>
+      </c>
+      <c r="D218" t="s">
+        <v>12</v>
+      </c>
+      <c r="E218" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218">
+        <v>3562</v>
+      </c>
+      <c r="G218">
+        <v>300.0</v>
+      </c>
+      <c r="H218">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>2025</v>
+      </c>
+      <c r="B219" t="s">
+        <v>40</v>
+      </c>
+      <c r="C219" t="s">
+        <v>9</v>
+      </c>
+      <c r="D219" t="s">
+        <v>16</v>
+      </c>
+      <c r="E219" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219">
+        <v>232</v>
+      </c>
+      <c r="G219">
+        <v>0.0</v>
+      </c>
+      <c r="H219">
+        <v>366.0</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>2025</v>
+      </c>
+      <c r="B220" t="s">
+        <v>40</v>
+      </c>
+      <c r="C220" t="s">
+        <v>9</v>
+      </c>
+      <c r="D220" t="s">
+        <v>18</v>
+      </c>
+      <c r="E220" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220">
+        <v>0</v>
+      </c>
+      <c r="G220">
+        <v>0.0</v>
+      </c>
+      <c r="H220">
+        <v>200.0</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>2025</v>
+      </c>
+      <c r="B221" t="s">
+        <v>34</v>
+      </c>
+      <c r="C221" t="s">
+        <v>30</v>
+      </c>
+      <c r="D221" t="s">
+        <v>54</v>
+      </c>
+      <c r="E221" t="s">
+        <v>30</v>
+      </c>
+      <c r="F221">
+        <v>402</v>
+      </c>
+      <c r="G221">
+        <v>0.0</v>
+      </c>
+      <c r="H221">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>2025</v>
+      </c>
+      <c r="B222" t="s">
+        <v>34</v>
+      </c>
+      <c r="C222" t="s">
+        <v>30</v>
+      </c>
+      <c r="D222" t="s">
+        <v>23</v>
+      </c>
+      <c r="E222" t="s">
+        <v>24</v>
+      </c>
+      <c r="F222">
+        <v>0</v>
+      </c>
+      <c r="G222">
+        <v>2000.0</v>
+      </c>
+      <c r="H222">
+        <v>33253.0</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>2025</v>
+      </c>
+      <c r="B223" t="s">
+        <v>34</v>
+      </c>
+      <c r="C223" t="s">
+        <v>30</v>
+      </c>
+      <c r="D223" t="s">
+        <v>14</v>
+      </c>
+      <c r="E223" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223">
+        <v>0</v>
+      </c>
+      <c r="G223">
+        <v>0.0</v>
+      </c>
+      <c r="H223">
+        <v>41226.0</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>2025</v>
+      </c>
+      <c r="B224" t="s">
+        <v>34</v>
+      </c>
+      <c r="C224" t="s">
+        <v>30</v>
+      </c>
+      <c r="D224" t="s">
+        <v>41</v>
+      </c>
+      <c r="E224" t="s">
+        <v>42</v>
+      </c>
+      <c r="F224">
+        <v>0</v>
+      </c>
+      <c r="G224">
+        <v>0.0</v>
+      </c>
+      <c r="H224">
+        <v>218227.0</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>2025</v>
+      </c>
+      <c r="B225" t="s">
+        <v>34</v>
+      </c>
+      <c r="C225" t="s">
+        <v>30</v>
+      </c>
+      <c r="D225" t="s">
+        <v>10</v>
+      </c>
+      <c r="E225" t="s">
+        <v>11</v>
+      </c>
+      <c r="F225">
+        <v>0</v>
+      </c>
+      <c r="G225">
+        <v>0.0</v>
+      </c>
+      <c r="H225">
+        <v>51248.0</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>2025</v>
+      </c>
+      <c r="B226" t="s">
+        <v>34</v>
+      </c>
+      <c r="C226" t="s">
+        <v>30</v>
+      </c>
+      <c r="D226" t="s">
+        <v>50</v>
+      </c>
+      <c r="E226" t="s">
+        <v>42</v>
+      </c>
+      <c r="F226">
+        <v>0</v>
+      </c>
+      <c r="G226">
+        <v>0.0</v>
+      </c>
+      <c r="H226">
+        <v>208100.0</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>2025</v>
+      </c>
+      <c r="B227" t="s">
+        <v>34</v>
+      </c>
+      <c r="C227" t="s">
+        <v>30</v>
+      </c>
+      <c r="D227" t="s">
+        <v>31</v>
+      </c>
+      <c r="E227" t="s">
+        <v>31</v>
+      </c>
+      <c r="F227">
+        <v>0</v>
+      </c>
+      <c r="G227">
+        <v>0.0</v>
+      </c>
+      <c r="H227">
+        <v>136559.0</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>2025</v>
+      </c>
+      <c r="B228" t="s">
+        <v>34</v>
+      </c>
+      <c r="C228" t="s">
+        <v>30</v>
+      </c>
+      <c r="D228" t="s">
         <v>25</v>
       </c>
-      <c r="B22" t="s">
+      <c r="E228" t="s">
         <v>26</v>
       </c>
-      <c r="C22" t="s">
+      <c r="F228">
+        <v>0</v>
+      </c>
+      <c r="G228">
+        <v>0.0</v>
+      </c>
+      <c r="H228">
+        <v>17100.0</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>2025</v>
+      </c>
+      <c r="B229" t="s">
         <v>34</v>
       </c>
-      <c r="D22" t="s">
-[...25 lines deleted...]
-      <c r="D23" t="s">
+      <c r="C229" t="s">
+        <v>30</v>
+      </c>
+      <c r="D229" t="s">
+        <v>62</v>
+      </c>
+      <c r="E229" t="s">
+        <v>30</v>
+      </c>
+      <c r="F229">
+        <v>2598</v>
+      </c>
+      <c r="G229">
+        <v>0.0</v>
+      </c>
+      <c r="H229">
+        <v>10.0</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>2025</v>
+      </c>
+      <c r="B230" t="s">
+        <v>34</v>
+      </c>
+      <c r="C230" t="s">
+        <v>30</v>
+      </c>
+      <c r="D230" t="s">
+        <v>28</v>
+      </c>
+      <c r="E230" t="s">
+        <v>20</v>
+      </c>
+      <c r="F230">
+        <v>0</v>
+      </c>
+      <c r="G230">
+        <v>0.0</v>
+      </c>
+      <c r="H230">
+        <v>246860.0</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>2025</v>
+      </c>
+      <c r="B231" t="s">
+        <v>34</v>
+      </c>
+      <c r="C231" t="s">
+        <v>30</v>
+      </c>
+      <c r="D231" t="s">
+        <v>39</v>
+      </c>
+      <c r="E231" t="s">
+        <v>37</v>
+      </c>
+      <c r="F231">
+        <v>0</v>
+      </c>
+      <c r="G231">
+        <v>0.0</v>
+      </c>
+      <c r="H231">
+        <v>18191.0</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>2025</v>
+      </c>
+      <c r="B232" t="s">
+        <v>34</v>
+      </c>
+      <c r="C232" t="s">
+        <v>30</v>
+      </c>
+      <c r="D232" t="s">
+        <v>29</v>
+      </c>
+      <c r="E232" t="s">
+        <v>30</v>
+      </c>
+      <c r="F232">
+        <v>0</v>
+      </c>
+      <c r="G232">
+        <v>0.0</v>
+      </c>
+      <c r="H232">
+        <v>3250.0</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>2025</v>
+      </c>
+      <c r="B233" t="s">
+        <v>34</v>
+      </c>
+      <c r="C233" t="s">
+        <v>30</v>
+      </c>
+      <c r="D233" t="s">
+        <v>21</v>
+      </c>
+      <c r="E233" t="s">
         <v>22</v>
       </c>
-      <c r="E23">
-[...22 lines deleted...]
-      <c r="D24" t="s">
+      <c r="F233">
+        <v>0</v>
+      </c>
+      <c r="G233">
+        <v>0.0</v>
+      </c>
+      <c r="H233">
+        <v>292436.0</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>2025</v>
+      </c>
+      <c r="B234" t="s">
+        <v>34</v>
+      </c>
+      <c r="C234" t="s">
+        <v>30</v>
+      </c>
+      <c r="D234" t="s">
+        <v>51</v>
+      </c>
+      <c r="E234" t="s">
+        <v>22</v>
+      </c>
+      <c r="F234">
+        <v>0</v>
+      </c>
+      <c r="G234">
+        <v>0.0</v>
+      </c>
+      <c r="H234">
+        <v>571096.0</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>2025</v>
+      </c>
+      <c r="B235" t="s">
+        <v>34</v>
+      </c>
+      <c r="C235" t="s">
+        <v>30</v>
+      </c>
+      <c r="D235" t="s">
+        <v>30</v>
+      </c>
+      <c r="E235" t="s">
+        <v>30</v>
+      </c>
+      <c r="F235">
+        <v>0</v>
+      </c>
+      <c r="G235">
+        <v>0.0</v>
+      </c>
+      <c r="H235">
+        <v>132315.0</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>2025</v>
+      </c>
+      <c r="B236" t="s">
+        <v>29</v>
+      </c>
+      <c r="C236" t="s">
+        <v>30</v>
+      </c>
+      <c r="D236" t="s">
+        <v>39</v>
+      </c>
+      <c r="E236" t="s">
         <v>37</v>
       </c>
-      <c r="E24">
-[...45 lines deleted...]
-      <c r="C26" t="s">
+      <c r="F236">
+        <v>58978</v>
+      </c>
+      <c r="G236">
+        <v>0.0</v>
+      </c>
+      <c r="H236">
+        <v>34000.0</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>2025</v>
+      </c>
+      <c r="B237" t="s">
+        <v>29</v>
+      </c>
+      <c r="C237" t="s">
+        <v>30</v>
+      </c>
+      <c r="D237" t="s">
+        <v>21</v>
+      </c>
+      <c r="E237" t="s">
+        <v>22</v>
+      </c>
+      <c r="F237">
+        <v>2646</v>
+      </c>
+      <c r="G237">
+        <v>0.0</v>
+      </c>
+      <c r="H237">
+        <v>892.0</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>2025</v>
+      </c>
+      <c r="B238" t="s">
+        <v>29</v>
+      </c>
+      <c r="C238" t="s">
+        <v>30</v>
+      </c>
+      <c r="D238" t="s">
+        <v>30</v>
+      </c>
+      <c r="E238" t="s">
+        <v>30</v>
+      </c>
+      <c r="F238">
+        <v>0</v>
+      </c>
+      <c r="G238">
+        <v>0.0</v>
+      </c>
+      <c r="H238">
+        <v>20630.0</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>2025</v>
+      </c>
+      <c r="B239" t="s">
+        <v>29</v>
+      </c>
+      <c r="C239" t="s">
+        <v>30</v>
+      </c>
+      <c r="D239" t="s">
+        <v>23</v>
+      </c>
+      <c r="E239" t="s">
+        <v>24</v>
+      </c>
+      <c r="F239">
+        <v>21223</v>
+      </c>
+      <c r="G239">
+        <v>0.0</v>
+      </c>
+      <c r="H239">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>2025</v>
+      </c>
+      <c r="B240" t="s">
+        <v>29</v>
+      </c>
+      <c r="C240" t="s">
+        <v>30</v>
+      </c>
+      <c r="D240" t="s">
+        <v>14</v>
+      </c>
+      <c r="E240" t="s">
+        <v>9</v>
+      </c>
+      <c r="F240">
+        <v>0</v>
+      </c>
+      <c r="G240">
+        <v>0.0</v>
+      </c>
+      <c r="H240">
+        <v>6292.0</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>2025</v>
+      </c>
+      <c r="B241" t="s">
+        <v>29</v>
+      </c>
+      <c r="C241" t="s">
+        <v>30</v>
+      </c>
+      <c r="D241" t="s">
+        <v>10</v>
+      </c>
+      <c r="E241" t="s">
+        <v>11</v>
+      </c>
+      <c r="F241">
+        <v>18050</v>
+      </c>
+      <c r="G241">
+        <v>0.0</v>
+      </c>
+      <c r="H241">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>2025</v>
+      </c>
+      <c r="B242" t="s">
+        <v>29</v>
+      </c>
+      <c r="C242" t="s">
+        <v>30</v>
+      </c>
+      <c r="D242" t="s">
+        <v>20</v>
+      </c>
+      <c r="E242" t="s">
+        <v>20</v>
+      </c>
+      <c r="F242">
+        <v>1550</v>
+      </c>
+      <c r="G242">
+        <v>0.0</v>
+      </c>
+      <c r="H242">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>2025</v>
+      </c>
+      <c r="B243" t="s">
+        <v>29</v>
+      </c>
+      <c r="C243" t="s">
+        <v>30</v>
+      </c>
+      <c r="D243" t="s">
+        <v>50</v>
+      </c>
+      <c r="E243" t="s">
+        <v>42</v>
+      </c>
+      <c r="F243">
+        <v>0</v>
+      </c>
+      <c r="G243">
+        <v>0.0</v>
+      </c>
+      <c r="H243">
+        <v>122500.0</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>2025</v>
+      </c>
+      <c r="B244" t="s">
+        <v>29</v>
+      </c>
+      <c r="C244" t="s">
+        <v>30</v>
+      </c>
+      <c r="D244" t="s">
+        <v>28</v>
+      </c>
+      <c r="E244" t="s">
+        <v>20</v>
+      </c>
+      <c r="F244">
+        <v>21500</v>
+      </c>
+      <c r="G244">
+        <v>13500.0</v>
+      </c>
+      <c r="H244">
+        <v>918800.0</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>2025</v>
+      </c>
+      <c r="B245" t="s">
+        <v>21</v>
+      </c>
+      <c r="C245" t="s">
+        <v>22</v>
+      </c>
+      <c r="D245" t="s">
+        <v>62</v>
+      </c>
+      <c r="E245" t="s">
+        <v>30</v>
+      </c>
+      <c r="F245">
+        <v>0</v>
+      </c>
+      <c r="G245">
+        <v>0.0</v>
+      </c>
+      <c r="H245">
+        <v>48343.0</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>2025</v>
+      </c>
+      <c r="B246" t="s">
+        <v>21</v>
+      </c>
+      <c r="C246" t="s">
+        <v>22</v>
+      </c>
+      <c r="D246" t="s">
+        <v>28</v>
+      </c>
+      <c r="E246" t="s">
+        <v>20</v>
+      </c>
+      <c r="F246">
+        <v>0</v>
+      </c>
+      <c r="G246">
+        <v>0.0</v>
+      </c>
+      <c r="H246">
+        <v>34865.0</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>2025</v>
+      </c>
+      <c r="B247" t="s">
+        <v>21</v>
+      </c>
+      <c r="C247" t="s">
+        <v>22</v>
+      </c>
+      <c r="D247" t="s">
         <v>39</v>
       </c>
-      <c r="D26" t="s">
+      <c r="E247" t="s">
+        <v>37</v>
+      </c>
+      <c r="F247">
+        <v>8842</v>
+      </c>
+      <c r="G247">
+        <v>0.0</v>
+      </c>
+      <c r="H247">
+        <v>74800.0</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>2025</v>
+      </c>
+      <c r="B248" t="s">
+        <v>21</v>
+      </c>
+      <c r="C248" t="s">
+        <v>22</v>
+      </c>
+      <c r="D248" t="s">
+        <v>29</v>
+      </c>
+      <c r="E248" t="s">
+        <v>30</v>
+      </c>
+      <c r="F248">
+        <v>22663</v>
+      </c>
+      <c r="G248">
+        <v>0.0</v>
+      </c>
+      <c r="H248">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>2025</v>
+      </c>
+      <c r="B249" t="s">
+        <v>21</v>
+      </c>
+      <c r="C249" t="s">
+        <v>22</v>
+      </c>
+      <c r="D249" t="s">
+        <v>30</v>
+      </c>
+      <c r="E249" t="s">
+        <v>30</v>
+      </c>
+      <c r="F249">
+        <v>712</v>
+      </c>
+      <c r="G249">
+        <v>0.0</v>
+      </c>
+      <c r="H249">
+        <v>1500.0</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>2025</v>
+      </c>
+      <c r="B250" t="s">
+        <v>21</v>
+      </c>
+      <c r="C250" t="s">
+        <v>22</v>
+      </c>
+      <c r="D250" t="s">
+        <v>34</v>
+      </c>
+      <c r="E250" t="s">
+        <v>30</v>
+      </c>
+      <c r="F250">
+        <v>0</v>
+      </c>
+      <c r="G250">
+        <v>0.0</v>
+      </c>
+      <c r="H250">
+        <v>822549.0</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>2025</v>
+      </c>
+      <c r="B251" t="s">
+        <v>21</v>
+      </c>
+      <c r="C251" t="s">
+        <v>22</v>
+      </c>
+      <c r="D251" t="s">
+        <v>20</v>
+      </c>
+      <c r="E251" t="s">
+        <v>20</v>
+      </c>
+      <c r="F251">
+        <v>45</v>
+      </c>
+      <c r="G251">
+        <v>0.0</v>
+      </c>
+      <c r="H251">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>2025</v>
+      </c>
+      <c r="B252" t="s">
+        <v>21</v>
+      </c>
+      <c r="C252" t="s">
+        <v>22</v>
+      </c>
+      <c r="D252" t="s">
+        <v>23</v>
+      </c>
+      <c r="E252" t="s">
         <v>24</v>
       </c>
-      <c r="E26">
-[...721 lines deleted...]
-      <c r="C54" t="s">
+      <c r="F252">
+        <v>9454</v>
+      </c>
+      <c r="G252">
+        <v>0.0</v>
+      </c>
+      <c r="H252">
+        <v>39000.0</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>2025</v>
+      </c>
+      <c r="B253" t="s">
         <v>21</v>
-      </c>
-[...5169 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C253" t="s">
         <v>22</v>
       </c>
       <c r="D253" t="s">
+        <v>14</v>
+      </c>
+      <c r="E253" t="s">
+        <v>9</v>
+      </c>
+      <c r="F253">
+        <v>0</v>
+      </c>
+      <c r="G253">
+        <v>0.0</v>
+      </c>
+      <c r="H253">
+        <v>856877.0</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>2025</v>
+      </c>
+      <c r="B254" t="s">
+        <v>21</v>
+      </c>
+      <c r="C254" t="s">
         <v>22</v>
       </c>
-      <c r="E253">
-[...13 lines deleted...]
-      <c r="A254" t="s">
+      <c r="D254" t="s">
+        <v>41</v>
+      </c>
+      <c r="E254" t="s">
+        <v>42</v>
+      </c>
+      <c r="F254">
+        <v>0</v>
+      </c>
+      <c r="G254">
+        <v>0.0</v>
+      </c>
+      <c r="H254">
+        <v>13412.0</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>2025</v>
+      </c>
+      <c r="B255" t="s">
+        <v>21</v>
+      </c>
+      <c r="C255" t="s">
+        <v>22</v>
+      </c>
+      <c r="D255" t="s">
+        <v>10</v>
+      </c>
+      <c r="E255" t="s">
+        <v>11</v>
+      </c>
+      <c r="F255">
+        <v>0</v>
+      </c>
+      <c r="G255">
+        <v>0.0</v>
+      </c>
+      <c r="H255">
+        <v>37483.0</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>2025</v>
+      </c>
+      <c r="B256" t="s">
+        <v>21</v>
+      </c>
+      <c r="C256" t="s">
+        <v>22</v>
+      </c>
+      <c r="D256" t="s">
+        <v>50</v>
+      </c>
+      <c r="E256" t="s">
+        <v>42</v>
+      </c>
+      <c r="F256">
+        <v>0</v>
+      </c>
+      <c r="G256">
+        <v>0.0</v>
+      </c>
+      <c r="H256">
+        <v>5300.0</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>2025</v>
+      </c>
+      <c r="B257" t="s">
+        <v>21</v>
+      </c>
+      <c r="C257" t="s">
+        <v>22</v>
+      </c>
+      <c r="D257" t="s">
+        <v>31</v>
+      </c>
+      <c r="E257" t="s">
+        <v>31</v>
+      </c>
+      <c r="F257">
+        <v>0</v>
+      </c>
+      <c r="G257">
+        <v>0.0</v>
+      </c>
+      <c r="H257">
+        <v>303421.0</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>2025</v>
+      </c>
+      <c r="B258" t="s">
+        <v>21</v>
+      </c>
+      <c r="C258" t="s">
+        <v>22</v>
+      </c>
+      <c r="D258" t="s">
+        <v>25</v>
+      </c>
+      <c r="E258" t="s">
+        <v>26</v>
+      </c>
+      <c r="F258">
+        <v>56</v>
+      </c>
+      <c r="G258">
+        <v>0.0</v>
+      </c>
+      <c r="H258">
+        <v>6000.0</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>2025</v>
+      </c>
+      <c r="B259" t="s">
+        <v>21</v>
+      </c>
+      <c r="C259" t="s">
+        <v>22</v>
+      </c>
+      <c r="D259" t="s">
+        <v>51</v>
+      </c>
+      <c r="E259" t="s">
+        <v>22</v>
+      </c>
+      <c r="F259">
+        <v>301</v>
+      </c>
+      <c r="G259">
+        <v>0.0</v>
+      </c>
+      <c r="H259">
+        <v>185397.0</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>2025</v>
+      </c>
+      <c r="B260" t="s">
+        <v>51</v>
+      </c>
+      <c r="C260" t="s">
+        <v>22</v>
+      </c>
+      <c r="D260" t="s">
+        <v>20</v>
+      </c>
+      <c r="E260" t="s">
+        <v>20</v>
+      </c>
+      <c r="F260">
+        <v>27795</v>
+      </c>
+      <c r="G260">
+        <v>0.0</v>
+      </c>
+      <c r="H260">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>2025</v>
+      </c>
+      <c r="B261" t="s">
+        <v>51</v>
+      </c>
+      <c r="C261" t="s">
+        <v>22</v>
+      </c>
+      <c r="D261" t="s">
+        <v>10</v>
+      </c>
+      <c r="E261" t="s">
+        <v>11</v>
+      </c>
+      <c r="F261">
+        <v>0</v>
+      </c>
+      <c r="G261">
+        <v>0.0</v>
+      </c>
+      <c r="H261">
+        <v>11394.0</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>2025</v>
+      </c>
+      <c r="B262" t="s">
+        <v>51</v>
+      </c>
+      <c r="C262" t="s">
+        <v>22</v>
+      </c>
+      <c r="D262" t="s">
+        <v>31</v>
+      </c>
+      <c r="E262" t="s">
+        <v>31</v>
+      </c>
+      <c r="F262">
+        <v>0</v>
+      </c>
+      <c r="G262">
+        <v>0.0</v>
+      </c>
+      <c r="H262">
+        <v>10100.0</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>2025</v>
+      </c>
+      <c r="B263" t="s">
+        <v>51</v>
+      </c>
+      <c r="C263" t="s">
+        <v>22</v>
+      </c>
+      <c r="D263" t="s">
+        <v>32</v>
+      </c>
+      <c r="E263" t="s">
+        <v>22</v>
+      </c>
+      <c r="F263">
+        <v>1500</v>
+      </c>
+      <c r="G263">
+        <v>0.0</v>
+      </c>
+      <c r="H263">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>2025</v>
+      </c>
+      <c r="B264" t="s">
+        <v>51</v>
+      </c>
+      <c r="C264" t="s">
+        <v>22</v>
+      </c>
+      <c r="D264" t="s">
+        <v>62</v>
+      </c>
+      <c r="E264" t="s">
+        <v>30</v>
+      </c>
+      <c r="F264">
+        <v>0</v>
+      </c>
+      <c r="G264">
+        <v>0.0</v>
+      </c>
+      <c r="H264">
+        <v>5445.0</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>2025</v>
+      </c>
+      <c r="B265" t="s">
+        <v>51</v>
+      </c>
+      <c r="C265" t="s">
+        <v>22</v>
+      </c>
+      <c r="D265" t="s">
+        <v>33</v>
+      </c>
+      <c r="E265" t="s">
+        <v>26</v>
+      </c>
+      <c r="F265">
+        <v>19827</v>
+      </c>
+      <c r="G265">
+        <v>40698.0</v>
+      </c>
+      <c r="H265">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>2025</v>
+      </c>
+      <c r="B266" t="s">
+        <v>51</v>
+      </c>
+      <c r="C266" t="s">
+        <v>22</v>
+      </c>
+      <c r="D266" t="s">
+        <v>39</v>
+      </c>
+      <c r="E266" t="s">
+        <v>37</v>
+      </c>
+      <c r="F266">
+        <v>25</v>
+      </c>
+      <c r="G266">
+        <v>0.0</v>
+      </c>
+      <c r="H266">
+        <v>146800.0</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>2025</v>
+      </c>
+      <c r="B267" t="s">
+        <v>51</v>
+      </c>
+      <c r="C267" t="s">
+        <v>22</v>
+      </c>
+      <c r="D267" t="s">
+        <v>34</v>
+      </c>
+      <c r="E267" t="s">
+        <v>30</v>
+      </c>
+      <c r="F267">
+        <v>0</v>
+      </c>
+      <c r="G267">
+        <v>0.0</v>
+      </c>
+      <c r="H267">
+        <v>393561.0</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>2025</v>
+      </c>
+      <c r="B268" t="s">
+        <v>51</v>
+      </c>
+      <c r="C268" t="s">
+        <v>22</v>
+      </c>
+      <c r="D268" t="s">
+        <v>29</v>
+      </c>
+      <c r="E268" t="s">
+        <v>30</v>
+      </c>
+      <c r="F268">
+        <v>4800</v>
+      </c>
+      <c r="G268">
+        <v>0.0</v>
+      </c>
+      <c r="H268">
+        <v>4630.0</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>2025</v>
+      </c>
+      <c r="B269" t="s">
+        <v>51</v>
+      </c>
+      <c r="C269" t="s">
+        <v>22</v>
+      </c>
+      <c r="D269" t="s">
+        <v>21</v>
+      </c>
+      <c r="E269" t="s">
+        <v>22</v>
+      </c>
+      <c r="F269">
+        <v>19700</v>
+      </c>
+      <c r="G269">
+        <v>0.0</v>
+      </c>
+      <c r="H269">
+        <v>1634659.0</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>2025</v>
+      </c>
+      <c r="B270" t="s">
+        <v>51</v>
+      </c>
+      <c r="C270" t="s">
+        <v>22</v>
+      </c>
+      <c r="D270" t="s">
+        <v>30</v>
+      </c>
+      <c r="E270" t="s">
+        <v>30</v>
+      </c>
+      <c r="F270">
+        <v>0</v>
+      </c>
+      <c r="G270">
+        <v>0.0</v>
+      </c>
+      <c r="H270">
+        <v>35890.0</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>2025</v>
+      </c>
+      <c r="B271" t="s">
+        <v>51</v>
+      </c>
+      <c r="C271" t="s">
+        <v>22</v>
+      </c>
+      <c r="D271" t="s">
+        <v>14</v>
+      </c>
+      <c r="E271" t="s">
+        <v>9</v>
+      </c>
+      <c r="F271">
+        <v>28300</v>
+      </c>
+      <c r="G271">
+        <v>0.0</v>
+      </c>
+      <c r="H271">
+        <v>256361.0</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>2025</v>
+      </c>
+      <c r="B272" t="s">
+        <v>38</v>
+      </c>
+      <c r="C272" t="s">
+        <v>37</v>
+      </c>
+      <c r="D272" t="s">
+        <v>12</v>
+      </c>
+      <c r="E272" t="s">
+        <v>9</v>
+      </c>
+      <c r="F272">
+        <v>123</v>
+      </c>
+      <c r="G272">
+        <v>0.0</v>
+      </c>
+      <c r="H272">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>2025</v>
+      </c>
+      <c r="B273" t="s">
+        <v>38</v>
+      </c>
+      <c r="C273" t="s">
+        <v>37</v>
+      </c>
+      <c r="D273" t="s">
+        <v>38</v>
+      </c>
+      <c r="E273" t="s">
+        <v>37</v>
+      </c>
+      <c r="F273">
+        <v>507</v>
+      </c>
+      <c r="G273">
+        <v>0.0</v>
+      </c>
+      <c r="H273">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>2025</v>
+      </c>
+      <c r="B274" t="s">
+        <v>38</v>
+      </c>
+      <c r="C274" t="s">
+        <v>37</v>
+      </c>
+      <c r="D274" t="s">
+        <v>39</v>
+      </c>
+      <c r="E274" t="s">
+        <v>37</v>
+      </c>
+      <c r="F274">
+        <v>64885</v>
+      </c>
+      <c r="G274">
+        <v>0.0</v>
+      </c>
+      <c r="H274">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>2025</v>
+      </c>
+      <c r="B275" t="s">
+        <v>63</v>
+      </c>
+      <c r="C275" t="s">
+        <v>20</v>
+      </c>
+      <c r="D275" t="s">
+        <v>27</v>
+      </c>
+      <c r="E275" t="s">
+        <v>22</v>
+      </c>
+      <c r="F275">
+        <v>0</v>
+      </c>
+      <c r="G275">
+        <v>18500.0</v>
+      </c>
+      <c r="H275">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>2025</v>
+      </c>
+      <c r="B276" t="s">
+        <v>48</v>
+      </c>
+      <c r="C276" t="s">
+        <v>49</v>
+      </c>
+      <c r="D276" t="s">
+        <v>15</v>
+      </c>
+      <c r="E276" t="s">
+        <v>9</v>
+      </c>
+      <c r="F276">
+        <v>0</v>
+      </c>
+      <c r="G276">
+        <v>0.0</v>
+      </c>
+      <c r="H276">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>2025</v>
+      </c>
+      <c r="B277" t="s">
+        <v>48</v>
+      </c>
+      <c r="C277" t="s">
+        <v>49</v>
+      </c>
+      <c r="D277" t="s">
+        <v>52</v>
+      </c>
+      <c r="E277" t="s">
+        <v>49</v>
+      </c>
+      <c r="F277">
+        <v>0</v>
+      </c>
+      <c r="G277">
+        <v>611.0</v>
+      </c>
+      <c r="H277">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>2025</v>
+      </c>
+      <c r="B278" t="s">
+        <v>48</v>
+      </c>
+      <c r="C278" t="s">
+        <v>49</v>
+      </c>
+      <c r="D278" t="s">
+        <v>12</v>
+      </c>
+      <c r="E278" t="s">
+        <v>9</v>
+      </c>
+      <c r="F278">
+        <v>1039</v>
+      </c>
+      <c r="G278">
+        <v>0.0</v>
+      </c>
+      <c r="H278">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>2025</v>
+      </c>
+      <c r="B279" t="s">
+        <v>30</v>
+      </c>
+      <c r="C279" t="s">
+        <v>30</v>
+      </c>
+      <c r="D279" t="s">
+        <v>23</v>
+      </c>
+      <c r="E279" t="s">
         <v>24</v>
       </c>
-      <c r="B254" t="s">
+      <c r="F279">
+        <v>5007</v>
+      </c>
+      <c r="G279">
+        <v>0.0</v>
+      </c>
+      <c r="H279">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>2025</v>
+      </c>
+      <c r="B280" t="s">
+        <v>30</v>
+      </c>
+      <c r="C280" t="s">
+        <v>30</v>
+      </c>
+      <c r="D280" t="s">
+        <v>14</v>
+      </c>
+      <c r="E280" t="s">
+        <v>9</v>
+      </c>
+      <c r="F280">
+        <v>0</v>
+      </c>
+      <c r="G280">
+        <v>0.0</v>
+      </c>
+      <c r="H280">
+        <v>11000.0</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>2025</v>
+      </c>
+      <c r="B281" t="s">
+        <v>30</v>
+      </c>
+      <c r="C281" t="s">
+        <v>30</v>
+      </c>
+      <c r="D281" t="s">
+        <v>41</v>
+      </c>
+      <c r="E281" t="s">
+        <v>42</v>
+      </c>
+      <c r="F281">
+        <v>0</v>
+      </c>
+      <c r="G281">
+        <v>0.0</v>
+      </c>
+      <c r="H281">
+        <v>12000.0</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>2025</v>
+      </c>
+      <c r="B282" t="s">
+        <v>30</v>
+      </c>
+      <c r="C282" t="s">
+        <v>30</v>
+      </c>
+      <c r="D282" t="s">
+        <v>50</v>
+      </c>
+      <c r="E282" t="s">
+        <v>42</v>
+      </c>
+      <c r="F282">
+        <v>0</v>
+      </c>
+      <c r="G282">
+        <v>11000.0</v>
+      </c>
+      <c r="H282">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>2025</v>
+      </c>
+      <c r="B283" t="s">
+        <v>30</v>
+      </c>
+      <c r="C283" t="s">
+        <v>30</v>
+      </c>
+      <c r="D283" t="s">
+        <v>62</v>
+      </c>
+      <c r="E283" t="s">
+        <v>30</v>
+      </c>
+      <c r="F283">
+        <v>40726</v>
+      </c>
+      <c r="G283">
+        <v>0.0</v>
+      </c>
+      <c r="H283">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>2025</v>
+      </c>
+      <c r="B284" t="s">
+        <v>30</v>
+      </c>
+      <c r="C284" t="s">
+        <v>30</v>
+      </c>
+      <c r="D284" t="s">
+        <v>54</v>
+      </c>
+      <c r="E284" t="s">
+        <v>30</v>
+      </c>
+      <c r="F284">
+        <v>12845</v>
+      </c>
+      <c r="G284">
+        <v>0.0</v>
+      </c>
+      <c r="H284">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>2025</v>
+      </c>
+      <c r="B285" t="s">
+        <v>30</v>
+      </c>
+      <c r="C285" t="s">
+        <v>30</v>
+      </c>
+      <c r="D285" t="s">
+        <v>28</v>
+      </c>
+      <c r="E285" t="s">
+        <v>20</v>
+      </c>
+      <c r="F285">
+        <v>0</v>
+      </c>
+      <c r="G285">
+        <v>0.0</v>
+      </c>
+      <c r="H285">
+        <v>13822.0</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>2025</v>
+      </c>
+      <c r="B286" t="s">
+        <v>30</v>
+      </c>
+      <c r="C286" t="s">
+        <v>30</v>
+      </c>
+      <c r="D286" t="s">
+        <v>34</v>
+      </c>
+      <c r="E286" t="s">
+        <v>30</v>
+      </c>
+      <c r="F286">
+        <v>0</v>
+      </c>
+      <c r="G286">
+        <v>0.0</v>
+      </c>
+      <c r="H286">
+        <v>127414.0</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>2025</v>
+      </c>
+      <c r="B287" t="s">
+        <v>30</v>
+      </c>
+      <c r="C287" t="s">
+        <v>30</v>
+      </c>
+      <c r="D287" t="s">
+        <v>29</v>
+      </c>
+      <c r="E287" t="s">
+        <v>30</v>
+      </c>
+      <c r="F287">
+        <v>130</v>
+      </c>
+      <c r="G287">
+        <v>0.0</v>
+      </c>
+      <c r="H287">
+        <v>17784.0</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>2025</v>
+      </c>
+      <c r="B288" t="s">
+        <v>30</v>
+      </c>
+      <c r="C288" t="s">
+        <v>30</v>
+      </c>
+      <c r="D288" t="s">
+        <v>21</v>
+      </c>
+      <c r="E288" t="s">
+        <v>22</v>
+      </c>
+      <c r="F288">
+        <v>9518</v>
+      </c>
+      <c r="G288">
+        <v>0.0</v>
+      </c>
+      <c r="H288">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>2025</v>
+      </c>
+      <c r="B289" t="s">
+        <v>30</v>
+      </c>
+      <c r="C289" t="s">
+        <v>30</v>
+      </c>
+      <c r="D289" t="s">
+        <v>51</v>
+      </c>
+      <c r="E289" t="s">
+        <v>22</v>
+      </c>
+      <c r="F289">
+        <v>0</v>
+      </c>
+      <c r="G289">
+        <v>0.0</v>
+      </c>
+      <c r="H289">
+        <v>5634.0</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>2024</v>
+      </c>
+      <c r="B290" t="s">
+        <v>8</v>
+      </c>
+      <c r="C290" t="s">
+        <v>9</v>
+      </c>
+      <c r="D290" t="s">
+        <v>8</v>
+      </c>
+      <c r="E290" t="s">
+        <v>9</v>
+      </c>
+      <c r="F290">
+        <v>0.0</v>
+      </c>
+      <c r="G290">
+        <v>50.0</v>
+      </c>
+      <c r="H290">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>2024</v>
+      </c>
+      <c r="B291" t="s">
+        <v>8</v>
+      </c>
+      <c r="C291" t="s">
+        <v>9</v>
+      </c>
+      <c r="D291" t="s">
+        <v>14</v>
+      </c>
+      <c r="E291" t="s">
+        <v>9</v>
+      </c>
+      <c r="F291">
+        <v>255.0</v>
+      </c>
+      <c r="G291">
+        <v>210.0</v>
+      </c>
+      <c r="H291">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>2024</v>
+      </c>
+      <c r="B292" t="s">
+        <v>8</v>
+      </c>
+      <c r="C292" t="s">
+        <v>9</v>
+      </c>
+      <c r="D292" t="s">
+        <v>15</v>
+      </c>
+      <c r="E292" t="s">
+        <v>9</v>
+      </c>
+      <c r="F292">
+        <v>0.0</v>
+      </c>
+      <c r="G292">
+        <v>0.0</v>
+      </c>
+      <c r="H292">
+        <v>582.3</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>2024</v>
+      </c>
+      <c r="B293" t="s">
+        <v>8</v>
+      </c>
+      <c r="C293" t="s">
+        <v>9</v>
+      </c>
+      <c r="D293" t="s">
+        <v>10</v>
+      </c>
+      <c r="E293" t="s">
+        <v>11</v>
+      </c>
+      <c r="F293">
+        <v>468.0</v>
+      </c>
+      <c r="G293">
+        <v>0.0</v>
+      </c>
+      <c r="H293">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>2024</v>
+      </c>
+      <c r="B294" t="s">
+        <v>8</v>
+      </c>
+      <c r="C294" t="s">
+        <v>9</v>
+      </c>
+      <c r="D294" t="s">
+        <v>19</v>
+      </c>
+      <c r="E294" t="s">
+        <v>9</v>
+      </c>
+      <c r="F294">
+        <v>0.0</v>
+      </c>
+      <c r="G294">
+        <v>0.0</v>
+      </c>
+      <c r="H294">
+        <v>28.0</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>2024</v>
+      </c>
+      <c r="B295" t="s">
+        <v>8</v>
+      </c>
+      <c r="C295" t="s">
+        <v>9</v>
+      </c>
+      <c r="D295" t="s">
+        <v>64</v>
+      </c>
+      <c r="E295" t="s">
+        <v>9</v>
+      </c>
+      <c r="F295">
+        <v>0.0</v>
+      </c>
+      <c r="G295">
+        <v>90.0</v>
+      </c>
+      <c r="H295">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>2024</v>
+      </c>
+      <c r="B296" t="s">
+        <v>8</v>
+      </c>
+      <c r="C296" t="s">
+        <v>9</v>
+      </c>
+      <c r="D296" t="s">
+        <v>18</v>
+      </c>
+      <c r="E296" t="s">
+        <v>9</v>
+      </c>
+      <c r="F296">
+        <v>1616.0</v>
+      </c>
+      <c r="G296">
+        <v>0.0</v>
+      </c>
+      <c r="H296">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>2024</v>
+      </c>
+      <c r="B297" t="s">
+        <v>17</v>
+      </c>
+      <c r="C297" t="s">
+        <v>9</v>
+      </c>
+      <c r="D297" t="s">
+        <v>18</v>
+      </c>
+      <c r="E297" t="s">
+        <v>9</v>
+      </c>
+      <c r="F297">
+        <v>546.0</v>
+      </c>
+      <c r="G297">
+        <v>0.0</v>
+      </c>
+      <c r="H297">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>2024</v>
+      </c>
+      <c r="B298" t="s">
+        <v>17</v>
+      </c>
+      <c r="C298" t="s">
+        <v>9</v>
+      </c>
+      <c r="D298" t="s">
+        <v>40</v>
+      </c>
+      <c r="E298" t="s">
+        <v>9</v>
+      </c>
+      <c r="F298">
+        <v>5.0</v>
+      </c>
+      <c r="G298">
+        <v>0.0</v>
+      </c>
+      <c r="H298">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>2024</v>
+      </c>
+      <c r="B299" t="s">
+        <v>17</v>
+      </c>
+      <c r="C299" t="s">
+        <v>9</v>
+      </c>
+      <c r="D299" t="s">
+        <v>65</v>
+      </c>
+      <c r="E299" t="s">
+        <v>31</v>
+      </c>
+      <c r="F299">
+        <v>179.5</v>
+      </c>
+      <c r="G299">
+        <v>0.0</v>
+      </c>
+      <c r="H299">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>2024</v>
+      </c>
+      <c r="B300" t="s">
+        <v>17</v>
+      </c>
+      <c r="C300" t="s">
+        <v>9</v>
+      </c>
+      <c r="D300" t="s">
+        <v>13</v>
+      </c>
+      <c r="E300" t="s">
+        <v>9</v>
+      </c>
+      <c r="F300">
+        <v>0.0</v>
+      </c>
+      <c r="G300">
+        <v>270.0</v>
+      </c>
+      <c r="H300">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>2024</v>
+      </c>
+      <c r="B301" t="s">
+        <v>17</v>
+      </c>
+      <c r="C301" t="s">
+        <v>9</v>
+      </c>
+      <c r="D301" t="s">
+        <v>15</v>
+      </c>
+      <c r="E301" t="s">
+        <v>9</v>
+      </c>
+      <c r="F301">
+        <v>0.0</v>
+      </c>
+      <c r="G301">
+        <v>44.0</v>
+      </c>
+      <c r="H301">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>2024</v>
+      </c>
+      <c r="B302" t="s">
+        <v>17</v>
+      </c>
+      <c r="C302" t="s">
+        <v>9</v>
+      </c>
+      <c r="D302" t="s">
+        <v>17</v>
+      </c>
+      <c r="E302" t="s">
+        <v>9</v>
+      </c>
+      <c r="F302">
+        <v>23434.0</v>
+      </c>
+      <c r="G302">
+        <v>0.0</v>
+      </c>
+      <c r="H302">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>2024</v>
+      </c>
+      <c r="B303" t="s">
+        <v>20</v>
+      </c>
+      <c r="C303" t="s">
+        <v>20</v>
+      </c>
+      <c r="D303" t="s">
+        <v>29</v>
+      </c>
+      <c r="E303" t="s">
+        <v>30</v>
+      </c>
+      <c r="F303">
+        <v>1188.0</v>
+      </c>
+      <c r="G303">
+        <v>0.0</v>
+      </c>
+      <c r="H303">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>2024</v>
+      </c>
+      <c r="B304" t="s">
+        <v>23</v>
+      </c>
+      <c r="C304" t="s">
         <v>24</v>
       </c>
-      <c r="C254" t="s">
-[...2 lines deleted...]
-      <c r="D254" t="s">
+      <c r="D304" t="s">
+        <v>50</v>
+      </c>
+      <c r="E304" t="s">
+        <v>42</v>
+      </c>
+      <c r="F304">
+        <v>0.0</v>
+      </c>
+      <c r="G304">
+        <v>0.0</v>
+      </c>
+      <c r="H304">
+        <v>10530.0</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>2024</v>
+      </c>
+      <c r="B305" t="s">
+        <v>23</v>
+      </c>
+      <c r="C305" t="s">
         <v>24</v>
       </c>
-      <c r="E254">
-[...13 lines deleted...]
-      <c r="A255" t="s">
+      <c r="D305" t="s">
+        <v>66</v>
+      </c>
+      <c r="E305" t="s">
+        <v>30</v>
+      </c>
+      <c r="F305">
+        <v>0.0</v>
+      </c>
+      <c r="G305">
+        <v>10850.0</v>
+      </c>
+      <c r="H305">
+        <v>8390.0</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>2024</v>
+      </c>
+      <c r="B306" t="s">
+        <v>23</v>
+      </c>
+      <c r="C306" t="s">
         <v>24</v>
       </c>
-      <c r="B255" t="s">
+      <c r="D306" t="s">
+        <v>21</v>
+      </c>
+      <c r="E306" t="s">
+        <v>22</v>
+      </c>
+      <c r="F306">
+        <v>5000.0</v>
+      </c>
+      <c r="G306">
+        <v>0.0</v>
+      </c>
+      <c r="H306">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>2024</v>
+      </c>
+      <c r="B307" t="s">
+        <v>23</v>
+      </c>
+      <c r="C307" t="s">
         <v>24</v>
       </c>
-      <c r="C255" t="s">
+      <c r="D307" t="s">
+        <v>29</v>
+      </c>
+      <c r="E307" t="s">
+        <v>30</v>
+      </c>
+      <c r="F307">
+        <v>74109.09</v>
+      </c>
+      <c r="G307">
+        <v>0.0</v>
+      </c>
+      <c r="H307">
+        <v>4300.0</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>2024</v>
+      </c>
+      <c r="B308" t="s">
+        <v>23</v>
+      </c>
+      <c r="C308" t="s">
+        <v>24</v>
+      </c>
+      <c r="D308" t="s">
+        <v>34</v>
+      </c>
+      <c r="E308" t="s">
+        <v>30</v>
+      </c>
+      <c r="F308">
+        <v>0.0</v>
+      </c>
+      <c r="G308">
+        <v>0.0</v>
+      </c>
+      <c r="H308">
+        <v>19500.0</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>2024</v>
+      </c>
+      <c r="B309" t="s">
+        <v>23</v>
+      </c>
+      <c r="C309" t="s">
+        <v>24</v>
+      </c>
+      <c r="D309" t="s">
+        <v>16</v>
+      </c>
+      <c r="E309" t="s">
+        <v>9</v>
+      </c>
+      <c r="F309">
+        <v>0.0</v>
+      </c>
+      <c r="G309">
+        <v>3503.44</v>
+      </c>
+      <c r="H309">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>2024</v>
+      </c>
+      <c r="B310" t="s">
+        <v>23</v>
+      </c>
+      <c r="C310" t="s">
+        <v>24</v>
+      </c>
+      <c r="D310" t="s">
+        <v>67</v>
+      </c>
+      <c r="E310" t="s">
+        <v>44</v>
+      </c>
+      <c r="F310">
+        <v>0.0</v>
+      </c>
+      <c r="G310">
+        <v>10700.0</v>
+      </c>
+      <c r="H310">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>2024</v>
+      </c>
+      <c r="B311" t="s">
+        <v>23</v>
+      </c>
+      <c r="C311" t="s">
+        <v>24</v>
+      </c>
+      <c r="D311" t="s">
+        <v>28</v>
+      </c>
+      <c r="E311" t="s">
+        <v>20</v>
+      </c>
+      <c r="F311">
+        <v>48261.518</v>
+      </c>
+      <c r="G311">
+        <v>11000.0</v>
+      </c>
+      <c r="H311">
+        <v>43193.0</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>2024</v>
+      </c>
+      <c r="B312" t="s">
+        <v>23</v>
+      </c>
+      <c r="C312" t="s">
+        <v>24</v>
+      </c>
+      <c r="D312" t="s">
+        <v>27</v>
+      </c>
+      <c r="E312" t="s">
+        <v>22</v>
+      </c>
+      <c r="F312">
+        <v>14497.256</v>
+      </c>
+      <c r="G312">
+        <v>0.0</v>
+      </c>
+      <c r="H312">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>2024</v>
+      </c>
+      <c r="B313" t="s">
+        <v>23</v>
+      </c>
+      <c r="C313" t="s">
+        <v>24</v>
+      </c>
+      <c r="D313" t="s">
+        <v>25</v>
+      </c>
+      <c r="E313" t="s">
+        <v>26</v>
+      </c>
+      <c r="F313">
+        <v>457022.047</v>
+      </c>
+      <c r="G313">
+        <v>5500.0</v>
+      </c>
+      <c r="H313">
+        <v>24000.0</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>2024</v>
+      </c>
+      <c r="B314" t="s">
+        <v>23</v>
+      </c>
+      <c r="C314" t="s">
+        <v>24</v>
+      </c>
+      <c r="D314" t="s">
+        <v>68</v>
+      </c>
+      <c r="E314" t="s">
+        <v>31</v>
+      </c>
+      <c r="F314">
+        <v>0.0</v>
+      </c>
+      <c r="G314">
+        <v>0.0</v>
+      </c>
+      <c r="H314">
+        <v>3600.0</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>2024</v>
+      </c>
+      <c r="B315" t="s">
+        <v>23</v>
+      </c>
+      <c r="C315" t="s">
+        <v>24</v>
+      </c>
+      <c r="D315" t="s">
+        <v>31</v>
+      </c>
+      <c r="E315" t="s">
+        <v>31</v>
+      </c>
+      <c r="F315">
+        <v>0.0</v>
+      </c>
+      <c r="G315">
+        <v>12100.0</v>
+      </c>
+      <c r="H315">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>2024</v>
+      </c>
+      <c r="B316" t="s">
+        <v>23</v>
+      </c>
+      <c r="C316" t="s">
+        <v>24</v>
+      </c>
+      <c r="D316" t="s">
+        <v>20</v>
+      </c>
+      <c r="E316" t="s">
+        <v>20</v>
+      </c>
+      <c r="F316">
+        <v>71265.408</v>
+      </c>
+      <c r="G316">
+        <v>30273.0</v>
+      </c>
+      <c r="H316">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>2024</v>
+      </c>
+      <c r="B317" t="s">
+        <v>23</v>
+      </c>
+      <c r="C317" t="s">
+        <v>24</v>
+      </c>
+      <c r="D317" t="s">
+        <v>32</v>
+      </c>
+      <c r="E317" t="s">
+        <v>22</v>
+      </c>
+      <c r="F317">
+        <v>15368.9</v>
+      </c>
+      <c r="G317">
+        <v>0.0</v>
+      </c>
+      <c r="H317">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>2024</v>
+      </c>
+      <c r="B318" t="s">
+        <v>14</v>
+      </c>
+      <c r="C318" t="s">
+        <v>9</v>
+      </c>
+      <c r="D318" t="s">
+        <v>15</v>
+      </c>
+      <c r="E318" t="s">
+        <v>9</v>
+      </c>
+      <c r="F318">
+        <v>597.0</v>
+      </c>
+      <c r="G318">
+        <v>0.0</v>
+      </c>
+      <c r="H318">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>2024</v>
+      </c>
+      <c r="B319" t="s">
+        <v>14</v>
+      </c>
+      <c r="C319" t="s">
+        <v>9</v>
+      </c>
+      <c r="D319" t="s">
+        <v>8</v>
+      </c>
+      <c r="E319" t="s">
+        <v>9</v>
+      </c>
+      <c r="F319">
+        <v>0.0</v>
+      </c>
+      <c r="G319">
+        <v>407.0</v>
+      </c>
+      <c r="H319">
+        <v>37.8</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>2024</v>
+      </c>
+      <c r="B320" t="s">
+        <v>14</v>
+      </c>
+      <c r="C320" t="s">
+        <v>9</v>
+      </c>
+      <c r="D320" t="s">
+        <v>69</v>
+      </c>
+      <c r="E320" t="s">
+        <v>9</v>
+      </c>
+      <c r="F320">
+        <v>35.0</v>
+      </c>
+      <c r="G320">
+        <v>0.0</v>
+      </c>
+      <c r="H320">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>2024</v>
+      </c>
+      <c r="B321" t="s">
+        <v>14</v>
+      </c>
+      <c r="C321" t="s">
+        <v>9</v>
+      </c>
+      <c r="D321" t="s">
+        <v>70</v>
+      </c>
+      <c r="E321" t="s">
+        <v>9</v>
+      </c>
+      <c r="F321">
+        <v>50.0</v>
+      </c>
+      <c r="G321">
+        <v>0.0</v>
+      </c>
+      <c r="H321">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>2024</v>
+      </c>
+      <c r="B322" t="s">
+        <v>14</v>
+      </c>
+      <c r="C322" t="s">
+        <v>9</v>
+      </c>
+      <c r="D322" t="s">
+        <v>14</v>
+      </c>
+      <c r="E322" t="s">
+        <v>9</v>
+      </c>
+      <c r="F322">
+        <v>67629.0</v>
+      </c>
+      <c r="G322">
+        <v>0.0</v>
+      </c>
+      <c r="H322">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>2024</v>
+      </c>
+      <c r="B323" t="s">
+        <v>14</v>
+      </c>
+      <c r="C323" t="s">
+        <v>9</v>
+      </c>
+      <c r="D323" t="s">
+        <v>18</v>
+      </c>
+      <c r="E323" t="s">
+        <v>9</v>
+      </c>
+      <c r="F323">
+        <v>712.0</v>
+      </c>
+      <c r="G323">
+        <v>0.0</v>
+      </c>
+      <c r="H323">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>2024</v>
+      </c>
+      <c r="B324" t="s">
+        <v>14</v>
+      </c>
+      <c r="C324" t="s">
+        <v>9</v>
+      </c>
+      <c r="D324" t="s">
+        <v>71</v>
+      </c>
+      <c r="E324" t="s">
+        <v>9</v>
+      </c>
+      <c r="F324">
+        <v>180.0</v>
+      </c>
+      <c r="G324">
+        <v>0.0</v>
+      </c>
+      <c r="H324">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>2024</v>
+      </c>
+      <c r="B325" t="s">
+        <v>14</v>
+      </c>
+      <c r="C325" t="s">
+        <v>9</v>
+      </c>
+      <c r="D325" t="s">
+        <v>16</v>
+      </c>
+      <c r="E325" t="s">
+        <v>9</v>
+      </c>
+      <c r="F325">
+        <v>1395.5</v>
+      </c>
+      <c r="G325">
+        <v>0.0</v>
+      </c>
+      <c r="H325">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>2024</v>
+      </c>
+      <c r="B326" t="s">
+        <v>14</v>
+      </c>
+      <c r="C326" t="s">
+        <v>9</v>
+      </c>
+      <c r="D326" t="s">
+        <v>64</v>
+      </c>
+      <c r="E326" t="s">
+        <v>9</v>
+      </c>
+      <c r="F326">
+        <v>10244.0</v>
+      </c>
+      <c r="G326">
+        <v>0.0</v>
+      </c>
+      <c r="H326">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>2024</v>
+      </c>
+      <c r="B327" t="s">
+        <v>14</v>
+      </c>
+      <c r="C327" t="s">
+        <v>9</v>
+      </c>
+      <c r="D327" t="s">
+        <v>45</v>
+      </c>
+      <c r="E327" t="s">
+        <v>11</v>
+      </c>
+      <c r="F327">
+        <v>169.0</v>
+      </c>
+      <c r="G327">
+        <v>0.0</v>
+      </c>
+      <c r="H327">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>2024</v>
+      </c>
+      <c r="B328" t="s">
+        <v>41</v>
+      </c>
+      <c r="C328" t="s">
+        <v>42</v>
+      </c>
+      <c r="D328" t="s">
+        <v>34</v>
+      </c>
+      <c r="E328" t="s">
+        <v>30</v>
+      </c>
+      <c r="F328">
+        <v>0.0</v>
+      </c>
+      <c r="G328">
+        <v>0.0</v>
+      </c>
+      <c r="H328">
+        <v>24150.0</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>2024</v>
+      </c>
+      <c r="B329" t="s">
+        <v>41</v>
+      </c>
+      <c r="C329" t="s">
+        <v>42</v>
+      </c>
+      <c r="D329" t="s">
+        <v>68</v>
+      </c>
+      <c r="E329" t="s">
+        <v>31</v>
+      </c>
+      <c r="F329">
+        <v>6451.0</v>
+      </c>
+      <c r="G329">
+        <v>0.0</v>
+      </c>
+      <c r="H329">
+        <v>23539.0</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>2024</v>
+      </c>
+      <c r="B330" t="s">
+        <v>41</v>
+      </c>
+      <c r="C330" t="s">
+        <v>42</v>
+      </c>
+      <c r="D330" t="s">
+        <v>14</v>
+      </c>
+      <c r="E330" t="s">
+        <v>9</v>
+      </c>
+      <c r="F330">
+        <v>0.0</v>
+      </c>
+      <c r="G330">
+        <v>0.0</v>
+      </c>
+      <c r="H330">
+        <v>28093.354</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>2024</v>
+      </c>
+      <c r="B331" t="s">
+        <v>15</v>
+      </c>
+      <c r="C331" t="s">
+        <v>9</v>
+      </c>
+      <c r="D331" t="s">
+        <v>19</v>
+      </c>
+      <c r="E331" t="s">
+        <v>9</v>
+      </c>
+      <c r="F331">
+        <v>4090.0</v>
+      </c>
+      <c r="G331">
+        <v>0.0</v>
+      </c>
+      <c r="H331">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>2024</v>
+      </c>
+      <c r="B332" t="s">
+        <v>15</v>
+      </c>
+      <c r="C332" t="s">
+        <v>9</v>
+      </c>
+      <c r="D332" t="s">
+        <v>40</v>
+      </c>
+      <c r="E332" t="s">
+        <v>9</v>
+      </c>
+      <c r="F332">
+        <v>0.0</v>
+      </c>
+      <c r="G332">
+        <v>50.0</v>
+      </c>
+      <c r="H332">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>2024</v>
+      </c>
+      <c r="B333" t="s">
+        <v>15</v>
+      </c>
+      <c r="C333" t="s">
+        <v>9</v>
+      </c>
+      <c r="D333" t="s">
+        <v>18</v>
+      </c>
+      <c r="E333" t="s">
+        <v>9</v>
+      </c>
+      <c r="F333">
+        <v>0.0</v>
+      </c>
+      <c r="G333">
+        <v>0.0</v>
+      </c>
+      <c r="H333">
+        <v>375.0</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>2024</v>
+      </c>
+      <c r="B334" t="s">
+        <v>15</v>
+      </c>
+      <c r="C334" t="s">
+        <v>9</v>
+      </c>
+      <c r="D334" t="s">
+        <v>71</v>
+      </c>
+      <c r="E334" t="s">
+        <v>9</v>
+      </c>
+      <c r="F334">
+        <v>30.0</v>
+      </c>
+      <c r="G334">
+        <v>760.0</v>
+      </c>
+      <c r="H334">
+        <v>473.0</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>2024</v>
+      </c>
+      <c r="B335" t="s">
+        <v>15</v>
+      </c>
+      <c r="C335" t="s">
+        <v>9</v>
+      </c>
+      <c r="D335" t="s">
+        <v>46</v>
+      </c>
+      <c r="E335" t="s">
+        <v>11</v>
+      </c>
+      <c r="F335">
+        <v>0.0</v>
+      </c>
+      <c r="G335">
+        <v>55.0</v>
+      </c>
+      <c r="H335">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>2024</v>
+      </c>
+      <c r="B336" t="s">
+        <v>15</v>
+      </c>
+      <c r="C336" t="s">
+        <v>9</v>
+      </c>
+      <c r="D336" t="s">
+        <v>72</v>
+      </c>
+      <c r="E336" t="s">
+        <v>44</v>
+      </c>
+      <c r="F336">
+        <v>7252.0</v>
+      </c>
+      <c r="G336">
+        <v>7394.0</v>
+      </c>
+      <c r="H336">
+        <v>2470.0</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>2024</v>
+      </c>
+      <c r="B337" t="s">
+        <v>15</v>
+      </c>
+      <c r="C337" t="s">
+        <v>9</v>
+      </c>
+      <c r="D337" t="s">
+        <v>67</v>
+      </c>
+      <c r="E337" t="s">
+        <v>44</v>
+      </c>
+      <c r="F337">
+        <v>0.0</v>
+      </c>
+      <c r="G337">
+        <v>0.0</v>
+      </c>
+      <c r="H337">
+        <v>74.0</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>2024</v>
+      </c>
+      <c r="B338" t="s">
+        <v>15</v>
+      </c>
+      <c r="C338" t="s">
+        <v>9</v>
+      </c>
+      <c r="D338" t="s">
+        <v>45</v>
+      </c>
+      <c r="E338" t="s">
+        <v>11</v>
+      </c>
+      <c r="F338">
+        <v>9.0</v>
+      </c>
+      <c r="G338">
+        <v>0.0</v>
+      </c>
+      <c r="H338">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>2024</v>
+      </c>
+      <c r="B339" t="s">
+        <v>15</v>
+      </c>
+      <c r="C339" t="s">
+        <v>9</v>
+      </c>
+      <c r="D339" t="s">
+        <v>69</v>
+      </c>
+      <c r="E339" t="s">
+        <v>9</v>
+      </c>
+      <c r="F339">
+        <v>57.0</v>
+      </c>
+      <c r="G339">
+        <v>160.0</v>
+      </c>
+      <c r="H339">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>2024</v>
+      </c>
+      <c r="B340" t="s">
+        <v>15</v>
+      </c>
+      <c r="C340" t="s">
+        <v>9</v>
+      </c>
+      <c r="D340" t="s">
+        <v>12</v>
+      </c>
+      <c r="E340" t="s">
+        <v>9</v>
+      </c>
+      <c r="F340">
+        <v>0.0</v>
+      </c>
+      <c r="G340">
+        <v>0.0</v>
+      </c>
+      <c r="H340">
+        <v>72.0</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>2024</v>
+      </c>
+      <c r="B341" t="s">
+        <v>15</v>
+      </c>
+      <c r="C341" t="s">
+        <v>9</v>
+      </c>
+      <c r="D341" t="s">
+        <v>10</v>
+      </c>
+      <c r="E341" t="s">
+        <v>11</v>
+      </c>
+      <c r="F341">
+        <v>0.0</v>
+      </c>
+      <c r="G341">
+        <v>0.0</v>
+      </c>
+      <c r="H341">
+        <v>62.0</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>2024</v>
+      </c>
+      <c r="B342" t="s">
+        <v>15</v>
+      </c>
+      <c r="C342" t="s">
+        <v>9</v>
+      </c>
+      <c r="D342" t="s">
+        <v>15</v>
+      </c>
+      <c r="E342" t="s">
+        <v>9</v>
+      </c>
+      <c r="F342">
+        <v>3896.37</v>
+      </c>
+      <c r="G342">
+        <v>7276.0</v>
+      </c>
+      <c r="H342">
+        <v>5805.0</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>2024</v>
+      </c>
+      <c r="B343" t="s">
+        <v>10</v>
+      </c>
+      <c r="C343" t="s">
+        <v>11</v>
+      </c>
+      <c r="D343" t="s">
+        <v>16</v>
+      </c>
+      <c r="E343" t="s">
+        <v>9</v>
+      </c>
+      <c r="F343">
+        <v>126064.97</v>
+      </c>
+      <c r="G343">
+        <v>0.0</v>
+      </c>
+      <c r="H343">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>2024</v>
+      </c>
+      <c r="B344" t="s">
+        <v>10</v>
+      </c>
+      <c r="C344" t="s">
+        <v>11</v>
+      </c>
+      <c r="D344" t="s">
+        <v>20</v>
+      </c>
+      <c r="E344" t="s">
+        <v>20</v>
+      </c>
+      <c r="F344">
+        <v>0.0</v>
+      </c>
+      <c r="G344">
+        <v>12000.0</v>
+      </c>
+      <c r="H344">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>2024</v>
+      </c>
+      <c r="B345" t="s">
+        <v>10</v>
+      </c>
+      <c r="C345" t="s">
+        <v>11</v>
+      </c>
+      <c r="D345" t="s">
+        <v>27</v>
+      </c>
+      <c r="E345" t="s">
+        <v>22</v>
+      </c>
+      <c r="F345">
+        <v>1290.5</v>
+      </c>
+      <c r="G345">
+        <v>0.0</v>
+      </c>
+      <c r="H345">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>2024</v>
+      </c>
+      <c r="B346" t="s">
+        <v>10</v>
+      </c>
+      <c r="C346" t="s">
+        <v>11</v>
+      </c>
+      <c r="D346" t="s">
+        <v>28</v>
+      </c>
+      <c r="E346" t="s">
+        <v>20</v>
+      </c>
+      <c r="F346">
+        <v>0.0</v>
+      </c>
+      <c r="G346">
+        <v>12500.0</v>
+      </c>
+      <c r="H346">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>2024</v>
+      </c>
+      <c r="B347" t="s">
+        <v>10</v>
+      </c>
+      <c r="C347" t="s">
+        <v>11</v>
+      </c>
+      <c r="D347" t="s">
+        <v>59</v>
+      </c>
+      <c r="E347" t="s">
+        <v>11</v>
+      </c>
+      <c r="F347">
+        <v>4000.721</v>
+      </c>
+      <c r="G347">
+        <v>0.0</v>
+      </c>
+      <c r="H347">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>2024</v>
+      </c>
+      <c r="B348" t="s">
+        <v>10</v>
+      </c>
+      <c r="C348" t="s">
+        <v>11</v>
+      </c>
+      <c r="D348" t="s">
+        <v>21</v>
+      </c>
+      <c r="E348" t="s">
+        <v>22</v>
+      </c>
+      <c r="F348">
+        <v>1166.0</v>
+      </c>
+      <c r="G348">
+        <v>0.0</v>
+      </c>
+      <c r="H348">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>2024</v>
+      </c>
+      <c r="B349" t="s">
+        <v>10</v>
+      </c>
+      <c r="C349" t="s">
+        <v>11</v>
+      </c>
+      <c r="D349" t="s">
+        <v>29</v>
+      </c>
+      <c r="E349" t="s">
+        <v>30</v>
+      </c>
+      <c r="F349">
+        <v>6352.8</v>
+      </c>
+      <c r="G349">
+        <v>23456.0</v>
+      </c>
+      <c r="H349">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>2024</v>
+      </c>
+      <c r="B350" t="s">
+        <v>73</v>
+      </c>
+      <c r="C350" t="s">
+        <v>9</v>
+      </c>
+      <c r="D350" t="s">
+        <v>64</v>
+      </c>
+      <c r="E350" t="s">
+        <v>9</v>
+      </c>
+      <c r="F350">
+        <v>57365.0</v>
+      </c>
+      <c r="G350">
+        <v>0.0</v>
+      </c>
+      <c r="H350">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>2024</v>
+      </c>
+      <c r="B351" t="s">
+        <v>19</v>
+      </c>
+      <c r="C351" t="s">
+        <v>9</v>
+      </c>
+      <c r="D351" t="s">
+        <v>15</v>
+      </c>
+      <c r="E351" t="s">
+        <v>9</v>
+      </c>
+      <c r="F351">
+        <v>4258.0</v>
+      </c>
+      <c r="G351">
+        <v>0.0</v>
+      </c>
+      <c r="H351">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>2024</v>
+      </c>
+      <c r="B352" t="s">
+        <v>50</v>
+      </c>
+      <c r="C352" t="s">
+        <v>42</v>
+      </c>
+      <c r="D352" t="s">
+        <v>28</v>
+      </c>
+      <c r="E352" t="s">
+        <v>20</v>
+      </c>
+      <c r="F352">
+        <v>10600.0</v>
+      </c>
+      <c r="G352">
+        <v>18800.0</v>
+      </c>
+      <c r="H352">
+        <v>33800.0</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>2024</v>
+      </c>
+      <c r="B353" t="s">
+        <v>50</v>
+      </c>
+      <c r="C353" t="s">
+        <v>42</v>
+      </c>
+      <c r="D353" t="s">
+        <v>33</v>
+      </c>
+      <c r="E353" t="s">
+        <v>26</v>
+      </c>
+      <c r="F353">
+        <v>11200.0</v>
+      </c>
+      <c r="G353">
+        <v>0.0</v>
+      </c>
+      <c r="H353">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>2024</v>
+      </c>
+      <c r="B354" t="s">
+        <v>50</v>
+      </c>
+      <c r="C354" t="s">
+        <v>42</v>
+      </c>
+      <c r="D354" t="s">
+        <v>23</v>
+      </c>
+      <c r="E354" t="s">
+        <v>24</v>
+      </c>
+      <c r="F354">
+        <v>8200.0</v>
+      </c>
+      <c r="G354">
+        <v>0.0</v>
+      </c>
+      <c r="H354">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>2024</v>
+      </c>
+      <c r="B355" t="s">
+        <v>12</v>
+      </c>
+      <c r="C355" t="s">
+        <v>9</v>
+      </c>
+      <c r="D355" t="s">
+        <v>74</v>
+      </c>
+      <c r="E355" t="s">
+        <v>75</v>
+      </c>
+      <c r="F355">
+        <v>2.0</v>
+      </c>
+      <c r="G355">
+        <v>0.0</v>
+      </c>
+      <c r="H355">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>2024</v>
+      </c>
+      <c r="B356" t="s">
+        <v>12</v>
+      </c>
+      <c r="C356" t="s">
+        <v>9</v>
+      </c>
+      <c r="D356" t="s">
+        <v>12</v>
+      </c>
+      <c r="E356" t="s">
+        <v>9</v>
+      </c>
+      <c r="F356">
+        <v>0.0</v>
+      </c>
+      <c r="G356">
+        <v>100.0</v>
+      </c>
+      <c r="H356">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>2024</v>
+      </c>
+      <c r="B357" t="s">
+        <v>12</v>
+      </c>
+      <c r="C357" t="s">
+        <v>9</v>
+      </c>
+      <c r="D357" t="s">
+        <v>15</v>
+      </c>
+      <c r="E357" t="s">
+        <v>9</v>
+      </c>
+      <c r="F357">
+        <v>99.0</v>
+      </c>
+      <c r="G357">
+        <v>140.0</v>
+      </c>
+      <c r="H357">
+        <v>12.0</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>2024</v>
+      </c>
+      <c r="B358" t="s">
+        <v>12</v>
+      </c>
+      <c r="C358" t="s">
+        <v>9</v>
+      </c>
+      <c r="D358" t="s">
+        <v>16</v>
+      </c>
+      <c r="E358" t="s">
+        <v>9</v>
+      </c>
+      <c r="F358">
+        <v>3025.0</v>
+      </c>
+      <c r="G358">
+        <v>0.0</v>
+      </c>
+      <c r="H358">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>2024</v>
+      </c>
+      <c r="B359" t="s">
+        <v>12</v>
+      </c>
+      <c r="C359" t="s">
+        <v>9</v>
+      </c>
+      <c r="D359" t="s">
+        <v>8</v>
+      </c>
+      <c r="E359" t="s">
+        <v>9</v>
+      </c>
+      <c r="F359">
+        <v>0.0</v>
+      </c>
+      <c r="G359">
+        <v>0.0</v>
+      </c>
+      <c r="H359">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>2024</v>
+      </c>
+      <c r="B360" t="s">
+        <v>31</v>
+      </c>
+      <c r="C360" t="s">
+        <v>31</v>
+      </c>
+      <c r="D360" t="s">
+        <v>41</v>
+      </c>
+      <c r="E360" t="s">
+        <v>42</v>
+      </c>
+      <c r="F360">
+        <v>0.0</v>
+      </c>
+      <c r="G360">
+        <v>0.0</v>
+      </c>
+      <c r="H360">
+        <v>72095.0</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>2024</v>
+      </c>
+      <c r="B361" t="s">
+        <v>31</v>
+      </c>
+      <c r="C361" t="s">
+        <v>31</v>
+      </c>
+      <c r="D361" t="s">
+        <v>23</v>
+      </c>
+      <c r="E361" t="s">
+        <v>24</v>
+      </c>
+      <c r="F361">
+        <v>0.0</v>
+      </c>
+      <c r="G361">
+        <v>0.0</v>
+      </c>
+      <c r="H361">
+        <v>10100.0</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>2024</v>
+      </c>
+      <c r="B362" t="s">
+        <v>31</v>
+      </c>
+      <c r="C362" t="s">
+        <v>31</v>
+      </c>
+      <c r="D362" t="s">
+        <v>50</v>
+      </c>
+      <c r="E362" t="s">
+        <v>42</v>
+      </c>
+      <c r="F362">
+        <v>0.0</v>
+      </c>
+      <c r="G362">
+        <v>0.0</v>
+      </c>
+      <c r="H362">
+        <v>10110.0</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>2024</v>
+      </c>
+      <c r="B363" t="s">
+        <v>31</v>
+      </c>
+      <c r="C363" t="s">
+        <v>31</v>
+      </c>
+      <c r="D363" t="s">
+        <v>25</v>
+      </c>
+      <c r="E363" t="s">
+        <v>26</v>
+      </c>
+      <c r="F363">
+        <v>0.0</v>
+      </c>
+      <c r="G363">
+        <v>0.0</v>
+      </c>
+      <c r="H363">
+        <v>10280.0</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>2024</v>
+      </c>
+      <c r="B364" t="s">
+        <v>31</v>
+      </c>
+      <c r="C364" t="s">
+        <v>31</v>
+      </c>
+      <c r="D364" t="s">
+        <v>34</v>
+      </c>
+      <c r="E364" t="s">
+        <v>30</v>
+      </c>
+      <c r="F364">
+        <v>0.0</v>
+      </c>
+      <c r="G364">
+        <v>0.0</v>
+      </c>
+      <c r="H364">
+        <v>33065.0</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>2024</v>
+      </c>
+      <c r="B365" t="s">
+        <v>31</v>
+      </c>
+      <c r="C365" t="s">
+        <v>31</v>
+      </c>
+      <c r="D365" t="s">
+        <v>21</v>
+      </c>
+      <c r="E365" t="s">
+        <v>22</v>
+      </c>
+      <c r="F365">
+        <v>0.0</v>
+      </c>
+      <c r="G365">
+        <v>0.0</v>
+      </c>
+      <c r="H365">
+        <v>70898.0</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>2024</v>
+      </c>
+      <c r="B366" t="s">
+        <v>32</v>
+      </c>
+      <c r="C366" t="s">
+        <v>22</v>
+      </c>
+      <c r="D366" t="s">
+        <v>14</v>
+      </c>
+      <c r="E366" t="s">
+        <v>9</v>
+      </c>
+      <c r="F366">
+        <v>0.0</v>
+      </c>
+      <c r="G366">
+        <v>0.0</v>
+      </c>
+      <c r="H366">
+        <v>10992.292</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>2024</v>
+      </c>
+      <c r="B367" t="s">
+        <v>69</v>
+      </c>
+      <c r="C367" t="s">
+        <v>9</v>
+      </c>
+      <c r="D367" t="s">
+        <v>15</v>
+      </c>
+      <c r="E367" t="s">
+        <v>9</v>
+      </c>
+      <c r="F367">
+        <v>5.0</v>
+      </c>
+      <c r="G367">
+        <v>202.0</v>
+      </c>
+      <c r="H367">
+        <v>75.0</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>2024</v>
+      </c>
+      <c r="B368" t="s">
+        <v>76</v>
+      </c>
+      <c r="C368" t="s">
+        <v>37</v>
+      </c>
+      <c r="D368" t="s">
+        <v>34</v>
+      </c>
+      <c r="E368" t="s">
+        <v>30</v>
+      </c>
+      <c r="F368">
+        <v>0.0</v>
+      </c>
+      <c r="G368">
+        <v>0.0</v>
+      </c>
+      <c r="H368">
+        <v>30000.0</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>2024</v>
+      </c>
+      <c r="B369" t="s">
+        <v>76</v>
+      </c>
+      <c r="C369" t="s">
+        <v>37</v>
+      </c>
+      <c r="D369" t="s">
+        <v>77</v>
+      </c>
+      <c r="E369" t="s">
+        <v>37</v>
+      </c>
+      <c r="F369">
+        <v>0.0</v>
+      </c>
+      <c r="G369">
+        <v>0.0</v>
+      </c>
+      <c r="H369">
+        <v>40402.895</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>2024</v>
+      </c>
+      <c r="B370" t="s">
+        <v>78</v>
+      </c>
+      <c r="C370" t="s">
+        <v>37</v>
+      </c>
+      <c r="D370" t="s">
+        <v>21</v>
+      </c>
+      <c r="E370" t="s">
+        <v>22</v>
+      </c>
+      <c r="F370">
+        <v>0.0</v>
+      </c>
+      <c r="G370">
+        <v>114197.0</v>
+      </c>
+      <c r="H370">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>2024</v>
+      </c>
+      <c r="B371" t="s">
+        <v>68</v>
+      </c>
+      <c r="C371" t="s">
+        <v>31</v>
+      </c>
+      <c r="D371" t="s">
+        <v>28</v>
+      </c>
+      <c r="E371" t="s">
+        <v>20</v>
+      </c>
+      <c r="F371">
+        <v>0.0</v>
+      </c>
+      <c r="G371">
+        <v>0.0</v>
+      </c>
+      <c r="H371">
+        <v>99029.0</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>2024</v>
+      </c>
+      <c r="B372" t="s">
+        <v>13</v>
+      </c>
+      <c r="C372" t="s">
+        <v>9</v>
+      </c>
+      <c r="D372" t="s">
+        <v>19</v>
+      </c>
+      <c r="E372" t="s">
+        <v>9</v>
+      </c>
+      <c r="F372">
+        <v>44118.657</v>
+      </c>
+      <c r="G372">
+        <v>0.0</v>
+      </c>
+      <c r="H372">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>2024</v>
+      </c>
+      <c r="B373" t="s">
+        <v>13</v>
+      </c>
+      <c r="C373" t="s">
+        <v>9</v>
+      </c>
+      <c r="D373" t="s">
+        <v>16</v>
+      </c>
+      <c r="E373" t="s">
+        <v>9</v>
+      </c>
+      <c r="F373">
+        <v>374.802</v>
+      </c>
+      <c r="G373">
+        <v>76.0</v>
+      </c>
+      <c r="H373">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>2024</v>
+      </c>
+      <c r="B374" t="s">
+        <v>79</v>
+      </c>
+      <c r="C374" t="s">
+        <v>42</v>
+      </c>
+      <c r="D374" t="s">
+        <v>20</v>
+      </c>
+      <c r="E374" t="s">
+        <v>20</v>
+      </c>
+      <c r="F374">
+        <v>0.0</v>
+      </c>
+      <c r="G374">
+        <v>13250.0</v>
+      </c>
+      <c r="H374">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>2024</v>
+      </c>
+      <c r="B375" t="s">
+        <v>79</v>
+      </c>
+      <c r="C375" t="s">
+        <v>42</v>
+      </c>
+      <c r="D375" t="s">
+        <v>16</v>
+      </c>
+      <c r="E375" t="s">
+        <v>9</v>
+      </c>
+      <c r="F375">
+        <v>0.0</v>
+      </c>
+      <c r="G375">
+        <v>15200.0</v>
+      </c>
+      <c r="H375">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>2024</v>
+      </c>
+      <c r="B376" t="s">
+        <v>25</v>
+      </c>
+      <c r="C376" t="s">
+        <v>26</v>
+      </c>
+      <c r="D376" t="s">
+        <v>29</v>
+      </c>
+      <c r="E376" t="s">
+        <v>30</v>
+      </c>
+      <c r="F376">
+        <v>4890.82</v>
+      </c>
+      <c r="G376">
+        <v>0.0</v>
+      </c>
+      <c r="H376">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>2024</v>
+      </c>
+      <c r="B377" t="s">
+        <v>25</v>
+      </c>
+      <c r="C377" t="s">
+        <v>26</v>
+      </c>
+      <c r="D377" t="s">
+        <v>50</v>
+      </c>
+      <c r="E377" t="s">
+        <v>42</v>
+      </c>
+      <c r="F377">
+        <v>0.0</v>
+      </c>
+      <c r="G377">
+        <v>0.0</v>
+      </c>
+      <c r="H377">
+        <v>9530.0</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>2024</v>
+      </c>
+      <c r="B378" t="s">
+        <v>25</v>
+      </c>
+      <c r="C378" t="s">
+        <v>26</v>
+      </c>
+      <c r="D378" t="s">
+        <v>27</v>
+      </c>
+      <c r="E378" t="s">
+        <v>22</v>
+      </c>
+      <c r="F378">
+        <v>3215.0</v>
+      </c>
+      <c r="G378">
+        <v>0.0</v>
+      </c>
+      <c r="H378">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>2024</v>
+      </c>
+      <c r="B379" t="s">
+        <v>25</v>
+      </c>
+      <c r="C379" t="s">
+        <v>26</v>
+      </c>
+      <c r="D379" t="s">
+        <v>28</v>
+      </c>
+      <c r="E379" t="s">
+        <v>20</v>
+      </c>
+      <c r="F379">
+        <v>0.0</v>
+      </c>
+      <c r="G379">
+        <v>0.0</v>
+      </c>
+      <c r="H379">
+        <v>112625.0</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>2024</v>
+      </c>
+      <c r="B380" t="s">
+        <v>25</v>
+      </c>
+      <c r="C380" t="s">
+        <v>26</v>
+      </c>
+      <c r="D380" t="s">
+        <v>33</v>
+      </c>
+      <c r="E380" t="s">
+        <v>26</v>
+      </c>
+      <c r="F380">
+        <v>966.0</v>
+      </c>
+      <c r="G380">
+        <v>6294.0</v>
+      </c>
+      <c r="H380">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>2024</v>
+      </c>
+      <c r="B381" t="s">
+        <v>53</v>
+      </c>
+      <c r="C381" t="s">
+        <v>30</v>
+      </c>
+      <c r="D381" t="s">
+        <v>30</v>
+      </c>
+      <c r="E381" t="s">
+        <v>30</v>
+      </c>
+      <c r="F381">
+        <v>18.85</v>
+      </c>
+      <c r="G381">
+        <v>15.6</v>
+      </c>
+      <c r="H381">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>2024</v>
+      </c>
+      <c r="B382" t="s">
+        <v>54</v>
+      </c>
+      <c r="C382" t="s">
+        <v>30</v>
+      </c>
+      <c r="D382" t="s">
+        <v>80</v>
+      </c>
+      <c r="E382" t="s">
+        <v>30</v>
+      </c>
+      <c r="F382">
+        <v>25.09</v>
+      </c>
+      <c r="G382">
+        <v>0.0</v>
+      </c>
+      <c r="H382">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>2024</v>
+      </c>
+      <c r="B383" t="s">
+        <v>54</v>
+      </c>
+      <c r="C383" t="s">
+        <v>30</v>
+      </c>
+      <c r="D383" t="s">
+        <v>30</v>
+      </c>
+      <c r="E383" t="s">
+        <v>30</v>
+      </c>
+      <c r="F383">
+        <v>613.39</v>
+      </c>
+      <c r="G383">
+        <v>0.0</v>
+      </c>
+      <c r="H383">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>2024</v>
+      </c>
+      <c r="B384" t="s">
+        <v>27</v>
+      </c>
+      <c r="C384" t="s">
+        <v>22</v>
+      </c>
+      <c r="D384" t="s">
+        <v>16</v>
+      </c>
+      <c r="E384" t="s">
+        <v>9</v>
+      </c>
+      <c r="F384">
+        <v>22000.0</v>
+      </c>
+      <c r="G384">
+        <v>0.0</v>
+      </c>
+      <c r="H384">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>2024</v>
+      </c>
+      <c r="B385" t="s">
+        <v>27</v>
+      </c>
+      <c r="C385" t="s">
+        <v>22</v>
+      </c>
+      <c r="D385" t="s">
+        <v>32</v>
+      </c>
+      <c r="E385" t="s">
+        <v>22</v>
+      </c>
+      <c r="F385">
+        <v>24.0</v>
+      </c>
+      <c r="G385">
+        <v>0.0</v>
+      </c>
+      <c r="H385">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>2024</v>
+      </c>
+      <c r="B386" t="s">
+        <v>27</v>
+      </c>
+      <c r="C386" t="s">
+        <v>22</v>
+      </c>
+      <c r="D386" t="s">
+        <v>29</v>
+      </c>
+      <c r="E386" t="s">
+        <v>30</v>
+      </c>
+      <c r="F386">
+        <v>125328.0</v>
+      </c>
+      <c r="G386">
+        <v>0.0</v>
+      </c>
+      <c r="H386">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>2024</v>
+      </c>
+      <c r="B387" t="s">
+        <v>27</v>
+      </c>
+      <c r="C387" t="s">
+        <v>22</v>
+      </c>
+      <c r="D387" t="s">
+        <v>51</v>
+      </c>
+      <c r="E387" t="s">
+        <v>22</v>
+      </c>
+      <c r="F387">
+        <v>47000.0</v>
+      </c>
+      <c r="G387">
+        <v>0.0</v>
+      </c>
+      <c r="H387">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>2024</v>
+      </c>
+      <c r="B388" t="s">
+        <v>28</v>
+      </c>
+      <c r="C388" t="s">
+        <v>20</v>
+      </c>
+      <c r="D388" t="s">
+        <v>14</v>
+      </c>
+      <c r="E388" t="s">
+        <v>9</v>
+      </c>
+      <c r="F388">
+        <v>0.0</v>
+      </c>
+      <c r="G388">
+        <v>0.0</v>
+      </c>
+      <c r="H388">
+        <v>17902.555</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>2024</v>
+      </c>
+      <c r="B389" t="s">
+        <v>28</v>
+      </c>
+      <c r="C389" t="s">
+        <v>20</v>
+      </c>
+      <c r="D389" t="s">
+        <v>27</v>
+      </c>
+      <c r="E389" t="s">
+        <v>22</v>
+      </c>
+      <c r="F389">
+        <v>30180.0</v>
+      </c>
+      <c r="G389">
+        <v>0.0</v>
+      </c>
+      <c r="H389">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>2024</v>
+      </c>
+      <c r="B390" t="s">
+        <v>28</v>
+      </c>
+      <c r="C390" t="s">
+        <v>20</v>
+      </c>
+      <c r="D390" t="s">
+        <v>30</v>
+      </c>
+      <c r="E390" t="s">
+        <v>30</v>
+      </c>
+      <c r="F390">
+        <v>81.0</v>
+      </c>
+      <c r="G390">
+        <v>0.0</v>
+      </c>
+      <c r="H390">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>2024</v>
+      </c>
+      <c r="B391" t="s">
+        <v>28</v>
+      </c>
+      <c r="C391" t="s">
+        <v>20</v>
+      </c>
+      <c r="D391" t="s">
+        <v>29</v>
+      </c>
+      <c r="E391" t="s">
+        <v>30</v>
+      </c>
+      <c r="F391">
+        <v>0.0</v>
+      </c>
+      <c r="G391">
+        <v>0.0</v>
+      </c>
+      <c r="H391">
+        <v>32000.0</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>2024</v>
+      </c>
+      <c r="B392" t="s">
+        <v>28</v>
+      </c>
+      <c r="C392" t="s">
+        <v>20</v>
+      </c>
+      <c r="D392" t="s">
+        <v>50</v>
+      </c>
+      <c r="E392" t="s">
+        <v>42</v>
+      </c>
+      <c r="F392">
+        <v>0.0</v>
+      </c>
+      <c r="G392">
+        <v>0.0</v>
+      </c>
+      <c r="H392">
+        <v>182845.0</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>2024</v>
+      </c>
+      <c r="B393" t="s">
+        <v>28</v>
+      </c>
+      <c r="C393" t="s">
+        <v>20</v>
+      </c>
+      <c r="D393" t="s">
+        <v>25</v>
+      </c>
+      <c r="E393" t="s">
+        <v>26</v>
+      </c>
+      <c r="F393">
+        <v>101.0</v>
+      </c>
+      <c r="G393">
+        <v>0.0</v>
+      </c>
+      <c r="H393">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>2024</v>
+      </c>
+      <c r="B394" t="s">
+        <v>45</v>
+      </c>
+      <c r="C394" t="s">
+        <v>11</v>
+      </c>
+      <c r="D394" t="s">
+        <v>18</v>
+      </c>
+      <c r="E394" t="s">
+        <v>9</v>
+      </c>
+      <c r="F394">
+        <v>16692.0</v>
+      </c>
+      <c r="G394">
+        <v>340.0</v>
+      </c>
+      <c r="H394">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>2024</v>
+      </c>
+      <c r="B395" t="s">
+        <v>36</v>
+      </c>
+      <c r="C395" t="s">
+        <v>37</v>
+      </c>
+      <c r="D395" t="s">
+        <v>16</v>
+      </c>
+      <c r="E395" t="s">
+        <v>9</v>
+      </c>
+      <c r="F395">
+        <v>2.0</v>
+      </c>
+      <c r="G395">
+        <v>1200.0</v>
+      </c>
+      <c r="H395">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>2024</v>
+      </c>
+      <c r="B396" t="s">
+        <v>36</v>
+      </c>
+      <c r="C396" t="s">
+        <v>37</v>
+      </c>
+      <c r="D396" t="s">
+        <v>81</v>
+      </c>
+      <c r="E396" t="s">
+        <v>37</v>
+      </c>
+      <c r="F396">
+        <v>55.0</v>
+      </c>
+      <c r="G396">
+        <v>0.0</v>
+      </c>
+      <c r="H396">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>2024</v>
+      </c>
+      <c r="B397" t="s">
+        <v>36</v>
+      </c>
+      <c r="C397" t="s">
+        <v>37</v>
+      </c>
+      <c r="D397" t="s">
+        <v>39</v>
+      </c>
+      <c r="E397" t="s">
+        <v>37</v>
+      </c>
+      <c r="F397">
+        <v>0.0</v>
+      </c>
+      <c r="G397">
+        <v>120.0</v>
+      </c>
+      <c r="H397">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>2024</v>
+      </c>
+      <c r="B398" t="s">
+        <v>36</v>
+      </c>
+      <c r="C398" t="s">
+        <v>37</v>
+      </c>
+      <c r="D398" t="s">
+        <v>36</v>
+      </c>
+      <c r="E398" t="s">
+        <v>37</v>
+      </c>
+      <c r="F398">
+        <v>3065.0</v>
+      </c>
+      <c r="G398">
+        <v>1056.0</v>
+      </c>
+      <c r="H398">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>2024</v>
+      </c>
+      <c r="B399" t="s">
+        <v>36</v>
+      </c>
+      <c r="C399" t="s">
+        <v>37</v>
+      </c>
+      <c r="D399" t="s">
+        <v>72</v>
+      </c>
+      <c r="E399" t="s">
+        <v>44</v>
+      </c>
+      <c r="F399">
+        <v>0.0</v>
+      </c>
+      <c r="G399">
+        <v>1220.0</v>
+      </c>
+      <c r="H399">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>2024</v>
+      </c>
+      <c r="B400" t="s">
+        <v>67</v>
+      </c>
+      <c r="C400" t="s">
+        <v>44</v>
+      </c>
+      <c r="D400" t="s">
+        <v>71</v>
+      </c>
+      <c r="E400" t="s">
+        <v>9</v>
+      </c>
+      <c r="F400">
+        <v>0.0</v>
+      </c>
+      <c r="G400">
+        <v>0.0</v>
+      </c>
+      <c r="H400">
+        <v>42.0</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>2024</v>
+      </c>
+      <c r="B401" t="s">
+        <v>67</v>
+      </c>
+      <c r="C401" t="s">
+        <v>44</v>
+      </c>
+      <c r="D401" t="s">
+        <v>18</v>
+      </c>
+      <c r="E401" t="s">
+        <v>9</v>
+      </c>
+      <c r="F401">
+        <v>5.0</v>
+      </c>
+      <c r="G401">
+        <v>786.0</v>
+      </c>
+      <c r="H401">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>2024</v>
+      </c>
+      <c r="B402" t="s">
+        <v>67</v>
+      </c>
+      <c r="C402" t="s">
+        <v>44</v>
+      </c>
+      <c r="D402" t="s">
+        <v>40</v>
+      </c>
+      <c r="E402" t="s">
+        <v>9</v>
+      </c>
+      <c r="F402">
+        <v>0.0</v>
+      </c>
+      <c r="G402">
+        <v>91.0</v>
+      </c>
+      <c r="H402">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>2024</v>
+      </c>
+      <c r="B403" t="s">
+        <v>67</v>
+      </c>
+      <c r="C403" t="s">
+        <v>44</v>
+      </c>
+      <c r="D403" t="s">
+        <v>23</v>
+      </c>
+      <c r="E403" t="s">
+        <v>24</v>
+      </c>
+      <c r="F403">
+        <v>0.0</v>
+      </c>
+      <c r="G403">
+        <v>0.0</v>
+      </c>
+      <c r="H403">
+        <v>10603.0</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>2024</v>
+      </c>
+      <c r="B404" t="s">
+        <v>67</v>
+      </c>
+      <c r="C404" t="s">
+        <v>44</v>
+      </c>
+      <c r="D404" t="s">
+        <v>14</v>
+      </c>
+      <c r="E404" t="s">
+        <v>9</v>
+      </c>
+      <c r="F404">
+        <v>47103.51</v>
+      </c>
+      <c r="G404">
+        <v>77.0</v>
+      </c>
+      <c r="H404">
+        <v>331663.353</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>2024</v>
+      </c>
+      <c r="B405" t="s">
+        <v>67</v>
+      </c>
+      <c r="C405" t="s">
+        <v>44</v>
+      </c>
+      <c r="D405" t="s">
+        <v>15</v>
+      </c>
+      <c r="E405" t="s">
+        <v>9</v>
+      </c>
+      <c r="F405">
+        <v>2421.8</v>
+      </c>
+      <c r="G405">
+        <v>5068.6</v>
+      </c>
+      <c r="H405">
+        <v>1844.0</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>2024</v>
+      </c>
+      <c r="B406" t="s">
+        <v>67</v>
+      </c>
+      <c r="C406" t="s">
+        <v>44</v>
+      </c>
+      <c r="D406" t="s">
+        <v>73</v>
+      </c>
+      <c r="E406" t="s">
+        <v>9</v>
+      </c>
+      <c r="F406">
+        <v>0.0</v>
+      </c>
+      <c r="G406">
+        <v>506.0</v>
+      </c>
+      <c r="H406">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>2024</v>
+      </c>
+      <c r="B407" t="s">
+        <v>67</v>
+      </c>
+      <c r="C407" t="s">
+        <v>44</v>
+      </c>
+      <c r="D407" t="s">
+        <v>19</v>
+      </c>
+      <c r="E407" t="s">
+        <v>9</v>
+      </c>
+      <c r="F407">
+        <v>787.0</v>
+      </c>
+      <c r="G407">
+        <v>7.0</v>
+      </c>
+      <c r="H407">
+        <v>70.0</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>2024</v>
+      </c>
+      <c r="B408" t="s">
+        <v>67</v>
+      </c>
+      <c r="C408" t="s">
+        <v>44</v>
+      </c>
+      <c r="D408" t="s">
+        <v>12</v>
+      </c>
+      <c r="E408" t="s">
+        <v>9</v>
+      </c>
+      <c r="F408">
+        <v>8.5</v>
+      </c>
+      <c r="G408">
+        <v>0.0</v>
+      </c>
+      <c r="H408">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>2024</v>
+      </c>
+      <c r="B409" t="s">
+        <v>67</v>
+      </c>
+      <c r="C409" t="s">
+        <v>44</v>
+      </c>
+      <c r="D409" t="s">
+        <v>69</v>
+      </c>
+      <c r="E409" t="s">
+        <v>9</v>
+      </c>
+      <c r="F409">
+        <v>60.0</v>
+      </c>
+      <c r="G409">
+        <v>505.0</v>
+      </c>
+      <c r="H409">
+        <v>587.0</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>2024</v>
+      </c>
+      <c r="B410" t="s">
+        <v>67</v>
+      </c>
+      <c r="C410" t="s">
+        <v>44</v>
+      </c>
+      <c r="D410" t="s">
+        <v>57</v>
+      </c>
+      <c r="E410" t="s">
+        <v>9</v>
+      </c>
+      <c r="F410">
+        <v>0.0</v>
+      </c>
+      <c r="G410">
+        <v>70.0</v>
+      </c>
+      <c r="H410">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>2024</v>
+      </c>
+      <c r="B411" t="s">
+        <v>67</v>
+      </c>
+      <c r="C411" t="s">
+        <v>44</v>
+      </c>
+      <c r="D411" t="s">
+        <v>45</v>
+      </c>
+      <c r="E411" t="s">
+        <v>11</v>
+      </c>
+      <c r="F411">
+        <v>0.0</v>
+      </c>
+      <c r="G411">
+        <v>5.0</v>
+      </c>
+      <c r="H411">
+        <v>285.0</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>2024</v>
+      </c>
+      <c r="B412" t="s">
+        <v>67</v>
+      </c>
+      <c r="C412" t="s">
+        <v>44</v>
+      </c>
+      <c r="D412" t="s">
+        <v>72</v>
+      </c>
+      <c r="E412" t="s">
+        <v>44</v>
+      </c>
+      <c r="F412">
+        <v>278.6</v>
+      </c>
+      <c r="G412">
+        <v>2070.0</v>
+      </c>
+      <c r="H412">
+        <v>877.0</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>2024</v>
+      </c>
+      <c r="B413" t="s">
+        <v>67</v>
+      </c>
+      <c r="C413" t="s">
+        <v>44</v>
+      </c>
+      <c r="D413" t="s">
+        <v>16</v>
+      </c>
+      <c r="E413" t="s">
+        <v>9</v>
+      </c>
+      <c r="F413">
+        <v>90.0</v>
+      </c>
+      <c r="G413">
+        <v>10.0</v>
+      </c>
+      <c r="H413">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>2024</v>
+      </c>
+      <c r="B414" t="s">
+        <v>72</v>
+      </c>
+      <c r="C414" t="s">
+        <v>44</v>
+      </c>
+      <c r="D414" t="s">
+        <v>16</v>
+      </c>
+      <c r="E414" t="s">
+        <v>9</v>
+      </c>
+      <c r="F414">
+        <v>15.0</v>
+      </c>
+      <c r="G414">
+        <v>0.0</v>
+      </c>
+      <c r="H414">
+        <v>104.2</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>2024</v>
+      </c>
+      <c r="B415" t="s">
+        <v>72</v>
+      </c>
+      <c r="C415" t="s">
+        <v>44</v>
+      </c>
+      <c r="D415" t="s">
+        <v>15</v>
+      </c>
+      <c r="E415" t="s">
+        <v>9</v>
+      </c>
+      <c r="F415">
+        <v>225.0</v>
+      </c>
+      <c r="G415">
+        <v>0.0</v>
+      </c>
+      <c r="H415">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>2024</v>
+      </c>
+      <c r="B416" t="s">
+        <v>72</v>
+      </c>
+      <c r="C416" t="s">
+        <v>44</v>
+      </c>
+      <c r="D416" t="s">
+        <v>46</v>
+      </c>
+      <c r="E416" t="s">
+        <v>11</v>
+      </c>
+      <c r="F416">
+        <v>13153.0</v>
+      </c>
+      <c r="G416">
+        <v>0.0</v>
+      </c>
+      <c r="H416">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>2024</v>
+      </c>
+      <c r="B417" t="s">
+        <v>72</v>
+      </c>
+      <c r="C417" t="s">
+        <v>44</v>
+      </c>
+      <c r="D417" t="s">
+        <v>18</v>
+      </c>
+      <c r="E417" t="s">
+        <v>9</v>
+      </c>
+      <c r="F417">
+        <v>1546.0</v>
+      </c>
+      <c r="G417">
+        <v>0.0</v>
+      </c>
+      <c r="H417">
+        <v>52.0</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>2024</v>
+      </c>
+      <c r="B418" t="s">
+        <v>64</v>
+      </c>
+      <c r="C418" t="s">
+        <v>9</v>
+      </c>
+      <c r="D418" t="s">
+        <v>16</v>
+      </c>
+      <c r="E418" t="s">
+        <v>9</v>
+      </c>
+      <c r="F418">
+        <v>0.0</v>
+      </c>
+      <c r="G418">
+        <v>422.5</v>
+      </c>
+      <c r="H418">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>2024</v>
+      </c>
+      <c r="B419" t="s">
+        <v>64</v>
+      </c>
+      <c r="C419" t="s">
+        <v>9</v>
+      </c>
+      <c r="D419" t="s">
+        <v>73</v>
+      </c>
+      <c r="E419" t="s">
+        <v>9</v>
+      </c>
+      <c r="F419">
+        <v>34656.0</v>
+      </c>
+      <c r="G419">
+        <v>0.0</v>
+      </c>
+      <c r="H419">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>2024</v>
+      </c>
+      <c r="B420" t="s">
+        <v>64</v>
+      </c>
+      <c r="C420" t="s">
+        <v>9</v>
+      </c>
+      <c r="D420" t="s">
+        <v>8</v>
+      </c>
+      <c r="E420" t="s">
+        <v>9</v>
+      </c>
+      <c r="F420">
+        <v>0.0</v>
+      </c>
+      <c r="G420">
+        <v>210.0</v>
+      </c>
+      <c r="H420">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>2024</v>
+      </c>
+      <c r="B421" t="s">
+        <v>33</v>
+      </c>
+      <c r="C421" t="s">
+        <v>26</v>
+      </c>
+      <c r="D421" t="s">
+        <v>25</v>
+      </c>
+      <c r="E421" t="s">
+        <v>26</v>
+      </c>
+      <c r="F421">
+        <v>0.0</v>
+      </c>
+      <c r="G421">
+        <v>1170.0</v>
+      </c>
+      <c r="H421">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>2024</v>
+      </c>
+      <c r="B422" t="s">
+        <v>82</v>
+      </c>
+      <c r="C422" t="s">
+        <v>26</v>
+      </c>
+      <c r="D422" t="s">
+        <v>16</v>
+      </c>
+      <c r="E422" t="s">
+        <v>9</v>
+      </c>
+      <c r="F422">
+        <v>0.0</v>
+      </c>
+      <c r="G422">
+        <v>68500.0</v>
+      </c>
+      <c r="H422">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>2024</v>
+      </c>
+      <c r="B423" t="s">
+        <v>82</v>
+      </c>
+      <c r="C423" t="s">
+        <v>26</v>
+      </c>
+      <c r="D423" t="s">
+        <v>51</v>
+      </c>
+      <c r="E423" t="s">
+        <v>22</v>
+      </c>
+      <c r="F423">
+        <v>0.0</v>
+      </c>
+      <c r="G423">
+        <v>117910.0</v>
+      </c>
+      <c r="H423">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>2024</v>
+      </c>
+      <c r="B424" t="s">
+        <v>82</v>
+      </c>
+      <c r="C424" t="s">
+        <v>26</v>
+      </c>
+      <c r="D424" t="s">
+        <v>29</v>
+      </c>
+      <c r="E424" t="s">
+        <v>30</v>
+      </c>
+      <c r="F424">
+        <v>0.0</v>
+      </c>
+      <c r="G424">
+        <v>28400.0</v>
+      </c>
+      <c r="H424">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>2024</v>
+      </c>
+      <c r="B425" t="s">
+        <v>83</v>
+      </c>
+      <c r="C425" t="s">
+        <v>37</v>
+      </c>
+      <c r="D425" t="s">
+        <v>39</v>
+      </c>
+      <c r="E425" t="s">
+        <v>37</v>
+      </c>
+      <c r="F425">
+        <v>24551.0</v>
+      </c>
+      <c r="G425">
+        <v>0.0</v>
+      </c>
+      <c r="H425">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>2024</v>
+      </c>
+      <c r="B426" t="s">
+        <v>83</v>
+      </c>
+      <c r="C426" t="s">
+        <v>37</v>
+      </c>
+      <c r="D426" t="s">
+        <v>72</v>
+      </c>
+      <c r="E426" t="s">
+        <v>44</v>
+      </c>
+      <c r="F426">
+        <v>455.0</v>
+      </c>
+      <c r="G426">
+        <v>0.0</v>
+      </c>
+      <c r="H426">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>2024</v>
+      </c>
+      <c r="B427" t="s">
+        <v>83</v>
+      </c>
+      <c r="C427" t="s">
+        <v>37</v>
+      </c>
+      <c r="D427" t="s">
+        <v>83</v>
+      </c>
+      <c r="E427" t="s">
+        <v>37</v>
+      </c>
+      <c r="F427">
+        <v>185.0</v>
+      </c>
+      <c r="G427">
+        <v>0.0</v>
+      </c>
+      <c r="H427">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>2024</v>
+      </c>
+      <c r="B428" t="s">
+        <v>59</v>
+      </c>
+      <c r="C428" t="s">
+        <v>11</v>
+      </c>
+      <c r="D428" t="s">
+        <v>18</v>
+      </c>
+      <c r="E428" t="s">
+        <v>9</v>
+      </c>
+      <c r="F428">
+        <v>4451.0</v>
+      </c>
+      <c r="G428">
+        <v>0.0</v>
+      </c>
+      <c r="H428">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>2024</v>
+      </c>
+      <c r="B429" t="s">
+        <v>46</v>
+      </c>
+      <c r="C429" t="s">
+        <v>11</v>
+      </c>
+      <c r="D429" t="s">
+        <v>15</v>
+      </c>
+      <c r="E429" t="s">
+        <v>9</v>
+      </c>
+      <c r="F429">
+        <v>0.0</v>
+      </c>
+      <c r="G429">
+        <v>0.0</v>
+      </c>
+      <c r="H429">
+        <v>18.0</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>2024</v>
+      </c>
+      <c r="B430" t="s">
+        <v>46</v>
+      </c>
+      <c r="C430" t="s">
+        <v>11</v>
+      </c>
+      <c r="D430" t="s">
+        <v>72</v>
+      </c>
+      <c r="E430" t="s">
+        <v>44</v>
+      </c>
+      <c r="F430">
+        <v>13644.0</v>
+      </c>
+      <c r="G430">
+        <v>0.0</v>
+      </c>
+      <c r="H430">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>2024</v>
+      </c>
+      <c r="B431" t="s">
+        <v>46</v>
+      </c>
+      <c r="C431" t="s">
+        <v>11</v>
+      </c>
+      <c r="D431" t="s">
+        <v>16</v>
+      </c>
+      <c r="E431" t="s">
+        <v>9</v>
+      </c>
+      <c r="F431">
+        <v>370.0</v>
+      </c>
+      <c r="G431">
+        <v>0.0</v>
+      </c>
+      <c r="H431">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>2024</v>
+      </c>
+      <c r="B432" t="s">
+        <v>16</v>
+      </c>
+      <c r="C432" t="s">
+        <v>9</v>
+      </c>
+      <c r="D432" t="s">
+        <v>84</v>
+      </c>
+      <c r="E432" t="s">
+        <v>11</v>
+      </c>
+      <c r="F432">
+        <v>0.0</v>
+      </c>
+      <c r="G432">
+        <v>914.17</v>
+      </c>
+      <c r="H432">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>2024</v>
+      </c>
+      <c r="B433" t="s">
+        <v>16</v>
+      </c>
+      <c r="C433" t="s">
+        <v>9</v>
+      </c>
+      <c r="D433" t="s">
+        <v>17</v>
+      </c>
+      <c r="E433" t="s">
+        <v>9</v>
+      </c>
+      <c r="F433">
+        <v>0.0</v>
+      </c>
+      <c r="G433">
+        <v>160.0</v>
+      </c>
+      <c r="H433">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>2024</v>
+      </c>
+      <c r="B434" t="s">
+        <v>16</v>
+      </c>
+      <c r="C434" t="s">
+        <v>9</v>
+      </c>
+      <c r="D434" t="s">
+        <v>8</v>
+      </c>
+      <c r="E434" t="s">
+        <v>9</v>
+      </c>
+      <c r="F434">
+        <v>0.0</v>
+      </c>
+      <c r="G434">
+        <v>783.0</v>
+      </c>
+      <c r="H434">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>2024</v>
+      </c>
+      <c r="B435" t="s">
+        <v>16</v>
+      </c>
+      <c r="C435" t="s">
+        <v>9</v>
+      </c>
+      <c r="D435" t="s">
+        <v>15</v>
+      </c>
+      <c r="E435" t="s">
+        <v>9</v>
+      </c>
+      <c r="F435">
+        <v>1623.0</v>
+      </c>
+      <c r="G435">
+        <v>4413.0</v>
+      </c>
+      <c r="H435">
+        <v>245.0</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>2024</v>
+      </c>
+      <c r="B436" t="s">
+        <v>16</v>
+      </c>
+      <c r="C436" t="s">
+        <v>9</v>
+      </c>
+      <c r="D436" t="s">
+        <v>25</v>
+      </c>
+      <c r="E436" t="s">
+        <v>26</v>
+      </c>
+      <c r="F436">
+        <v>270.0</v>
+      </c>
+      <c r="G436">
+        <v>0.0</v>
+      </c>
+      <c r="H436">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>2024</v>
+      </c>
+      <c r="B437" t="s">
+        <v>16</v>
+      </c>
+      <c r="C437" t="s">
+        <v>9</v>
+      </c>
+      <c r="D437" t="s">
+        <v>13</v>
+      </c>
+      <c r="E437" t="s">
+        <v>9</v>
+      </c>
+      <c r="F437">
+        <v>0.0</v>
+      </c>
+      <c r="G437">
+        <v>350.0</v>
+      </c>
+      <c r="H437">
+        <v>148.525</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>2024</v>
+      </c>
+      <c r="B438" t="s">
+        <v>16</v>
+      </c>
+      <c r="C438" t="s">
+        <v>9</v>
+      </c>
+      <c r="D438" t="s">
+        <v>69</v>
+      </c>
+      <c r="E438" t="s">
+        <v>9</v>
+      </c>
+      <c r="F438">
+        <v>276.0</v>
+      </c>
+      <c r="G438">
+        <v>241.0</v>
+      </c>
+      <c r="H438">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>2024</v>
+      </c>
+      <c r="B439" t="s">
+        <v>16</v>
+      </c>
+      <c r="C439" t="s">
+        <v>9</v>
+      </c>
+      <c r="D439" t="s">
+        <v>32</v>
+      </c>
+      <c r="E439" t="s">
+        <v>22</v>
+      </c>
+      <c r="F439">
+        <v>0.0</v>
+      </c>
+      <c r="G439">
+        <v>0.0</v>
+      </c>
+      <c r="H439">
+        <v>19493.0</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>2024</v>
+      </c>
+      <c r="B440" t="s">
+        <v>16</v>
+      </c>
+      <c r="C440" t="s">
+        <v>9</v>
+      </c>
+      <c r="D440" t="s">
+        <v>70</v>
+      </c>
+      <c r="E440" t="s">
+        <v>9</v>
+      </c>
+      <c r="F440">
+        <v>20.0</v>
+      </c>
+      <c r="G440">
+        <v>0.0</v>
+      </c>
+      <c r="H440">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>2024</v>
+      </c>
+      <c r="B441" t="s">
+        <v>16</v>
+      </c>
+      <c r="C441" t="s">
+        <v>9</v>
+      </c>
+      <c r="D441" t="s">
+        <v>12</v>
+      </c>
+      <c r="E441" t="s">
+        <v>9</v>
+      </c>
+      <c r="F441">
+        <v>254.0</v>
+      </c>
+      <c r="G441">
+        <v>2867.0</v>
+      </c>
+      <c r="H441">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>2024</v>
+      </c>
+      <c r="B442" t="s">
+        <v>16</v>
+      </c>
+      <c r="C442" t="s">
+        <v>9</v>
+      </c>
+      <c r="D442" t="s">
+        <v>19</v>
+      </c>
+      <c r="E442" t="s">
+        <v>9</v>
+      </c>
+      <c r="F442">
+        <v>121905.3</v>
+      </c>
+      <c r="G442">
+        <v>3084.0</v>
+      </c>
+      <c r="H442">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>2024</v>
+      </c>
+      <c r="B443" t="s">
+        <v>16</v>
+      </c>
+      <c r="C443" t="s">
+        <v>9</v>
+      </c>
+      <c r="D443" t="s">
+        <v>10</v>
+      </c>
+      <c r="E443" t="s">
+        <v>11</v>
+      </c>
+      <c r="F443">
+        <v>167707.178</v>
+      </c>
+      <c r="G443">
+        <v>1232.0</v>
+      </c>
+      <c r="H443">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>2024</v>
+      </c>
+      <c r="B444" t="s">
+        <v>16</v>
+      </c>
+      <c r="C444" t="s">
+        <v>9</v>
+      </c>
+      <c r="D444" t="s">
+        <v>27</v>
+      </c>
+      <c r="E444" t="s">
+        <v>22</v>
+      </c>
+      <c r="F444">
+        <v>24550.0</v>
+      </c>
+      <c r="G444">
+        <v>0.0</v>
+      </c>
+      <c r="H444">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>2024</v>
+      </c>
+      <c r="B445" t="s">
+        <v>16</v>
+      </c>
+      <c r="C445" t="s">
+        <v>9</v>
+      </c>
+      <c r="D445" t="s">
+        <v>14</v>
+      </c>
+      <c r="E445" t="s">
+        <v>9</v>
+      </c>
+      <c r="F445">
+        <v>1246.0</v>
+      </c>
+      <c r="G445">
+        <v>810.0</v>
+      </c>
+      <c r="H445">
+        <v>268.0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>2024</v>
+      </c>
+      <c r="B446" t="s">
+        <v>16</v>
+      </c>
+      <c r="C446" t="s">
+        <v>9</v>
+      </c>
+      <c r="D446" t="s">
+        <v>40</v>
+      </c>
+      <c r="E446" t="s">
+        <v>9</v>
+      </c>
+      <c r="F446">
+        <v>0.0</v>
+      </c>
+      <c r="G446">
+        <v>753.0</v>
+      </c>
+      <c r="H446">
+        <v>25.0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>2024</v>
+      </c>
+      <c r="B447" t="s">
+        <v>16</v>
+      </c>
+      <c r="C447" t="s">
+        <v>9</v>
+      </c>
+      <c r="D447" t="s">
+        <v>18</v>
+      </c>
+      <c r="E447" t="s">
+        <v>9</v>
+      </c>
+      <c r="F447">
+        <v>6732.0</v>
+      </c>
+      <c r="G447">
+        <v>12798.122</v>
+      </c>
+      <c r="H447">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>2024</v>
+      </c>
+      <c r="B448" t="s">
+        <v>16</v>
+      </c>
+      <c r="C448" t="s">
+        <v>9</v>
+      </c>
+      <c r="D448" t="s">
+        <v>71</v>
+      </c>
+      <c r="E448" t="s">
+        <v>9</v>
+      </c>
+      <c r="F448">
+        <v>10.0</v>
+      </c>
+      <c r="G448">
+        <v>1041.0</v>
+      </c>
+      <c r="H448">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>2024</v>
+      </c>
+      <c r="B449" t="s">
+        <v>16</v>
+      </c>
+      <c r="C449" t="s">
+        <v>9</v>
+      </c>
+      <c r="D449" t="s">
+        <v>39</v>
+      </c>
+      <c r="E449" t="s">
+        <v>37</v>
+      </c>
+      <c r="F449">
+        <v>64.0</v>
+      </c>
+      <c r="G449">
+        <v>360.0</v>
+      </c>
+      <c r="H449">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>2024</v>
+      </c>
+      <c r="B450" t="s">
+        <v>16</v>
+      </c>
+      <c r="C450" t="s">
+        <v>9</v>
+      </c>
+      <c r="D450" t="s">
+        <v>16</v>
+      </c>
+      <c r="E450" t="s">
+        <v>9</v>
+      </c>
+      <c r="F450">
+        <v>308217.693</v>
+      </c>
+      <c r="G450">
+        <v>234178.256</v>
+      </c>
+      <c r="H450">
+        <v>34845.95</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>2024</v>
+      </c>
+      <c r="B451" t="s">
+        <v>16</v>
+      </c>
+      <c r="C451" t="s">
+        <v>9</v>
+      </c>
+      <c r="D451" t="s">
+        <v>46</v>
+      </c>
+      <c r="E451" t="s">
+        <v>11</v>
+      </c>
+      <c r="F451">
+        <v>96.0</v>
+      </c>
+      <c r="G451">
+        <v>0.0</v>
+      </c>
+      <c r="H451">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>2024</v>
+      </c>
+      <c r="B452" t="s">
+        <v>16</v>
+      </c>
+      <c r="C452" t="s">
+        <v>9</v>
+      </c>
+      <c r="D452" t="s">
+        <v>59</v>
+      </c>
+      <c r="E452" t="s">
+        <v>11</v>
+      </c>
+      <c r="F452">
+        <v>750.0</v>
+      </c>
+      <c r="G452">
+        <v>22.0</v>
+      </c>
+      <c r="H452">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>2024</v>
+      </c>
+      <c r="B453" t="s">
+        <v>16</v>
+      </c>
+      <c r="C453" t="s">
+        <v>9</v>
+      </c>
+      <c r="D453" t="s">
+        <v>85</v>
+      </c>
+      <c r="E453" t="s">
+        <v>22</v>
+      </c>
+      <c r="F453">
+        <v>35100.0</v>
+      </c>
+      <c r="G453">
+        <v>4000.0</v>
+      </c>
+      <c r="H453">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>2024</v>
+      </c>
+      <c r="B454" t="s">
+        <v>16</v>
+      </c>
+      <c r="C454" t="s">
+        <v>9</v>
+      </c>
+      <c r="D454" t="s">
+        <v>64</v>
+      </c>
+      <c r="E454" t="s">
+        <v>9</v>
+      </c>
+      <c r="F454">
+        <v>15.0</v>
+      </c>
+      <c r="G454">
+        <v>5802.0</v>
+      </c>
+      <c r="H454">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>2024</v>
+      </c>
+      <c r="B455" t="s">
+        <v>16</v>
+      </c>
+      <c r="C455" t="s">
+        <v>9</v>
+      </c>
+      <c r="D455" t="s">
+        <v>72</v>
+      </c>
+      <c r="E455" t="s">
+        <v>44</v>
+      </c>
+      <c r="F455">
+        <v>23911.48</v>
+      </c>
+      <c r="G455">
+        <v>79797.0</v>
+      </c>
+      <c r="H455">
+        <v>1197.5</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>2024</v>
+      </c>
+      <c r="B456" t="s">
+        <v>16</v>
+      </c>
+      <c r="C456" t="s">
+        <v>9</v>
+      </c>
+      <c r="D456" t="s">
+        <v>67</v>
+      </c>
+      <c r="E456" t="s">
+        <v>44</v>
+      </c>
+      <c r="F456">
+        <v>1318.0</v>
+      </c>
+      <c r="G456">
+        <v>871.0</v>
+      </c>
+      <c r="H456">
+        <v>76.0</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>2024</v>
+      </c>
+      <c r="B457" t="s">
+        <v>16</v>
+      </c>
+      <c r="C457" t="s">
+        <v>9</v>
+      </c>
+      <c r="D457" t="s">
+        <v>36</v>
+      </c>
+      <c r="E457" t="s">
+        <v>37</v>
+      </c>
+      <c r="F457">
+        <v>80856.5</v>
+      </c>
+      <c r="G457">
+        <v>91151.55</v>
+      </c>
+      <c r="H457">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>2024</v>
+      </c>
+      <c r="B458" t="s">
+        <v>16</v>
+      </c>
+      <c r="C458" t="s">
+        <v>9</v>
+      </c>
+      <c r="D458" t="s">
+        <v>45</v>
+      </c>
+      <c r="E458" t="s">
+        <v>11</v>
+      </c>
+      <c r="F458">
+        <v>675.0</v>
+      </c>
+      <c r="G458">
+        <v>85.0</v>
+      </c>
+      <c r="H458">
+        <v>675.0</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>2024</v>
+      </c>
+      <c r="B459" t="s">
+        <v>47</v>
+      </c>
+      <c r="C459" t="s">
+        <v>37</v>
+      </c>
+      <c r="D459" t="s">
+        <v>72</v>
+      </c>
+      <c r="E459" t="s">
+        <v>44</v>
+      </c>
+      <c r="F459">
+        <v>100.0</v>
+      </c>
+      <c r="G459">
+        <v>0.0</v>
+      </c>
+      <c r="H459">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>2024</v>
+      </c>
+      <c r="B460" t="s">
+        <v>47</v>
+      </c>
+      <c r="C460" t="s">
+        <v>37</v>
+      </c>
+      <c r="D460" t="s">
+        <v>39</v>
+      </c>
+      <c r="E460" t="s">
+        <v>37</v>
+      </c>
+      <c r="F460">
+        <v>12590.2</v>
+      </c>
+      <c r="G460">
+        <v>0.0</v>
+      </c>
+      <c r="H460">
+        <v>2988.0</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>2024</v>
+      </c>
+      <c r="B461" t="s">
+        <v>39</v>
+      </c>
+      <c r="C461" t="s">
+        <v>37</v>
+      </c>
+      <c r="D461" t="s">
+        <v>51</v>
+      </c>
+      <c r="E461" t="s">
+        <v>22</v>
+      </c>
+      <c r="F461">
+        <v>0.0</v>
+      </c>
+      <c r="G461">
+        <v>0.0</v>
+      </c>
+      <c r="H461">
+        <v>54140.0</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>2024</v>
+      </c>
+      <c r="B462" t="s">
+        <v>39</v>
+      </c>
+      <c r="C462" t="s">
+        <v>37</v>
+      </c>
+      <c r="D462" t="s">
+        <v>21</v>
+      </c>
+      <c r="E462" t="s">
+        <v>22</v>
+      </c>
+      <c r="F462">
+        <v>13386.0</v>
+      </c>
+      <c r="G462">
+        <v>0.0</v>
+      </c>
+      <c r="H462">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>2024</v>
+      </c>
+      <c r="B463" t="s">
+        <v>39</v>
+      </c>
+      <c r="C463" t="s">
+        <v>37</v>
+      </c>
+      <c r="D463" t="s">
+        <v>29</v>
+      </c>
+      <c r="E463" t="s">
+        <v>30</v>
+      </c>
+      <c r="F463">
+        <v>4850.0</v>
+      </c>
+      <c r="G463">
+        <v>0.0</v>
+      </c>
+      <c r="H463">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>2024</v>
+      </c>
+      <c r="B464" t="s">
+        <v>39</v>
+      </c>
+      <c r="C464" t="s">
+        <v>37</v>
+      </c>
+      <c r="D464" t="s">
+        <v>18</v>
+      </c>
+      <c r="E464" t="s">
+        <v>9</v>
+      </c>
+      <c r="F464">
+        <v>122.0</v>
+      </c>
+      <c r="G464">
+        <v>0.0</v>
+      </c>
+      <c r="H464">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>2024</v>
+      </c>
+      <c r="B465" t="s">
+        <v>39</v>
+      </c>
+      <c r="C465" t="s">
+        <v>37</v>
+      </c>
+      <c r="D465" t="s">
         <v>61</v>
       </c>
-      <c r="D255" t="s">
-[...22 lines deleted...]
-      <c r="C256" t="s">
+      <c r="E465" t="s">
+        <v>37</v>
+      </c>
+      <c r="F465">
+        <v>0.0</v>
+      </c>
+      <c r="G465">
+        <v>0.0</v>
+      </c>
+      <c r="H465">
+        <v>15000.0</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>2024</v>
+      </c>
+      <c r="B466" t="s">
+        <v>39</v>
+      </c>
+      <c r="C466" t="s">
+        <v>37</v>
+      </c>
+      <c r="D466" t="s">
+        <v>39</v>
+      </c>
+      <c r="E466" t="s">
+        <v>37</v>
+      </c>
+      <c r="F466">
+        <v>5831.5</v>
+      </c>
+      <c r="G466">
+        <v>2183.0</v>
+      </c>
+      <c r="H466">
+        <v>82500.0</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>2024</v>
+      </c>
+      <c r="B467" t="s">
+        <v>39</v>
+      </c>
+      <c r="C467" t="s">
+        <v>37</v>
+      </c>
+      <c r="D467" t="s">
+        <v>47</v>
+      </c>
+      <c r="E467" t="s">
+        <v>37</v>
+      </c>
+      <c r="F467">
+        <v>8453.1</v>
+      </c>
+      <c r="G467">
+        <v>0.0</v>
+      </c>
+      <c r="H467">
+        <v>9015.3</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>2024</v>
+      </c>
+      <c r="B468" t="s">
+        <v>39</v>
+      </c>
+      <c r="C468" t="s">
+        <v>37</v>
+      </c>
+      <c r="D468" t="s">
+        <v>16</v>
+      </c>
+      <c r="E468" t="s">
+        <v>9</v>
+      </c>
+      <c r="F468">
+        <v>287.0</v>
+      </c>
+      <c r="G468">
+        <v>0.0</v>
+      </c>
+      <c r="H468">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>2024</v>
+      </c>
+      <c r="B469" t="s">
+        <v>39</v>
+      </c>
+      <c r="C469" t="s">
+        <v>37</v>
+      </c>
+      <c r="D469" t="s">
+        <v>83</v>
+      </c>
+      <c r="E469" t="s">
+        <v>37</v>
+      </c>
+      <c r="F469">
+        <v>3052.0</v>
+      </c>
+      <c r="G469">
+        <v>42.0</v>
+      </c>
+      <c r="H469">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>2024</v>
+      </c>
+      <c r="B470" t="s">
+        <v>39</v>
+      </c>
+      <c r="C470" t="s">
+        <v>37</v>
+      </c>
+      <c r="D470" t="s">
+        <v>72</v>
+      </c>
+      <c r="E470" t="s">
+        <v>44</v>
+      </c>
+      <c r="F470">
+        <v>1468.4</v>
+      </c>
+      <c r="G470">
+        <v>2015.75</v>
+      </c>
+      <c r="H470">
+        <v>66000.0</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>2024</v>
+      </c>
+      <c r="B471" t="s">
+        <v>39</v>
+      </c>
+      <c r="C471" t="s">
+        <v>37</v>
+      </c>
+      <c r="D471" t="s">
+        <v>67</v>
+      </c>
+      <c r="E471" t="s">
+        <v>44</v>
+      </c>
+      <c r="F471">
+        <v>23.0</v>
+      </c>
+      <c r="G471">
+        <v>0.0</v>
+      </c>
+      <c r="H471">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>2024</v>
+      </c>
+      <c r="B472" t="s">
+        <v>39</v>
+      </c>
+      <c r="C472" t="s">
+        <v>37</v>
+      </c>
+      <c r="D472" t="s">
+        <v>36</v>
+      </c>
+      <c r="E472" t="s">
+        <v>37</v>
+      </c>
+      <c r="F472">
+        <v>325.0</v>
+      </c>
+      <c r="G472">
+        <v>0.0</v>
+      </c>
+      <c r="H472">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>2024</v>
+      </c>
+      <c r="B473" t="s">
+        <v>39</v>
+      </c>
+      <c r="C473" t="s">
+        <v>37</v>
+      </c>
+      <c r="D473" t="s">
+        <v>27</v>
+      </c>
+      <c r="E473" t="s">
+        <v>22</v>
+      </c>
+      <c r="F473">
+        <v>11029.0</v>
+      </c>
+      <c r="G473">
+        <v>0.0</v>
+      </c>
+      <c r="H473">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>2024</v>
+      </c>
+      <c r="B474" t="s">
+        <v>39</v>
+      </c>
+      <c r="C474" t="s">
+        <v>37</v>
+      </c>
+      <c r="D474" t="s">
+        <v>76</v>
+      </c>
+      <c r="E474" t="s">
+        <v>37</v>
+      </c>
+      <c r="F474">
+        <v>0.0</v>
+      </c>
+      <c r="G474">
+        <v>0.0</v>
+      </c>
+      <c r="H474">
+        <v>58155.5</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>2024</v>
+      </c>
+      <c r="B475" t="s">
+        <v>39</v>
+      </c>
+      <c r="C475" t="s">
+        <v>37</v>
+      </c>
+      <c r="D475" t="s">
+        <v>32</v>
+      </c>
+      <c r="E475" t="s">
+        <v>22</v>
+      </c>
+      <c r="F475">
+        <v>0.0</v>
+      </c>
+      <c r="G475">
+        <v>0.0</v>
+      </c>
+      <c r="H475">
+        <v>43087.0</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>2024</v>
+      </c>
+      <c r="B476" t="s">
+        <v>39</v>
+      </c>
+      <c r="C476" t="s">
+        <v>37</v>
+      </c>
+      <c r="D476" t="s">
+        <v>10</v>
+      </c>
+      <c r="E476" t="s">
+        <v>11</v>
+      </c>
+      <c r="F476">
+        <v>27719.7</v>
+      </c>
+      <c r="G476">
+        <v>0.0</v>
+      </c>
+      <c r="H476">
+        <v>3000.0</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>2024</v>
+      </c>
+      <c r="B477" t="s">
+        <v>39</v>
+      </c>
+      <c r="C477" t="s">
+        <v>37</v>
+      </c>
+      <c r="D477" t="s">
+        <v>14</v>
+      </c>
+      <c r="E477" t="s">
+        <v>9</v>
+      </c>
+      <c r="F477">
+        <v>49713.66</v>
+      </c>
+      <c r="G477">
+        <v>0.0</v>
+      </c>
+      <c r="H477">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>2024</v>
+      </c>
+      <c r="B478" t="s">
+        <v>39</v>
+      </c>
+      <c r="C478" t="s">
+        <v>37</v>
+      </c>
+      <c r="D478" t="s">
+        <v>86</v>
+      </c>
+      <c r="E478" t="s">
+        <v>37</v>
+      </c>
+      <c r="F478">
+        <v>734.0</v>
+      </c>
+      <c r="G478">
+        <v>0.0</v>
+      </c>
+      <c r="H478">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>2024</v>
+      </c>
+      <c r="B479" t="s">
+        <v>39</v>
+      </c>
+      <c r="C479" t="s">
+        <v>37</v>
+      </c>
+      <c r="D479" t="s">
+        <v>38</v>
+      </c>
+      <c r="E479" t="s">
+        <v>37</v>
+      </c>
+      <c r="F479">
+        <v>80884.0</v>
+      </c>
+      <c r="G479">
+        <v>600.0</v>
+      </c>
+      <c r="H479">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>2024</v>
+      </c>
+      <c r="B480" t="s">
+        <v>18</v>
+      </c>
+      <c r="C480" t="s">
+        <v>9</v>
+      </c>
+      <c r="D480" t="s">
+        <v>15</v>
+      </c>
+      <c r="E480" t="s">
+        <v>9</v>
+      </c>
+      <c r="F480">
+        <v>175.0</v>
+      </c>
+      <c r="G480">
+        <v>0.0</v>
+      </c>
+      <c r="H480">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>2024</v>
+      </c>
+      <c r="B481" t="s">
+        <v>18</v>
+      </c>
+      <c r="C481" t="s">
+        <v>9</v>
+      </c>
+      <c r="D481" t="s">
+        <v>10</v>
+      </c>
+      <c r="E481" t="s">
+        <v>11</v>
+      </c>
+      <c r="F481">
+        <v>0.0</v>
+      </c>
+      <c r="G481">
+        <v>190.0</v>
+      </c>
+      <c r="H481">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>2024</v>
+      </c>
+      <c r="B482" t="s">
+        <v>18</v>
+      </c>
+      <c r="C482" t="s">
+        <v>9</v>
+      </c>
+      <c r="D482" t="s">
+        <v>14</v>
+      </c>
+      <c r="E482" t="s">
+        <v>9</v>
+      </c>
+      <c r="F482">
+        <v>294.0</v>
+      </c>
+      <c r="G482">
+        <v>425.0</v>
+      </c>
+      <c r="H482">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>2024</v>
+      </c>
+      <c r="B483" t="s">
+        <v>18</v>
+      </c>
+      <c r="C483" t="s">
+        <v>9</v>
+      </c>
+      <c r="D483" t="s">
+        <v>40</v>
+      </c>
+      <c r="E483" t="s">
+        <v>9</v>
+      </c>
+      <c r="F483">
+        <v>0.0</v>
+      </c>
+      <c r="G483">
+        <v>120.0</v>
+      </c>
+      <c r="H483">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>2024</v>
+      </c>
+      <c r="B484" t="s">
+        <v>18</v>
+      </c>
+      <c r="C484" t="s">
+        <v>9</v>
+      </c>
+      <c r="D484" t="s">
+        <v>18</v>
+      </c>
+      <c r="E484" t="s">
+        <v>9</v>
+      </c>
+      <c r="F484">
+        <v>90772.0</v>
+      </c>
+      <c r="G484">
+        <v>4327.0</v>
+      </c>
+      <c r="H484">
+        <v>179.9</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>2024</v>
+      </c>
+      <c r="B485" t="s">
+        <v>18</v>
+      </c>
+      <c r="C485" t="s">
+        <v>9</v>
+      </c>
+      <c r="D485" t="s">
+        <v>71</v>
+      </c>
+      <c r="E485" t="s">
+        <v>9</v>
+      </c>
+      <c r="F485">
+        <v>0.0</v>
+      </c>
+      <c r="G485">
+        <v>1385.0</v>
+      </c>
+      <c r="H485">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>2024</v>
+      </c>
+      <c r="B486" t="s">
+        <v>18</v>
+      </c>
+      <c r="C486" t="s">
+        <v>9</v>
+      </c>
+      <c r="D486" t="s">
+        <v>16</v>
+      </c>
+      <c r="E486" t="s">
+        <v>9</v>
+      </c>
+      <c r="F486">
+        <v>5844.0</v>
+      </c>
+      <c r="G486">
+        <v>867.0</v>
+      </c>
+      <c r="H486">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>2024</v>
+      </c>
+      <c r="B487" t="s">
+        <v>18</v>
+      </c>
+      <c r="C487" t="s">
+        <v>9</v>
+      </c>
+      <c r="D487" t="s">
+        <v>46</v>
+      </c>
+      <c r="E487" t="s">
+        <v>11</v>
+      </c>
+      <c r="F487">
+        <v>4455.0</v>
+      </c>
+      <c r="G487">
+        <v>0.0</v>
+      </c>
+      <c r="H487">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>2024</v>
+      </c>
+      <c r="B488" t="s">
+        <v>18</v>
+      </c>
+      <c r="C488" t="s">
+        <v>9</v>
+      </c>
+      <c r="D488" t="s">
+        <v>72</v>
+      </c>
+      <c r="E488" t="s">
+        <v>44</v>
+      </c>
+      <c r="F488">
+        <v>6995.0</v>
+      </c>
+      <c r="G488">
+        <v>14571.9</v>
+      </c>
+      <c r="H488">
+        <v>1100.0</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>2024</v>
+      </c>
+      <c r="B489" t="s">
+        <v>18</v>
+      </c>
+      <c r="C489" t="s">
+        <v>9</v>
+      </c>
+      <c r="D489" t="s">
+        <v>45</v>
+      </c>
+      <c r="E489" t="s">
+        <v>11</v>
+      </c>
+      <c r="F489">
+        <v>13681.0</v>
+      </c>
+      <c r="G489">
+        <v>997.0</v>
+      </c>
+      <c r="H489">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>2024</v>
+      </c>
+      <c r="B490" t="s">
+        <v>18</v>
+      </c>
+      <c r="C490" t="s">
+        <v>9</v>
+      </c>
+      <c r="D490" t="s">
+        <v>12</v>
+      </c>
+      <c r="E490" t="s">
+        <v>9</v>
+      </c>
+      <c r="F490">
+        <v>1790.0</v>
+      </c>
+      <c r="G490">
+        <v>0.0</v>
+      </c>
+      <c r="H490">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>2024</v>
+      </c>
+      <c r="B491" t="s">
+        <v>18</v>
+      </c>
+      <c r="C491" t="s">
+        <v>9</v>
+      </c>
+      <c r="D491" t="s">
+        <v>19</v>
+      </c>
+      <c r="E491" t="s">
+        <v>9</v>
+      </c>
+      <c r="F491">
+        <v>525.0</v>
+      </c>
+      <c r="G491">
+        <v>0.0</v>
+      </c>
+      <c r="H491">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>2024</v>
+      </c>
+      <c r="B492" t="s">
+        <v>40</v>
+      </c>
+      <c r="C492" t="s">
+        <v>9</v>
+      </c>
+      <c r="D492" t="s">
+        <v>16</v>
+      </c>
+      <c r="E492" t="s">
+        <v>9</v>
+      </c>
+      <c r="F492">
+        <v>15.0</v>
+      </c>
+      <c r="G492">
+        <v>0.0</v>
+      </c>
+      <c r="H492">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>2024</v>
+      </c>
+      <c r="B493" t="s">
+        <v>40</v>
+      </c>
+      <c r="C493" t="s">
+        <v>9</v>
+      </c>
+      <c r="D493" t="s">
+        <v>15</v>
+      </c>
+      <c r="E493" t="s">
+        <v>9</v>
+      </c>
+      <c r="F493">
+        <v>60.0</v>
+      </c>
+      <c r="G493">
+        <v>0.0</v>
+      </c>
+      <c r="H493">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>2024</v>
+      </c>
+      <c r="B494" t="s">
         <v>34</v>
       </c>
-      <c r="D256" t="s">
-[...25 lines deleted...]
-      <c r="D257" t="s">
+      <c r="C494" t="s">
+        <v>30</v>
+      </c>
+      <c r="D494" t="s">
+        <v>72</v>
+      </c>
+      <c r="E494" t="s">
+        <v>44</v>
+      </c>
+      <c r="F494">
+        <v>0.0</v>
+      </c>
+      <c r="G494">
+        <v>0.0</v>
+      </c>
+      <c r="H494">
+        <v>1107.831</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>2024</v>
+      </c>
+      <c r="B495" t="s">
+        <v>34</v>
+      </c>
+      <c r="C495" t="s">
+        <v>30</v>
+      </c>
+      <c r="D495" t="s">
+        <v>51</v>
+      </c>
+      <c r="E495" t="s">
         <v>22</v>
       </c>
-      <c r="E257">
-[...169 lines deleted...]
-      <c r="A264" t="s">
+      <c r="F495">
+        <v>0.0</v>
+      </c>
+      <c r="G495">
+        <v>0.0</v>
+      </c>
+      <c r="H495">
+        <v>460480.9098</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>2024</v>
+      </c>
+      <c r="B496" t="s">
+        <v>34</v>
+      </c>
+      <c r="C496" t="s">
+        <v>30</v>
+      </c>
+      <c r="D496" t="s">
+        <v>21</v>
+      </c>
+      <c r="E496" t="s">
         <v>22</v>
       </c>
-      <c r="B264" t="s">
-[...184 lines deleted...]
-      <c r="C271" t="s">
+      <c r="F496">
+        <v>0.0</v>
+      </c>
+      <c r="G496">
+        <v>0.0</v>
+      </c>
+      <c r="H496">
+        <v>110915.853</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>2024</v>
+      </c>
+      <c r="B497" t="s">
+        <v>34</v>
+      </c>
+      <c r="C497" t="s">
+        <v>30</v>
+      </c>
+      <c r="D497" t="s">
         <v>29</v>
       </c>
-      <c r="D271" t="s">
-[...620 lines deleted...]
-      <c r="C295" t="s">
+      <c r="E497" t="s">
+        <v>30</v>
+      </c>
+      <c r="F497">
+        <v>0.0</v>
+      </c>
+      <c r="G497">
+        <v>0.0</v>
+      </c>
+      <c r="H497">
+        <v>11848.591</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>2024</v>
+      </c>
+      <c r="B498" t="s">
         <v>34</v>
       </c>
-      <c r="D295" t="s">
-[...5273 lines deleted...]
-      </c>
       <c r="C498" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D498" t="s">
         <v>28</v>
       </c>
-      <c r="E498">
-        <v>0.0</v>
+      <c r="E498" t="s">
+        <v>20</v>
       </c>
       <c r="F498">
         <v>0.0</v>
       </c>
       <c r="G498">
+        <v>0.0</v>
+      </c>
+      <c r="H498">
+        <v>294204.166</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>2024</v>
+      </c>
+      <c r="B499" t="s">
+        <v>34</v>
+      </c>
+      <c r="C499" t="s">
+        <v>30</v>
+      </c>
+      <c r="D499" t="s">
+        <v>25</v>
+      </c>
+      <c r="E499" t="s">
+        <v>26</v>
+      </c>
+      <c r="F499">
+        <v>0.0</v>
+      </c>
+      <c r="G499">
+        <v>0.0</v>
+      </c>
+      <c r="H499">
+        <v>18519.361</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>2024</v>
+      </c>
+      <c r="B500" t="s">
+        <v>34</v>
+      </c>
+      <c r="C500" t="s">
+        <v>30</v>
+      </c>
+      <c r="D500" t="s">
+        <v>68</v>
+      </c>
+      <c r="E500" t="s">
+        <v>31</v>
+      </c>
+      <c r="F500">
+        <v>0.0</v>
+      </c>
+      <c r="G500">
+        <v>0.0</v>
+      </c>
+      <c r="H500">
+        <v>73696.091</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>2024</v>
+      </c>
+      <c r="B501" t="s">
+        <v>34</v>
+      </c>
+      <c r="C501" t="s">
+        <v>30</v>
+      </c>
+      <c r="D501" t="s">
+        <v>31</v>
+      </c>
+      <c r="E501" t="s">
+        <v>31</v>
+      </c>
+      <c r="F501">
+        <v>0.0</v>
+      </c>
+      <c r="G501">
+        <v>0.0</v>
+      </c>
+      <c r="H501">
+        <v>89509.726</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>2024</v>
+      </c>
+      <c r="B502" t="s">
+        <v>34</v>
+      </c>
+      <c r="C502" t="s">
+        <v>30</v>
+      </c>
+      <c r="D502" t="s">
+        <v>10</v>
+      </c>
+      <c r="E502" t="s">
+        <v>11</v>
+      </c>
+      <c r="F502">
+        <v>0.0</v>
+      </c>
+      <c r="G502">
+        <v>0.0</v>
+      </c>
+      <c r="H502">
+        <v>55458.402</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>2024</v>
+      </c>
+      <c r="B503" t="s">
+        <v>34</v>
+      </c>
+      <c r="C503" t="s">
+        <v>30</v>
+      </c>
+      <c r="D503" t="s">
+        <v>41</v>
+      </c>
+      <c r="E503" t="s">
+        <v>42</v>
+      </c>
+      <c r="F503">
+        <v>0.0</v>
+      </c>
+      <c r="G503">
+        <v>0.0</v>
+      </c>
+      <c r="H503">
+        <v>150002.583</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>2024</v>
+      </c>
+      <c r="B504" t="s">
+        <v>34</v>
+      </c>
+      <c r="C504" t="s">
+        <v>30</v>
+      </c>
+      <c r="D504" t="s">
+        <v>14</v>
+      </c>
+      <c r="E504" t="s">
+        <v>9</v>
+      </c>
+      <c r="F504">
+        <v>0.0</v>
+      </c>
+      <c r="G504">
+        <v>0.0</v>
+      </c>
+      <c r="H504">
+        <v>168136.441</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>2024</v>
+      </c>
+      <c r="B505" t="s">
+        <v>34</v>
+      </c>
+      <c r="C505" t="s">
+        <v>30</v>
+      </c>
+      <c r="D505" t="s">
+        <v>77</v>
+      </c>
+      <c r="E505" t="s">
+        <v>37</v>
+      </c>
+      <c r="F505">
+        <v>0.0</v>
+      </c>
+      <c r="G505">
+        <v>0.0</v>
+      </c>
+      <c r="H505">
+        <v>22612.67</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>2024</v>
+      </c>
+      <c r="B506" t="s">
+        <v>34</v>
+      </c>
+      <c r="C506" t="s">
+        <v>30</v>
+      </c>
+      <c r="D506" t="s">
+        <v>23</v>
+      </c>
+      <c r="E506" t="s">
+        <v>24</v>
+      </c>
+      <c r="F506">
+        <v>0.0</v>
+      </c>
+      <c r="G506">
+        <v>0.0</v>
+      </c>
+      <c r="H506">
+        <v>18976.666</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>2024</v>
+      </c>
+      <c r="B507" t="s">
+        <v>29</v>
+      </c>
+      <c r="C507" t="s">
+        <v>30</v>
+      </c>
+      <c r="D507" t="s">
+        <v>30</v>
+      </c>
+      <c r="E507" t="s">
+        <v>30</v>
+      </c>
+      <c r="F507">
+        <v>8000.0</v>
+      </c>
+      <c r="G507">
+        <v>0.0</v>
+      </c>
+      <c r="H507">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>2024</v>
+      </c>
+      <c r="B508" t="s">
+        <v>29</v>
+      </c>
+      <c r="C508" t="s">
+        <v>30</v>
+      </c>
+      <c r="D508" t="s">
+        <v>17</v>
+      </c>
+      <c r="E508" t="s">
+        <v>9</v>
+      </c>
+      <c r="F508">
+        <v>180.0</v>
+      </c>
+      <c r="G508">
+        <v>0.0</v>
+      </c>
+      <c r="H508">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>2024</v>
+      </c>
+      <c r="B509" t="s">
+        <v>29</v>
+      </c>
+      <c r="C509" t="s">
+        <v>30</v>
+      </c>
+      <c r="D509" t="s">
+        <v>23</v>
+      </c>
+      <c r="E509" t="s">
+        <v>24</v>
+      </c>
+      <c r="F509">
+        <v>1371.0</v>
+      </c>
+      <c r="G509">
+        <v>0.0</v>
+      </c>
+      <c r="H509">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>2024</v>
+      </c>
+      <c r="B510" t="s">
+        <v>29</v>
+      </c>
+      <c r="C510" t="s">
+        <v>30</v>
+      </c>
+      <c r="D510" t="s">
+        <v>50</v>
+      </c>
+      <c r="E510" t="s">
+        <v>42</v>
+      </c>
+      <c r="F510">
+        <v>0.0</v>
+      </c>
+      <c r="G510">
+        <v>0.0</v>
+      </c>
+      <c r="H510">
+        <v>18200.0</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>2024</v>
+      </c>
+      <c r="B511" t="s">
+        <v>29</v>
+      </c>
+      <c r="C511" t="s">
+        <v>30</v>
+      </c>
+      <c r="D511" t="s">
+        <v>27</v>
+      </c>
+      <c r="E511" t="s">
+        <v>22</v>
+      </c>
+      <c r="F511">
+        <v>28014.0</v>
+      </c>
+      <c r="G511">
+        <v>0.0</v>
+      </c>
+      <c r="H511">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>2024</v>
+      </c>
+      <c r="B512" t="s">
+        <v>29</v>
+      </c>
+      <c r="C512" t="s">
+        <v>30</v>
+      </c>
+      <c r="D512" t="s">
+        <v>28</v>
+      </c>
+      <c r="E512" t="s">
+        <v>20</v>
+      </c>
+      <c r="F512">
+        <v>0.0</v>
+      </c>
+      <c r="G512">
+        <v>0.0</v>
+      </c>
+      <c r="H512">
+        <v>634845.0</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>2024</v>
+      </c>
+      <c r="B513" t="s">
+        <v>29</v>
+      </c>
+      <c r="C513" t="s">
+        <v>30</v>
+      </c>
+      <c r="D513" t="s">
+        <v>21</v>
+      </c>
+      <c r="E513" t="s">
+        <v>22</v>
+      </c>
+      <c r="F513">
+        <v>776.1</v>
+      </c>
+      <c r="G513">
+        <v>0.0</v>
+      </c>
+      <c r="H513">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>2024</v>
+      </c>
+      <c r="B514" t="s">
+        <v>21</v>
+      </c>
+      <c r="C514" t="s">
+        <v>22</v>
+      </c>
+      <c r="D514" t="s">
+        <v>34</v>
+      </c>
+      <c r="E514" t="s">
+        <v>30</v>
+      </c>
+      <c r="F514">
+        <v>0.0</v>
+      </c>
+      <c r="G514">
+        <v>0.0</v>
+      </c>
+      <c r="H514">
+        <v>77000.0</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>2024</v>
+      </c>
+      <c r="B515" t="s">
+        <v>21</v>
+      </c>
+      <c r="C515" t="s">
+        <v>22</v>
+      </c>
+      <c r="D515" t="s">
+        <v>14</v>
+      </c>
+      <c r="E515" t="s">
+        <v>9</v>
+      </c>
+      <c r="F515">
+        <v>0.0</v>
+      </c>
+      <c r="G515">
+        <v>0.0</v>
+      </c>
+      <c r="H515">
+        <v>748397.813</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>2024</v>
+      </c>
+      <c r="B516" t="s">
+        <v>21</v>
+      </c>
+      <c r="C516" t="s">
+        <v>22</v>
+      </c>
+      <c r="D516" t="s">
+        <v>50</v>
+      </c>
+      <c r="E516" t="s">
+        <v>42</v>
+      </c>
+      <c r="F516">
+        <v>0.0</v>
+      </c>
+      <c r="G516">
+        <v>0.0</v>
+      </c>
+      <c r="H516">
+        <v>1930.0</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>2024</v>
+      </c>
+      <c r="B517" t="s">
+        <v>21</v>
+      </c>
+      <c r="C517" t="s">
+        <v>22</v>
+      </c>
+      <c r="D517" t="s">
+        <v>53</v>
+      </c>
+      <c r="E517" t="s">
+        <v>30</v>
+      </c>
+      <c r="F517">
+        <v>0.0</v>
+      </c>
+      <c r="G517">
+        <v>0.0</v>
+      </c>
+      <c r="H517">
+        <v>2900.0</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>2024</v>
+      </c>
+      <c r="B518" t="s">
+        <v>21</v>
+      </c>
+      <c r="C518" t="s">
+        <v>22</v>
+      </c>
+      <c r="D518" t="s">
+        <v>28</v>
+      </c>
+      <c r="E518" t="s">
+        <v>20</v>
+      </c>
+      <c r="F518">
+        <v>0.0</v>
+      </c>
+      <c r="G518">
+        <v>0.0</v>
+      </c>
+      <c r="H518">
+        <v>78945.0</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>2024</v>
+      </c>
+      <c r="B519" t="s">
+        <v>21</v>
+      </c>
+      <c r="C519" t="s">
+        <v>22</v>
+      </c>
+      <c r="D519" t="s">
+        <v>51</v>
+      </c>
+      <c r="E519" t="s">
+        <v>22</v>
+      </c>
+      <c r="F519">
+        <v>0.0</v>
+      </c>
+      <c r="G519">
+        <v>0.0</v>
+      </c>
+      <c r="H519">
+        <v>70000.0</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>2024</v>
+      </c>
+      <c r="B520" t="s">
+        <v>21</v>
+      </c>
+      <c r="C520" t="s">
+        <v>22</v>
+      </c>
+      <c r="D520" t="s">
+        <v>30</v>
+      </c>
+      <c r="E520" t="s">
+        <v>30</v>
+      </c>
+      <c r="F520">
+        <v>1516.8</v>
+      </c>
+      <c r="G520">
+        <v>68.0</v>
+      </c>
+      <c r="H520">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>2024</v>
+      </c>
+      <c r="B521" t="s">
+        <v>21</v>
+      </c>
+      <c r="C521" t="s">
+        <v>22</v>
+      </c>
+      <c r="D521" t="s">
+        <v>21</v>
+      </c>
+      <c r="E521" t="s">
+        <v>22</v>
+      </c>
+      <c r="F521">
+        <v>0.0</v>
+      </c>
+      <c r="G521">
+        <v>0.0</v>
+      </c>
+      <c r="H521">
+        <v>21000.0</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>2024</v>
+      </c>
+      <c r="B522" t="s">
+        <v>21</v>
+      </c>
+      <c r="C522" t="s">
+        <v>22</v>
+      </c>
+      <c r="D522" t="s">
+        <v>29</v>
+      </c>
+      <c r="E522" t="s">
+        <v>30</v>
+      </c>
+      <c r="F522">
+        <v>8200.0</v>
+      </c>
+      <c r="G522">
+        <v>0.0</v>
+      </c>
+      <c r="H522">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>2024</v>
+      </c>
+      <c r="B523" t="s">
+        <v>51</v>
+      </c>
+      <c r="C523" t="s">
+        <v>22</v>
+      </c>
+      <c r="D523" t="s">
+        <v>17</v>
+      </c>
+      <c r="E523" t="s">
+        <v>9</v>
+      </c>
+      <c r="F523">
+        <v>189.0</v>
+      </c>
+      <c r="G523">
+        <v>0.0</v>
+      </c>
+      <c r="H523">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>2024</v>
+      </c>
+      <c r="B524" t="s">
+        <v>51</v>
+      </c>
+      <c r="C524" t="s">
+        <v>22</v>
+      </c>
+      <c r="D524" t="s">
+        <v>20</v>
+      </c>
+      <c r="E524" t="s">
+        <v>20</v>
+      </c>
+      <c r="F524">
+        <v>0.0</v>
+      </c>
+      <c r="G524">
+        <v>12424.0</v>
+      </c>
+      <c r="H524">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>2024</v>
+      </c>
+      <c r="B525" t="s">
+        <v>51</v>
+      </c>
+      <c r="C525" t="s">
+        <v>22</v>
+      </c>
+      <c r="D525" t="s">
+        <v>77</v>
+      </c>
+      <c r="E525" t="s">
+        <v>37</v>
+      </c>
+      <c r="F525">
+        <v>0.0</v>
+      </c>
+      <c r="G525">
+        <v>0.0</v>
+      </c>
+      <c r="H525">
+        <v>10000.0</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>2024</v>
+      </c>
+      <c r="B526" t="s">
+        <v>51</v>
+      </c>
+      <c r="C526" t="s">
+        <v>22</v>
+      </c>
+      <c r="D526" t="s">
+        <v>14</v>
+      </c>
+      <c r="E526" t="s">
+        <v>9</v>
+      </c>
+      <c r="F526">
+        <v>0.0</v>
+      </c>
+      <c r="G526">
+        <v>0.0</v>
+      </c>
+      <c r="H526">
+        <v>502103.065</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>2024</v>
+      </c>
+      <c r="B527" t="s">
+        <v>51</v>
+      </c>
+      <c r="C527" t="s">
+        <v>22</v>
+      </c>
+      <c r="D527" t="s">
+        <v>10</v>
+      </c>
+      <c r="E527" t="s">
+        <v>11</v>
+      </c>
+      <c r="F527">
+        <v>0.0</v>
+      </c>
+      <c r="G527">
+        <v>0.0</v>
+      </c>
+      <c r="H527">
+        <v>47800.0</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>2024</v>
+      </c>
+      <c r="B528" t="s">
+        <v>51</v>
+      </c>
+      <c r="C528" t="s">
+        <v>22</v>
+      </c>
+      <c r="D528" t="s">
+        <v>68</v>
+      </c>
+      <c r="E528" t="s">
+        <v>31</v>
+      </c>
+      <c r="F528">
+        <v>0.0</v>
+      </c>
+      <c r="G528">
+        <v>0.0</v>
+      </c>
+      <c r="H528">
+        <v>25000.0</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>2024</v>
+      </c>
+      <c r="B529" t="s">
+        <v>51</v>
+      </c>
+      <c r="C529" t="s">
+        <v>22</v>
+      </c>
+      <c r="D529" t="s">
+        <v>25</v>
+      </c>
+      <c r="E529" t="s">
+        <v>26</v>
+      </c>
+      <c r="F529">
+        <v>0.0</v>
+      </c>
+      <c r="G529">
+        <v>0.0</v>
+      </c>
+      <c r="H529">
+        <v>20000.0</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>2024</v>
+      </c>
+      <c r="B530" t="s">
+        <v>51</v>
+      </c>
+      <c r="C530" t="s">
+        <v>22</v>
+      </c>
+      <c r="D530" t="s">
+        <v>53</v>
+      </c>
+      <c r="E530" t="s">
+        <v>30</v>
+      </c>
+      <c r="F530">
+        <v>0.0</v>
+      </c>
+      <c r="G530">
+        <v>0.0</v>
+      </c>
+      <c r="H530">
+        <v>10000.0</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>2024</v>
+      </c>
+      <c r="B531" t="s">
+        <v>51</v>
+      </c>
+      <c r="C531" t="s">
+        <v>22</v>
+      </c>
+      <c r="D531" t="s">
+        <v>28</v>
+      </c>
+      <c r="E531" t="s">
+        <v>20</v>
+      </c>
+      <c r="F531">
+        <v>0.0</v>
+      </c>
+      <c r="G531">
+        <v>0.0</v>
+      </c>
+      <c r="H531">
+        <v>25000.0</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>2024</v>
+      </c>
+      <c r="B532" t="s">
+        <v>51</v>
+      </c>
+      <c r="C532" t="s">
+        <v>22</v>
+      </c>
+      <c r="D532" t="s">
+        <v>39</v>
+      </c>
+      <c r="E532" t="s">
+        <v>37</v>
+      </c>
+      <c r="F532">
+        <v>0.0</v>
+      </c>
+      <c r="G532">
+        <v>0.0</v>
+      </c>
+      <c r="H532">
+        <v>19000.0</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>2024</v>
+      </c>
+      <c r="B533" t="s">
+        <v>51</v>
+      </c>
+      <c r="C533" t="s">
+        <v>22</v>
+      </c>
+      <c r="D533" t="s">
+        <v>34</v>
+      </c>
+      <c r="E533" t="s">
+        <v>30</v>
+      </c>
+      <c r="F533">
+        <v>0.0</v>
+      </c>
+      <c r="G533">
+        <v>0.0</v>
+      </c>
+      <c r="H533">
+        <v>818510.689</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>2024</v>
+      </c>
+      <c r="B534" t="s">
+        <v>51</v>
+      </c>
+      <c r="C534" t="s">
+        <v>22</v>
+      </c>
+      <c r="D534" t="s">
+        <v>29</v>
+      </c>
+      <c r="E534" t="s">
+        <v>30</v>
+      </c>
+      <c r="F534">
+        <v>30600.0</v>
+      </c>
+      <c r="G534">
+        <v>0.0</v>
+      </c>
+      <c r="H534">
+        <v>18000.0</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>2024</v>
+      </c>
+      <c r="B535" t="s">
+        <v>51</v>
+      </c>
+      <c r="C535" t="s">
+        <v>22</v>
+      </c>
+      <c r="D535" t="s">
+        <v>21</v>
+      </c>
+      <c r="E535" t="s">
+        <v>22</v>
+      </c>
+      <c r="F535">
+        <v>28000.0</v>
+      </c>
+      <c r="G535">
+        <v>57000.0</v>
+      </c>
+      <c r="H535">
+        <v>1520578.79</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>2024</v>
+      </c>
+      <c r="B536" t="s">
+        <v>51</v>
+      </c>
+      <c r="C536" t="s">
+        <v>22</v>
+      </c>
+      <c r="D536" t="s">
+        <v>51</v>
+      </c>
+      <c r="E536" t="s">
+        <v>22</v>
+      </c>
+      <c r="F536">
+        <v>139300.0</v>
+      </c>
+      <c r="G536">
+        <v>0.0</v>
+      </c>
+      <c r="H536">
+        <v>588001.0</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>2024</v>
+      </c>
+      <c r="B537" t="s">
+        <v>51</v>
+      </c>
+      <c r="C537" t="s">
+        <v>22</v>
+      </c>
+      <c r="D537" t="s">
+        <v>30</v>
+      </c>
+      <c r="E537" t="s">
+        <v>30</v>
+      </c>
+      <c r="F537">
+        <v>32000.0</v>
+      </c>
+      <c r="G537">
+        <v>0.0</v>
+      </c>
+      <c r="H537">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>2024</v>
+      </c>
+      <c r="B538" t="s">
+        <v>38</v>
+      </c>
+      <c r="C538" t="s">
+        <v>37</v>
+      </c>
+      <c r="D538" t="s">
+        <v>39</v>
+      </c>
+      <c r="E538" t="s">
+        <v>37</v>
+      </c>
+      <c r="F538">
+        <v>5871.0</v>
+      </c>
+      <c r="G538">
+        <v>42.0</v>
+      </c>
+      <c r="H538">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>2024</v>
+      </c>
+      <c r="B539" t="s">
+        <v>38</v>
+      </c>
+      <c r="C539" t="s">
+        <v>37</v>
+      </c>
+      <c r="D539" t="s">
+        <v>38</v>
+      </c>
+      <c r="E539" t="s">
+        <v>37</v>
+      </c>
+      <c r="F539">
+        <v>240.0</v>
+      </c>
+      <c r="G539">
+        <v>0.0</v>
+      </c>
+      <c r="H539">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>2024</v>
+      </c>
+      <c r="B540" t="s">
+        <v>38</v>
+      </c>
+      <c r="C540" t="s">
+        <v>37</v>
+      </c>
+      <c r="D540" t="s">
+        <v>67</v>
+      </c>
+      <c r="E540" t="s">
+        <v>44</v>
+      </c>
+      <c r="F540">
+        <v>42217.0</v>
+      </c>
+      <c r="G540">
+        <v>0.0</v>
+      </c>
+      <c r="H540">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>2024</v>
+      </c>
+      <c r="B541" t="s">
+        <v>30</v>
+      </c>
+      <c r="C541" t="s">
+        <v>30</v>
+      </c>
+      <c r="D541" t="s">
+        <v>53</v>
+      </c>
+      <c r="E541" t="s">
+        <v>30</v>
+      </c>
+      <c r="F541">
+        <v>11466.83</v>
+      </c>
+      <c r="G541">
+        <v>0.0</v>
+      </c>
+      <c r="H541">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>2024</v>
+      </c>
+      <c r="B542" t="s">
+        <v>30</v>
+      </c>
+      <c r="C542" t="s">
+        <v>30</v>
+      </c>
+      <c r="D542" t="s">
+        <v>21</v>
+      </c>
+      <c r="E542" t="s">
+        <v>22</v>
+      </c>
+      <c r="F542">
+        <v>6964.0</v>
+      </c>
+      <c r="G542">
+        <v>0.0</v>
+      </c>
+      <c r="H542">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>2024</v>
+      </c>
+      <c r="B543" t="s">
+        <v>30</v>
+      </c>
+      <c r="C543" t="s">
+        <v>30</v>
+      </c>
+      <c r="D543" t="s">
+        <v>28</v>
+      </c>
+      <c r="E543" t="s">
+        <v>20</v>
+      </c>
+      <c r="F543">
+        <v>28528.96458</v>
+      </c>
+      <c r="G543">
+        <v>0.0</v>
+      </c>
+      <c r="H543">
+        <v>49000.0</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>2024</v>
+      </c>
+      <c r="B544" t="s">
+        <v>30</v>
+      </c>
+      <c r="C544" t="s">
+        <v>30</v>
+      </c>
+      <c r="D544" t="s">
+        <v>27</v>
+      </c>
+      <c r="E544" t="s">
+        <v>22</v>
+      </c>
+      <c r="F544">
+        <v>65336.0</v>
+      </c>
+      <c r="G544">
+        <v>0.0</v>
+      </c>
+      <c r="H544">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>2024</v>
+      </c>
+      <c r="B545" t="s">
+        <v>30</v>
+      </c>
+      <c r="C545" t="s">
+        <v>30</v>
+      </c>
+      <c r="D545" t="s">
+        <v>54</v>
+      </c>
+      <c r="E545" t="s">
+        <v>30</v>
+      </c>
+      <c r="F545">
+        <v>2926.32</v>
+      </c>
+      <c r="G545">
+        <v>0.0</v>
+      </c>
+      <c r="H545">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>2024</v>
+      </c>
+      <c r="B546" t="s">
+        <v>30</v>
+      </c>
+      <c r="C546" t="s">
+        <v>30</v>
+      </c>
+      <c r="D546" t="s">
+        <v>20</v>
+      </c>
+      <c r="E546" t="s">
+        <v>20</v>
+      </c>
+      <c r="F546">
+        <v>1469.0</v>
+      </c>
+      <c r="G546">
+        <v>0.0</v>
+      </c>
+      <c r="H546">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>2023</v>
+      </c>
+      <c r="B547" t="s">
+        <v>8</v>
+      </c>
+      <c r="C547" t="s">
+        <v>9</v>
+      </c>
+      <c r="D547" t="s">
+        <v>16</v>
+      </c>
+      <c r="E547" t="s">
+        <v>9</v>
+      </c>
+      <c r="F547">
+        <v>224.0</v>
+      </c>
+      <c r="G547">
+        <v>0.0</v>
+      </c>
+      <c r="H547">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>2023</v>
+      </c>
+      <c r="B548" t="s">
+        <v>8</v>
+      </c>
+      <c r="C548" t="s">
+        <v>9</v>
+      </c>
+      <c r="D548" t="s">
+        <v>34</v>
+      </c>
+      <c r="E548" t="s">
+        <v>30</v>
+      </c>
+      <c r="F548">
+        <v>0.0</v>
+      </c>
+      <c r="G548">
+        <v>0.0</v>
+      </c>
+      <c r="H548">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>2023</v>
+      </c>
+      <c r="B549" t="s">
+        <v>43</v>
+      </c>
+      <c r="C549" t="s">
+        <v>44</v>
+      </c>
+      <c r="D549" t="s">
+        <v>67</v>
+      </c>
+      <c r="E549" t="s">
+        <v>44</v>
+      </c>
+      <c r="F549">
+        <v>1390.307</v>
+      </c>
+      <c r="G549">
+        <v>0.0</v>
+      </c>
+      <c r="H549">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>2023</v>
+      </c>
+      <c r="B550" t="s">
+        <v>43</v>
+      </c>
+      <c r="C550" t="s">
+        <v>44</v>
+      </c>
+      <c r="D550" t="s">
+        <v>14</v>
+      </c>
+      <c r="E550" t="s">
+        <v>9</v>
+      </c>
+      <c r="F550">
+        <v>186.0</v>
+      </c>
+      <c r="G550">
+        <v>0.0</v>
+      </c>
+      <c r="H550">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>2023</v>
+      </c>
+      <c r="B551" t="s">
+        <v>17</v>
+      </c>
+      <c r="C551" t="s">
+        <v>9</v>
+      </c>
+      <c r="D551" t="s">
+        <v>14</v>
+      </c>
+      <c r="E551" t="s">
+        <v>9</v>
+      </c>
+      <c r="F551">
+        <v>250.0</v>
+      </c>
+      <c r="G551">
+        <v>0.0</v>
+      </c>
+      <c r="H551">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>2023</v>
+      </c>
+      <c r="B552" t="s">
+        <v>20</v>
+      </c>
+      <c r="C552" t="s">
+        <v>20</v>
+      </c>
+      <c r="D552" t="s">
+        <v>23</v>
+      </c>
+      <c r="E552" t="s">
+        <v>24</v>
+      </c>
+      <c r="F552">
+        <v>1200.0</v>
+      </c>
+      <c r="G552">
+        <v>0.0</v>
+      </c>
+      <c r="H552">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>2023</v>
+      </c>
+      <c r="B553" t="s">
+        <v>20</v>
+      </c>
+      <c r="C553" t="s">
+        <v>20</v>
+      </c>
+      <c r="D553" t="s">
+        <v>29</v>
+      </c>
+      <c r="E553" t="s">
+        <v>30</v>
+      </c>
+      <c r="F553">
+        <v>3000.0</v>
+      </c>
+      <c r="G553">
+        <v>0.0</v>
+      </c>
+      <c r="H553">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>2023</v>
+      </c>
+      <c r="B554" t="s">
+        <v>20</v>
+      </c>
+      <c r="C554" t="s">
+        <v>20</v>
+      </c>
+      <c r="D554" t="s">
+        <v>87</v>
+      </c>
+      <c r="E554" t="s">
+        <v>44</v>
+      </c>
+      <c r="F554">
+        <v>5.0</v>
+      </c>
+      <c r="G554">
+        <v>0.0</v>
+      </c>
+      <c r="H554">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>2023</v>
+      </c>
+      <c r="B555" t="s">
+        <v>23</v>
+      </c>
+      <c r="C555" t="s">
+        <v>24</v>
+      </c>
+      <c r="D555" t="s">
+        <v>41</v>
+      </c>
+      <c r="E555" t="s">
+        <v>42</v>
+      </c>
+      <c r="F555">
+        <v>0.0</v>
+      </c>
+      <c r="G555">
+        <v>0.0</v>
+      </c>
+      <c r="H555">
+        <v>2161.997</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>2023</v>
+      </c>
+      <c r="B556" t="s">
+        <v>23</v>
+      </c>
+      <c r="C556" t="s">
+        <v>24</v>
+      </c>
+      <c r="D556" t="s">
+        <v>21</v>
+      </c>
+      <c r="E556" t="s">
+        <v>22</v>
+      </c>
+      <c r="F556">
+        <v>25.0</v>
+      </c>
+      <c r="G556">
+        <v>0.0</v>
+      </c>
+      <c r="H556">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>2023</v>
+      </c>
+      <c r="B557" t="s">
+        <v>23</v>
+      </c>
+      <c r="C557" t="s">
+        <v>24</v>
+      </c>
+      <c r="D557" t="s">
+        <v>29</v>
+      </c>
+      <c r="E557" t="s">
+        <v>30</v>
+      </c>
+      <c r="F557">
+        <v>5008.0</v>
+      </c>
+      <c r="G557">
+        <v>25.0</v>
+      </c>
+      <c r="H557">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>2023</v>
+      </c>
+      <c r="B558" t="s">
+        <v>35</v>
+      </c>
+      <c r="C558" t="s">
+        <v>11</v>
+      </c>
+      <c r="D558" t="s">
+        <v>67</v>
+      </c>
+      <c r="E558" t="s">
+        <v>44</v>
+      </c>
+      <c r="F558">
+        <v>105637.0</v>
+      </c>
+      <c r="G558">
+        <v>0.0</v>
+      </c>
+      <c r="H558">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>2023</v>
+      </c>
+      <c r="B559" t="s">
+        <v>77</v>
+      </c>
+      <c r="C559" t="s">
+        <v>37</v>
+      </c>
+      <c r="D559" t="s">
+        <v>32</v>
+      </c>
+      <c r="E559" t="s">
+        <v>22</v>
+      </c>
+      <c r="F559">
+        <v>0.0</v>
+      </c>
+      <c r="G559">
+        <v>0.0</v>
+      </c>
+      <c r="H559">
+        <v>5000.0</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>2023</v>
+      </c>
+      <c r="B560" t="s">
+        <v>14</v>
+      </c>
+      <c r="C560" t="s">
+        <v>9</v>
+      </c>
+      <c r="D560" t="s">
+        <v>32</v>
+      </c>
+      <c r="E560" t="s">
+        <v>22</v>
+      </c>
+      <c r="F560">
+        <v>0.0</v>
+      </c>
+      <c r="G560">
+        <v>0.0</v>
+      </c>
+      <c r="H560">
+        <v>13000.0</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>2023</v>
+      </c>
+      <c r="B561" t="s">
+        <v>14</v>
+      </c>
+      <c r="C561" t="s">
+        <v>9</v>
+      </c>
+      <c r="D561" t="s">
+        <v>12</v>
+      </c>
+      <c r="E561" t="s">
+        <v>9</v>
+      </c>
+      <c r="F561">
+        <v>4084.0</v>
+      </c>
+      <c r="G561">
+        <v>1036.0</v>
+      </c>
+      <c r="H561">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>2023</v>
+      </c>
+      <c r="B562" t="s">
+        <v>14</v>
+      </c>
+      <c r="C562" t="s">
+        <v>9</v>
+      </c>
+      <c r="D562" t="s">
+        <v>19</v>
+      </c>
+      <c r="E562" t="s">
+        <v>9</v>
+      </c>
+      <c r="F562">
+        <v>180.0</v>
+      </c>
+      <c r="G562">
+        <v>0.0</v>
+      </c>
+      <c r="H562">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>2023</v>
+      </c>
+      <c r="B563" t="s">
+        <v>14</v>
+      </c>
+      <c r="C563" t="s">
+        <v>9</v>
+      </c>
+      <c r="D563" t="s">
+        <v>15</v>
+      </c>
+      <c r="E563" t="s">
+        <v>9</v>
+      </c>
+      <c r="F563">
+        <v>891.0</v>
+      </c>
+      <c r="G563">
+        <v>0.0</v>
+      </c>
+      <c r="H563">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>2023</v>
+      </c>
+      <c r="B564" t="s">
+        <v>14</v>
+      </c>
+      <c r="C564" t="s">
+        <v>9</v>
+      </c>
+      <c r="D564" t="s">
+        <v>14</v>
+      </c>
+      <c r="E564" t="s">
+        <v>9</v>
+      </c>
+      <c r="F564">
+        <v>98103.05</v>
+      </c>
+      <c r="G564">
+        <v>155.0</v>
+      </c>
+      <c r="H564">
+        <v>3994.253</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>2023</v>
+      </c>
+      <c r="B565" t="s">
+        <v>14</v>
+      </c>
+      <c r="C565" t="s">
+        <v>9</v>
+      </c>
+      <c r="D565" t="s">
+        <v>84</v>
+      </c>
+      <c r="E565" t="s">
+        <v>11</v>
+      </c>
+      <c r="F565">
+        <v>912.0</v>
+      </c>
+      <c r="G565">
+        <v>0.0</v>
+      </c>
+      <c r="H565">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>2023</v>
+      </c>
+      <c r="B566" t="s">
+        <v>14</v>
+      </c>
+      <c r="C566" t="s">
+        <v>9</v>
+      </c>
+      <c r="D566" t="s">
+        <v>51</v>
+      </c>
+      <c r="E566" t="s">
+        <v>22</v>
+      </c>
+      <c r="F566">
+        <v>0.0</v>
+      </c>
+      <c r="G566">
+        <v>0.0</v>
+      </c>
+      <c r="H566">
+        <v>19020.0</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>2023</v>
+      </c>
+      <c r="B567" t="s">
+        <v>14</v>
+      </c>
+      <c r="C567" t="s">
+        <v>9</v>
+      </c>
+      <c r="D567" t="s">
+        <v>18</v>
+      </c>
+      <c r="E567" t="s">
+        <v>9</v>
+      </c>
+      <c r="F567">
+        <v>4940.0</v>
+      </c>
+      <c r="G567">
+        <v>0.0</v>
+      </c>
+      <c r="H567">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>2023</v>
+      </c>
+      <c r="B568" t="s">
+        <v>14</v>
+      </c>
+      <c r="C568" t="s">
+        <v>9</v>
+      </c>
+      <c r="D568" t="s">
+        <v>88</v>
+      </c>
+      <c r="E568" t="s">
+        <v>9</v>
+      </c>
+      <c r="F568">
+        <v>160.0</v>
+      </c>
+      <c r="G568">
+        <v>0.0</v>
+      </c>
+      <c r="H568">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>2023</v>
+      </c>
+      <c r="B569" t="s">
+        <v>14</v>
+      </c>
+      <c r="C569" t="s">
+        <v>9</v>
+      </c>
+      <c r="D569" t="s">
+        <v>16</v>
+      </c>
+      <c r="E569" t="s">
+        <v>9</v>
+      </c>
+      <c r="F569">
+        <v>29968.0</v>
+      </c>
+      <c r="G569">
+        <v>0.0</v>
+      </c>
+      <c r="H569">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>2023</v>
+      </c>
+      <c r="B570" t="s">
+        <v>14</v>
+      </c>
+      <c r="C570" t="s">
+        <v>9</v>
+      </c>
+      <c r="D570" t="s">
+        <v>64</v>
+      </c>
+      <c r="E570" t="s">
+        <v>9</v>
+      </c>
+      <c r="F570">
+        <v>114505.5</v>
+      </c>
+      <c r="G570">
+        <v>0.0</v>
+      </c>
+      <c r="H570">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>2023</v>
+      </c>
+      <c r="B571" t="s">
+        <v>14</v>
+      </c>
+      <c r="C571" t="s">
+        <v>9</v>
+      </c>
+      <c r="D571" t="s">
+        <v>36</v>
+      </c>
+      <c r="E571" t="s">
+        <v>37</v>
+      </c>
+      <c r="F571">
+        <v>60.0</v>
+      </c>
+      <c r="G571">
+        <v>0.0</v>
+      </c>
+      <c r="H571">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>2023</v>
+      </c>
+      <c r="B572" t="s">
+        <v>14</v>
+      </c>
+      <c r="C572" t="s">
+        <v>9</v>
+      </c>
+      <c r="D572" t="s">
+        <v>13</v>
+      </c>
+      <c r="E572" t="s">
+        <v>9</v>
+      </c>
+      <c r="F572">
+        <v>150.0</v>
+      </c>
+      <c r="G572">
+        <v>0.0</v>
+      </c>
+      <c r="H572">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>2023</v>
+      </c>
+      <c r="B573" t="s">
+        <v>14</v>
+      </c>
+      <c r="C573" t="s">
+        <v>9</v>
+      </c>
+      <c r="D573" t="s">
+        <v>69</v>
+      </c>
+      <c r="E573" t="s">
+        <v>9</v>
+      </c>
+      <c r="F573">
+        <v>110.0</v>
+      </c>
+      <c r="G573">
+        <v>0.0</v>
+      </c>
+      <c r="H573">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>2023</v>
+      </c>
+      <c r="B574" t="s">
+        <v>14</v>
+      </c>
+      <c r="C574" t="s">
+        <v>9</v>
+      </c>
+      <c r="D574" t="s">
+        <v>52</v>
+      </c>
+      <c r="E574" t="s">
+        <v>49</v>
+      </c>
+      <c r="F574">
+        <v>57.0</v>
+      </c>
+      <c r="G574">
+        <v>0.0</v>
+      </c>
+      <c r="H574">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>2023</v>
+      </c>
+      <c r="B575" t="s">
+        <v>14</v>
+      </c>
+      <c r="C575" t="s">
+        <v>9</v>
+      </c>
+      <c r="D575" t="s">
+        <v>21</v>
+      </c>
+      <c r="E575" t="s">
+        <v>22</v>
+      </c>
+      <c r="F575">
+        <v>0.0</v>
+      </c>
+      <c r="G575">
+        <v>0.0</v>
+      </c>
+      <c r="H575">
+        <v>22000.0</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>2023</v>
+      </c>
+      <c r="B576" t="s">
+        <v>41</v>
+      </c>
+      <c r="C576" t="s">
+        <v>42</v>
+      </c>
+      <c r="D576" t="s">
+        <v>31</v>
+      </c>
+      <c r="E576" t="s">
+        <v>31</v>
+      </c>
+      <c r="F576">
+        <v>0.0</v>
+      </c>
+      <c r="G576">
+        <v>0.0</v>
+      </c>
+      <c r="H576">
+        <v>190523.0</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>2023</v>
+      </c>
+      <c r="B577" t="s">
+        <v>15</v>
+      </c>
+      <c r="C577" t="s">
+        <v>9</v>
+      </c>
+      <c r="D577" t="s">
+        <v>67</v>
+      </c>
+      <c r="E577" t="s">
+        <v>44</v>
+      </c>
+      <c r="F577">
+        <v>6273.0</v>
+      </c>
+      <c r="G577">
+        <v>0.0</v>
+      </c>
+      <c r="H577">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>2023</v>
+      </c>
+      <c r="B578" t="s">
+        <v>15</v>
+      </c>
+      <c r="C578" t="s">
+        <v>9</v>
+      </c>
+      <c r="D578" t="s">
+        <v>14</v>
+      </c>
+      <c r="E578" t="s">
+        <v>9</v>
+      </c>
+      <c r="F578">
+        <v>422.0</v>
+      </c>
+      <c r="G578">
+        <v>0.0</v>
+      </c>
+      <c r="H578">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>2023</v>
+      </c>
+      <c r="B579" t="s">
+        <v>15</v>
+      </c>
+      <c r="C579" t="s">
+        <v>9</v>
+      </c>
+      <c r="D579" t="s">
+        <v>12</v>
+      </c>
+      <c r="E579" t="s">
+        <v>9</v>
+      </c>
+      <c r="F579">
+        <v>163.0</v>
+      </c>
+      <c r="G579">
+        <v>233.0</v>
+      </c>
+      <c r="H579">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>2023</v>
+      </c>
+      <c r="B580" t="s">
+        <v>10</v>
+      </c>
+      <c r="C580" t="s">
+        <v>11</v>
+      </c>
+      <c r="D580" t="s">
+        <v>21</v>
+      </c>
+      <c r="E580" t="s">
+        <v>22</v>
+      </c>
+      <c r="F580">
+        <v>529.0</v>
+      </c>
+      <c r="G580">
+        <v>0.0</v>
+      </c>
+      <c r="H580">
+        <v>11000.0</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>2023</v>
+      </c>
+      <c r="B581" t="s">
+        <v>10</v>
+      </c>
+      <c r="C581" t="s">
+        <v>11</v>
+      </c>
+      <c r="D581" t="s">
+        <v>43</v>
+      </c>
+      <c r="E581" t="s">
+        <v>44</v>
+      </c>
+      <c r="F581">
+        <v>3089.37</v>
+      </c>
+      <c r="G581">
+        <v>0.0</v>
+      </c>
+      <c r="H581">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>2023</v>
+      </c>
+      <c r="B582" t="s">
+        <v>10</v>
+      </c>
+      <c r="C582" t="s">
+        <v>11</v>
+      </c>
+      <c r="D582" t="s">
+        <v>14</v>
+      </c>
+      <c r="E582" t="s">
+        <v>9</v>
+      </c>
+      <c r="F582">
+        <v>4284.0</v>
+      </c>
+      <c r="G582">
+        <v>0.0</v>
+      </c>
+      <c r="H582">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>2023</v>
+      </c>
+      <c r="B583" t="s">
+        <v>10</v>
+      </c>
+      <c r="C583" t="s">
+        <v>11</v>
+      </c>
+      <c r="D583" t="s">
+        <v>12</v>
+      </c>
+      <c r="E583" t="s">
+        <v>9</v>
+      </c>
+      <c r="F583">
+        <v>357.0</v>
+      </c>
+      <c r="G583">
+        <v>0.0</v>
+      </c>
+      <c r="H583">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>2023</v>
+      </c>
+      <c r="B584" t="s">
+        <v>10</v>
+      </c>
+      <c r="C584" t="s">
+        <v>11</v>
+      </c>
+      <c r="D584" t="s">
+        <v>31</v>
+      </c>
+      <c r="E584" t="s">
+        <v>31</v>
+      </c>
+      <c r="F584">
+        <v>0.0</v>
+      </c>
+      <c r="G584">
+        <v>20000.0</v>
+      </c>
+      <c r="H584">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>2023</v>
+      </c>
+      <c r="B585" t="s">
+        <v>10</v>
+      </c>
+      <c r="C585" t="s">
+        <v>11</v>
+      </c>
+      <c r="D585" t="s">
+        <v>62</v>
+      </c>
+      <c r="E585" t="s">
+        <v>30</v>
+      </c>
+      <c r="F585">
+        <v>0.0</v>
+      </c>
+      <c r="G585">
+        <v>0.0</v>
+      </c>
+      <c r="H585">
+        <v>2413.8</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>2023</v>
+      </c>
+      <c r="B586" t="s">
+        <v>10</v>
+      </c>
+      <c r="C586" t="s">
+        <v>11</v>
+      </c>
+      <c r="D586" t="s">
+        <v>27</v>
+      </c>
+      <c r="E586" t="s">
+        <v>22</v>
+      </c>
+      <c r="F586">
+        <v>15155.2</v>
+      </c>
+      <c r="G586">
+        <v>30.0</v>
+      </c>
+      <c r="H586">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>2023</v>
+      </c>
+      <c r="B587" t="s">
+        <v>10</v>
+      </c>
+      <c r="C587" t="s">
+        <v>11</v>
+      </c>
+      <c r="D587" t="s">
+        <v>16</v>
+      </c>
+      <c r="E587" t="s">
+        <v>9</v>
+      </c>
+      <c r="F587">
+        <v>122123.47</v>
+      </c>
+      <c r="G587">
+        <v>0.0</v>
+      </c>
+      <c r="H587">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>2023</v>
+      </c>
+      <c r="B588" t="s">
+        <v>10</v>
+      </c>
+      <c r="C588" t="s">
+        <v>11</v>
+      </c>
+      <c r="D588" t="s">
+        <v>39</v>
+      </c>
+      <c r="E588" t="s">
+        <v>37</v>
+      </c>
+      <c r="F588">
+        <v>10300.74</v>
+      </c>
+      <c r="G588">
+        <v>0.0</v>
+      </c>
+      <c r="H588">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>2023</v>
+      </c>
+      <c r="B589" t="s">
+        <v>10</v>
+      </c>
+      <c r="C589" t="s">
+        <v>11</v>
+      </c>
+      <c r="D589" t="s">
+        <v>29</v>
+      </c>
+      <c r="E589" t="s">
+        <v>30</v>
+      </c>
+      <c r="F589">
+        <v>30.0</v>
+      </c>
+      <c r="G589">
+        <v>0.0</v>
+      </c>
+      <c r="H589">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>2023</v>
+      </c>
+      <c r="B590" t="s">
+        <v>19</v>
+      </c>
+      <c r="C590" t="s">
+        <v>9</v>
+      </c>
+      <c r="D590" t="s">
+        <v>67</v>
+      </c>
+      <c r="E590" t="s">
+        <v>44</v>
+      </c>
+      <c r="F590">
+        <v>91082.0</v>
+      </c>
+      <c r="G590">
+        <v>0.0</v>
+      </c>
+      <c r="H590">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>2023</v>
+      </c>
+      <c r="B591" t="s">
+        <v>89</v>
+      </c>
+      <c r="C591" t="s">
+        <v>44</v>
+      </c>
+      <c r="D591" t="s">
+        <v>31</v>
+      </c>
+      <c r="E591" t="s">
+        <v>31</v>
+      </c>
+      <c r="F591">
+        <v>0.0</v>
+      </c>
+      <c r="G591">
+        <v>0.0</v>
+      </c>
+      <c r="H591">
+        <v>19140.0</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>2023</v>
+      </c>
+      <c r="B592" t="s">
+        <v>89</v>
+      </c>
+      <c r="C592" t="s">
+        <v>44</v>
+      </c>
+      <c r="D592" t="s">
+        <v>41</v>
+      </c>
+      <c r="E592" t="s">
+        <v>42</v>
+      </c>
+      <c r="F592">
+        <v>0.0</v>
+      </c>
+      <c r="G592">
+        <v>0.0</v>
+      </c>
+      <c r="H592">
+        <v>5660.37</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>2023</v>
+      </c>
+      <c r="B593" t="s">
+        <v>89</v>
+      </c>
+      <c r="C593" t="s">
+        <v>44</v>
+      </c>
+      <c r="D593" t="s">
+        <v>28</v>
+      </c>
+      <c r="E593" t="s">
+        <v>20</v>
+      </c>
+      <c r="F593">
+        <v>0.0</v>
+      </c>
+      <c r="G593">
+        <v>0.0</v>
+      </c>
+      <c r="H593">
+        <v>22700.0</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>2023</v>
+      </c>
+      <c r="B594" t="s">
+        <v>12</v>
+      </c>
+      <c r="C594" t="s">
+        <v>9</v>
+      </c>
+      <c r="D594" t="s">
+        <v>18</v>
+      </c>
+      <c r="E594" t="s">
+        <v>9</v>
+      </c>
+      <c r="F594">
+        <v>2894.0</v>
+      </c>
+      <c r="G594">
+        <v>835.0</v>
+      </c>
+      <c r="H594">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>2023</v>
+      </c>
+      <c r="B595" t="s">
+        <v>12</v>
+      </c>
+      <c r="C595" t="s">
+        <v>9</v>
+      </c>
+      <c r="D595" t="s">
+        <v>14</v>
+      </c>
+      <c r="E595" t="s">
+        <v>9</v>
+      </c>
+      <c r="F595">
+        <v>6127.25</v>
+      </c>
+      <c r="G595">
+        <v>352.0</v>
+      </c>
+      <c r="H595">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>2023</v>
+      </c>
+      <c r="B596" t="s">
+        <v>12</v>
+      </c>
+      <c r="C596" t="s">
+        <v>9</v>
+      </c>
+      <c r="D596" t="s">
+        <v>15</v>
+      </c>
+      <c r="E596" t="s">
+        <v>9</v>
+      </c>
+      <c r="F596">
+        <v>0.0</v>
+      </c>
+      <c r="G596">
+        <v>355.0</v>
+      </c>
+      <c r="H596">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>2023</v>
+      </c>
+      <c r="B597" t="s">
+        <v>12</v>
+      </c>
+      <c r="C597" t="s">
+        <v>9</v>
+      </c>
+      <c r="D597" t="s">
+        <v>10</v>
+      </c>
+      <c r="E597" t="s">
+        <v>11</v>
+      </c>
+      <c r="F597">
+        <v>137.0</v>
+      </c>
+      <c r="G597">
+        <v>60.0</v>
+      </c>
+      <c r="H597">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>2023</v>
+      </c>
+      <c r="B598" t="s">
+        <v>12</v>
+      </c>
+      <c r="C598" t="s">
+        <v>9</v>
+      </c>
+      <c r="D598" t="s">
+        <v>12</v>
+      </c>
+      <c r="E598" t="s">
+        <v>9</v>
+      </c>
+      <c r="F598">
+        <v>22480.0</v>
+      </c>
+      <c r="G598">
+        <v>1725.0</v>
+      </c>
+      <c r="H598">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>2023</v>
+      </c>
+      <c r="B599" t="s">
+        <v>12</v>
+      </c>
+      <c r="C599" t="s">
+        <v>9</v>
+      </c>
+      <c r="D599" t="s">
+        <v>69</v>
+      </c>
+      <c r="E599" t="s">
+        <v>9</v>
+      </c>
+      <c r="F599">
+        <v>123.0</v>
+      </c>
+      <c r="G599">
+        <v>0.0</v>
+      </c>
+      <c r="H599">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>2023</v>
+      </c>
+      <c r="B600" t="s">
+        <v>12</v>
+      </c>
+      <c r="C600" t="s">
+        <v>9</v>
+      </c>
+      <c r="D600" t="s">
+        <v>64</v>
+      </c>
+      <c r="E600" t="s">
+        <v>9</v>
+      </c>
+      <c r="F600">
+        <v>0.0</v>
+      </c>
+      <c r="G600">
+        <v>1365.0</v>
+      </c>
+      <c r="H600">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>2023</v>
+      </c>
+      <c r="B601" t="s">
+        <v>12</v>
+      </c>
+      <c r="C601" t="s">
+        <v>9</v>
+      </c>
+      <c r="D601" t="s">
+        <v>16</v>
+      </c>
+      <c r="E601" t="s">
+        <v>9</v>
+      </c>
+      <c r="F601">
+        <v>622.0</v>
+      </c>
+      <c r="G601">
+        <v>13159.0</v>
+      </c>
+      <c r="H601">
+        <v>1975.0</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>2023</v>
+      </c>
+      <c r="B602" t="s">
+        <v>70</v>
+      </c>
+      <c r="C602" t="s">
+        <v>9</v>
+      </c>
+      <c r="D602" t="s">
+        <v>12</v>
+      </c>
+      <c r="E602" t="s">
+        <v>9</v>
+      </c>
+      <c r="F602">
+        <v>0.0</v>
+      </c>
+      <c r="G602">
+        <v>0.0</v>
+      </c>
+      <c r="H602">
+        <v>1083.5</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>2023</v>
+      </c>
+      <c r="B603" t="s">
+        <v>32</v>
+      </c>
+      <c r="C603" t="s">
+        <v>22</v>
+      </c>
+      <c r="D603" t="s">
+        <v>14</v>
+      </c>
+      <c r="E603" t="s">
+        <v>9</v>
+      </c>
+      <c r="F603">
+        <v>14000.0</v>
+      </c>
+      <c r="G603">
+        <v>0.0</v>
+      </c>
+      <c r="H603">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>2023</v>
+      </c>
+      <c r="B604" t="s">
+        <v>32</v>
+      </c>
+      <c r="C604" t="s">
+        <v>22</v>
+      </c>
+      <c r="D604" t="s">
+        <v>31</v>
+      </c>
+      <c r="E604" t="s">
+        <v>31</v>
+      </c>
+      <c r="F604">
+        <v>300.0</v>
+      </c>
+      <c r="G604">
+        <v>0.0</v>
+      </c>
+      <c r="H604">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>2023</v>
+      </c>
+      <c r="B605" t="s">
+        <v>69</v>
+      </c>
+      <c r="C605" t="s">
+        <v>9</v>
+      </c>
+      <c r="D605" t="s">
+        <v>14</v>
+      </c>
+      <c r="E605" t="s">
+        <v>9</v>
+      </c>
+      <c r="F605">
+        <v>212.0</v>
+      </c>
+      <c r="G605">
+        <v>0.0</v>
+      </c>
+      <c r="H605">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>2023</v>
+      </c>
+      <c r="B606" t="s">
+        <v>69</v>
+      </c>
+      <c r="C606" t="s">
+        <v>9</v>
+      </c>
+      <c r="D606" t="s">
+        <v>12</v>
+      </c>
+      <c r="E606" t="s">
+        <v>9</v>
+      </c>
+      <c r="F606">
+        <v>580.0</v>
+      </c>
+      <c r="G606">
+        <v>0.0</v>
+      </c>
+      <c r="H606">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>2023</v>
+      </c>
+      <c r="B607" t="s">
+        <v>78</v>
+      </c>
+      <c r="C607" t="s">
+        <v>37</v>
+      </c>
+      <c r="D607" t="s">
+        <v>90</v>
+      </c>
+      <c r="E607" t="s">
+        <v>44</v>
+      </c>
+      <c r="F607">
+        <v>0.0</v>
+      </c>
+      <c r="G607">
+        <v>368074.0</v>
+      </c>
+      <c r="H607">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>2023</v>
+      </c>
+      <c r="B608" t="s">
+        <v>78</v>
+      </c>
+      <c r="C608" t="s">
+        <v>37</v>
+      </c>
+      <c r="D608" t="s">
+        <v>21</v>
+      </c>
+      <c r="E608" t="s">
+        <v>22</v>
+      </c>
+      <c r="F608">
+        <v>15.0</v>
+      </c>
+      <c r="G608">
+        <v>290579.0</v>
+      </c>
+      <c r="H608">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>2023</v>
+      </c>
+      <c r="B609" t="s">
+        <v>68</v>
+      </c>
+      <c r="C609" t="s">
+        <v>31</v>
+      </c>
+      <c r="D609" t="s">
+        <v>41</v>
+      </c>
+      <c r="E609" t="s">
+        <v>42</v>
+      </c>
+      <c r="F609">
+        <v>0.0</v>
+      </c>
+      <c r="G609">
+        <v>0.0</v>
+      </c>
+      <c r="H609">
+        <v>92016.147</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>2023</v>
+      </c>
+      <c r="B610" t="s">
+        <v>68</v>
+      </c>
+      <c r="C610" t="s">
+        <v>31</v>
+      </c>
+      <c r="D610" t="s">
+        <v>21</v>
+      </c>
+      <c r="E610" t="s">
+        <v>22</v>
+      </c>
+      <c r="F610">
+        <v>0.0</v>
+      </c>
+      <c r="G610">
+        <v>0.0</v>
+      </c>
+      <c r="H610">
+        <v>4500.0</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>2023</v>
+      </c>
+      <c r="B611" t="s">
+        <v>87</v>
+      </c>
+      <c r="C611" t="s">
+        <v>44</v>
+      </c>
+      <c r="D611" t="s">
+        <v>21</v>
+      </c>
+      <c r="E611" t="s">
+        <v>22</v>
+      </c>
+      <c r="F611">
+        <v>36821.0</v>
+      </c>
+      <c r="G611">
+        <v>433400.0</v>
+      </c>
+      <c r="H611">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>2023</v>
+      </c>
+      <c r="B612" t="s">
+        <v>87</v>
+      </c>
+      <c r="C612" t="s">
+        <v>44</v>
+      </c>
+      <c r="D612" t="s">
+        <v>87</v>
+      </c>
+      <c r="E612" t="s">
+        <v>44</v>
+      </c>
+      <c r="F612">
+        <v>47091.0</v>
+      </c>
+      <c r="G612">
+        <v>0.0</v>
+      </c>
+      <c r="H612">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>2023</v>
+      </c>
+      <c r="B613" t="s">
+        <v>87</v>
+      </c>
+      <c r="C613" t="s">
+        <v>44</v>
+      </c>
+      <c r="D613" t="s">
+        <v>91</v>
+      </c>
+      <c r="E613" t="s">
+        <v>44</v>
+      </c>
+      <c r="F613">
+        <v>0.0</v>
+      </c>
+      <c r="G613">
+        <v>471099.4</v>
+      </c>
+      <c r="H613">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>2023</v>
+      </c>
+      <c r="B614" t="s">
+        <v>25</v>
+      </c>
+      <c r="C614" t="s">
+        <v>26</v>
+      </c>
+      <c r="D614" t="s">
+        <v>41</v>
+      </c>
+      <c r="E614" t="s">
+        <v>42</v>
+      </c>
+      <c r="F614">
+        <v>0.0</v>
+      </c>
+      <c r="G614">
+        <v>0.0</v>
+      </c>
+      <c r="H614">
+        <v>5337.925</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>2023</v>
+      </c>
+      <c r="B615" t="s">
+        <v>25</v>
+      </c>
+      <c r="C615" t="s">
+        <v>26</v>
+      </c>
+      <c r="D615" t="s">
+        <v>30</v>
+      </c>
+      <c r="E615" t="s">
+        <v>30</v>
+      </c>
+      <c r="F615">
+        <v>5167.37</v>
+      </c>
+      <c r="G615">
+        <v>0.0</v>
+      </c>
+      <c r="H615">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>2023</v>
+      </c>
+      <c r="B616" t="s">
+        <v>25</v>
+      </c>
+      <c r="C616" t="s">
+        <v>26</v>
+      </c>
+      <c r="D616" t="s">
+        <v>29</v>
+      </c>
+      <c r="E616" t="s">
+        <v>30</v>
+      </c>
+      <c r="F616">
+        <v>1246.16</v>
+      </c>
+      <c r="G616">
+        <v>0.0</v>
+      </c>
+      <c r="H616">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>2023</v>
+      </c>
+      <c r="B617" t="s">
+        <v>25</v>
+      </c>
+      <c r="C617" t="s">
+        <v>26</v>
+      </c>
+      <c r="D617" t="s">
+        <v>28</v>
+      </c>
+      <c r="E617" t="s">
+        <v>20</v>
+      </c>
+      <c r="F617">
+        <v>23.0</v>
+      </c>
+      <c r="G617">
+        <v>0.0</v>
+      </c>
+      <c r="H617">
+        <v>12855.0</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>2023</v>
+      </c>
+      <c r="B618" t="s">
+        <v>25</v>
+      </c>
+      <c r="C618" t="s">
+        <v>26</v>
+      </c>
+      <c r="D618" t="s">
+        <v>31</v>
+      </c>
+      <c r="E618" t="s">
+        <v>31</v>
+      </c>
+      <c r="F618">
+        <v>0.0</v>
+      </c>
+      <c r="G618">
+        <v>0.0</v>
+      </c>
+      <c r="H618">
+        <v>75869.0</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>2023</v>
+      </c>
+      <c r="B619" t="s">
+        <v>54</v>
+      </c>
+      <c r="C619" t="s">
+        <v>30</v>
+      </c>
+      <c r="D619" t="s">
+        <v>92</v>
+      </c>
+      <c r="E619" t="s">
+        <v>44</v>
+      </c>
+      <c r="F619">
+        <v>265.6</v>
+      </c>
+      <c r="G619">
+        <v>0.0</v>
+      </c>
+      <c r="H619">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>2023</v>
+      </c>
+      <c r="B620" t="s">
+        <v>54</v>
+      </c>
+      <c r="C620" t="s">
+        <v>30</v>
+      </c>
+      <c r="D620" t="s">
+        <v>30</v>
+      </c>
+      <c r="E620" t="s">
+        <v>30</v>
+      </c>
+      <c r="F620">
+        <v>878.03</v>
+      </c>
+      <c r="G620">
+        <v>0.0</v>
+      </c>
+      <c r="H620">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>2023</v>
+      </c>
+      <c r="B621" t="s">
+        <v>54</v>
+      </c>
+      <c r="C621" t="s">
+        <v>30</v>
+      </c>
+      <c r="D621" t="s">
+        <v>34</v>
+      </c>
+      <c r="E621" t="s">
+        <v>30</v>
+      </c>
+      <c r="F621">
+        <v>21.6</v>
+      </c>
+      <c r="G621">
+        <v>0.0</v>
+      </c>
+      <c r="H621">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>2023</v>
+      </c>
+      <c r="B622" t="s">
+        <v>27</v>
+      </c>
+      <c r="C622" t="s">
+        <v>22</v>
+      </c>
+      <c r="D622" t="s">
+        <v>51</v>
+      </c>
+      <c r="E622" t="s">
+        <v>22</v>
+      </c>
+      <c r="F622">
+        <v>1200.0</v>
+      </c>
+      <c r="G622">
+        <v>0.0</v>
+      </c>
+      <c r="H622">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>2023</v>
+      </c>
+      <c r="B623" t="s">
+        <v>27</v>
+      </c>
+      <c r="C623" t="s">
+        <v>22</v>
+      </c>
+      <c r="D623" t="s">
+        <v>39</v>
+      </c>
+      <c r="E623" t="s">
+        <v>37</v>
+      </c>
+      <c r="F623">
+        <v>9291.0</v>
+      </c>
+      <c r="G623">
+        <v>0.0</v>
+      </c>
+      <c r="H623">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>2023</v>
+      </c>
+      <c r="B624" t="s">
+        <v>27</v>
+      </c>
+      <c r="C624" t="s">
+        <v>22</v>
+      </c>
+      <c r="D624" t="s">
+        <v>29</v>
+      </c>
+      <c r="E624" t="s">
+        <v>30</v>
+      </c>
+      <c r="F624">
+        <v>27081.0</v>
+      </c>
+      <c r="G624">
+        <v>0.0</v>
+      </c>
+      <c r="H624">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>2023</v>
+      </c>
+      <c r="B625" t="s">
+        <v>27</v>
+      </c>
+      <c r="C625" t="s">
+        <v>22</v>
+      </c>
+      <c r="D625" t="s">
+        <v>10</v>
+      </c>
+      <c r="E625" t="s">
+        <v>11</v>
+      </c>
+      <c r="F625">
+        <v>700.0</v>
+      </c>
+      <c r="G625">
+        <v>0.0</v>
+      </c>
+      <c r="H625">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>2023</v>
+      </c>
+      <c r="B626" t="s">
+        <v>28</v>
+      </c>
+      <c r="C626" t="s">
+        <v>20</v>
+      </c>
+      <c r="D626" t="s">
+        <v>29</v>
+      </c>
+      <c r="E626" t="s">
+        <v>30</v>
+      </c>
+      <c r="F626">
+        <v>0.0</v>
+      </c>
+      <c r="G626">
+        <v>0.0</v>
+      </c>
+      <c r="H626">
+        <v>16500.0</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>2023</v>
+      </c>
+      <c r="B627" t="s">
+        <v>28</v>
+      </c>
+      <c r="C627" t="s">
+        <v>20</v>
+      </c>
+      <c r="D627" t="s">
+        <v>41</v>
+      </c>
+      <c r="E627" t="s">
+        <v>42</v>
+      </c>
+      <c r="F627">
+        <v>0.0</v>
+      </c>
+      <c r="G627">
+        <v>0.0</v>
+      </c>
+      <c r="H627">
+        <v>27342.976</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>2023</v>
+      </c>
+      <c r="B628" t="s">
+        <v>28</v>
+      </c>
+      <c r="C628" t="s">
+        <v>20</v>
+      </c>
+      <c r="D628" t="s">
+        <v>31</v>
+      </c>
+      <c r="E628" t="s">
+        <v>31</v>
+      </c>
+      <c r="F628">
+        <v>0.0</v>
+      </c>
+      <c r="G628">
+        <v>0.0</v>
+      </c>
+      <c r="H628">
+        <v>14483.0</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>2023</v>
+      </c>
+      <c r="B629" t="s">
+        <v>28</v>
+      </c>
+      <c r="C629" t="s">
+        <v>20</v>
+      </c>
+      <c r="D629" t="s">
+        <v>25</v>
+      </c>
+      <c r="E629" t="s">
+        <v>26</v>
+      </c>
+      <c r="F629">
+        <v>101.0</v>
+      </c>
+      <c r="G629">
+        <v>0.0</v>
+      </c>
+      <c r="H629">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>2023</v>
+      </c>
+      <c r="B630" t="s">
+        <v>28</v>
+      </c>
+      <c r="C630" t="s">
+        <v>20</v>
+      </c>
+      <c r="D630" t="s">
+        <v>28</v>
+      </c>
+      <c r="E630" t="s">
+        <v>20</v>
+      </c>
+      <c r="F630">
+        <v>0.0</v>
+      </c>
+      <c r="G630">
+        <v>0.0</v>
+      </c>
+      <c r="H630">
+        <v>105500.0</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>2023</v>
+      </c>
+      <c r="B631" t="s">
+        <v>45</v>
+      </c>
+      <c r="C631" t="s">
+        <v>11</v>
+      </c>
+      <c r="D631" t="s">
+        <v>14</v>
+      </c>
+      <c r="E631" t="s">
+        <v>9</v>
+      </c>
+      <c r="F631">
+        <v>1200.0</v>
+      </c>
+      <c r="G631">
+        <v>0.0</v>
+      </c>
+      <c r="H631">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>2023</v>
+      </c>
+      <c r="B632" t="s">
+        <v>36</v>
+      </c>
+      <c r="C632" t="s">
+        <v>37</v>
+      </c>
+      <c r="D632" t="s">
+        <v>16</v>
+      </c>
+      <c r="E632" t="s">
+        <v>9</v>
+      </c>
+      <c r="F632">
+        <v>59367.7</v>
+      </c>
+      <c r="G632">
+        <v>60.0</v>
+      </c>
+      <c r="H632">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>2023</v>
+      </c>
+      <c r="B633" t="s">
+        <v>36</v>
+      </c>
+      <c r="C633" t="s">
+        <v>37</v>
+      </c>
+      <c r="D633" t="s">
+        <v>36</v>
+      </c>
+      <c r="E633" t="s">
+        <v>37</v>
+      </c>
+      <c r="F633">
+        <v>4371.0</v>
+      </c>
+      <c r="G633">
+        <v>3404.5</v>
+      </c>
+      <c r="H633">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>2023</v>
+      </c>
+      <c r="B634" t="s">
+        <v>36</v>
+      </c>
+      <c r="C634" t="s">
+        <v>37</v>
+      </c>
+      <c r="D634" t="s">
+        <v>72</v>
+      </c>
+      <c r="E634" t="s">
+        <v>44</v>
+      </c>
+      <c r="F634">
+        <v>10361.0</v>
+      </c>
+      <c r="G634">
+        <v>27403.0</v>
+      </c>
+      <c r="H634">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>2023</v>
+      </c>
+      <c r="B635" t="s">
+        <v>36</v>
+      </c>
+      <c r="C635" t="s">
+        <v>37</v>
+      </c>
+      <c r="D635" t="s">
+        <v>39</v>
+      </c>
+      <c r="E635" t="s">
+        <v>37</v>
+      </c>
+      <c r="F635">
+        <v>0.0</v>
+      </c>
+      <c r="G635">
+        <v>120.0</v>
+      </c>
+      <c r="H635">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>2023</v>
+      </c>
+      <c r="B636" t="s">
+        <v>67</v>
+      </c>
+      <c r="C636" t="s">
+        <v>44</v>
+      </c>
+      <c r="D636" t="s">
+        <v>38</v>
+      </c>
+      <c r="E636" t="s">
+        <v>37</v>
+      </c>
+      <c r="F636">
+        <v>97008.0</v>
+      </c>
+      <c r="G636">
+        <v>0.0</v>
+      </c>
+      <c r="H636">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>2023</v>
+      </c>
+      <c r="B637" t="s">
+        <v>67</v>
+      </c>
+      <c r="C637" t="s">
+        <v>44</v>
+      </c>
+      <c r="D637" t="s">
+        <v>43</v>
+      </c>
+      <c r="E637" t="s">
+        <v>44</v>
+      </c>
+      <c r="F637">
+        <v>1093.42</v>
+      </c>
+      <c r="G637">
+        <v>0.0</v>
+      </c>
+      <c r="H637">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>2023</v>
+      </c>
+      <c r="B638" t="s">
+        <v>67</v>
+      </c>
+      <c r="C638" t="s">
+        <v>44</v>
+      </c>
+      <c r="D638" t="s">
+        <v>35</v>
+      </c>
+      <c r="E638" t="s">
+        <v>11</v>
+      </c>
+      <c r="F638">
+        <v>105637.12</v>
+      </c>
+      <c r="G638">
+        <v>0.0</v>
+      </c>
+      <c r="H638">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>2023</v>
+      </c>
+      <c r="B639" t="s">
+        <v>67</v>
+      </c>
+      <c r="C639" t="s">
+        <v>44</v>
+      </c>
+      <c r="D639" t="s">
+        <v>15</v>
+      </c>
+      <c r="E639" t="s">
+        <v>9</v>
+      </c>
+      <c r="F639">
+        <v>7159.0</v>
+      </c>
+      <c r="G639">
+        <v>0.0</v>
+      </c>
+      <c r="H639">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>2023</v>
+      </c>
+      <c r="B640" t="s">
+        <v>67</v>
+      </c>
+      <c r="C640" t="s">
+        <v>44</v>
+      </c>
+      <c r="D640" t="s">
+        <v>19</v>
+      </c>
+      <c r="E640" t="s">
+        <v>9</v>
+      </c>
+      <c r="F640">
+        <v>118835.0</v>
+      </c>
+      <c r="G640">
+        <v>0.0</v>
+      </c>
+      <c r="H640">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>2023</v>
+      </c>
+      <c r="B641" t="s">
+        <v>67</v>
+      </c>
+      <c r="C641" t="s">
+        <v>44</v>
+      </c>
+      <c r="D641" t="s">
+        <v>46</v>
+      </c>
+      <c r="E641" t="s">
+        <v>11</v>
+      </c>
+      <c r="F641">
+        <v>6879.232</v>
+      </c>
+      <c r="G641">
+        <v>0.0</v>
+      </c>
+      <c r="H641">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>2023</v>
+      </c>
+      <c r="B642" t="s">
+        <v>67</v>
+      </c>
+      <c r="C642" t="s">
+        <v>44</v>
+      </c>
+      <c r="D642" t="s">
+        <v>18</v>
+      </c>
+      <c r="E642" t="s">
+        <v>9</v>
+      </c>
+      <c r="F642">
+        <v>475977.0</v>
+      </c>
+      <c r="G642">
+        <v>0.0</v>
+      </c>
+      <c r="H642">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>2023</v>
+      </c>
+      <c r="B643" t="s">
+        <v>72</v>
+      </c>
+      <c r="C643" t="s">
+        <v>44</v>
+      </c>
+      <c r="D643" t="s">
+        <v>36</v>
+      </c>
+      <c r="E643" t="s">
+        <v>37</v>
+      </c>
+      <c r="F643">
+        <v>24086.0</v>
+      </c>
+      <c r="G643">
+        <v>32236.1</v>
+      </c>
+      <c r="H643">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>2023</v>
+      </c>
+      <c r="B644" t="s">
+        <v>64</v>
+      </c>
+      <c r="C644" t="s">
+        <v>9</v>
+      </c>
+      <c r="D644" t="s">
+        <v>14</v>
+      </c>
+      <c r="E644" t="s">
+        <v>9</v>
+      </c>
+      <c r="F644">
+        <v>1427.0</v>
+      </c>
+      <c r="G644">
+        <v>0.0</v>
+      </c>
+      <c r="H644">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>2023</v>
+      </c>
+      <c r="B645" t="s">
+        <v>64</v>
+      </c>
+      <c r="C645" t="s">
+        <v>9</v>
+      </c>
+      <c r="D645" t="s">
+        <v>8</v>
+      </c>
+      <c r="E645" t="s">
+        <v>9</v>
+      </c>
+      <c r="F645">
+        <v>125.425</v>
+      </c>
+      <c r="G645">
+        <v>0.0</v>
+      </c>
+      <c r="H645">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>2023</v>
+      </c>
+      <c r="B646" t="s">
+        <v>64</v>
+      </c>
+      <c r="C646" t="s">
+        <v>9</v>
+      </c>
+      <c r="D646" t="s">
+        <v>12</v>
+      </c>
+      <c r="E646" t="s">
+        <v>9</v>
+      </c>
+      <c r="F646">
+        <v>0.0</v>
+      </c>
+      <c r="G646">
+        <v>4088.0</v>
+      </c>
+      <c r="H646">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>2023</v>
+      </c>
+      <c r="B647" t="s">
+        <v>82</v>
+      </c>
+      <c r="C647" t="s">
+        <v>26</v>
+      </c>
+      <c r="D647" t="s">
+        <v>51</v>
+      </c>
+      <c r="E647" t="s">
+        <v>22</v>
+      </c>
+      <c r="F647">
+        <v>0.0</v>
+      </c>
+      <c r="G647">
+        <v>206795.0</v>
+      </c>
+      <c r="H647">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>2023</v>
+      </c>
+      <c r="B648" t="s">
+        <v>46</v>
+      </c>
+      <c r="C648" t="s">
+        <v>11</v>
+      </c>
+      <c r="D648" t="s">
+        <v>67</v>
+      </c>
+      <c r="E648" t="s">
+        <v>44</v>
+      </c>
+      <c r="F648">
+        <v>10938.64</v>
+      </c>
+      <c r="G648">
+        <v>0.0</v>
+      </c>
+      <c r="H648">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>2023</v>
+      </c>
+      <c r="B649" t="s">
+        <v>16</v>
+      </c>
+      <c r="C649" t="s">
+        <v>9</v>
+      </c>
+      <c r="D649" t="s">
+        <v>16</v>
+      </c>
+      <c r="E649" t="s">
+        <v>9</v>
+      </c>
+      <c r="F649">
+        <v>76840.25</v>
+      </c>
+      <c r="G649">
+        <v>29504.0</v>
+      </c>
+      <c r="H649">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>2023</v>
+      </c>
+      <c r="B650" t="s">
+        <v>16</v>
+      </c>
+      <c r="C650" t="s">
+        <v>9</v>
+      </c>
+      <c r="D650" t="s">
+        <v>36</v>
+      </c>
+      <c r="E650" t="s">
+        <v>37</v>
+      </c>
+      <c r="F650">
+        <v>73105.0</v>
+      </c>
+      <c r="G650">
+        <v>1.0</v>
+      </c>
+      <c r="H650">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>2023</v>
+      </c>
+      <c r="B651" t="s">
+        <v>16</v>
+      </c>
+      <c r="C651" t="s">
+        <v>9</v>
+      </c>
+      <c r="D651" t="s">
+        <v>93</v>
+      </c>
+      <c r="E651" t="s">
+        <v>44</v>
+      </c>
+      <c r="F651">
+        <v>20.0</v>
+      </c>
+      <c r="G651">
+        <v>0.0</v>
+      </c>
+      <c r="H651">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>2023</v>
+      </c>
+      <c r="B652" t="s">
+        <v>16</v>
+      </c>
+      <c r="C652" t="s">
+        <v>9</v>
+      </c>
+      <c r="D652" t="s">
+        <v>62</v>
+      </c>
+      <c r="E652" t="s">
+        <v>30</v>
+      </c>
+      <c r="F652">
+        <v>22977.0</v>
+      </c>
+      <c r="G652">
+        <v>2039.0</v>
+      </c>
+      <c r="H652">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>2023</v>
+      </c>
+      <c r="B653" t="s">
+        <v>16</v>
+      </c>
+      <c r="C653" t="s">
+        <v>9</v>
+      </c>
+      <c r="D653" t="s">
+        <v>12</v>
+      </c>
+      <c r="E653" t="s">
+        <v>9</v>
+      </c>
+      <c r="F653">
+        <v>4564.0</v>
+      </c>
+      <c r="G653">
+        <v>24760.0</v>
+      </c>
+      <c r="H653">
+        <v>1083.5</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>2023</v>
+      </c>
+      <c r="B654" t="s">
+        <v>16</v>
+      </c>
+      <c r="C654" t="s">
+        <v>9</v>
+      </c>
+      <c r="D654" t="s">
+        <v>14</v>
+      </c>
+      <c r="E654" t="s">
+        <v>9</v>
+      </c>
+      <c r="F654">
+        <v>9112.0</v>
+      </c>
+      <c r="G654">
+        <v>0.0</v>
+      </c>
+      <c r="H654">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>2023</v>
+      </c>
+      <c r="B655" t="s">
+        <v>47</v>
+      </c>
+      <c r="C655" t="s">
+        <v>37</v>
+      </c>
+      <c r="D655" t="s">
+        <v>67</v>
+      </c>
+      <c r="E655" t="s">
+        <v>44</v>
+      </c>
+      <c r="F655">
+        <v>21413.0</v>
+      </c>
+      <c r="G655">
+        <v>0.0</v>
+      </c>
+      <c r="H655">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>2023</v>
+      </c>
+      <c r="B656" t="s">
+        <v>39</v>
+      </c>
+      <c r="C656" t="s">
+        <v>37</v>
+      </c>
+      <c r="D656" t="s">
+        <v>39</v>
+      </c>
+      <c r="E656" t="s">
+        <v>37</v>
+      </c>
+      <c r="F656">
+        <v>3350.1</v>
+      </c>
+      <c r="G656">
+        <v>550.0</v>
+      </c>
+      <c r="H656">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>2023</v>
+      </c>
+      <c r="B657" t="s">
+        <v>39</v>
+      </c>
+      <c r="C657" t="s">
+        <v>37</v>
+      </c>
+      <c r="D657" t="s">
+        <v>8</v>
+      </c>
+      <c r="E657" t="s">
+        <v>9</v>
+      </c>
+      <c r="F657">
+        <v>1.0</v>
+      </c>
+      <c r="G657">
+        <v>0.0</v>
+      </c>
+      <c r="H657">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>2023</v>
+      </c>
+      <c r="B658" t="s">
+        <v>39</v>
+      </c>
+      <c r="C658" t="s">
+        <v>37</v>
+      </c>
+      <c r="D658" t="s">
+        <v>10</v>
+      </c>
+      <c r="E658" t="s">
+        <v>11</v>
+      </c>
+      <c r="F658">
+        <v>21497.5</v>
+      </c>
+      <c r="G658">
+        <v>0.0</v>
+      </c>
+      <c r="H658">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>2023</v>
+      </c>
+      <c r="B659" t="s">
+        <v>39</v>
+      </c>
+      <c r="C659" t="s">
+        <v>37</v>
+      </c>
+      <c r="D659" t="s">
+        <v>32</v>
+      </c>
+      <c r="E659" t="s">
+        <v>22</v>
+      </c>
+      <c r="F659">
+        <v>17000.0</v>
+      </c>
+      <c r="G659">
+        <v>0.0</v>
+      </c>
+      <c r="H659">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>2023</v>
+      </c>
+      <c r="B660" t="s">
+        <v>39</v>
+      </c>
+      <c r="C660" t="s">
+        <v>37</v>
+      </c>
+      <c r="D660" t="s">
+        <v>76</v>
+      </c>
+      <c r="E660" t="s">
+        <v>37</v>
+      </c>
+      <c r="F660">
+        <v>23000.0</v>
+      </c>
+      <c r="G660">
+        <v>15500.0</v>
+      </c>
+      <c r="H660">
+        <v>38271.0</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>2023</v>
+      </c>
+      <c r="B661" t="s">
+        <v>39</v>
+      </c>
+      <c r="C661" t="s">
+        <v>37</v>
+      </c>
+      <c r="D661" t="s">
+        <v>27</v>
+      </c>
+      <c r="E661" t="s">
+        <v>22</v>
+      </c>
+      <c r="F661">
+        <v>119899.5</v>
+      </c>
+      <c r="G661">
+        <v>0.0</v>
+      </c>
+      <c r="H661">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>2023</v>
+      </c>
+      <c r="B662" t="s">
+        <v>39</v>
+      </c>
+      <c r="C662" t="s">
+        <v>37</v>
+      </c>
+      <c r="D662" t="s">
+        <v>36</v>
+      </c>
+      <c r="E662" t="s">
+        <v>37</v>
+      </c>
+      <c r="F662">
+        <v>620.0</v>
+      </c>
+      <c r="G662">
+        <v>0.0</v>
+      </c>
+      <c r="H662">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>2023</v>
+      </c>
+      <c r="B663" t="s">
+        <v>39</v>
+      </c>
+      <c r="C663" t="s">
+        <v>37</v>
+      </c>
+      <c r="D663" t="s">
+        <v>94</v>
+      </c>
+      <c r="E663" t="s">
+        <v>44</v>
+      </c>
+      <c r="F663">
+        <v>340.0</v>
+      </c>
+      <c r="G663">
+        <v>0.0</v>
+      </c>
+      <c r="H663">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>2023</v>
+      </c>
+      <c r="B664" t="s">
+        <v>39</v>
+      </c>
+      <c r="C664" t="s">
+        <v>37</v>
+      </c>
+      <c r="D664" t="s">
+        <v>83</v>
+      </c>
+      <c r="E664" t="s">
+        <v>37</v>
+      </c>
+      <c r="F664">
+        <v>18793.0</v>
+      </c>
+      <c r="G664">
+        <v>0.0</v>
+      </c>
+      <c r="H664">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>2023</v>
+      </c>
+      <c r="B665" t="s">
+        <v>39</v>
+      </c>
+      <c r="C665" t="s">
+        <v>37</v>
+      </c>
+      <c r="D665" t="s">
+        <v>16</v>
+      </c>
+      <c r="E665" t="s">
+        <v>9</v>
+      </c>
+      <c r="F665">
+        <v>585.7</v>
+      </c>
+      <c r="G665">
+        <v>0.0</v>
+      </c>
+      <c r="H665">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>2023</v>
+      </c>
+      <c r="B666" t="s">
+        <v>39</v>
+      </c>
+      <c r="C666" t="s">
+        <v>37</v>
+      </c>
+      <c r="D666" t="s">
+        <v>47</v>
+      </c>
+      <c r="E666" t="s">
+        <v>37</v>
+      </c>
+      <c r="F666">
+        <v>211.0</v>
+      </c>
+      <c r="G666">
+        <v>43.2</v>
+      </c>
+      <c r="H666">
+        <v>1112.0</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>2023</v>
+      </c>
+      <c r="B667" t="s">
+        <v>39</v>
+      </c>
+      <c r="C667" t="s">
+        <v>37</v>
+      </c>
+      <c r="D667" t="s">
+        <v>61</v>
+      </c>
+      <c r="E667" t="s">
+        <v>37</v>
+      </c>
+      <c r="F667">
+        <v>1.0</v>
+      </c>
+      <c r="G667">
+        <v>0.0</v>
+      </c>
+      <c r="H667">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>2023</v>
+      </c>
+      <c r="B668" t="s">
+        <v>39</v>
+      </c>
+      <c r="C668" t="s">
+        <v>37</v>
+      </c>
+      <c r="D668" t="s">
+        <v>18</v>
+      </c>
+      <c r="E668" t="s">
+        <v>9</v>
+      </c>
+      <c r="F668">
+        <v>10.0</v>
+      </c>
+      <c r="G668">
+        <v>0.0</v>
+      </c>
+      <c r="H668">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>2023</v>
+      </c>
+      <c r="B669" t="s">
+        <v>39</v>
+      </c>
+      <c r="C669" t="s">
+        <v>37</v>
+      </c>
+      <c r="D669" t="s">
+        <v>34</v>
+      </c>
+      <c r="E669" t="s">
+        <v>30</v>
+      </c>
+      <c r="F669">
+        <v>0.1</v>
+      </c>
+      <c r="G669">
+        <v>0.0</v>
+      </c>
+      <c r="H669">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>2023</v>
+      </c>
+      <c r="B670" t="s">
+        <v>39</v>
+      </c>
+      <c r="C670" t="s">
+        <v>37</v>
+      </c>
+      <c r="D670" t="s">
+        <v>29</v>
+      </c>
+      <c r="E670" t="s">
+        <v>30</v>
+      </c>
+      <c r="F670">
+        <v>5455.0</v>
+      </c>
+      <c r="G670">
+        <v>0.0</v>
+      </c>
+      <c r="H670">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>2023</v>
+      </c>
+      <c r="B671" t="s">
+        <v>39</v>
+      </c>
+      <c r="C671" t="s">
+        <v>37</v>
+      </c>
+      <c r="D671" t="s">
+        <v>51</v>
+      </c>
+      <c r="E671" t="s">
+        <v>22</v>
+      </c>
+      <c r="F671">
+        <v>3.5</v>
+      </c>
+      <c r="G671">
+        <v>0.0</v>
+      </c>
+      <c r="H671">
+        <v>13470.0</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>2023</v>
+      </c>
+      <c r="B672" t="s">
+        <v>39</v>
+      </c>
+      <c r="C672" t="s">
+        <v>37</v>
+      </c>
+      <c r="D672" t="s">
+        <v>38</v>
+      </c>
+      <c r="E672" t="s">
+        <v>37</v>
+      </c>
+      <c r="F672">
+        <v>67493.0</v>
+      </c>
+      <c r="G672">
+        <v>72.2</v>
+      </c>
+      <c r="H672">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>2023</v>
+      </c>
+      <c r="B673" t="s">
+        <v>95</v>
+      </c>
+      <c r="C673" t="s">
+        <v>44</v>
+      </c>
+      <c r="D673" t="s">
+        <v>12</v>
+      </c>
+      <c r="E673" t="s">
+        <v>9</v>
+      </c>
+      <c r="F673">
+        <v>220.0</v>
+      </c>
+      <c r="G673">
+        <v>0.0</v>
+      </c>
+      <c r="H673">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>2023</v>
+      </c>
+      <c r="B674" t="s">
+        <v>18</v>
+      </c>
+      <c r="C674" t="s">
+        <v>9</v>
+      </c>
+      <c r="D674" t="s">
+        <v>14</v>
+      </c>
+      <c r="E674" t="s">
+        <v>9</v>
+      </c>
+      <c r="F674">
+        <v>12644.5</v>
+      </c>
+      <c r="G674">
+        <v>0.0</v>
+      </c>
+      <c r="H674">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>2023</v>
+      </c>
+      <c r="B675" t="s">
+        <v>18</v>
+      </c>
+      <c r="C675" t="s">
+        <v>9</v>
+      </c>
+      <c r="D675" t="s">
+        <v>12</v>
+      </c>
+      <c r="E675" t="s">
+        <v>9</v>
+      </c>
+      <c r="F675">
+        <v>23803.0</v>
+      </c>
+      <c r="G675">
+        <v>1651.0</v>
+      </c>
+      <c r="H675">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>2023</v>
+      </c>
+      <c r="B676" t="s">
+        <v>18</v>
+      </c>
+      <c r="C676" t="s">
+        <v>9</v>
+      </c>
+      <c r="D676" t="s">
+        <v>67</v>
+      </c>
+      <c r="E676" t="s">
+        <v>44</v>
+      </c>
+      <c r="F676">
+        <v>198737.0</v>
+      </c>
+      <c r="G676">
+        <v>0.0</v>
+      </c>
+      <c r="H676">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>2023</v>
+      </c>
+      <c r="B677" t="s">
+        <v>40</v>
+      </c>
+      <c r="C677" t="s">
+        <v>9</v>
+      </c>
+      <c r="D677" t="s">
+        <v>14</v>
+      </c>
+      <c r="E677" t="s">
+        <v>9</v>
+      </c>
+      <c r="F677">
+        <v>90.0</v>
+      </c>
+      <c r="G677">
+        <v>0.0</v>
+      </c>
+      <c r="H677">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>2023</v>
+      </c>
+      <c r="B678" t="s">
+        <v>40</v>
+      </c>
+      <c r="C678" t="s">
+        <v>9</v>
+      </c>
+      <c r="D678" t="s">
+        <v>12</v>
+      </c>
+      <c r="E678" t="s">
+        <v>9</v>
+      </c>
+      <c r="F678">
+        <v>174.0</v>
+      </c>
+      <c r="G678">
+        <v>0.0</v>
+      </c>
+      <c r="H678">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>2023</v>
+      </c>
+      <c r="B679" t="s">
+        <v>34</v>
+      </c>
+      <c r="C679" t="s">
+        <v>30</v>
+      </c>
+      <c r="D679" t="s">
+        <v>23</v>
+      </c>
+      <c r="E679" t="s">
+        <v>24</v>
+      </c>
+      <c r="F679">
+        <v>0.0</v>
+      </c>
+      <c r="G679">
+        <v>0.0</v>
+      </c>
+      <c r="H679">
+        <v>31899.708</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>2023</v>
+      </c>
+      <c r="B680" t="s">
+        <v>34</v>
+      </c>
+      <c r="C680" t="s">
+        <v>30</v>
+      </c>
+      <c r="D680" t="s">
+        <v>14</v>
+      </c>
+      <c r="E680" t="s">
+        <v>9</v>
+      </c>
+      <c r="F680">
+        <v>25000.0</v>
+      </c>
+      <c r="G680">
+        <v>0.0</v>
+      </c>
+      <c r="H680">
+        <v>45406.175</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>2023</v>
+      </c>
+      <c r="B681" t="s">
+        <v>34</v>
+      </c>
+      <c r="C681" t="s">
+        <v>30</v>
+      </c>
+      <c r="D681" t="s">
+        <v>41</v>
+      </c>
+      <c r="E681" t="s">
+        <v>42</v>
+      </c>
+      <c r="F681">
+        <v>0.0</v>
+      </c>
+      <c r="G681">
+        <v>0.0</v>
+      </c>
+      <c r="H681">
+        <v>138925.65</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>2023</v>
+      </c>
+      <c r="B682" t="s">
+        <v>34</v>
+      </c>
+      <c r="C682" t="s">
+        <v>30</v>
+      </c>
+      <c r="D682" t="s">
+        <v>10</v>
+      </c>
+      <c r="E682" t="s">
+        <v>11</v>
+      </c>
+      <c r="F682">
+        <v>0.0</v>
+      </c>
+      <c r="G682">
+        <v>0.0</v>
+      </c>
+      <c r="H682">
+        <v>56329.973</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>2023</v>
+      </c>
+      <c r="B683" t="s">
+        <v>34</v>
+      </c>
+      <c r="C683" t="s">
+        <v>30</v>
+      </c>
+      <c r="D683" t="s">
+        <v>89</v>
+      </c>
+      <c r="E683" t="s">
+        <v>44</v>
+      </c>
+      <c r="F683">
+        <v>0.0</v>
+      </c>
+      <c r="G683">
+        <v>0.0</v>
+      </c>
+      <c r="H683">
+        <v>117089.974</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>2023</v>
+      </c>
+      <c r="B684" t="s">
+        <v>34</v>
+      </c>
+      <c r="C684" t="s">
+        <v>30</v>
+      </c>
+      <c r="D684" t="s">
+        <v>31</v>
+      </c>
+      <c r="E684" t="s">
+        <v>31</v>
+      </c>
+      <c r="F684">
+        <v>0.0</v>
+      </c>
+      <c r="G684">
+        <v>0.0</v>
+      </c>
+      <c r="H684">
+        <v>377188.0</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>2023</v>
+      </c>
+      <c r="B685" t="s">
+        <v>34</v>
+      </c>
+      <c r="C685" t="s">
+        <v>30</v>
+      </c>
+      <c r="D685" t="s">
+        <v>32</v>
+      </c>
+      <c r="E685" t="s">
+        <v>22</v>
+      </c>
+      <c r="F685">
+        <v>0.0</v>
+      </c>
+      <c r="G685">
+        <v>0.0</v>
+      </c>
+      <c r="H685">
+        <v>37578.559</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>2023</v>
+      </c>
+      <c r="B686" t="s">
+        <v>34</v>
+      </c>
+      <c r="C686" t="s">
+        <v>30</v>
+      </c>
+      <c r="D686" t="s">
+        <v>68</v>
+      </c>
+      <c r="E686" t="s">
+        <v>31</v>
+      </c>
+      <c r="F686">
+        <v>0.0</v>
+      </c>
+      <c r="G686">
+        <v>0.0</v>
+      </c>
+      <c r="H686">
+        <v>98711.358</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>2023</v>
+      </c>
+      <c r="B687" t="s">
+        <v>34</v>
+      </c>
+      <c r="C687" t="s">
+        <v>30</v>
+      </c>
+      <c r="D687" t="s">
+        <v>25</v>
+      </c>
+      <c r="E687" t="s">
+        <v>26</v>
+      </c>
+      <c r="F687">
+        <v>0.0</v>
+      </c>
+      <c r="G687">
+        <v>0.0</v>
+      </c>
+      <c r="H687">
+        <v>33559.757</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>2023</v>
+      </c>
+      <c r="B688" t="s">
+        <v>34</v>
+      </c>
+      <c r="C688" t="s">
+        <v>30</v>
+      </c>
+      <c r="D688" t="s">
+        <v>62</v>
+      </c>
+      <c r="E688" t="s">
+        <v>30</v>
+      </c>
+      <c r="F688">
+        <v>474.0</v>
+      </c>
+      <c r="G688">
+        <v>0.0</v>
+      </c>
+      <c r="H688">
+        <v>35920.349</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>2023</v>
+      </c>
+      <c r="B689" t="s">
+        <v>34</v>
+      </c>
+      <c r="C689" t="s">
+        <v>30</v>
+      </c>
+      <c r="D689" t="s">
+        <v>27</v>
+      </c>
+      <c r="E689" t="s">
+        <v>22</v>
+      </c>
+      <c r="F689">
+        <v>0.0</v>
+      </c>
+      <c r="G689">
+        <v>0.0</v>
+      </c>
+      <c r="H689">
+        <v>3689.176</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>2023</v>
+      </c>
+      <c r="B690" t="s">
+        <v>34</v>
+      </c>
+      <c r="C690" t="s">
+        <v>30</v>
+      </c>
+      <c r="D690" t="s">
+        <v>28</v>
+      </c>
+      <c r="E690" t="s">
+        <v>20</v>
+      </c>
+      <c r="F690">
+        <v>0.0</v>
+      </c>
+      <c r="G690">
+        <v>0.0</v>
+      </c>
+      <c r="H690">
+        <v>305228.066</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>2023</v>
+      </c>
+      <c r="B691" t="s">
+        <v>34</v>
+      </c>
+      <c r="C691" t="s">
+        <v>30</v>
+      </c>
+      <c r="D691" t="s">
+        <v>34</v>
+      </c>
+      <c r="E691" t="s">
+        <v>30</v>
+      </c>
+      <c r="F691">
+        <v>0.0</v>
+      </c>
+      <c r="G691">
+        <v>0.0</v>
+      </c>
+      <c r="H691">
+        <v>18125.254</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>2023</v>
+      </c>
+      <c r="B692" t="s">
+        <v>34</v>
+      </c>
+      <c r="C692" t="s">
+        <v>30</v>
+      </c>
+      <c r="D692" t="s">
+        <v>29</v>
+      </c>
+      <c r="E692" t="s">
+        <v>30</v>
+      </c>
+      <c r="F692">
+        <v>0.0</v>
+      </c>
+      <c r="G692">
+        <v>0.0</v>
+      </c>
+      <c r="H692">
+        <v>1600.0</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>2023</v>
+      </c>
+      <c r="B693" t="s">
+        <v>34</v>
+      </c>
+      <c r="C693" t="s">
+        <v>30</v>
+      </c>
+      <c r="D693" t="s">
+        <v>21</v>
+      </c>
+      <c r="E693" t="s">
+        <v>22</v>
+      </c>
+      <c r="F693">
+        <v>0.0</v>
+      </c>
+      <c r="G693">
+        <v>0.0</v>
+      </c>
+      <c r="H693">
+        <v>96698.287</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>2023</v>
+      </c>
+      <c r="B694" t="s">
+        <v>34</v>
+      </c>
+      <c r="C694" t="s">
+        <v>30</v>
+      </c>
+      <c r="D694" t="s">
+        <v>51</v>
+      </c>
+      <c r="E694" t="s">
+        <v>22</v>
+      </c>
+      <c r="F694">
+        <v>0.0</v>
+      </c>
+      <c r="G694">
+        <v>0.0</v>
+      </c>
+      <c r="H694">
+        <v>796855.646</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>2023</v>
+      </c>
+      <c r="B695" t="s">
+        <v>34</v>
+      </c>
+      <c r="C695" t="s">
+        <v>30</v>
+      </c>
+      <c r="D695" t="s">
+        <v>30</v>
+      </c>
+      <c r="E695" t="s">
+        <v>30</v>
+      </c>
+      <c r="F695">
+        <v>0.0</v>
+      </c>
+      <c r="G695">
+        <v>0.0</v>
+      </c>
+      <c r="H695">
+        <v>43112.056</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>2023</v>
+      </c>
+      <c r="B696" t="s">
+        <v>29</v>
+      </c>
+      <c r="C696" t="s">
+        <v>30</v>
+      </c>
+      <c r="D696" t="s">
+        <v>27</v>
+      </c>
+      <c r="E696" t="s">
+        <v>22</v>
+      </c>
+      <c r="F696">
+        <v>3504.0</v>
+      </c>
+      <c r="G696">
+        <v>0.0</v>
+      </c>
+      <c r="H696">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>2023</v>
+      </c>
+      <c r="B697" t="s">
+        <v>29</v>
+      </c>
+      <c r="C697" t="s">
+        <v>30</v>
+      </c>
+      <c r="D697" t="s">
+        <v>23</v>
+      </c>
+      <c r="E697" t="s">
+        <v>24</v>
+      </c>
+      <c r="F697">
+        <v>282.9</v>
+      </c>
+      <c r="G697">
+        <v>0.0</v>
+      </c>
+      <c r="H697">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>2023</v>
+      </c>
+      <c r="B698" t="s">
+        <v>29</v>
+      </c>
+      <c r="C698" t="s">
+        <v>30</v>
+      </c>
+      <c r="D698" t="s">
+        <v>28</v>
+      </c>
+      <c r="E698" t="s">
+        <v>20</v>
+      </c>
+      <c r="F698">
+        <v>0.0</v>
+      </c>
+      <c r="G698">
+        <v>0.0</v>
+      </c>
+      <c r="H698">
+        <v>120238.6</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>2023</v>
+      </c>
+      <c r="B699" t="s">
+        <v>29</v>
+      </c>
+      <c r="C699" t="s">
+        <v>30</v>
+      </c>
+      <c r="D699" t="s">
+        <v>39</v>
+      </c>
+      <c r="E699" t="s">
+        <v>37</v>
+      </c>
+      <c r="F699">
+        <v>2000.0</v>
+      </c>
+      <c r="G699">
+        <v>0.0</v>
+      </c>
+      <c r="H699">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>2023</v>
+      </c>
+      <c r="B700" t="s">
+        <v>29</v>
+      </c>
+      <c r="C700" t="s">
+        <v>30</v>
+      </c>
+      <c r="D700" t="s">
+        <v>34</v>
+      </c>
+      <c r="E700" t="s">
+        <v>30</v>
+      </c>
+      <c r="F700">
+        <v>0.0</v>
+      </c>
+      <c r="G700">
+        <v>0.0</v>
+      </c>
+      <c r="H700">
+        <v>302.0</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>2023</v>
+      </c>
+      <c r="B701" t="s">
+        <v>29</v>
+      </c>
+      <c r="C701" t="s">
+        <v>30</v>
+      </c>
+      <c r="D701" t="s">
+        <v>21</v>
+      </c>
+      <c r="E701" t="s">
+        <v>22</v>
+      </c>
+      <c r="F701">
+        <v>536.0</v>
+      </c>
+      <c r="G701">
+        <v>0.0</v>
+      </c>
+      <c r="H701">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>2023</v>
+      </c>
+      <c r="B702" t="s">
+        <v>29</v>
+      </c>
+      <c r="C702" t="s">
+        <v>30</v>
+      </c>
+      <c r="D702" t="s">
+        <v>30</v>
+      </c>
+      <c r="E702" t="s">
+        <v>30</v>
+      </c>
+      <c r="F702">
+        <v>0.0</v>
+      </c>
+      <c r="G702">
+        <v>0.0</v>
+      </c>
+      <c r="H702">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>2023</v>
+      </c>
+      <c r="B703" t="s">
+        <v>21</v>
+      </c>
+      <c r="C703" t="s">
+        <v>22</v>
+      </c>
+      <c r="D703" t="s">
+        <v>20</v>
+      </c>
+      <c r="E703" t="s">
+        <v>20</v>
+      </c>
+      <c r="F703">
+        <v>23344.0</v>
+      </c>
+      <c r="G703">
+        <v>0.0</v>
+      </c>
+      <c r="H703">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>2023</v>
+      </c>
+      <c r="B704" t="s">
+        <v>21</v>
+      </c>
+      <c r="C704" t="s">
+        <v>22</v>
+      </c>
+      <c r="D704" t="s">
+        <v>14</v>
+      </c>
+      <c r="E704" t="s">
+        <v>9</v>
+      </c>
+      <c r="F704">
+        <v>0.0</v>
+      </c>
+      <c r="G704">
+        <v>0.0</v>
+      </c>
+      <c r="H704">
+        <v>525581.839</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>2023</v>
+      </c>
+      <c r="B705" t="s">
+        <v>21</v>
+      </c>
+      <c r="C705" t="s">
+        <v>22</v>
+      </c>
+      <c r="D705" t="s">
+        <v>41</v>
+      </c>
+      <c r="E705" t="s">
+        <v>42</v>
+      </c>
+      <c r="F705">
+        <v>0.0</v>
+      </c>
+      <c r="G705">
+        <v>0.0</v>
+      </c>
+      <c r="H705">
+        <v>18162.689</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>2023</v>
+      </c>
+      <c r="B706" t="s">
+        <v>21</v>
+      </c>
+      <c r="C706" t="s">
+        <v>22</v>
+      </c>
+      <c r="D706" t="s">
+        <v>31</v>
+      </c>
+      <c r="E706" t="s">
+        <v>31</v>
+      </c>
+      <c r="F706">
+        <v>0.0</v>
+      </c>
+      <c r="G706">
+        <v>0.0</v>
+      </c>
+      <c r="H706">
+        <v>104310.0</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>2023</v>
+      </c>
+      <c r="B707" t="s">
+        <v>21</v>
+      </c>
+      <c r="C707" t="s">
+        <v>22</v>
+      </c>
+      <c r="D707" t="s">
+        <v>62</v>
+      </c>
+      <c r="E707" t="s">
+        <v>30</v>
+      </c>
+      <c r="F707">
+        <v>0.0</v>
+      </c>
+      <c r="G707">
+        <v>0.0</v>
+      </c>
+      <c r="H707">
+        <v>4366.0</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>2023</v>
+      </c>
+      <c r="B708" t="s">
+        <v>21</v>
+      </c>
+      <c r="C708" t="s">
+        <v>22</v>
+      </c>
+      <c r="D708" t="s">
+        <v>28</v>
+      </c>
+      <c r="E708" t="s">
+        <v>20</v>
+      </c>
+      <c r="F708">
+        <v>0.0</v>
+      </c>
+      <c r="G708">
+        <v>0.0</v>
+      </c>
+      <c r="H708">
+        <v>25000.0</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>2023</v>
+      </c>
+      <c r="B709" t="s">
+        <v>21</v>
+      </c>
+      <c r="C709" t="s">
+        <v>22</v>
+      </c>
+      <c r="D709" t="s">
+        <v>51</v>
+      </c>
+      <c r="E709" t="s">
+        <v>22</v>
+      </c>
+      <c r="F709">
+        <v>0.0</v>
+      </c>
+      <c r="G709">
+        <v>0.0</v>
+      </c>
+      <c r="H709">
+        <v>29656.215</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>2023</v>
+      </c>
+      <c r="B710" t="s">
+        <v>96</v>
+      </c>
+      <c r="C710" t="s">
+        <v>44</v>
+      </c>
+      <c r="D710" t="s">
+        <v>51</v>
+      </c>
+      <c r="E710" t="s">
+        <v>22</v>
+      </c>
+      <c r="F710">
+        <v>0.0</v>
+      </c>
+      <c r="G710">
+        <v>0.0</v>
+      </c>
+      <c r="H710">
+        <v>50000.0</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>2023</v>
+      </c>
+      <c r="B711" t="s">
+        <v>51</v>
+      </c>
+      <c r="C711" t="s">
+        <v>22</v>
+      </c>
+      <c r="D711" t="s">
+        <v>8</v>
+      </c>
+      <c r="E711" t="s">
+        <v>9</v>
+      </c>
+      <c r="F711">
+        <v>0.0</v>
+      </c>
+      <c r="G711">
+        <v>0.0</v>
+      </c>
+      <c r="H711">
+        <v>21000.0</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>2023</v>
+      </c>
+      <c r="B712" t="s">
+        <v>51</v>
+      </c>
+      <c r="C712" t="s">
+        <v>22</v>
+      </c>
+      <c r="D712" t="s">
+        <v>20</v>
+      </c>
+      <c r="E712" t="s">
+        <v>20</v>
+      </c>
+      <c r="F712">
+        <v>109548.0</v>
+      </c>
+      <c r="G712">
+        <v>59331.0</v>
+      </c>
+      <c r="H712">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>2023</v>
+      </c>
+      <c r="B713" t="s">
+        <v>51</v>
+      </c>
+      <c r="C713" t="s">
+        <v>22</v>
+      </c>
+      <c r="D713" t="s">
+        <v>14</v>
+      </c>
+      <c r="E713" t="s">
+        <v>9</v>
+      </c>
+      <c r="F713">
+        <v>0.0</v>
+      </c>
+      <c r="G713">
+        <v>0.0</v>
+      </c>
+      <c r="H713">
+        <v>418607.614</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>2023</v>
+      </c>
+      <c r="B714" t="s">
+        <v>51</v>
+      </c>
+      <c r="C714" t="s">
+        <v>22</v>
+      </c>
+      <c r="D714" t="s">
+        <v>10</v>
+      </c>
+      <c r="E714" t="s">
+        <v>11</v>
+      </c>
+      <c r="F714">
+        <v>0.0</v>
+      </c>
+      <c r="G714">
+        <v>0.0</v>
+      </c>
+      <c r="H714">
+        <v>29000.0</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>2023</v>
+      </c>
+      <c r="B715" t="s">
+        <v>51</v>
+      </c>
+      <c r="C715" t="s">
+        <v>22</v>
+      </c>
+      <c r="D715" t="s">
+        <v>31</v>
+      </c>
+      <c r="E715" t="s">
+        <v>31</v>
+      </c>
+      <c r="F715">
+        <v>0.0</v>
+      </c>
+      <c r="G715">
+        <v>0.0</v>
+      </c>
+      <c r="H715">
+        <v>41248.0</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>2023</v>
+      </c>
+      <c r="B716" t="s">
+        <v>51</v>
+      </c>
+      <c r="C716" t="s">
+        <v>22</v>
+      </c>
+      <c r="D716" t="s">
+        <v>87</v>
+      </c>
+      <c r="E716" t="s">
+        <v>44</v>
+      </c>
+      <c r="F716">
+        <v>25550.0</v>
+      </c>
+      <c r="G716">
+        <v>9416.0</v>
+      </c>
+      <c r="H716">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>2023</v>
+      </c>
+      <c r="B717" t="s">
+        <v>51</v>
+      </c>
+      <c r="C717" t="s">
+        <v>22</v>
+      </c>
+      <c r="D717" t="s">
+        <v>34</v>
+      </c>
+      <c r="E717" t="s">
+        <v>30</v>
+      </c>
+      <c r="F717">
+        <v>0.0</v>
+      </c>
+      <c r="G717">
+        <v>0.0</v>
+      </c>
+      <c r="H717">
+        <v>179839.173</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>2023</v>
+      </c>
+      <c r="B718" t="s">
+        <v>51</v>
+      </c>
+      <c r="C718" t="s">
+        <v>22</v>
+      </c>
+      <c r="D718" t="s">
+        <v>21</v>
+      </c>
+      <c r="E718" t="s">
+        <v>22</v>
+      </c>
+      <c r="F718">
+        <v>399733.0</v>
+      </c>
+      <c r="G718">
+        <v>13906.0</v>
+      </c>
+      <c r="H718">
+        <v>129314.652</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>2023</v>
+      </c>
+      <c r="B719" t="s">
+        <v>51</v>
+      </c>
+      <c r="C719" t="s">
+        <v>22</v>
+      </c>
+      <c r="D719" t="s">
+        <v>51</v>
+      </c>
+      <c r="E719" t="s">
+        <v>22</v>
+      </c>
+      <c r="F719">
+        <v>45000.0</v>
+      </c>
+      <c r="G719">
+        <v>0.0</v>
+      </c>
+      <c r="H719">
+        <v>706953.248</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>2023</v>
+      </c>
+      <c r="B720" t="s">
+        <v>91</v>
+      </c>
+      <c r="C720" t="s">
+        <v>44</v>
+      </c>
+      <c r="D720" t="s">
+        <v>20</v>
+      </c>
+      <c r="E720" t="s">
+        <v>20</v>
+      </c>
+      <c r="F720">
+        <v>0.0</v>
+      </c>
+      <c r="G720">
+        <v>23084.617</v>
+      </c>
+      <c r="H720">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>2023</v>
+      </c>
+      <c r="B721" t="s">
+        <v>38</v>
+      </c>
+      <c r="C721" t="s">
+        <v>37</v>
+      </c>
+      <c r="D721" t="s">
+        <v>67</v>
+      </c>
+      <c r="E721" t="s">
+        <v>44</v>
+      </c>
+      <c r="F721">
+        <v>73934.0</v>
+      </c>
+      <c r="G721">
+        <v>0.0</v>
+      </c>
+      <c r="H721">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>2023</v>
+      </c>
+      <c r="B722" t="s">
+        <v>63</v>
+      </c>
+      <c r="C722" t="s">
+        <v>20</v>
+      </c>
+      <c r="D722" t="s">
+        <v>85</v>
+      </c>
+      <c r="E722" t="s">
+        <v>22</v>
+      </c>
+      <c r="F722">
+        <v>0.0</v>
+      </c>
+      <c r="G722">
+        <v>13901.0</v>
+      </c>
+      <c r="H722">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>2023</v>
+      </c>
+      <c r="B723" t="s">
+        <v>63</v>
+      </c>
+      <c r="C723" t="s">
+        <v>20</v>
+      </c>
+      <c r="D723" t="s">
+        <v>16</v>
+      </c>
+      <c r="E723" t="s">
+        <v>9</v>
+      </c>
+      <c r="F723">
+        <v>0.0</v>
+      </c>
+      <c r="G723">
+        <v>8600.0</v>
+      </c>
+      <c r="H723">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>2023</v>
+      </c>
+      <c r="B724" t="s">
+        <v>63</v>
+      </c>
+      <c r="C724" t="s">
+        <v>20</v>
+      </c>
+      <c r="D724" t="s">
+        <v>29</v>
+      </c>
+      <c r="E724" t="s">
+        <v>30</v>
+      </c>
+      <c r="F724">
+        <v>0.0</v>
+      </c>
+      <c r="G724">
+        <v>9001.0</v>
+      </c>
+      <c r="H724">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>2023</v>
+      </c>
+      <c r="B725" t="s">
+        <v>48</v>
+      </c>
+      <c r="C725" t="s">
+        <v>49</v>
+      </c>
+      <c r="D725" t="s">
+        <v>8</v>
+      </c>
+      <c r="E725" t="s">
+        <v>9</v>
+      </c>
+      <c r="F725">
+        <v>33.0</v>
+      </c>
+      <c r="G725">
+        <v>0.0</v>
+      </c>
+      <c r="H725">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>2023</v>
+      </c>
+      <c r="B726" t="s">
+        <v>48</v>
+      </c>
+      <c r="C726" t="s">
+        <v>49</v>
+      </c>
+      <c r="D726" t="s">
+        <v>14</v>
+      </c>
+      <c r="E726" t="s">
+        <v>9</v>
+      </c>
+      <c r="F726">
+        <v>40.0</v>
+      </c>
+      <c r="G726">
+        <v>0.0</v>
+      </c>
+      <c r="H726">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>2023</v>
+      </c>
+      <c r="B727" t="s">
+        <v>48</v>
+      </c>
+      <c r="C727" t="s">
+        <v>49</v>
+      </c>
+      <c r="D727" t="s">
+        <v>12</v>
+      </c>
+      <c r="E727" t="s">
+        <v>9</v>
+      </c>
+      <c r="F727">
+        <v>40.0</v>
+      </c>
+      <c r="G727">
+        <v>120.0</v>
+      </c>
+      <c r="H727">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>2023</v>
+      </c>
+      <c r="B728" t="s">
+        <v>30</v>
+      </c>
+      <c r="C728" t="s">
+        <v>30</v>
+      </c>
+      <c r="D728" t="s">
+        <v>31</v>
+      </c>
+      <c r="E728" t="s">
+        <v>31</v>
+      </c>
+      <c r="F728">
+        <v>1144.0</v>
+      </c>
+      <c r="G728">
+        <v>0.0</v>
+      </c>
+      <c r="H728">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>2023</v>
+      </c>
+      <c r="B729" t="s">
+        <v>30</v>
+      </c>
+      <c r="C729" t="s">
+        <v>30</v>
+      </c>
+      <c r="D729" t="s">
+        <v>32</v>
+      </c>
+      <c r="E729" t="s">
+        <v>22</v>
+      </c>
+      <c r="F729">
+        <v>749.12</v>
+      </c>
+      <c r="G729">
+        <v>0.0</v>
+      </c>
+      <c r="H729">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>2023</v>
+      </c>
+      <c r="B730" t="s">
+        <v>30</v>
+      </c>
+      <c r="C730" t="s">
+        <v>30</v>
+      </c>
+      <c r="D730" t="s">
+        <v>62</v>
+      </c>
+      <c r="E730" t="s">
+        <v>30</v>
+      </c>
+      <c r="F730">
+        <v>23509.62</v>
+      </c>
+      <c r="G730">
+        <v>0.0</v>
+      </c>
+      <c r="H730">
+        <v>662.0</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>2023</v>
+      </c>
+      <c r="B731" t="s">
+        <v>30</v>
+      </c>
+      <c r="C731" t="s">
+        <v>30</v>
+      </c>
+      <c r="D731" t="s">
+        <v>54</v>
+      </c>
+      <c r="E731" t="s">
+        <v>30</v>
+      </c>
+      <c r="F731">
+        <v>1803.568</v>
+      </c>
+      <c r="G731">
+        <v>0.0</v>
+      </c>
+      <c r="H731">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>2023</v>
+      </c>
+      <c r="B732" t="s">
+        <v>30</v>
+      </c>
+      <c r="C732" t="s">
+        <v>30</v>
+      </c>
+      <c r="D732" t="s">
+        <v>27</v>
+      </c>
+      <c r="E732" t="s">
+        <v>22</v>
+      </c>
+      <c r="F732">
+        <v>371.0</v>
+      </c>
+      <c r="G732">
+        <v>0.0</v>
+      </c>
+      <c r="H732">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>2023</v>
+      </c>
+      <c r="B733" t="s">
+        <v>30</v>
+      </c>
+      <c r="C733" t="s">
+        <v>30</v>
+      </c>
+      <c r="D733" t="s">
+        <v>34</v>
+      </c>
+      <c r="E733" t="s">
+        <v>30</v>
+      </c>
+      <c r="F733">
+        <v>0.0</v>
+      </c>
+      <c r="G733">
+        <v>0.0</v>
+      </c>
+      <c r="H733">
+        <v>1300.0</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>2023</v>
+      </c>
+      <c r="B734" t="s">
+        <v>30</v>
+      </c>
+      <c r="C734" t="s">
+        <v>30</v>
+      </c>
+      <c r="D734" t="s">
+        <v>29</v>
+      </c>
+      <c r="E734" t="s">
+        <v>30</v>
+      </c>
+      <c r="F734">
+        <v>0.0</v>
+      </c>
+      <c r="G734">
+        <v>0.0</v>
+      </c>
+      <c r="H734">
+        <v>1100.0</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>2023</v>
+      </c>
+      <c r="B735" t="s">
+        <v>30</v>
+      </c>
+      <c r="C735" t="s">
+        <v>30</v>
+      </c>
+      <c r="D735" t="s">
+        <v>21</v>
+      </c>
+      <c r="E735" t="s">
+        <v>22</v>
+      </c>
+      <c r="F735">
+        <v>1274.59</v>
+      </c>
+      <c r="G735">
+        <v>322.0</v>
+      </c>
+      <c r="H735">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>2023</v>
+      </c>
+      <c r="B736" t="s">
+        <v>30</v>
+      </c>
+      <c r="C736" t="s">
+        <v>30</v>
+      </c>
+      <c r="D736" t="s">
+        <v>30</v>
+      </c>
+      <c r="E736" t="s">
+        <v>30</v>
+      </c>
+      <c r="F736">
+        <v>0.0</v>
+      </c>
+      <c r="G736">
+        <v>0.0</v>
+      </c>
+      <c r="H736">
+        <v>800.0</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>2022</v>
+      </c>
+      <c r="B737" t="s">
+        <v>8</v>
+      </c>
+      <c r="C737" t="s">
+        <v>9</v>
+      </c>
+      <c r="D737" t="s">
+        <v>36</v>
+      </c>
+      <c r="E737" t="s">
+        <v>37</v>
+      </c>
+      <c r="F737">
+        <v>0.0</v>
+      </c>
+      <c r="G737">
+        <v>4310.0</v>
+      </c>
+      <c r="H737">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>2022</v>
+      </c>
+      <c r="B738" t="s">
+        <v>8</v>
+      </c>
+      <c r="C738" t="s">
+        <v>9</v>
+      </c>
+      <c r="D738" t="s">
+        <v>16</v>
+      </c>
+      <c r="E738" t="s">
+        <v>9</v>
+      </c>
+      <c r="F738">
+        <v>0.0</v>
+      </c>
+      <c r="G738">
+        <v>1570.0</v>
+      </c>
+      <c r="H738">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>2022</v>
+      </c>
+      <c r="B739" t="s">
+        <v>20</v>
+      </c>
+      <c r="C739" t="s">
+        <v>20</v>
+      </c>
+      <c r="D739" t="s">
+        <v>67</v>
+      </c>
+      <c r="E739" t="s">
+        <v>44</v>
+      </c>
+      <c r="F739">
+        <v>1500.0</v>
+      </c>
+      <c r="G739">
+        <v>0.0</v>
+      </c>
+      <c r="H739">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>2022</v>
+      </c>
+      <c r="B740" t="s">
+        <v>20</v>
+      </c>
+      <c r="C740" t="s">
+        <v>20</v>
+      </c>
+      <c r="D740" t="s">
+        <v>29</v>
+      </c>
+      <c r="E740" t="s">
+        <v>30</v>
+      </c>
+      <c r="F740">
+        <v>5874.0</v>
+      </c>
+      <c r="G740">
+        <v>0.0</v>
+      </c>
+      <c r="H740">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>2022</v>
+      </c>
+      <c r="B741" t="s">
+        <v>23</v>
+      </c>
+      <c r="C741" t="s">
+        <v>24</v>
+      </c>
+      <c r="D741" t="s">
+        <v>29</v>
+      </c>
+      <c r="E741" t="s">
+        <v>30</v>
+      </c>
+      <c r="F741">
+        <v>28254.0</v>
+      </c>
+      <c r="G741">
+        <v>0.0</v>
+      </c>
+      <c r="H741">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>2022</v>
+      </c>
+      <c r="B742" t="s">
+        <v>23</v>
+      </c>
+      <c r="C742" t="s">
+        <v>24</v>
+      </c>
+      <c r="D742" t="s">
+        <v>67</v>
+      </c>
+      <c r="E742" t="s">
+        <v>44</v>
+      </c>
+      <c r="F742">
+        <v>4.0</v>
+      </c>
+      <c r="G742">
+        <v>0.0</v>
+      </c>
+      <c r="H742">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>2022</v>
+      </c>
+      <c r="B743" t="s">
+        <v>14</v>
+      </c>
+      <c r="C743" t="s">
+        <v>9</v>
+      </c>
+      <c r="D743" t="s">
+        <v>15</v>
+      </c>
+      <c r="E743" t="s">
+        <v>9</v>
+      </c>
+      <c r="F743">
+        <v>365.0</v>
+      </c>
+      <c r="G743">
+        <v>0.0</v>
+      </c>
+      <c r="H743">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>2022</v>
+      </c>
+      <c r="B744" t="s">
+        <v>14</v>
+      </c>
+      <c r="C744" t="s">
+        <v>9</v>
+      </c>
+      <c r="D744" t="s">
+        <v>19</v>
+      </c>
+      <c r="E744" t="s">
+        <v>9</v>
+      </c>
+      <c r="F744">
+        <v>865.0</v>
+      </c>
+      <c r="G744">
+        <v>0.0</v>
+      </c>
+      <c r="H744">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>2022</v>
+      </c>
+      <c r="B745" t="s">
+        <v>14</v>
+      </c>
+      <c r="C745" t="s">
+        <v>9</v>
+      </c>
+      <c r="D745" t="s">
+        <v>36</v>
+      </c>
+      <c r="E745" t="s">
+        <v>37</v>
+      </c>
+      <c r="F745">
+        <v>377.0</v>
+      </c>
+      <c r="G745">
+        <v>0.0</v>
+      </c>
+      <c r="H745">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>2022</v>
+      </c>
+      <c r="B746" t="s">
+        <v>14</v>
+      </c>
+      <c r="C746" t="s">
+        <v>9</v>
+      </c>
+      <c r="D746" t="s">
+        <v>12</v>
+      </c>
+      <c r="E746" t="s">
+        <v>9</v>
+      </c>
+      <c r="F746">
+        <v>406.0</v>
+      </c>
+      <c r="G746">
+        <v>0.0</v>
+      </c>
+      <c r="H746">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>2022</v>
+      </c>
+      <c r="B747" t="s">
+        <v>14</v>
+      </c>
+      <c r="C747" t="s">
+        <v>9</v>
+      </c>
+      <c r="D747" t="s">
+        <v>67</v>
+      </c>
+      <c r="E747" t="s">
+        <v>44</v>
+      </c>
+      <c r="F747">
+        <v>220709.0</v>
+      </c>
+      <c r="G747">
+        <v>0.0</v>
+      </c>
+      <c r="H747">
+        <v>164.0</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>2022</v>
+      </c>
+      <c r="B748" t="s">
+        <v>14</v>
+      </c>
+      <c r="C748" t="s">
+        <v>9</v>
+      </c>
+      <c r="D748" t="s">
+        <v>14</v>
+      </c>
+      <c r="E748" t="s">
+        <v>9</v>
+      </c>
+      <c r="F748">
+        <v>139563.0</v>
+      </c>
+      <c r="G748">
+        <v>0.0</v>
+      </c>
+      <c r="H748">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>2022</v>
+      </c>
+      <c r="B749" t="s">
+        <v>14</v>
+      </c>
+      <c r="C749" t="s">
+        <v>9</v>
+      </c>
+      <c r="D749" t="s">
+        <v>18</v>
+      </c>
+      <c r="E749" t="s">
+        <v>9</v>
+      </c>
+      <c r="F749">
+        <v>2979.0</v>
+      </c>
+      <c r="G749">
+        <v>0.0</v>
+      </c>
+      <c r="H749">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>2022</v>
+      </c>
+      <c r="B750" t="s">
+        <v>14</v>
+      </c>
+      <c r="C750" t="s">
+        <v>9</v>
+      </c>
+      <c r="D750" t="s">
+        <v>39</v>
+      </c>
+      <c r="E750" t="s">
+        <v>37</v>
+      </c>
+      <c r="F750">
+        <v>32.0</v>
+      </c>
+      <c r="G750">
+        <v>0.0</v>
+      </c>
+      <c r="H750">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>2022</v>
+      </c>
+      <c r="B751" t="s">
+        <v>14</v>
+      </c>
+      <c r="C751" t="s">
+        <v>9</v>
+      </c>
+      <c r="D751" t="s">
+        <v>16</v>
+      </c>
+      <c r="E751" t="s">
+        <v>9</v>
+      </c>
+      <c r="F751">
+        <v>26198.0</v>
+      </c>
+      <c r="G751">
+        <v>0.0</v>
+      </c>
+      <c r="H751">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>2022</v>
+      </c>
+      <c r="B752" t="s">
+        <v>14</v>
+      </c>
+      <c r="C752" t="s">
+        <v>9</v>
+      </c>
+      <c r="D752" t="s">
+        <v>64</v>
+      </c>
+      <c r="E752" t="s">
+        <v>9</v>
+      </c>
+      <c r="F752">
+        <v>72730.0</v>
+      </c>
+      <c r="G752">
+        <v>0.0</v>
+      </c>
+      <c r="H752">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>2022</v>
+      </c>
+      <c r="B753" t="s">
+        <v>14</v>
+      </c>
+      <c r="C753" t="s">
+        <v>9</v>
+      </c>
+      <c r="D753" t="s">
+        <v>72</v>
+      </c>
+      <c r="E753" t="s">
+        <v>44</v>
+      </c>
+      <c r="F753">
+        <v>674.0</v>
+      </c>
+      <c r="G753">
+        <v>0.0</v>
+      </c>
+      <c r="H753">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>2022</v>
+      </c>
+      <c r="B754" t="s">
+        <v>41</v>
+      </c>
+      <c r="C754" t="s">
+        <v>42</v>
+      </c>
+      <c r="D754" t="s">
+        <v>50</v>
+      </c>
+      <c r="E754" t="s">
+        <v>42</v>
+      </c>
+      <c r="F754">
+        <v>0.0</v>
+      </c>
+      <c r="G754">
+        <v>0.0</v>
+      </c>
+      <c r="H754">
+        <v>15000.0</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>2022</v>
+      </c>
+      <c r="B755" t="s">
+        <v>15</v>
+      </c>
+      <c r="C755" t="s">
+        <v>9</v>
+      </c>
+      <c r="D755" t="s">
+        <v>14</v>
+      </c>
+      <c r="E755" t="s">
+        <v>9</v>
+      </c>
+      <c r="F755">
+        <v>356.0</v>
+      </c>
+      <c r="G755">
+        <v>0.0</v>
+      </c>
+      <c r="H755">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>2022</v>
+      </c>
+      <c r="B756" t="s">
+        <v>15</v>
+      </c>
+      <c r="C756" t="s">
+        <v>9</v>
+      </c>
+      <c r="D756" t="s">
+        <v>16</v>
+      </c>
+      <c r="E756" t="s">
+        <v>9</v>
+      </c>
+      <c r="F756">
+        <v>100.0</v>
+      </c>
+      <c r="G756">
+        <v>0.0</v>
+      </c>
+      <c r="H756">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>2022</v>
+      </c>
+      <c r="B757" t="s">
+        <v>15</v>
+      </c>
+      <c r="C757" t="s">
+        <v>9</v>
+      </c>
+      <c r="D757" t="s">
+        <v>67</v>
+      </c>
+      <c r="E757" t="s">
+        <v>44</v>
+      </c>
+      <c r="F757">
+        <v>44954.0</v>
+      </c>
+      <c r="G757">
+        <v>0.0</v>
+      </c>
+      <c r="H757">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>2022</v>
+      </c>
+      <c r="B758" t="s">
+        <v>10</v>
+      </c>
+      <c r="C758" t="s">
+        <v>11</v>
+      </c>
+      <c r="D758" t="s">
+        <v>51</v>
+      </c>
+      <c r="E758" t="s">
+        <v>22</v>
+      </c>
+      <c r="F758">
+        <v>655.0</v>
+      </c>
+      <c r="G758">
+        <v>0.0</v>
+      </c>
+      <c r="H758">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>2022</v>
+      </c>
+      <c r="B759" t="s">
+        <v>10</v>
+      </c>
+      <c r="C759" t="s">
+        <v>11</v>
+      </c>
+      <c r="D759" t="s">
+        <v>16</v>
+      </c>
+      <c r="E759" t="s">
+        <v>9</v>
+      </c>
+      <c r="F759">
+        <v>130695.0</v>
+      </c>
+      <c r="G759">
+        <v>0.0</v>
+      </c>
+      <c r="H759">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>2022</v>
+      </c>
+      <c r="B760" t="s">
+        <v>10</v>
+      </c>
+      <c r="C760" t="s">
+        <v>11</v>
+      </c>
+      <c r="D760" t="s">
+        <v>59</v>
+      </c>
+      <c r="E760" t="s">
+        <v>11</v>
+      </c>
+      <c r="F760">
+        <v>4968.0</v>
+      </c>
+      <c r="G760">
+        <v>0.0</v>
+      </c>
+      <c r="H760">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>2022</v>
+      </c>
+      <c r="B761" t="s">
+        <v>10</v>
+      </c>
+      <c r="C761" t="s">
+        <v>11</v>
+      </c>
+      <c r="D761" t="s">
+        <v>64</v>
+      </c>
+      <c r="E761" t="s">
+        <v>9</v>
+      </c>
+      <c r="F761">
+        <v>1582.0</v>
+      </c>
+      <c r="G761">
+        <v>0.0</v>
+      </c>
+      <c r="H761">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>2022</v>
+      </c>
+      <c r="B762" t="s">
+        <v>10</v>
+      </c>
+      <c r="C762" t="s">
+        <v>11</v>
+      </c>
+      <c r="D762" t="s">
+        <v>28</v>
+      </c>
+      <c r="E762" t="s">
+        <v>20</v>
+      </c>
+      <c r="F762">
+        <v>14000.0</v>
+      </c>
+      <c r="G762">
+        <v>0.0</v>
+      </c>
+      <c r="H762">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>2022</v>
+      </c>
+      <c r="B763" t="s">
+        <v>10</v>
+      </c>
+      <c r="C763" t="s">
+        <v>11</v>
+      </c>
+      <c r="D763" t="s">
+        <v>27</v>
+      </c>
+      <c r="E763" t="s">
+        <v>22</v>
+      </c>
+      <c r="F763">
+        <v>9859.0</v>
+      </c>
+      <c r="G763">
+        <v>0.0</v>
+      </c>
+      <c r="H763">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>2022</v>
+      </c>
+      <c r="B764" t="s">
+        <v>10</v>
+      </c>
+      <c r="C764" t="s">
+        <v>11</v>
+      </c>
+      <c r="D764" t="s">
+        <v>14</v>
+      </c>
+      <c r="E764" t="s">
+        <v>9</v>
+      </c>
+      <c r="F764">
+        <v>2793.0</v>
+      </c>
+      <c r="G764">
+        <v>0.0</v>
+      </c>
+      <c r="H764">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>2022</v>
+      </c>
+      <c r="B765" t="s">
+        <v>10</v>
+      </c>
+      <c r="C765" t="s">
+        <v>11</v>
+      </c>
+      <c r="D765" t="s">
+        <v>29</v>
+      </c>
+      <c r="E765" t="s">
+        <v>30</v>
+      </c>
+      <c r="F765">
+        <v>379.0</v>
+      </c>
+      <c r="G765">
+        <v>0.0</v>
+      </c>
+      <c r="H765">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>2022</v>
+      </c>
+      <c r="B766" t="s">
+        <v>19</v>
+      </c>
+      <c r="C766" t="s">
+        <v>9</v>
+      </c>
+      <c r="D766" t="s">
+        <v>67</v>
+      </c>
+      <c r="E766" t="s">
+        <v>44</v>
+      </c>
+      <c r="F766">
+        <v>82931.0</v>
+      </c>
+      <c r="G766">
+        <v>0.0</v>
+      </c>
+      <c r="H766">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>2022</v>
+      </c>
+      <c r="B767" t="s">
+        <v>19</v>
+      </c>
+      <c r="C767" t="s">
+        <v>9</v>
+      </c>
+      <c r="D767" t="s">
+        <v>16</v>
+      </c>
+      <c r="E767" t="s">
+        <v>9</v>
+      </c>
+      <c r="F767">
+        <v>898.0</v>
+      </c>
+      <c r="G767">
+        <v>0.0</v>
+      </c>
+      <c r="H767">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>2022</v>
+      </c>
+      <c r="B768" t="s">
+        <v>50</v>
+      </c>
+      <c r="C768" t="s">
+        <v>42</v>
+      </c>
+      <c r="D768" t="s">
+        <v>41</v>
+      </c>
+      <c r="E768" t="s">
+        <v>42</v>
+      </c>
+      <c r="F768">
+        <v>22000.0</v>
+      </c>
+      <c r="G768">
+        <v>0.0</v>
+      </c>
+      <c r="H768">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>2022</v>
+      </c>
+      <c r="B769" t="s">
+        <v>50</v>
+      </c>
+      <c r="C769" t="s">
+        <v>42</v>
+      </c>
+      <c r="D769" t="s">
+        <v>30</v>
+      </c>
+      <c r="E769" t="s">
+        <v>30</v>
+      </c>
+      <c r="F769">
+        <v>3091.0</v>
+      </c>
+      <c r="G769">
+        <v>0.0</v>
+      </c>
+      <c r="H769">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>2022</v>
+      </c>
+      <c r="B770" t="s">
+        <v>50</v>
+      </c>
+      <c r="C770" t="s">
+        <v>42</v>
+      </c>
+      <c r="D770" t="s">
+        <v>29</v>
+      </c>
+      <c r="E770" t="s">
+        <v>30</v>
+      </c>
+      <c r="F770">
+        <v>10000.0</v>
+      </c>
+      <c r="G770">
+        <v>0.0</v>
+      </c>
+      <c r="H770">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>2022</v>
+      </c>
+      <c r="B771" t="s">
+        <v>50</v>
+      </c>
+      <c r="C771" t="s">
+        <v>42</v>
+      </c>
+      <c r="D771" t="s">
+        <v>34</v>
+      </c>
+      <c r="E771" t="s">
+        <v>30</v>
+      </c>
+      <c r="F771">
+        <v>10900.0</v>
+      </c>
+      <c r="G771">
+        <v>0.0</v>
+      </c>
+      <c r="H771">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>2022</v>
+      </c>
+      <c r="B772" t="s">
+        <v>50</v>
+      </c>
+      <c r="C772" t="s">
+        <v>42</v>
+      </c>
+      <c r="D772" t="s">
+        <v>28</v>
+      </c>
+      <c r="E772" t="s">
+        <v>20</v>
+      </c>
+      <c r="F772">
+        <v>50800.0</v>
+      </c>
+      <c r="G772">
+        <v>0.0</v>
+      </c>
+      <c r="H772">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>2022</v>
+      </c>
+      <c r="B773" t="s">
+        <v>50</v>
+      </c>
+      <c r="C773" t="s">
+        <v>42</v>
+      </c>
+      <c r="D773" t="s">
+        <v>31</v>
+      </c>
+      <c r="E773" t="s">
+        <v>31</v>
+      </c>
+      <c r="F773">
+        <v>8900.0</v>
+      </c>
+      <c r="G773">
+        <v>0.0</v>
+      </c>
+      <c r="H773">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>2022</v>
+      </c>
+      <c r="B774" t="s">
+        <v>50</v>
+      </c>
+      <c r="C774" t="s">
+        <v>42</v>
+      </c>
+      <c r="D774" t="s">
+        <v>20</v>
+      </c>
+      <c r="E774" t="s">
+        <v>20</v>
+      </c>
+      <c r="F774">
+        <v>5000.0</v>
+      </c>
+      <c r="G774">
+        <v>0.0</v>
+      </c>
+      <c r="H774">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>2022</v>
+      </c>
+      <c r="B775" t="s">
+        <v>12</v>
+      </c>
+      <c r="C775" t="s">
+        <v>9</v>
+      </c>
+      <c r="D775" t="s">
+        <v>67</v>
+      </c>
+      <c r="E775" t="s">
+        <v>44</v>
+      </c>
+      <c r="F775">
+        <v>63792.0</v>
+      </c>
+      <c r="G775">
+        <v>0.0</v>
+      </c>
+      <c r="H775">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>2022</v>
+      </c>
+      <c r="B776" t="s">
+        <v>12</v>
+      </c>
+      <c r="C776" t="s">
+        <v>9</v>
+      </c>
+      <c r="D776" t="s">
+        <v>14</v>
+      </c>
+      <c r="E776" t="s">
+        <v>9</v>
+      </c>
+      <c r="F776">
+        <v>2046.0</v>
+      </c>
+      <c r="G776">
+        <v>0.0</v>
+      </c>
+      <c r="H776">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>2022</v>
+      </c>
+      <c r="B777" t="s">
+        <v>31</v>
+      </c>
+      <c r="C777" t="s">
+        <v>31</v>
+      </c>
+      <c r="D777" t="s">
+        <v>25</v>
+      </c>
+      <c r="E777" t="s">
+        <v>26</v>
+      </c>
+      <c r="F777">
+        <v>54.0</v>
+      </c>
+      <c r="G777">
+        <v>0.0</v>
+      </c>
+      <c r="H777">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>2022</v>
+      </c>
+      <c r="B778" t="s">
+        <v>32</v>
+      </c>
+      <c r="C778" t="s">
+        <v>22</v>
+      </c>
+      <c r="D778" t="s">
+        <v>14</v>
+      </c>
+      <c r="E778" t="s">
+        <v>9</v>
+      </c>
+      <c r="F778">
+        <v>7550.0</v>
+      </c>
+      <c r="G778">
+        <v>0.0</v>
+      </c>
+      <c r="H778">
+        <v>19500.0</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>2022</v>
+      </c>
+      <c r="B779" t="s">
+        <v>32</v>
+      </c>
+      <c r="C779" t="s">
+        <v>22</v>
+      </c>
+      <c r="D779" t="s">
+        <v>64</v>
+      </c>
+      <c r="E779" t="s">
+        <v>9</v>
+      </c>
+      <c r="F779">
+        <v>500.0</v>
+      </c>
+      <c r="G779">
+        <v>0.0</v>
+      </c>
+      <c r="H779">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>2022</v>
+      </c>
+      <c r="B780" t="s">
+        <v>32</v>
+      </c>
+      <c r="C780" t="s">
+        <v>22</v>
+      </c>
+      <c r="D780" t="s">
+        <v>29</v>
+      </c>
+      <c r="E780" t="s">
+        <v>30</v>
+      </c>
+      <c r="F780">
+        <v>225.0</v>
+      </c>
+      <c r="G780">
+        <v>0.0</v>
+      </c>
+      <c r="H780">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>2022</v>
+      </c>
+      <c r="B781" t="s">
+        <v>32</v>
+      </c>
+      <c r="C781" t="s">
+        <v>22</v>
+      </c>
+      <c r="D781" t="s">
+        <v>30</v>
+      </c>
+      <c r="E781" t="s">
+        <v>30</v>
+      </c>
+      <c r="F781">
+        <v>225.0</v>
+      </c>
+      <c r="G781">
+        <v>0.0</v>
+      </c>
+      <c r="H781">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>2022</v>
+      </c>
+      <c r="B782" t="s">
+        <v>52</v>
+      </c>
+      <c r="C782" t="s">
+        <v>49</v>
+      </c>
+      <c r="D782" t="s">
+        <v>14</v>
+      </c>
+      <c r="E782" t="s">
+        <v>9</v>
+      </c>
+      <c r="F782">
+        <v>70.0</v>
+      </c>
+      <c r="G782">
+        <v>0.0</v>
+      </c>
+      <c r="H782">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>2022</v>
+      </c>
+      <c r="B783" t="s">
+        <v>79</v>
+      </c>
+      <c r="C783" t="s">
+        <v>42</v>
+      </c>
+      <c r="D783" t="s">
+        <v>25</v>
+      </c>
+      <c r="E783" t="s">
+        <v>26</v>
+      </c>
+      <c r="F783">
+        <v>1054.0</v>
+      </c>
+      <c r="G783">
+        <v>0.0</v>
+      </c>
+      <c r="H783">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>2022</v>
+      </c>
+      <c r="B784" t="s">
+        <v>79</v>
+      </c>
+      <c r="C784" t="s">
+        <v>42</v>
+      </c>
+      <c r="D784" t="s">
+        <v>67</v>
+      </c>
+      <c r="E784" t="s">
+        <v>44</v>
+      </c>
+      <c r="F784">
+        <v>0.0</v>
+      </c>
+      <c r="G784">
+        <v>131520.0</v>
+      </c>
+      <c r="H784">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>2022</v>
+      </c>
+      <c r="B785" t="s">
+        <v>25</v>
+      </c>
+      <c r="C785" t="s">
+        <v>26</v>
+      </c>
+      <c r="D785" t="s">
+        <v>50</v>
+      </c>
+      <c r="E785" t="s">
+        <v>42</v>
+      </c>
+      <c r="F785">
+        <v>0.0</v>
+      </c>
+      <c r="G785">
+        <v>0.0</v>
+      </c>
+      <c r="H785">
         <v>14800.0</v>
       </c>
-      <c r="H498">
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
         <v>2022</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A499" t="s">
+      <c r="B786" t="s">
+        <v>25</v>
+      </c>
+      <c r="C786" t="s">
+        <v>26</v>
+      </c>
+      <c r="D786" t="s">
         <v>32</v>
       </c>
-      <c r="B499" t="s">
-[...2 lines deleted...]
-      <c r="C499" t="s">
+      <c r="E786" t="s">
+        <v>22</v>
+      </c>
+      <c r="F786">
+        <v>442.0</v>
+      </c>
+      <c r="G786">
+        <v>0.0</v>
+      </c>
+      <c r="H786">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>2022</v>
+      </c>
+      <c r="B787" t="s">
+        <v>25</v>
+      </c>
+      <c r="C787" t="s">
+        <v>26</v>
+      </c>
+      <c r="D787" t="s">
+        <v>67</v>
+      </c>
+      <c r="E787" t="s">
+        <v>44</v>
+      </c>
+      <c r="F787">
+        <v>18389.0</v>
+      </c>
+      <c r="G787">
+        <v>0.0</v>
+      </c>
+      <c r="H787">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>2022</v>
+      </c>
+      <c r="B788" t="s">
+        <v>53</v>
+      </c>
+      <c r="C788" t="s">
+        <v>30</v>
+      </c>
+      <c r="D788" t="s">
+        <v>67</v>
+      </c>
+      <c r="E788" t="s">
+        <v>44</v>
+      </c>
+      <c r="F788">
+        <v>348.0</v>
+      </c>
+      <c r="G788">
+        <v>0.0</v>
+      </c>
+      <c r="H788">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>2022</v>
+      </c>
+      <c r="B789" t="s">
+        <v>55</v>
+      </c>
+      <c r="C789" t="s">
+        <v>11</v>
+      </c>
+      <c r="D789" t="s">
+        <v>67</v>
+      </c>
+      <c r="E789" t="s">
+        <v>44</v>
+      </c>
+      <c r="F789">
+        <v>1347.0</v>
+      </c>
+      <c r="G789">
+        <v>0.0</v>
+      </c>
+      <c r="H789">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>2022</v>
+      </c>
+      <c r="B790" t="s">
+        <v>97</v>
+      </c>
+      <c r="C790" t="s">
+        <v>22</v>
+      </c>
+      <c r="D790" t="s">
+        <v>67</v>
+      </c>
+      <c r="E790" t="s">
+        <v>44</v>
+      </c>
+      <c r="F790">
+        <v>9791.0</v>
+      </c>
+      <c r="G790">
+        <v>0.0</v>
+      </c>
+      <c r="H790">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>2022</v>
+      </c>
+      <c r="B791" t="s">
+        <v>28</v>
+      </c>
+      <c r="C791" t="s">
+        <v>20</v>
+      </c>
+      <c r="D791" t="s">
+        <v>50</v>
+      </c>
+      <c r="E791" t="s">
+        <v>42</v>
+      </c>
+      <c r="F791">
+        <v>0.0</v>
+      </c>
+      <c r="G791">
+        <v>0.0</v>
+      </c>
+      <c r="H791">
+        <v>200930.0</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>2022</v>
+      </c>
+      <c r="B792" t="s">
+        <v>28</v>
+      </c>
+      <c r="C792" t="s">
+        <v>20</v>
+      </c>
+      <c r="D792" t="s">
+        <v>25</v>
+      </c>
+      <c r="E792" t="s">
+        <v>26</v>
+      </c>
+      <c r="F792">
+        <v>931.0</v>
+      </c>
+      <c r="G792">
+        <v>0.0</v>
+      </c>
+      <c r="H792">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>2022</v>
+      </c>
+      <c r="B793" t="s">
+        <v>28</v>
+      </c>
+      <c r="C793" t="s">
+        <v>20</v>
+      </c>
+      <c r="D793" t="s">
+        <v>67</v>
+      </c>
+      <c r="E793" t="s">
+        <v>44</v>
+      </c>
+      <c r="F793">
+        <v>32312.0</v>
+      </c>
+      <c r="G793">
+        <v>0.0</v>
+      </c>
+      <c r="H793">
+        <v>32303.0</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>2022</v>
+      </c>
+      <c r="B794" t="s">
+        <v>28</v>
+      </c>
+      <c r="C794" t="s">
+        <v>20</v>
+      </c>
+      <c r="D794" t="s">
         <v>29</v>
       </c>
-      <c r="D499" t="s">
-[...11 lines deleted...]
-      <c r="H499">
+      <c r="E794" t="s">
+        <v>30</v>
+      </c>
+      <c r="F794">
+        <v>4386.0</v>
+      </c>
+      <c r="G794">
+        <v>0.0</v>
+      </c>
+      <c r="H794">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
         <v>2022</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B500" t="s">
+      <c r="B795" t="s">
+        <v>45</v>
+      </c>
+      <c r="C795" t="s">
+        <v>11</v>
+      </c>
+      <c r="D795" t="s">
+        <v>67</v>
+      </c>
+      <c r="E795" t="s">
+        <v>44</v>
+      </c>
+      <c r="F795">
+        <v>18990.0</v>
+      </c>
+      <c r="G795">
+        <v>0.0</v>
+      </c>
+      <c r="H795">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>2022</v>
+      </c>
+      <c r="B796" t="s">
+        <v>36</v>
+      </c>
+      <c r="C796" t="s">
+        <v>37</v>
+      </c>
+      <c r="D796" t="s">
+        <v>36</v>
+      </c>
+      <c r="E796" t="s">
+        <v>37</v>
+      </c>
+      <c r="F796">
+        <v>5.0</v>
+      </c>
+      <c r="G796">
+        <v>90390.0</v>
+      </c>
+      <c r="H796">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>2022</v>
+      </c>
+      <c r="B797" t="s">
+        <v>36</v>
+      </c>
+      <c r="C797" t="s">
+        <v>37</v>
+      </c>
+      <c r="D797" t="s">
+        <v>81</v>
+      </c>
+      <c r="E797" t="s">
+        <v>37</v>
+      </c>
+      <c r="F797">
+        <v>0.0</v>
+      </c>
+      <c r="G797">
+        <v>3755.0</v>
+      </c>
+      <c r="H797">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>2022</v>
+      </c>
+      <c r="B798" t="s">
+        <v>36</v>
+      </c>
+      <c r="C798" t="s">
+        <v>37</v>
+      </c>
+      <c r="D798" t="s">
+        <v>16</v>
+      </c>
+      <c r="E798" t="s">
+        <v>9</v>
+      </c>
+      <c r="F798">
+        <v>66849.0</v>
+      </c>
+      <c r="G798">
+        <v>53785.0</v>
+      </c>
+      <c r="H798">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>2022</v>
+      </c>
+      <c r="B799" t="s">
+        <v>36</v>
+      </c>
+      <c r="C799" t="s">
+        <v>37</v>
+      </c>
+      <c r="D799" t="s">
+        <v>39</v>
+      </c>
+      <c r="E799" t="s">
+        <v>37</v>
+      </c>
+      <c r="F799">
+        <v>0.0</v>
+      </c>
+      <c r="G799">
+        <v>4296.0</v>
+      </c>
+      <c r="H799">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>2022</v>
+      </c>
+      <c r="B800" t="s">
+        <v>67</v>
+      </c>
+      <c r="C800" t="s">
+        <v>44</v>
+      </c>
+      <c r="D800" t="s">
+        <v>20</v>
+      </c>
+      <c r="E800" t="s">
+        <v>20</v>
+      </c>
+      <c r="F800">
+        <v>2000.0</v>
+      </c>
+      <c r="G800">
+        <v>0.0</v>
+      </c>
+      <c r="H800">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>2022</v>
+      </c>
+      <c r="B801" t="s">
+        <v>67</v>
+      </c>
+      <c r="C801" t="s">
+        <v>44</v>
+      </c>
+      <c r="D801" t="s">
+        <v>23</v>
+      </c>
+      <c r="E801" t="s">
         <v>24</v>
       </c>
-      <c r="C500" t="s">
+      <c r="F801">
+        <v>1.0</v>
+      </c>
+      <c r="G801">
+        <v>0.0</v>
+      </c>
+      <c r="H801">
+        <v>87240.0</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>2022</v>
+      </c>
+      <c r="B802" t="s">
+        <v>67</v>
+      </c>
+      <c r="C802" t="s">
+        <v>44</v>
+      </c>
+      <c r="D802" t="s">
+        <v>14</v>
+      </c>
+      <c r="E802" t="s">
+        <v>9</v>
+      </c>
+      <c r="F802">
+        <v>246936.0</v>
+      </c>
+      <c r="G802">
+        <v>9043.0</v>
+      </c>
+      <c r="H802">
+        <v>178430.0</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>2022</v>
+      </c>
+      <c r="B803" t="s">
+        <v>67</v>
+      </c>
+      <c r="C803" t="s">
+        <v>44</v>
+      </c>
+      <c r="D803" t="s">
+        <v>15</v>
+      </c>
+      <c r="E803" t="s">
+        <v>9</v>
+      </c>
+      <c r="F803">
+        <v>20563.0</v>
+      </c>
+      <c r="G803">
+        <v>0.0</v>
+      </c>
+      <c r="H803">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>2022</v>
+      </c>
+      <c r="B804" t="s">
+        <v>67</v>
+      </c>
+      <c r="C804" t="s">
+        <v>44</v>
+      </c>
+      <c r="D804" t="s">
+        <v>19</v>
+      </c>
+      <c r="E804" t="s">
+        <v>9</v>
+      </c>
+      <c r="F804">
+        <v>125982.0</v>
+      </c>
+      <c r="G804">
+        <v>0.0</v>
+      </c>
+      <c r="H804">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>2022</v>
+      </c>
+      <c r="B805" t="s">
+        <v>67</v>
+      </c>
+      <c r="C805" t="s">
+        <v>44</v>
+      </c>
+      <c r="D805" t="s">
+        <v>12</v>
+      </c>
+      <c r="E805" t="s">
+        <v>9</v>
+      </c>
+      <c r="F805">
+        <v>10254.0</v>
+      </c>
+      <c r="G805">
+        <v>0.0</v>
+      </c>
+      <c r="H805">
+        <v>1041.0</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>2022</v>
+      </c>
+      <c r="B806" t="s">
+        <v>67</v>
+      </c>
+      <c r="C806" t="s">
+        <v>44</v>
+      </c>
+      <c r="D806" t="s">
+        <v>79</v>
+      </c>
+      <c r="E806" t="s">
+        <v>42</v>
+      </c>
+      <c r="F806">
+        <v>0.0</v>
+      </c>
+      <c r="G806">
+        <v>31650.0</v>
+      </c>
+      <c r="H806">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>2022</v>
+      </c>
+      <c r="B807" t="s">
+        <v>67</v>
+      </c>
+      <c r="C807" t="s">
+        <v>44</v>
+      </c>
+      <c r="D807" t="s">
+        <v>25</v>
+      </c>
+      <c r="E807" t="s">
+        <v>26</v>
+      </c>
+      <c r="F807">
+        <v>24860.0</v>
+      </c>
+      <c r="G807">
+        <v>0.0</v>
+      </c>
+      <c r="H807">
+        <v>414116.0</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>2022</v>
+      </c>
+      <c r="B808" t="s">
+        <v>67</v>
+      </c>
+      <c r="C808" t="s">
+        <v>44</v>
+      </c>
+      <c r="D808" t="s">
+        <v>53</v>
+      </c>
+      <c r="E808" t="s">
+        <v>30</v>
+      </c>
+      <c r="F808">
+        <v>54485.0</v>
+      </c>
+      <c r="G808">
+        <v>0.0</v>
+      </c>
+      <c r="H808">
+        <v>11702.0</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>2022</v>
+      </c>
+      <c r="B809" t="s">
+        <v>67</v>
+      </c>
+      <c r="C809" t="s">
+        <v>44</v>
+      </c>
+      <c r="D809" t="s">
+        <v>55</v>
+      </c>
+      <c r="E809" t="s">
+        <v>11</v>
+      </c>
+      <c r="F809">
+        <v>382.0</v>
+      </c>
+      <c r="G809">
+        <v>0.0</v>
+      </c>
+      <c r="H809">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>2022</v>
+      </c>
+      <c r="B810" t="s">
+        <v>67</v>
+      </c>
+      <c r="C810" t="s">
+        <v>44</v>
+      </c>
+      <c r="D810" t="s">
+        <v>97</v>
+      </c>
+      <c r="E810" t="s">
+        <v>22</v>
+      </c>
+      <c r="F810">
+        <v>6618.0</v>
+      </c>
+      <c r="G810">
+        <v>0.0</v>
+      </c>
+      <c r="H810">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>2022</v>
+      </c>
+      <c r="B811" t="s">
+        <v>67</v>
+      </c>
+      <c r="C811" t="s">
+        <v>44</v>
+      </c>
+      <c r="D811" t="s">
+        <v>28</v>
+      </c>
+      <c r="E811" t="s">
+        <v>20</v>
+      </c>
+      <c r="F811">
+        <v>317587.0</v>
+      </c>
+      <c r="G811">
+        <v>0.0</v>
+      </c>
+      <c r="H811">
+        <v>2207433.0</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>2022</v>
+      </c>
+      <c r="B812" t="s">
+        <v>67</v>
+      </c>
+      <c r="C812" t="s">
+        <v>44</v>
+      </c>
+      <c r="D812" t="s">
+        <v>45</v>
+      </c>
+      <c r="E812" t="s">
+        <v>11</v>
+      </c>
+      <c r="F812">
+        <v>78918.0</v>
+      </c>
+      <c r="G812">
+        <v>0.0</v>
+      </c>
+      <c r="H812">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>2022</v>
+      </c>
+      <c r="B813" t="s">
+        <v>67</v>
+      </c>
+      <c r="C813" t="s">
+        <v>44</v>
+      </c>
+      <c r="D813" t="s">
+        <v>59</v>
+      </c>
+      <c r="E813" t="s">
+        <v>11</v>
+      </c>
+      <c r="F813">
+        <v>2220.0</v>
+      </c>
+      <c r="G813">
+        <v>0.0</v>
+      </c>
+      <c r="H813">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>2022</v>
+      </c>
+      <c r="B814" t="s">
+        <v>67</v>
+      </c>
+      <c r="C814" t="s">
+        <v>44</v>
+      </c>
+      <c r="D814" t="s">
+        <v>98</v>
+      </c>
+      <c r="E814" t="s">
+        <v>44</v>
+      </c>
+      <c r="F814">
+        <v>3412.0</v>
+      </c>
+      <c r="G814">
+        <v>0.0</v>
+      </c>
+      <c r="H814">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>2022</v>
+      </c>
+      <c r="B815" t="s">
+        <v>67</v>
+      </c>
+      <c r="C815" t="s">
+        <v>44</v>
+      </c>
+      <c r="D815" t="s">
+        <v>46</v>
+      </c>
+      <c r="E815" t="s">
+        <v>11</v>
+      </c>
+      <c r="F815">
+        <v>152541.0</v>
+      </c>
+      <c r="G815">
+        <v>0.0</v>
+      </c>
+      <c r="H815">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>2022</v>
+      </c>
+      <c r="B816" t="s">
+        <v>67</v>
+      </c>
+      <c r="C816" t="s">
+        <v>44</v>
+      </c>
+      <c r="D816" t="s">
+        <v>47</v>
+      </c>
+      <c r="E816" t="s">
+        <v>37</v>
+      </c>
+      <c r="F816">
+        <v>13819.0</v>
+      </c>
+      <c r="G816">
+        <v>0.0</v>
+      </c>
+      <c r="H816">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>2022</v>
+      </c>
+      <c r="B817" t="s">
+        <v>67</v>
+      </c>
+      <c r="C817" t="s">
+        <v>44</v>
+      </c>
+      <c r="D817" t="s">
+        <v>39</v>
+      </c>
+      <c r="E817" t="s">
+        <v>37</v>
+      </c>
+      <c r="F817">
+        <v>190440.0</v>
+      </c>
+      <c r="G817">
+        <v>5244.0</v>
+      </c>
+      <c r="H817">
+        <v>246829.0</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>2022</v>
+      </c>
+      <c r="B818" t="s">
+        <v>67</v>
+      </c>
+      <c r="C818" t="s">
+        <v>44</v>
+      </c>
+      <c r="D818" t="s">
+        <v>18</v>
+      </c>
+      <c r="E818" t="s">
+        <v>9</v>
+      </c>
+      <c r="F818">
+        <v>439063.0</v>
+      </c>
+      <c r="G818">
+        <v>0.0</v>
+      </c>
+      <c r="H818">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>2022</v>
+      </c>
+      <c r="B819" t="s">
+        <v>67</v>
+      </c>
+      <c r="C819" t="s">
+        <v>44</v>
+      </c>
+      <c r="D819" t="s">
+        <v>29</v>
+      </c>
+      <c r="E819" t="s">
+        <v>30</v>
+      </c>
+      <c r="F819">
+        <v>188700.0</v>
+      </c>
+      <c r="G819">
+        <v>141065.0</v>
+      </c>
+      <c r="H819">
+        <v>136969.0</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>2022</v>
+      </c>
+      <c r="B820" t="s">
+        <v>67</v>
+      </c>
+      <c r="C820" t="s">
+        <v>44</v>
+      </c>
+      <c r="D820" t="s">
+        <v>38</v>
+      </c>
+      <c r="E820" t="s">
+        <v>37</v>
+      </c>
+      <c r="F820">
+        <v>186508.0</v>
+      </c>
+      <c r="G820">
+        <v>0.0</v>
+      </c>
+      <c r="H820">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>2022</v>
+      </c>
+      <c r="B821" t="s">
+        <v>67</v>
+      </c>
+      <c r="C821" t="s">
+        <v>44</v>
+      </c>
+      <c r="D821" t="s">
+        <v>30</v>
+      </c>
+      <c r="E821" t="s">
+        <v>30</v>
+      </c>
+      <c r="F821">
+        <v>85389.0</v>
+      </c>
+      <c r="G821">
+        <v>32993.0</v>
+      </c>
+      <c r="H821">
+        <v>28208.0</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>2022</v>
+      </c>
+      <c r="B822" t="s">
+        <v>72</v>
+      </c>
+      <c r="C822" t="s">
+        <v>44</v>
+      </c>
+      <c r="D822" t="s">
+        <v>16</v>
+      </c>
+      <c r="E822" t="s">
+        <v>9</v>
+      </c>
+      <c r="F822">
+        <v>123466.0</v>
+      </c>
+      <c r="G822">
+        <v>0.0</v>
+      </c>
+      <c r="H822">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>2022</v>
+      </c>
+      <c r="B823" t="s">
+        <v>64</v>
+      </c>
+      <c r="C823" t="s">
+        <v>9</v>
+      </c>
+      <c r="D823" t="s">
+        <v>14</v>
+      </c>
+      <c r="E823" t="s">
+        <v>9</v>
+      </c>
+      <c r="F823">
+        <v>290.0</v>
+      </c>
+      <c r="G823">
+        <v>0.0</v>
+      </c>
+      <c r="H823">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>2022</v>
+      </c>
+      <c r="B824" t="s">
+        <v>64</v>
+      </c>
+      <c r="C824" t="s">
+        <v>9</v>
+      </c>
+      <c r="D824" t="s">
+        <v>16</v>
+      </c>
+      <c r="E824" t="s">
+        <v>9</v>
+      </c>
+      <c r="F824">
+        <v>851.0</v>
+      </c>
+      <c r="G824">
+        <v>0.0</v>
+      </c>
+      <c r="H824">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>2022</v>
+      </c>
+      <c r="B825" t="s">
+        <v>59</v>
+      </c>
+      <c r="C825" t="s">
+        <v>11</v>
+      </c>
+      <c r="D825" t="s">
+        <v>67</v>
+      </c>
+      <c r="E825" t="s">
+        <v>44</v>
+      </c>
+      <c r="F825">
+        <v>2366.0</v>
+      </c>
+      <c r="G825">
+        <v>0.0</v>
+      </c>
+      <c r="H825">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>2022</v>
+      </c>
+      <c r="B826" t="s">
+        <v>59</v>
+      </c>
+      <c r="C826" t="s">
+        <v>11</v>
+      </c>
+      <c r="D826" t="s">
+        <v>16</v>
+      </c>
+      <c r="E826" t="s">
+        <v>9</v>
+      </c>
+      <c r="F826">
+        <v>10.0</v>
+      </c>
+      <c r="G826">
+        <v>0.0</v>
+      </c>
+      <c r="H826">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>2022</v>
+      </c>
+      <c r="B827" t="s">
+        <v>98</v>
+      </c>
+      <c r="C827" t="s">
+        <v>44</v>
+      </c>
+      <c r="D827" t="s">
+        <v>67</v>
+      </c>
+      <c r="E827" t="s">
+        <v>44</v>
+      </c>
+      <c r="F827">
+        <v>3138.0</v>
+      </c>
+      <c r="G827">
+        <v>0.0</v>
+      </c>
+      <c r="H827">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>2022</v>
+      </c>
+      <c r="B828" t="s">
+        <v>46</v>
+      </c>
+      <c r="C828" t="s">
+        <v>11</v>
+      </c>
+      <c r="D828" t="s">
+        <v>67</v>
+      </c>
+      <c r="E828" t="s">
+        <v>44</v>
+      </c>
+      <c r="F828">
+        <v>78317.0</v>
+      </c>
+      <c r="G828">
+        <v>0.0</v>
+      </c>
+      <c r="H828">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>2022</v>
+      </c>
+      <c r="B829" t="s">
+        <v>81</v>
+      </c>
+      <c r="C829" t="s">
+        <v>37</v>
+      </c>
+      <c r="D829" t="s">
         <v>36</v>
       </c>
-      <c r="D500" t="s">
+      <c r="E829" t="s">
         <v>37</v>
       </c>
-      <c r="E500">
-[...8 lines deleted...]
-      <c r="H500">
+      <c r="F829">
+        <v>0.0</v>
+      </c>
+      <c r="G829">
+        <v>2001.0</v>
+      </c>
+      <c r="H829">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
         <v>2022</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B501" t="s">
+      <c r="B830" t="s">
+        <v>16</v>
+      </c>
+      <c r="C830" t="s">
+        <v>9</v>
+      </c>
+      <c r="D830" t="s">
+        <v>14</v>
+      </c>
+      <c r="E830" t="s">
+        <v>9</v>
+      </c>
+      <c r="F830">
+        <v>10728.0</v>
+      </c>
+      <c r="G830">
+        <v>0.0</v>
+      </c>
+      <c r="H830">
+        <v>36500.0</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>2022</v>
+      </c>
+      <c r="B831" t="s">
+        <v>16</v>
+      </c>
+      <c r="C831" t="s">
+        <v>9</v>
+      </c>
+      <c r="D831" t="s">
+        <v>19</v>
+      </c>
+      <c r="E831" t="s">
+        <v>9</v>
+      </c>
+      <c r="F831">
+        <v>973.0</v>
+      </c>
+      <c r="G831">
+        <v>0.0</v>
+      </c>
+      <c r="H831">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>2022</v>
+      </c>
+      <c r="B832" t="s">
+        <v>16</v>
+      </c>
+      <c r="C832" t="s">
+        <v>9</v>
+      </c>
+      <c r="D832" t="s">
+        <v>69</v>
+      </c>
+      <c r="E832" t="s">
+        <v>9</v>
+      </c>
+      <c r="F832">
+        <v>250.0</v>
+      </c>
+      <c r="G832">
+        <v>0.0</v>
+      </c>
+      <c r="H832">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>2022</v>
+      </c>
+      <c r="B833" t="s">
+        <v>16</v>
+      </c>
+      <c r="C833" t="s">
+        <v>9</v>
+      </c>
+      <c r="D833" t="s">
+        <v>36</v>
+      </c>
+      <c r="E833" t="s">
+        <v>37</v>
+      </c>
+      <c r="F833">
+        <v>82703.0</v>
+      </c>
+      <c r="G833">
+        <v>86390.0</v>
+      </c>
+      <c r="H833">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>2022</v>
+      </c>
+      <c r="B834" t="s">
+        <v>16</v>
+      </c>
+      <c r="C834" t="s">
+        <v>9</v>
+      </c>
+      <c r="D834" t="s">
+        <v>67</v>
+      </c>
+      <c r="E834" t="s">
+        <v>44</v>
+      </c>
+      <c r="F834">
+        <v>649.0</v>
+      </c>
+      <c r="G834">
+        <v>0.0</v>
+      </c>
+      <c r="H834">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>2022</v>
+      </c>
+      <c r="B835" t="s">
+        <v>16</v>
+      </c>
+      <c r="C835" t="s">
+        <v>9</v>
+      </c>
+      <c r="D835" t="s">
+        <v>72</v>
+      </c>
+      <c r="E835" t="s">
+        <v>44</v>
+      </c>
+      <c r="F835">
+        <v>230827.0</v>
+      </c>
+      <c r="G835">
+        <v>0.0</v>
+      </c>
+      <c r="H835">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>2022</v>
+      </c>
+      <c r="B836" t="s">
+        <v>16</v>
+      </c>
+      <c r="C836" t="s">
+        <v>9</v>
+      </c>
+      <c r="D836" t="s">
+        <v>64</v>
+      </c>
+      <c r="E836" t="s">
+        <v>9</v>
+      </c>
+      <c r="F836">
+        <v>2270.0</v>
+      </c>
+      <c r="G836">
+        <v>0.0</v>
+      </c>
+      <c r="H836">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>2022</v>
+      </c>
+      <c r="B837" t="s">
+        <v>16</v>
+      </c>
+      <c r="C837" t="s">
+        <v>9</v>
+      </c>
+      <c r="D837" t="s">
+        <v>16</v>
+      </c>
+      <c r="E837" t="s">
+        <v>9</v>
+      </c>
+      <c r="F837">
+        <v>3910.0</v>
+      </c>
+      <c r="G837">
+        <v>0.0</v>
+      </c>
+      <c r="H837">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>2022</v>
+      </c>
+      <c r="B838" t="s">
+        <v>16</v>
+      </c>
+      <c r="C838" t="s">
+        <v>9</v>
+      </c>
+      <c r="D838" t="s">
+        <v>18</v>
+      </c>
+      <c r="E838" t="s">
+        <v>9</v>
+      </c>
+      <c r="F838">
+        <v>3379.0</v>
+      </c>
+      <c r="G838">
+        <v>0.0</v>
+      </c>
+      <c r="H838">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>2022</v>
+      </c>
+      <c r="B839" t="s">
+        <v>16</v>
+      </c>
+      <c r="C839" t="s">
+        <v>9</v>
+      </c>
+      <c r="D839" t="s">
+        <v>40</v>
+      </c>
+      <c r="E839" t="s">
+        <v>9</v>
+      </c>
+      <c r="F839">
+        <v>140.0</v>
+      </c>
+      <c r="G839">
+        <v>0.0</v>
+      </c>
+      <c r="H839">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>2022</v>
+      </c>
+      <c r="B840" t="s">
+        <v>16</v>
+      </c>
+      <c r="C840" t="s">
+        <v>9</v>
+      </c>
+      <c r="D840" t="s">
+        <v>30</v>
+      </c>
+      <c r="E840" t="s">
+        <v>30</v>
+      </c>
+      <c r="F840">
+        <v>450.0</v>
+      </c>
+      <c r="G840">
+        <v>0.0</v>
+      </c>
+      <c r="H840">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>2022</v>
+      </c>
+      <c r="B841" t="s">
+        <v>47</v>
+      </c>
+      <c r="C841" t="s">
+        <v>37</v>
+      </c>
+      <c r="D841" t="s">
+        <v>67</v>
+      </c>
+      <c r="E841" t="s">
+        <v>44</v>
+      </c>
+      <c r="F841">
+        <v>6135.0</v>
+      </c>
+      <c r="G841">
+        <v>0.0</v>
+      </c>
+      <c r="H841">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>2022</v>
+      </c>
+      <c r="B842" t="s">
+        <v>39</v>
+      </c>
+      <c r="C842" t="s">
+        <v>37</v>
+      </c>
+      <c r="D842" t="s">
+        <v>36</v>
+      </c>
+      <c r="E842" t="s">
+        <v>37</v>
+      </c>
+      <c r="F842">
+        <v>0.0</v>
+      </c>
+      <c r="G842">
+        <v>3878.0</v>
+      </c>
+      <c r="H842">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>2022</v>
+      </c>
+      <c r="B843" t="s">
+        <v>39</v>
+      </c>
+      <c r="C843" t="s">
+        <v>37</v>
+      </c>
+      <c r="D843" t="s">
+        <v>67</v>
+      </c>
+      <c r="E843" t="s">
+        <v>44</v>
+      </c>
+      <c r="F843">
+        <v>138381.0</v>
+      </c>
+      <c r="G843">
+        <v>0.0</v>
+      </c>
+      <c r="H843">
+        <v>87421.0</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>2022</v>
+      </c>
+      <c r="B844" t="s">
+        <v>18</v>
+      </c>
+      <c r="C844" t="s">
+        <v>9</v>
+      </c>
+      <c r="D844" t="s">
+        <v>14</v>
+      </c>
+      <c r="E844" t="s">
+        <v>9</v>
+      </c>
+      <c r="F844">
+        <v>20950.0</v>
+      </c>
+      <c r="G844">
+        <v>0.0</v>
+      </c>
+      <c r="H844">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>2022</v>
+      </c>
+      <c r="B845" t="s">
+        <v>18</v>
+      </c>
+      <c r="C845" t="s">
+        <v>9</v>
+      </c>
+      <c r="D845" t="s">
+        <v>99</v>
+      </c>
+      <c r="E845" t="s">
+        <v>44</v>
+      </c>
+      <c r="F845">
+        <v>194269.0</v>
+      </c>
+      <c r="G845">
+        <v>0.0</v>
+      </c>
+      <c r="H845">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>2022</v>
+      </c>
+      <c r="B846" t="s">
+        <v>18</v>
+      </c>
+      <c r="C846" t="s">
+        <v>9</v>
+      </c>
+      <c r="D846" t="s">
+        <v>16</v>
+      </c>
+      <c r="E846" t="s">
+        <v>9</v>
+      </c>
+      <c r="F846">
+        <v>1100.0</v>
+      </c>
+      <c r="G846">
+        <v>0.0</v>
+      </c>
+      <c r="H846">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>2022</v>
+      </c>
+      <c r="B847" t="s">
+        <v>40</v>
+      </c>
+      <c r="C847" t="s">
+        <v>9</v>
+      </c>
+      <c r="D847" t="s">
+        <v>14</v>
+      </c>
+      <c r="E847" t="s">
+        <v>9</v>
+      </c>
+      <c r="F847">
+        <v>603.0</v>
+      </c>
+      <c r="G847">
+        <v>0.0</v>
+      </c>
+      <c r="H847">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>2022</v>
+      </c>
+      <c r="B848" t="s">
+        <v>34</v>
+      </c>
+      <c r="C848" t="s">
+        <v>30</v>
+      </c>
+      <c r="D848" t="s">
+        <v>20</v>
+      </c>
+      <c r="E848" t="s">
+        <v>20</v>
+      </c>
+      <c r="F848">
+        <v>0.0</v>
+      </c>
+      <c r="G848">
+        <v>0.0</v>
+      </c>
+      <c r="H848">
+        <v>8116.0</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>2022</v>
+      </c>
+      <c r="B849" t="s">
+        <v>34</v>
+      </c>
+      <c r="C849" t="s">
+        <v>30</v>
+      </c>
+      <c r="D849" t="s">
+        <v>23</v>
+      </c>
+      <c r="E849" t="s">
+        <v>24</v>
+      </c>
+      <c r="F849">
+        <v>0.0</v>
+      </c>
+      <c r="G849">
+        <v>0.0</v>
+      </c>
+      <c r="H849">
+        <v>4266.0</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>2022</v>
+      </c>
+      <c r="B850" t="s">
+        <v>34</v>
+      </c>
+      <c r="C850" t="s">
+        <v>30</v>
+      </c>
+      <c r="D850" t="s">
+        <v>14</v>
+      </c>
+      <c r="E850" t="s">
+        <v>9</v>
+      </c>
+      <c r="F850">
+        <v>26331.0</v>
+      </c>
+      <c r="G850">
+        <v>0.0</v>
+      </c>
+      <c r="H850">
+        <v>243521.0</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>2022</v>
+      </c>
+      <c r="B851" t="s">
+        <v>34</v>
+      </c>
+      <c r="C851" t="s">
+        <v>30</v>
+      </c>
+      <c r="D851" t="s">
+        <v>41</v>
+      </c>
+      <c r="E851" t="s">
+        <v>42</v>
+      </c>
+      <c r="F851">
+        <v>0.0</v>
+      </c>
+      <c r="G851">
+        <v>0.0</v>
+      </c>
+      <c r="H851">
+        <v>110735.0</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>2022</v>
+      </c>
+      <c r="B852" t="s">
+        <v>34</v>
+      </c>
+      <c r="C852" t="s">
+        <v>30</v>
+      </c>
+      <c r="D852" t="s">
+        <v>10</v>
+      </c>
+      <c r="E852" t="s">
         <v>11</v>
       </c>
-      <c r="C501" t="s">
-[...2 lines deleted...]
-      <c r="D501" t="s">
+      <c r="F852">
+        <v>0.0</v>
+      </c>
+      <c r="G852">
+        <v>0.0</v>
+      </c>
+      <c r="H852">
+        <v>16935.0</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>2022</v>
+      </c>
+      <c r="B853" t="s">
+        <v>34</v>
+      </c>
+      <c r="C853" t="s">
+        <v>30</v>
+      </c>
+      <c r="D853" t="s">
+        <v>50</v>
+      </c>
+      <c r="E853" t="s">
+        <v>42</v>
+      </c>
+      <c r="F853">
+        <v>0.0</v>
+      </c>
+      <c r="G853">
+        <v>0.0</v>
+      </c>
+      <c r="H853">
+        <v>267887.0</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>2022</v>
+      </c>
+      <c r="B854" t="s">
+        <v>34</v>
+      </c>
+      <c r="C854" t="s">
+        <v>30</v>
+      </c>
+      <c r="D854" t="s">
+        <v>32</v>
+      </c>
+      <c r="E854" t="s">
+        <v>22</v>
+      </c>
+      <c r="F854">
+        <v>0.0</v>
+      </c>
+      <c r="G854">
+        <v>0.0</v>
+      </c>
+      <c r="H854">
+        <v>32358.0</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>2022</v>
+      </c>
+      <c r="B855" t="s">
+        <v>34</v>
+      </c>
+      <c r="C855" t="s">
+        <v>30</v>
+      </c>
+      <c r="D855" t="s">
+        <v>68</v>
+      </c>
+      <c r="E855" t="s">
+        <v>31</v>
+      </c>
+      <c r="F855">
+        <v>0.0</v>
+      </c>
+      <c r="G855">
+        <v>0.0</v>
+      </c>
+      <c r="H855">
+        <v>263888.0</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>2022</v>
+      </c>
+      <c r="B856" t="s">
+        <v>34</v>
+      </c>
+      <c r="C856" t="s">
+        <v>30</v>
+      </c>
+      <c r="D856" t="s">
+        <v>25</v>
+      </c>
+      <c r="E856" t="s">
+        <v>26</v>
+      </c>
+      <c r="F856">
+        <v>0.0</v>
+      </c>
+      <c r="G856">
+        <v>0.0</v>
+      </c>
+      <c r="H856">
+        <v>39940.0</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>2022</v>
+      </c>
+      <c r="B857" t="s">
+        <v>34</v>
+      </c>
+      <c r="C857" t="s">
+        <v>30</v>
+      </c>
+      <c r="D857" t="s">
+        <v>53</v>
+      </c>
+      <c r="E857" t="s">
+        <v>30</v>
+      </c>
+      <c r="F857">
+        <v>0.0</v>
+      </c>
+      <c r="G857">
+        <v>0.0</v>
+      </c>
+      <c r="H857">
+        <v>2917.0</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>2022</v>
+      </c>
+      <c r="B858" t="s">
+        <v>34</v>
+      </c>
+      <c r="C858" t="s">
+        <v>30</v>
+      </c>
+      <c r="D858" t="s">
+        <v>28</v>
+      </c>
+      <c r="E858" t="s">
+        <v>20</v>
+      </c>
+      <c r="F858">
+        <v>0.0</v>
+      </c>
+      <c r="G858">
+        <v>0.0</v>
+      </c>
+      <c r="H858">
+        <v>212434.0</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>2022</v>
+      </c>
+      <c r="B859" t="s">
+        <v>34</v>
+      </c>
+      <c r="C859" t="s">
+        <v>30</v>
+      </c>
+      <c r="D859" t="s">
+        <v>67</v>
+      </c>
+      <c r="E859" t="s">
+        <v>44</v>
+      </c>
+      <c r="F859">
+        <v>0.0</v>
+      </c>
+      <c r="G859">
+        <v>0.0</v>
+      </c>
+      <c r="H859">
+        <v>32190.0</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>2022</v>
+      </c>
+      <c r="B860" t="s">
+        <v>34</v>
+      </c>
+      <c r="C860" t="s">
+        <v>30</v>
+      </c>
+      <c r="D860" t="s">
+        <v>21</v>
+      </c>
+      <c r="E860" t="s">
+        <v>22</v>
+      </c>
+      <c r="F860">
+        <v>0.0</v>
+      </c>
+      <c r="G860">
+        <v>0.0</v>
+      </c>
+      <c r="H860">
+        <v>109130.0</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>2022</v>
+      </c>
+      <c r="B861" t="s">
+        <v>34</v>
+      </c>
+      <c r="C861" t="s">
+        <v>30</v>
+      </c>
+      <c r="D861" t="s">
+        <v>51</v>
+      </c>
+      <c r="E861" t="s">
+        <v>22</v>
+      </c>
+      <c r="F861">
+        <v>0.0</v>
+      </c>
+      <c r="G861">
+        <v>0.0</v>
+      </c>
+      <c r="H861">
+        <v>178586.0</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>2022</v>
+      </c>
+      <c r="B862" t="s">
+        <v>29</v>
+      </c>
+      <c r="C862" t="s">
+        <v>30</v>
+      </c>
+      <c r="D862" t="s">
+        <v>32</v>
+      </c>
+      <c r="E862" t="s">
+        <v>22</v>
+      </c>
+      <c r="F862">
+        <v>40.0</v>
+      </c>
+      <c r="G862">
+        <v>0.0</v>
+      </c>
+      <c r="H862">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>2022</v>
+      </c>
+      <c r="B863" t="s">
+        <v>29</v>
+      </c>
+      <c r="C863" t="s">
+        <v>30</v>
+      </c>
+      <c r="D863" t="s">
+        <v>25</v>
+      </c>
+      <c r="E863" t="s">
+        <v>26</v>
+      </c>
+      <c r="F863">
+        <v>350.0</v>
+      </c>
+      <c r="G863">
+        <v>0.0</v>
+      </c>
+      <c r="H863">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>2022</v>
+      </c>
+      <c r="B864" t="s">
+        <v>29</v>
+      </c>
+      <c r="C864" t="s">
+        <v>30</v>
+      </c>
+      <c r="D864" t="s">
+        <v>67</v>
+      </c>
+      <c r="E864" t="s">
+        <v>44</v>
+      </c>
+      <c r="F864">
+        <v>346110.0</v>
+      </c>
+      <c r="G864">
+        <v>58000.0</v>
+      </c>
+      <c r="H864">
+        <v>1551033.0</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>2022</v>
+      </c>
+      <c r="B865" t="s">
+        <v>29</v>
+      </c>
+      <c r="C865" t="s">
+        <v>30</v>
+      </c>
+      <c r="D865" t="s">
+        <v>21</v>
+      </c>
+      <c r="E865" t="s">
+        <v>22</v>
+      </c>
+      <c r="F865">
+        <v>5403.0</v>
+      </c>
+      <c r="G865">
+        <v>0.0</v>
+      </c>
+      <c r="H865">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>2022</v>
+      </c>
+      <c r="B866" t="s">
+        <v>21</v>
+      </c>
+      <c r="C866" t="s">
+        <v>22</v>
+      </c>
+      <c r="D866" t="s">
+        <v>14</v>
+      </c>
+      <c r="E866" t="s">
+        <v>9</v>
+      </c>
+      <c r="F866">
+        <v>85710.0</v>
+      </c>
+      <c r="G866">
+        <v>0.0</v>
+      </c>
+      <c r="H866">
+        <v>216287.0</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>2022</v>
+      </c>
+      <c r="B867" t="s">
+        <v>51</v>
+      </c>
+      <c r="C867" t="s">
+        <v>22</v>
+      </c>
+      <c r="D867" t="s">
+        <v>14</v>
+      </c>
+      <c r="E867" t="s">
+        <v>9</v>
+      </c>
+      <c r="F867">
+        <v>72281.0</v>
+      </c>
+      <c r="G867">
+        <v>0.0</v>
+      </c>
+      <c r="H867">
+        <v>253719.0</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>2022</v>
+      </c>
+      <c r="B868" t="s">
+        <v>38</v>
+      </c>
+      <c r="C868" t="s">
         <v>37</v>
       </c>
-      <c r="E501">
-[...8 lines deleted...]
-      <c r="H501">
+      <c r="D868" t="s">
+        <v>67</v>
+      </c>
+      <c r="E868" t="s">
+        <v>44</v>
+      </c>
+      <c r="F868">
+        <v>102758.0</v>
+      </c>
+      <c r="G868">
+        <v>0.0</v>
+      </c>
+      <c r="H868">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
         <v>2022</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H502">
+      <c r="B869" t="s">
+        <v>30</v>
+      </c>
+      <c r="C869" t="s">
+        <v>30</v>
+      </c>
+      <c r="D869" t="s">
+        <v>50</v>
+      </c>
+      <c r="E869" t="s">
+        <v>42</v>
+      </c>
+      <c r="F869">
+        <v>0.0</v>
+      </c>
+      <c r="G869">
+        <v>0.0</v>
+      </c>
+      <c r="H869">
+        <v>10000.0</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
         <v>2022</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B503" t="s">
+      <c r="B870" t="s">
+        <v>30</v>
+      </c>
+      <c r="C870" t="s">
+        <v>30</v>
+      </c>
+      <c r="D870" t="s">
+        <v>32</v>
+      </c>
+      <c r="E870" t="s">
         <v>22</v>
       </c>
-      <c r="C503" t="s">
-[...14 lines deleted...]
-      <c r="H503">
+      <c r="F870">
+        <v>1906.0</v>
+      </c>
+      <c r="G870">
+        <v>0.0</v>
+      </c>
+      <c r="H870">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
         <v>2022</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H504">
+      <c r="B871" t="s">
+        <v>30</v>
+      </c>
+      <c r="C871" t="s">
+        <v>30</v>
+      </c>
+      <c r="D871" t="s">
+        <v>25</v>
+      </c>
+      <c r="E871" t="s">
+        <v>26</v>
+      </c>
+      <c r="F871">
+        <v>40.0</v>
+      </c>
+      <c r="G871">
+        <v>0.0</v>
+      </c>
+      <c r="H871">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
         <v>2022</v>
       </c>
-    </row>
-[...53 lines deleted...]
-      <c r="A507" t="s">
+      <c r="B872" t="s">
+        <v>30</v>
+      </c>
+      <c r="C872" t="s">
+        <v>30</v>
+      </c>
+      <c r="D872" t="s">
+        <v>67</v>
+      </c>
+      <c r="E872" t="s">
         <v>44</v>
       </c>
-      <c r="B507" t="s">
-[...1958 lines deleted...]
-      <c r="E582">
+      <c r="F872">
         <v>50294.0</v>
       </c>
-      <c r="F582">
-[...2 lines deleted...]
-      <c r="G582">
+      <c r="G872">
+        <v>0.0</v>
+      </c>
+      <c r="H872">
         <v>2193.0</v>
-      </c>
-[...53 lines deleted...]
-        <v>2022</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>