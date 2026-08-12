--- v3 (2026-06-24)
+++ v4 (2026-08-12)
@@ -392,51 +392,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D740"/>
+  <dimension ref="A1:D763"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>2016</v>
       </c>
@@ -10758,50 +10758,372 @@
       <c r="A739">
         <v>2026</v>
       </c>
       <c r="B739">
         <v>3</v>
       </c>
       <c r="C739" t="s">
         <v>8</v>
       </c>
       <c r="D739">
         <v>247</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="A740">
         <v>2026</v>
       </c>
       <c r="B740">
         <v>3</v>
       </c>
       <c r="C740" t="s">
         <v>9</v>
       </c>
       <c r="D740">
         <v>2770</v>
+      </c>
+    </row>
+    <row r="741" spans="1:4">
+      <c r="A741">
+        <v>2026</v>
+      </c>
+      <c r="B741">
+        <v>4</v>
+      </c>
+      <c r="C741" t="s">
+        <v>4</v>
+      </c>
+      <c r="D741">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="742" spans="1:4">
+      <c r="A742">
+        <v>2026</v>
+      </c>
+      <c r="B742">
+        <v>4</v>
+      </c>
+      <c r="C742" t="s">
+        <v>6</v>
+      </c>
+      <c r="D742">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="743" spans="1:4">
+      <c r="A743">
+        <v>2026</v>
+      </c>
+      <c r="B743">
+        <v>4</v>
+      </c>
+      <c r="C743" t="s">
+        <v>7</v>
+      </c>
+      <c r="D743">
+        <v>25010</v>
+      </c>
+    </row>
+    <row r="744" spans="1:4">
+      <c r="A744">
+        <v>2026</v>
+      </c>
+      <c r="B744">
+        <v>4</v>
+      </c>
+      <c r="C744" t="s">
+        <v>8</v>
+      </c>
+      <c r="D744">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="745" spans="1:4">
+      <c r="A745">
+        <v>2026</v>
+      </c>
+      <c r="B745">
+        <v>4</v>
+      </c>
+      <c r="C745" t="s">
+        <v>9</v>
+      </c>
+      <c r="D745">
+        <v>2562</v>
+      </c>
+    </row>
+    <row r="746" spans="1:4">
+      <c r="A746">
+        <v>2026</v>
+      </c>
+      <c r="B746">
+        <v>5</v>
+      </c>
+      <c r="C746" t="s">
+        <v>4</v>
+      </c>
+      <c r="D746">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="747" spans="1:4">
+      <c r="A747">
+        <v>2026</v>
+      </c>
+      <c r="B747">
+        <v>5</v>
+      </c>
+      <c r="C747" t="s">
+        <v>5</v>
+      </c>
+      <c r="D747">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="748" spans="1:4">
+      <c r="A748">
+        <v>2026</v>
+      </c>
+      <c r="B748">
+        <v>5</v>
+      </c>
+      <c r="C748" t="s">
+        <v>6</v>
+      </c>
+      <c r="D748">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="749" spans="1:4">
+      <c r="A749">
+        <v>2026</v>
+      </c>
+      <c r="B749">
+        <v>5</v>
+      </c>
+      <c r="C749" t="s">
+        <v>7</v>
+      </c>
+      <c r="D749">
+        <v>22272</v>
+      </c>
+    </row>
+    <row r="750" spans="1:4">
+      <c r="A750">
+        <v>2026</v>
+      </c>
+      <c r="B750">
+        <v>5</v>
+      </c>
+      <c r="C750" t="s">
+        <v>8</v>
+      </c>
+      <c r="D750">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="751" spans="1:4">
+      <c r="A751">
+        <v>2026</v>
+      </c>
+      <c r="B751">
+        <v>5</v>
+      </c>
+      <c r="C751" t="s">
+        <v>9</v>
+      </c>
+      <c r="D751">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="752" spans="1:4">
+      <c r="A752">
+        <v>2026</v>
+      </c>
+      <c r="B752">
+        <v>6</v>
+      </c>
+      <c r="C752" t="s">
+        <v>4</v>
+      </c>
+      <c r="D752">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="753" spans="1:4">
+      <c r="A753">
+        <v>2026</v>
+      </c>
+      <c r="B753">
+        <v>6</v>
+      </c>
+      <c r="C753" t="s">
+        <v>5</v>
+      </c>
+      <c r="D753">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="754" spans="1:4">
+      <c r="A754">
+        <v>2026</v>
+      </c>
+      <c r="B754">
+        <v>6</v>
+      </c>
+      <c r="C754" t="s">
+        <v>6</v>
+      </c>
+      <c r="D754">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="755" spans="1:4">
+      <c r="A755">
+        <v>2026</v>
+      </c>
+      <c r="B755">
+        <v>6</v>
+      </c>
+      <c r="C755" t="s">
+        <v>7</v>
+      </c>
+      <c r="D755">
+        <v>24213</v>
+      </c>
+    </row>
+    <row r="756" spans="1:4">
+      <c r="A756">
+        <v>2026</v>
+      </c>
+      <c r="B756">
+        <v>6</v>
+      </c>
+      <c r="C756" t="s">
+        <v>8</v>
+      </c>
+      <c r="D756">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="757" spans="1:4">
+      <c r="A757">
+        <v>2026</v>
+      </c>
+      <c r="B757">
+        <v>6</v>
+      </c>
+      <c r="C757" t="s">
+        <v>9</v>
+      </c>
+      <c r="D757">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="758" spans="1:4">
+      <c r="A758">
+        <v>2026</v>
+      </c>
+      <c r="B758">
+        <v>7</v>
+      </c>
+      <c r="C758" t="s">
+        <v>4</v>
+      </c>
+      <c r="D758">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="759" spans="1:4">
+      <c r="A759">
+        <v>2026</v>
+      </c>
+      <c r="B759">
+        <v>7</v>
+      </c>
+      <c r="C759" t="s">
+        <v>5</v>
+      </c>
+      <c r="D759">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="760" spans="1:4">
+      <c r="A760">
+        <v>2026</v>
+      </c>
+      <c r="B760">
+        <v>7</v>
+      </c>
+      <c r="C760" t="s">
+        <v>6</v>
+      </c>
+      <c r="D760">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="761" spans="1:4">
+      <c r="A761">
+        <v>2026</v>
+      </c>
+      <c r="B761">
+        <v>7</v>
+      </c>
+      <c r="C761" t="s">
+        <v>7</v>
+      </c>
+      <c r="D761">
+        <v>22677</v>
+      </c>
+    </row>
+    <row r="762" spans="1:4">
+      <c r="A762">
+        <v>2026</v>
+      </c>
+      <c r="B762">
+        <v>7</v>
+      </c>
+      <c r="C762" t="s">
+        <v>8</v>
+      </c>
+      <c r="D762">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="763" spans="1:4">
+      <c r="A763">
+        <v>2026</v>
+      </c>
+      <c r="B763">
+        <v>7</v>
+      </c>
+      <c r="C763" t="s">
+        <v>9</v>
+      </c>
+      <c r="D763">
+        <v>2045</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>