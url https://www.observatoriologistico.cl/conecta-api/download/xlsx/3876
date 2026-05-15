--- v1 (2026-02-13)
+++ v2 (2026-05-15)
@@ -413,51 +413,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D145"/>
+  <dimension ref="A1:D151"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>2023</v>
       </c>
@@ -1678,821 +1678,905 @@
     <row r="89" spans="1:4">
       <c r="A89">
         <v>2020</v>
       </c>
       <c r="B89" t="s">
         <v>13</v>
       </c>
       <c r="C89" t="s">
         <v>6</v>
       </c>
       <c r="D89">
         <v>26</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
         <v>2024</v>
       </c>
       <c r="B90" t="s">
         <v>14</v>
       </c>
       <c r="C90" t="s">
         <v>5</v>
       </c>
       <c r="D90">
-        <v>181</v>
+        <v>501</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
         <v>2024</v>
       </c>
       <c r="B91" t="s">
         <v>14</v>
       </c>
       <c r="C91" t="s">
         <v>6</v>
       </c>
       <c r="D91">
-        <v>23</v>
+        <v>67</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
         <v>2024</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
         <v>5</v>
       </c>
       <c r="D92">
-        <v>289</v>
+        <v>650</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
         <v>2024</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
         <v>6</v>
       </c>
       <c r="D93">
-        <v>46</v>
+        <v>93</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
         <v>2024</v>
       </c>
       <c r="B94" t="s">
         <v>16</v>
       </c>
       <c r="C94" t="s">
         <v>5</v>
       </c>
       <c r="D94">
-        <v>227</v>
+        <v>598</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
         <v>2024</v>
       </c>
       <c r="B95" t="s">
         <v>16</v>
       </c>
       <c r="C95" t="s">
         <v>6</v>
       </c>
       <c r="D95">
-        <v>33</v>
+        <v>97</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B96" t="s">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="C96" t="s">
         <v>5</v>
       </c>
       <c r="D96">
-        <v>285</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B97" t="s">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="C97" t="s">
         <v>6</v>
       </c>
       <c r="D97">
-        <v>57</v>
+        <v>445</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="B98" t="s">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="C98" t="s">
         <v>5</v>
       </c>
       <c r="D98">
-        <v>1000</v>
+        <v>443</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="B99" t="s">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="C99" t="s">
         <v>6</v>
       </c>
       <c r="D99">
-        <v>280</v>
+        <v>84</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="B100" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C100" t="s">
         <v>5</v>
       </c>
       <c r="D100">
-        <v>264</v>
+        <v>667</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="B101" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C101" t="s">
         <v>6</v>
       </c>
       <c r="D101">
-        <v>43</v>
+        <v>59</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="B102" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>5</v>
       </c>
       <c r="D102">
-        <v>251</v>
+        <v>608</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="B103" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>6</v>
       </c>
       <c r="D103">
-        <v>52</v>
+        <v>77</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="B104" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C104" t="s">
         <v>5</v>
       </c>
       <c r="D104">
-        <v>519</v>
+        <v>688</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="B105" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C105" t="s">
         <v>6</v>
       </c>
       <c r="D105">
-        <v>138</v>
+        <v>95</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B106" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="C106" t="s">
         <v>5</v>
       </c>
       <c r="D106">
-        <v>202</v>
+        <v>798</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B107" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="C107" t="s">
         <v>6</v>
       </c>
       <c r="D107">
-        <v>30</v>
+        <v>102</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B108" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C108" t="s">
         <v>5</v>
       </c>
       <c r="D108">
-        <v>179</v>
+        <v>828</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B109" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C109" t="s">
         <v>6</v>
       </c>
       <c r="D109">
-        <v>37</v>
+        <v>100</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B110" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C110" t="s">
         <v>5</v>
       </c>
       <c r="D110">
-        <v>264</v>
+        <v>737</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B111" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C111" t="s">
         <v>6</v>
       </c>
       <c r="D111">
-        <v>58</v>
+        <v>89</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B112" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C112" t="s">
         <v>5</v>
       </c>
       <c r="D112">
-        <v>210</v>
+        <v>559</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B113" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C113" t="s">
         <v>6</v>
       </c>
       <c r="D113">
-        <v>35</v>
+        <v>67</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B114" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C114" t="s">
         <v>5</v>
       </c>
       <c r="D114">
-        <v>1554</v>
+        <v>599</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B115" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C115" t="s">
         <v>6</v>
       </c>
       <c r="D115">
-        <v>204</v>
+        <v>64</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B116" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C116" t="s">
         <v>5</v>
       </c>
       <c r="D116">
-        <v>198</v>
+        <v>703</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B117" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C117" t="s">
         <v>6</v>
       </c>
       <c r="D117">
-        <v>32</v>
+        <v>63</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B118" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>5</v>
       </c>
       <c r="D118">
-        <v>250</v>
+        <v>669</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B119" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>6</v>
       </c>
       <c r="D119">
-        <v>55</v>
+        <v>93</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B120" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>5</v>
       </c>
       <c r="D120">
-        <v>176</v>
+        <v>480</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B121" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>6</v>
       </c>
       <c r="D121">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122">
         <v>2025</v>
       </c>
       <c r="B122" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C122" t="s">
         <v>5</v>
       </c>
       <c r="D122">
-        <v>223</v>
+        <v>643</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123">
         <v>2025</v>
       </c>
       <c r="B123" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C123" t="s">
         <v>6</v>
       </c>
       <c r="D123">
-        <v>30</v>
+        <v>85</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124">
         <v>2025</v>
       </c>
       <c r="B124" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C124" t="s">
         <v>5</v>
       </c>
       <c r="D124">
-        <v>296</v>
+        <v>782</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125">
         <v>2025</v>
       </c>
       <c r="B125" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C125" t="s">
         <v>6</v>
       </c>
       <c r="D125">
-        <v>45</v>
+        <v>87</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126">
         <v>2025</v>
       </c>
       <c r="B126" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C126" t="s">
         <v>5</v>
       </c>
       <c r="D126">
-        <v>213</v>
+        <v>559</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
         <v>2025</v>
       </c>
       <c r="B127" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C127" t="s">
         <v>6</v>
       </c>
       <c r="D127">
-        <v>35</v>
+        <v>90</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128">
         <v>2025</v>
       </c>
       <c r="B128" t="s">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="C128" t="s">
         <v>5</v>
       </c>
       <c r="D128">
-        <v>230</v>
+        <v>563</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129">
         <v>2025</v>
       </c>
       <c r="B129" t="s">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="C129" t="s">
         <v>6</v>
       </c>
       <c r="D129">
-        <v>31</v>
+        <v>82</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="B130" t="s">
         <v>7</v>
       </c>
       <c r="C130" t="s">
         <v>5</v>
       </c>
       <c r="D130">
-        <v>192</v>
+        <v>476</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="B131" t="s">
         <v>7</v>
       </c>
       <c r="C131" t="s">
         <v>6</v>
       </c>
       <c r="D131">
-        <v>22</v>
+        <v>68</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="B132" t="s">
         <v>8</v>
       </c>
       <c r="C132" t="s">
         <v>5</v>
       </c>
       <c r="D132">
-        <v>320</v>
+        <v>458</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="B133" t="s">
         <v>8</v>
       </c>
       <c r="C133" t="s">
         <v>6</v>
       </c>
       <c r="D133">
-        <v>27</v>
+        <v>65</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>5</v>
       </c>
       <c r="D134">
-        <v>285</v>
+        <v>627</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>6</v>
       </c>
       <c r="D135">
-        <v>29</v>
+        <v>86</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136" t="s">
         <v>5</v>
       </c>
       <c r="D136">
-        <v>187</v>
+        <v>509</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="B137" t="s">
         <v>10</v>
       </c>
       <c r="C137" t="s">
         <v>6</v>
       </c>
       <c r="D137">
-        <v>27</v>
+        <v>60</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="B138" t="s">
         <v>11</v>
       </c>
       <c r="C138" t="s">
         <v>5</v>
       </c>
       <c r="D138">
-        <v>197</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="B139" t="s">
         <v>11</v>
       </c>
       <c r="C139" t="s">
         <v>6</v>
       </c>
       <c r="D139">
-        <v>34</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="B140" t="s">
         <v>17</v>
       </c>
       <c r="C140" t="s">
         <v>5</v>
       </c>
       <c r="D140">
-        <v>222</v>
+        <v>540</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="B141" t="s">
         <v>17</v>
       </c>
       <c r="C141" t="s">
         <v>6</v>
       </c>
       <c r="D141">
-        <v>46</v>
+        <v>88</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="B142" t="s">
         <v>12</v>
       </c>
       <c r="C142" t="s">
         <v>5</v>
       </c>
       <c r="D142">
-        <v>230</v>
+        <v>498</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="B143" t="s">
         <v>12</v>
       </c>
       <c r="C143" t="s">
         <v>6</v>
       </c>
       <c r="D143">
-        <v>37</v>
+        <v>87</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="B144" t="s">
         <v>13</v>
       </c>
       <c r="C144" t="s">
         <v>5</v>
       </c>
       <c r="D144">
-        <v>204</v>
+        <v>446</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="B145" t="s">
         <v>13</v>
       </c>
       <c r="C145" t="s">
         <v>6</v>
       </c>
       <c r="D145">
-        <v>35</v>
+        <v>88</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146">
+        <v>2023</v>
+      </c>
+      <c r="B146" t="s">
+        <v>15</v>
+      </c>
+      <c r="C146" t="s">
+        <v>5</v>
+      </c>
+      <c r="D146">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147">
+        <v>2023</v>
+      </c>
+      <c r="B147" t="s">
+        <v>15</v>
+      </c>
+      <c r="C147" t="s">
+        <v>6</v>
+      </c>
+      <c r="D147">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148">
+        <v>2023</v>
+      </c>
+      <c r="B148" t="s">
+        <v>16</v>
+      </c>
+      <c r="C148" t="s">
+        <v>5</v>
+      </c>
+      <c r="D148">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149">
+        <v>2023</v>
+      </c>
+      <c r="B149" t="s">
+        <v>16</v>
+      </c>
+      <c r="C149" t="s">
+        <v>6</v>
+      </c>
+      <c r="D149">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150">
+        <v>2023</v>
+      </c>
+      <c r="B150" t="s">
+        <v>17</v>
+      </c>
+      <c r="C150" t="s">
+        <v>5</v>
+      </c>
+      <c r="D150">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4">
+      <c r="A151">
+        <v>2023</v>
+      </c>
+      <c r="B151" t="s">
+        <v>17</v>
+      </c>
+      <c r="C151" t="s">
+        <v>6</v>
+      </c>
+      <c r="D151">
+        <v>240</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>