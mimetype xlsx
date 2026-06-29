--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -12,104 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="6">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Cantidad</t>
   </si>
   <si>
-    <t>Mayo</t>
+    <t>Remolque</t>
   </si>
   <si>
     <t>Semi-rremolque</t>
-  </si>
-[...34 lines deleted...]
-    <t>Diciembre</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -437,2146 +401,2146 @@
   </sheetPr>
   <dimension ref="A1:D151"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>2020</v>
+      </c>
+      <c r="B2">
+        <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D2">
-        <v>589</v>
+        <v>111</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>2020</v>
+      </c>
+      <c r="B3">
+        <v>1</v>
       </c>
       <c r="C3" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D3">
-        <v>103</v>
+        <v>462</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2020</v>
+      </c>
+      <c r="B4">
+        <v>2</v>
       </c>
       <c r="C4" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D4">
-        <v>632</v>
+        <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2020</v>
+      </c>
+      <c r="B5">
+        <v>2</v>
       </c>
       <c r="C5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D5">
-        <v>68</v>
+        <v>294</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2020</v>
+      </c>
+      <c r="B6">
+        <v>3</v>
       </c>
       <c r="C6" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D6">
-        <v>429</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2020</v>
+      </c>
+      <c r="B7">
+        <v>3</v>
       </c>
       <c r="C7" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D7">
-        <v>91</v>
+        <v>226</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>2020</v>
+      </c>
+      <c r="B8">
+        <v>4</v>
       </c>
       <c r="C8" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D8">
-        <v>549</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>2020</v>
+      </c>
+      <c r="B9">
+        <v>4</v>
       </c>
       <c r="C9" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D9">
-        <v>60</v>
+        <v>246</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>2020</v>
+      </c>
+      <c r="B10">
+        <v>5</v>
       </c>
       <c r="C10" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D10">
-        <v>382</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>2020</v>
+      </c>
+      <c r="B11">
+        <v>5</v>
       </c>
       <c r="C11" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D11">
-        <v>84</v>
+        <v>288</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2020</v>
+      </c>
+      <c r="B12">
+        <v>6</v>
       </c>
       <c r="C12" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D12">
-        <v>463</v>
+        <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2020</v>
+      </c>
+      <c r="B13">
+        <v>6</v>
       </c>
       <c r="C13" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D13">
-        <v>124</v>
+        <v>381</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2020</v>
+      </c>
+      <c r="B14">
+        <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D14">
-        <v>392</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2020</v>
+      </c>
+      <c r="B15">
+        <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D15">
-        <v>89</v>
+        <v>319</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2020</v>
+      </c>
+      <c r="B16">
+        <v>8</v>
       </c>
       <c r="C16" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D16">
-        <v>453</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2020</v>
+      </c>
+      <c r="B17">
+        <v>8</v>
       </c>
       <c r="C17" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D17">
-        <v>101</v>
+        <v>356</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2020</v>
+      </c>
+      <c r="B18">
+        <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D18">
-        <v>643</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2020</v>
+      </c>
+      <c r="B19">
+        <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D19">
-        <v>112</v>
+        <v>490</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2020</v>
+      </c>
+      <c r="B20">
+        <v>10</v>
       </c>
       <c r="C20" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D20">
-        <v>668</v>
+        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2020</v>
+      </c>
+      <c r="B21">
+        <v>10</v>
       </c>
       <c r="C21" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D21">
-        <v>68</v>
+        <v>532</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2020</v>
+      </c>
+      <c r="B22">
+        <v>11</v>
       </c>
       <c r="C22" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D22">
-        <v>578</v>
+        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2020</v>
+      </c>
+      <c r="B23">
+        <v>11</v>
       </c>
       <c r="C23" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D23">
-        <v>101</v>
+        <v>532</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>2020</v>
+      </c>
+      <c r="B24">
+        <v>12</v>
       </c>
       <c r="C24" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D24">
-        <v>569</v>
+        <v>64</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>2020</v>
+      </c>
+      <c r="B25">
+        <v>12</v>
       </c>
       <c r="C25" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D25">
-        <v>93</v>
+        <v>428</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2021</v>
+      </c>
+      <c r="B26">
+        <v>1</v>
       </c>
       <c r="C26" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D26">
-        <v>504</v>
+        <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2021</v>
+      </c>
+      <c r="B27">
+        <v>1</v>
       </c>
       <c r="C27" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D27">
-        <v>110</v>
+        <v>471</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2021</v>
+      </c>
+      <c r="B28">
+        <v>2</v>
       </c>
       <c r="C28" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D28">
-        <v>598</v>
+        <v>87</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2021</v>
+      </c>
+      <c r="B29">
+        <v>2</v>
       </c>
       <c r="C29" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D29">
-        <v>74</v>
+        <v>411</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>2021</v>
+      </c>
+      <c r="B30">
+        <v>3</v>
       </c>
       <c r="C30" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D30">
-        <v>557</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>2021</v>
+      </c>
+      <c r="B31">
+        <v>3</v>
       </c>
       <c r="C31" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D31">
-        <v>114</v>
+        <v>581</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>2021</v>
+      </c>
+      <c r="B32">
+        <v>4</v>
       </c>
       <c r="C32" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D32">
-        <v>431</v>
+        <v>111</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>2021</v>
+      </c>
+      <c r="B33">
+        <v>4</v>
       </c>
       <c r="C33" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D33">
-        <v>78</v>
+        <v>524</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2021</v>
+      </c>
+      <c r="B34">
+        <v>5</v>
       </c>
       <c r="C34" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D34">
-        <v>478</v>
+        <v>121</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2021</v>
+      </c>
+      <c r="B35">
+        <v>5</v>
       </c>
       <c r="C35" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D35">
-        <v>85</v>
+        <v>484</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2021</v>
+      </c>
+      <c r="B36">
+        <v>6</v>
       </c>
       <c r="C36" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D36">
-        <v>580</v>
+        <v>85</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2021</v>
+      </c>
+      <c r="B37">
+        <v>6</v>
       </c>
       <c r="C37" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D37">
-        <v>104</v>
+        <v>447</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2021</v>
+      </c>
+      <c r="B38">
+        <v>7</v>
       </c>
       <c r="C38" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D38">
-        <v>648</v>
+        <v>78</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2021</v>
+      </c>
+      <c r="B39">
+        <v>7</v>
       </c>
       <c r="C39" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D39">
-        <v>121</v>
+        <v>458</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2021</v>
+      </c>
+      <c r="B40">
+        <v>8</v>
       </c>
       <c r="C40" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D40">
-        <v>472</v>
+        <v>105</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2021</v>
+      </c>
+      <c r="B41">
+        <v>8</v>
       </c>
       <c r="C41" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D41">
-        <v>76</v>
+        <v>452</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>2021</v>
       </c>
-      <c r="B42" t="s">
-        <v>14</v>
+      <c r="B42">
+        <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D42">
-        <v>511</v>
+        <v>106</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>2021</v>
       </c>
-      <c r="B43" t="s">
-        <v>14</v>
+      <c r="B43">
+        <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D43">
-        <v>106</v>
+        <v>511</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>2021</v>
       </c>
-      <c r="B44" t="s">
-        <v>15</v>
+      <c r="B44">
+        <v>10</v>
       </c>
       <c r="C44" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D44">
-        <v>531</v>
+        <v>71</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>2021</v>
       </c>
-      <c r="B45" t="s">
-        <v>15</v>
+      <c r="B45">
+        <v>10</v>
       </c>
       <c r="C45" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D45">
-        <v>71</v>
+        <v>531</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>2021</v>
       </c>
-      <c r="B46" t="s">
-        <v>16</v>
+      <c r="B46">
+        <v>11</v>
       </c>
       <c r="C46" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D46">
-        <v>631</v>
+        <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>2021</v>
       </c>
-      <c r="B47" t="s">
-        <v>16</v>
+      <c r="B47">
+        <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D47">
-        <v>93</v>
+        <v>631</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>2021</v>
       </c>
-      <c r="B48" t="s">
-        <v>4</v>
+      <c r="B48">
+        <v>12</v>
       </c>
       <c r="C48" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D48">
-        <v>484</v>
+        <v>81</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>2021</v>
       </c>
-      <c r="B49" t="s">
-        <v>4</v>
+      <c r="B49">
+        <v>12</v>
       </c>
       <c r="C49" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D49">
-        <v>121</v>
+        <v>589</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2022</v>
+      </c>
+      <c r="B50">
+        <v>1</v>
       </c>
       <c r="C50" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D50">
-        <v>581</v>
+        <v>85</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2022</v>
+      </c>
+      <c r="B51">
+        <v>1</v>
       </c>
       <c r="C51" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D51">
-        <v>88</v>
+        <v>478</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2022</v>
+      </c>
+      <c r="B52">
+        <v>2</v>
       </c>
       <c r="C52" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D52">
-        <v>447</v>
+        <v>78</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2022</v>
+      </c>
+      <c r="B53">
+        <v>2</v>
       </c>
       <c r="C53" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D53">
-        <v>85</v>
+        <v>431</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>2022</v>
+      </c>
+      <c r="B54">
+        <v>3</v>
       </c>
       <c r="C54" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D54">
-        <v>458</v>
+        <v>110</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>2022</v>
+      </c>
+      <c r="B55">
+        <v>3</v>
       </c>
       <c r="C55" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D55">
-        <v>78</v>
+        <v>504</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>2022</v>
+      </c>
+      <c r="B56">
+        <v>4</v>
       </c>
       <c r="C56" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D56">
-        <v>411</v>
+        <v>76</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>2022</v>
+      </c>
+      <c r="B57">
+        <v>4</v>
       </c>
       <c r="C57" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D57">
-        <v>87</v>
+        <v>472</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2022</v>
+      </c>
+      <c r="B58">
+        <v>5</v>
       </c>
       <c r="C58" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D58">
-        <v>471</v>
+        <v>93</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2022</v>
+      </c>
+      <c r="B59">
+        <v>5</v>
       </c>
       <c r="C59" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D59">
-        <v>68</v>
+        <v>569</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2022</v>
+      </c>
+      <c r="B60">
+        <v>6</v>
       </c>
       <c r="C60" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D60">
-        <v>589</v>
+        <v>74</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2022</v>
+      </c>
+      <c r="B61">
+        <v>6</v>
       </c>
       <c r="C61" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D61">
-        <v>81</v>
+        <v>598</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2022</v>
+      </c>
+      <c r="B62">
+        <v>7</v>
       </c>
       <c r="C62" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D62">
-        <v>452</v>
+        <v>114</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2022</v>
+      </c>
+      <c r="B63">
+        <v>7</v>
       </c>
       <c r="C63" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D63">
-        <v>105</v>
+        <v>557</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2022</v>
+      </c>
+      <c r="B64">
+        <v>8</v>
       </c>
       <c r="C64" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D64">
-        <v>524</v>
+        <v>121</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2022</v>
+      </c>
+      <c r="B65">
+        <v>8</v>
       </c>
       <c r="C65" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D65">
-        <v>111</v>
+        <v>648</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2022</v>
+      </c>
+      <c r="B66">
+        <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D66">
-        <v>490</v>
+        <v>112</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2022</v>
+      </c>
+      <c r="B67">
+        <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D67">
-        <v>61</v>
+        <v>643</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2022</v>
+      </c>
+      <c r="B68">
+        <v>10</v>
       </c>
       <c r="C68" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D68">
-        <v>532</v>
+        <v>68</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2022</v>
+      </c>
+      <c r="B69">
+        <v>10</v>
       </c>
       <c r="C69" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D69">
-        <v>89</v>
+        <v>668</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2022</v>
+      </c>
+      <c r="B70">
+        <v>11</v>
       </c>
       <c r="C70" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D70">
-        <v>532</v>
+        <v>101</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2022</v>
+      </c>
+      <c r="B71">
+        <v>11</v>
       </c>
       <c r="C71" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D71">
-        <v>87</v>
+        <v>578</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>2022</v>
+      </c>
+      <c r="B72">
+        <v>12</v>
       </c>
       <c r="C72" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D72">
-        <v>288</v>
+        <v>104</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>2022</v>
+      </c>
+      <c r="B73">
+        <v>12</v>
       </c>
       <c r="C73" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D73">
-        <v>36</v>
+        <v>580</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2023</v>
+      </c>
+      <c r="B74">
+        <v>1</v>
       </c>
       <c r="C74" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D74">
-        <v>226</v>
+        <v>124</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2023</v>
+      </c>
+      <c r="B75">
+        <v>1</v>
       </c>
       <c r="C75" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D75">
-        <v>43</v>
+        <v>463</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2023</v>
+      </c>
+      <c r="B76">
+        <v>2</v>
       </c>
       <c r="C76" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D76">
-        <v>381</v>
+        <v>84</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2023</v>
+      </c>
+      <c r="B77">
+        <v>2</v>
       </c>
       <c r="C77" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D77">
-        <v>67</v>
+        <v>382</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>2023</v>
+      </c>
+      <c r="B78">
+        <v>3</v>
       </c>
       <c r="C78" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D78">
-        <v>319</v>
+        <v>68</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>2023</v>
+      </c>
+      <c r="B79">
+        <v>3</v>
       </c>
       <c r="C79" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D79">
-        <v>59</v>
+        <v>632</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>2023</v>
+      </c>
+      <c r="B80">
+        <v>4</v>
       </c>
       <c r="C80" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D80">
-        <v>294</v>
+        <v>101</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>2023</v>
+      </c>
+      <c r="B81">
+        <v>4</v>
       </c>
       <c r="C81" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D81">
-        <v>62</v>
+        <v>453</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2023</v>
+      </c>
+      <c r="B82">
+        <v>5</v>
       </c>
       <c r="C82" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D82">
-        <v>462</v>
+        <v>103</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2023</v>
+      </c>
+      <c r="B83">
+        <v>5</v>
       </c>
       <c r="C83" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D83">
-        <v>111</v>
+        <v>589</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2023</v>
+      </c>
+      <c r="B84">
+        <v>6</v>
       </c>
       <c r="C84" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D84">
-        <v>428</v>
+        <v>91</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2023</v>
+      </c>
+      <c r="B85">
+        <v>6</v>
       </c>
       <c r="C85" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D85">
-        <v>64</v>
+        <v>429</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2023</v>
+      </c>
+      <c r="B86">
+        <v>7</v>
       </c>
       <c r="C86" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D86">
-        <v>356</v>
+        <v>60</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2023</v>
+      </c>
+      <c r="B87">
+        <v>7</v>
       </c>
       <c r="C87" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D87">
-        <v>49</v>
+        <v>549</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2023</v>
+      </c>
+      <c r="B88">
+        <v>8</v>
       </c>
       <c r="C88" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D88">
-        <v>246</v>
+        <v>89</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2023</v>
+      </c>
+      <c r="B89">
+        <v>8</v>
       </c>
       <c r="C89" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D89">
-        <v>26</v>
+        <v>392</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2023</v>
+      </c>
+      <c r="B90">
+        <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D90">
-        <v>501</v>
+        <v>84</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2023</v>
+      </c>
+      <c r="B91">
+        <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D91">
-        <v>67</v>
+        <v>443</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2023</v>
+      </c>
+      <c r="B92">
+        <v>10</v>
       </c>
       <c r="C92" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D92">
-        <v>650</v>
+        <v>75</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2023</v>
+      </c>
+      <c r="B93">
+        <v>10</v>
       </c>
       <c r="C93" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D93">
-        <v>93</v>
+        <v>536</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2023</v>
+      </c>
+      <c r="B94">
+        <v>11</v>
       </c>
       <c r="C94" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D94">
-        <v>598</v>
+        <v>76</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2023</v>
+      </c>
+      <c r="B95">
+        <v>11</v>
       </c>
       <c r="C95" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D95">
-        <v>97</v>
+        <v>609</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>2023</v>
+      </c>
+      <c r="B96">
+        <v>12</v>
       </c>
       <c r="C96" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D96">
-        <v>2475</v>
+        <v>240</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>2023</v>
+      </c>
+      <c r="B97">
+        <v>12</v>
       </c>
       <c r="C97" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D97">
-        <v>445</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2024</v>
+      </c>
+      <c r="B98">
+        <v>1</v>
       </c>
       <c r="C98" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D98">
-        <v>443</v>
+        <v>390</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2024</v>
+      </c>
+      <c r="B99">
+        <v>1</v>
       </c>
       <c r="C99" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D99">
-        <v>84</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
-        <v>2026</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2024</v>
+      </c>
+      <c r="B100">
+        <v>2</v>
       </c>
       <c r="C100" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D100">
-        <v>667</v>
+        <v>60</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
-        <v>2026</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2024</v>
+      </c>
+      <c r="B101">
+        <v>2</v>
       </c>
       <c r="C101" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D101">
-        <v>59</v>
+        <v>509</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
-        <v>2026</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>2024</v>
+      </c>
+      <c r="B102">
+        <v>3</v>
       </c>
       <c r="C102" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D102">
-        <v>608</v>
+        <v>68</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
-        <v>2026</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>2024</v>
+      </c>
+      <c r="B103">
+        <v>3</v>
       </c>
       <c r="C103" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D103">
-        <v>77</v>
+        <v>476</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
-        <v>2026</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2024</v>
+      </c>
+      <c r="B104">
+        <v>4</v>
       </c>
       <c r="C104" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D104">
-        <v>688</v>
+        <v>88</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
-        <v>2026</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2024</v>
+      </c>
+      <c r="B105">
+        <v>4</v>
       </c>
       <c r="C105" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D105">
-        <v>95</v>
+        <v>446</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2024</v>
+      </c>
+      <c r="B106">
+        <v>5</v>
       </c>
       <c r="C106" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D106">
-        <v>798</v>
+        <v>445</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2024</v>
+      </c>
+      <c r="B107">
+        <v>5</v>
       </c>
       <c r="C107" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D107">
-        <v>102</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2024</v>
+      </c>
+      <c r="B108">
+        <v>6</v>
       </c>
       <c r="C108" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D108">
-        <v>828</v>
+        <v>65</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2024</v>
+      </c>
+      <c r="B109">
+        <v>6</v>
       </c>
       <c r="C109" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D109">
-        <v>100</v>
+        <v>458</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2024</v>
+      </c>
+      <c r="B110">
+        <v>7</v>
       </c>
       <c r="C110" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D110">
-        <v>737</v>
+        <v>86</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2024</v>
+      </c>
+      <c r="B111">
+        <v>7</v>
       </c>
       <c r="C111" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D111">
-        <v>89</v>
+        <v>627</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>2024</v>
+      </c>
+      <c r="B112">
+        <v>8</v>
       </c>
       <c r="C112" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D112">
-        <v>559</v>
+        <v>87</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>2024</v>
+      </c>
+      <c r="B113">
+        <v>8</v>
       </c>
       <c r="C113" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D113">
-        <v>67</v>
+        <v>498</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2024</v>
+      </c>
+      <c r="B114">
+        <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D114">
-        <v>599</v>
+        <v>67</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2024</v>
+      </c>
+      <c r="B115">
+        <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D115">
-        <v>64</v>
+        <v>501</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2024</v>
+      </c>
+      <c r="B116">
+        <v>10</v>
       </c>
       <c r="C116" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D116">
-        <v>703</v>
+        <v>93</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2024</v>
+      </c>
+      <c r="B117">
+        <v>10</v>
       </c>
       <c r="C117" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D117">
-        <v>63</v>
+        <v>650</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>2024</v>
+      </c>
+      <c r="B118">
+        <v>11</v>
       </c>
       <c r="C118" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D118">
-        <v>669</v>
+        <v>97</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>2024</v>
+      </c>
+      <c r="B119">
+        <v>11</v>
       </c>
       <c r="C119" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D119">
-        <v>93</v>
+        <v>598</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>2024</v>
+      </c>
+      <c r="B120">
+        <v>12</v>
       </c>
       <c r="C120" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D120">
-        <v>480</v>
+        <v>88</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>2024</v>
+      </c>
+      <c r="B121">
+        <v>12</v>
       </c>
       <c r="C121" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D121">
-        <v>61</v>
+        <v>540</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122">
         <v>2025</v>
       </c>
-      <c r="B122" t="s">
-        <v>11</v>
+      <c r="B122">
+        <v>1</v>
       </c>
       <c r="C122" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D122">
-        <v>643</v>
+        <v>85</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123">
         <v>2025</v>
       </c>
-      <c r="B123" t="s">
-        <v>11</v>
+      <c r="B123">
+        <v>1</v>
       </c>
       <c r="C123" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D123">
-        <v>85</v>
+        <v>643</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124">
         <v>2025</v>
       </c>
-      <c r="B124" t="s">
-        <v>17</v>
+      <c r="B124">
+        <v>2</v>
       </c>
       <c r="C124" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D124">
-        <v>782</v>
+        <v>61</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125">
         <v>2025</v>
       </c>
-      <c r="B125" t="s">
-        <v>17</v>
+      <c r="B125">
+        <v>2</v>
       </c>
       <c r="C125" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D125">
-        <v>87</v>
+        <v>480</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126">
         <v>2025</v>
       </c>
-      <c r="B126" t="s">
-        <v>12</v>
+      <c r="B126">
+        <v>3</v>
       </c>
       <c r="C126" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D126">
-        <v>559</v>
+        <v>64</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
         <v>2025</v>
       </c>
-      <c r="B127" t="s">
-        <v>12</v>
+      <c r="B127">
+        <v>3</v>
       </c>
       <c r="C127" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D127">
-        <v>90</v>
+        <v>599</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128">
         <v>2025</v>
       </c>
-      <c r="B128" t="s">
-        <v>13</v>
+      <c r="B128">
+        <v>4</v>
       </c>
       <c r="C128" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D128">
-        <v>563</v>
+        <v>82</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129">
         <v>2025</v>
       </c>
-      <c r="B129" t="s">
-        <v>13</v>
+      <c r="B129">
+        <v>4</v>
       </c>
       <c r="C129" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D129">
-        <v>82</v>
+        <v>563</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2025</v>
+      </c>
+      <c r="B130">
+        <v>5</v>
       </c>
       <c r="C130" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D130">
-        <v>476</v>
+        <v>67</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2025</v>
+      </c>
+      <c r="B131">
+        <v>5</v>
       </c>
       <c r="C131" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D131">
-        <v>68</v>
+        <v>559</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2025</v>
+      </c>
+      <c r="B132">
+        <v>6</v>
       </c>
       <c r="C132" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D132">
-        <v>458</v>
+        <v>63</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2025</v>
+      </c>
+      <c r="B133">
+        <v>6</v>
       </c>
       <c r="C133" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D133">
-        <v>65</v>
+        <v>703</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>2025</v>
+      </c>
+      <c r="B134">
+        <v>7</v>
       </c>
       <c r="C134" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D134">
-        <v>627</v>
+        <v>93</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>2025</v>
+      </c>
+      <c r="B135">
+        <v>7</v>
       </c>
       <c r="C135" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D135">
-        <v>86</v>
+        <v>669</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>2025</v>
+      </c>
+      <c r="B136">
+        <v>8</v>
       </c>
       <c r="C136" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D136">
-        <v>509</v>
+        <v>90</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>2025</v>
+      </c>
+      <c r="B137">
+        <v>8</v>
       </c>
       <c r="C137" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D137">
-        <v>60</v>
+        <v>559</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2025</v>
+      </c>
+      <c r="B138">
+        <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D138">
-        <v>3480</v>
+        <v>102</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2025</v>
+      </c>
+      <c r="B139">
+        <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D139">
-        <v>390</v>
+        <v>798</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2025</v>
+      </c>
+      <c r="B140">
+        <v>10</v>
       </c>
       <c r="C140" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D140">
-        <v>540</v>
+        <v>100</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2025</v>
+      </c>
+      <c r="B141">
+        <v>10</v>
       </c>
       <c r="C141" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D141">
-        <v>88</v>
+        <v>828</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2025</v>
+      </c>
+      <c r="B142">
+        <v>11</v>
       </c>
       <c r="C142" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D142">
-        <v>498</v>
+        <v>89</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2025</v>
+      </c>
+      <c r="B143">
+        <v>11</v>
       </c>
       <c r="C143" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D143">
-        <v>87</v>
+        <v>737</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2025</v>
+      </c>
+      <c r="B144">
+        <v>12</v>
       </c>
       <c r="C144" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D144">
-        <v>446</v>
+        <v>87</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2025</v>
+      </c>
+      <c r="B145">
+        <v>12</v>
       </c>
       <c r="C145" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D145">
-        <v>88</v>
+        <v>782</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2026</v>
+      </c>
+      <c r="B146">
+        <v>1</v>
       </c>
       <c r="C146" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D146">
-        <v>536</v>
+        <v>95</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2026</v>
+      </c>
+      <c r="B147">
+        <v>1</v>
       </c>
       <c r="C147" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D147">
-        <v>75</v>
+        <v>688</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2026</v>
+      </c>
+      <c r="B148">
+        <v>2</v>
       </c>
       <c r="C148" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D148">
-        <v>609</v>
+        <v>77</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2026</v>
+      </c>
+      <c r="B149">
+        <v>2</v>
       </c>
       <c r="C149" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D149">
-        <v>76</v>
+        <v>608</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2026</v>
+      </c>
+      <c r="B150">
+        <v>3</v>
       </c>
       <c r="C150" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D150">
-        <v>1344</v>
+        <v>59</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2026</v>
+      </c>
+      <c r="B151">
+        <v>3</v>
       </c>
       <c r="C151" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D151">
-        <v>240</v>
+        <v>667</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>