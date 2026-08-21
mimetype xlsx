--- v3 (2026-06-29)
+++ v4 (2026-08-21)
@@ -377,51 +377,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D151"/>
+  <dimension ref="A1:D159"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>2020</v>
       </c>
@@ -2497,50 +2497,162 @@
       <c r="A150">
         <v>2026</v>
       </c>
       <c r="B150">
         <v>3</v>
       </c>
       <c r="C150" t="s">
         <v>4</v>
       </c>
       <c r="D150">
         <v>59</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151">
         <v>2026</v>
       </c>
       <c r="B151">
         <v>3</v>
       </c>
       <c r="C151" t="s">
         <v>5</v>
       </c>
       <c r="D151">
         <v>667</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4">
+      <c r="A152">
+        <v>2026</v>
+      </c>
+      <c r="B152">
+        <v>4</v>
+      </c>
+      <c r="C152" t="s">
+        <v>4</v>
+      </c>
+      <c r="D152">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4">
+      <c r="A153">
+        <v>2026</v>
+      </c>
+      <c r="B153">
+        <v>4</v>
+      </c>
+      <c r="C153" t="s">
+        <v>5</v>
+      </c>
+      <c r="D153">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4">
+      <c r="A154">
+        <v>2026</v>
+      </c>
+      <c r="B154">
+        <v>5</v>
+      </c>
+      <c r="C154" t="s">
+        <v>4</v>
+      </c>
+      <c r="D154">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="A155">
+        <v>2026</v>
+      </c>
+      <c r="B155">
+        <v>5</v>
+      </c>
+      <c r="C155" t="s">
+        <v>5</v>
+      </c>
+      <c r="D155">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156">
+        <v>2026</v>
+      </c>
+      <c r="B156">
+        <v>6</v>
+      </c>
+      <c r="C156" t="s">
+        <v>4</v>
+      </c>
+      <c r="D156">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4">
+      <c r="A157">
+        <v>2026</v>
+      </c>
+      <c r="B157">
+        <v>6</v>
+      </c>
+      <c r="C157" t="s">
+        <v>5</v>
+      </c>
+      <c r="D157">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4">
+      <c r="A158">
+        <v>2026</v>
+      </c>
+      <c r="B158">
+        <v>7</v>
+      </c>
+      <c r="C158" t="s">
+        <v>4</v>
+      </c>
+      <c r="D158">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4">
+      <c r="A159">
+        <v>2026</v>
+      </c>
+      <c r="B159">
+        <v>7</v>
+      </c>
+      <c r="C159" t="s">
+        <v>5</v>
+      </c>
+      <c r="D159">
+        <v>655</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>