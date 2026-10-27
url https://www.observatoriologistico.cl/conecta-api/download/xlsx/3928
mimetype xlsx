--- v2 (2026-04-29)
+++ v3 (2026-10-27)
@@ -12,113 +12,122 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Nivel Educacional</t>
+  </si>
+  <si>
+    <t>Género</t>
   </si>
   <si>
     <t>Cantidad</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
   <si>
-    <t>Media técnico profesional</t>
+    <t>Universitario</t>
+  </si>
+  <si>
+    <t>Hombre</t>
+  </si>
+  <si>
+    <t>Mujer</t>
+  </si>
+  <si>
+    <t>Humanidades</t>
+  </si>
+  <si>
+    <t>Básica o primaria</t>
+  </si>
+  <si>
+    <t>Educación diferencial</t>
   </si>
   <si>
     <t>Centro formación técnica</t>
   </si>
   <si>
-    <t>Media común</t>
+    <t>Instituto profesional</t>
   </si>
   <si>
     <t>Magíster</t>
   </si>
   <si>
-    <t>Doctorado</t>
+    <t>Media común</t>
   </si>
   <si>
-    <t>Humanidades</t>
+    <t>Media técnico profesional</t>
   </si>
   <si>
-    <t>Universitario</t>
+    <t>No sabe</t>
   </si>
   <si>
-    <t>Educación diferencial</t>
+    <t>Normalista</t>
+  </si>
+  <si>
+    <t>Nunca estudió</t>
   </si>
   <si>
     <t>Post títulos</t>
   </si>
   <si>
     <t>No responde</t>
   </si>
   <si>
-    <t>Básica o primaria</t>
+    <t>Doctorado</t>
   </si>
   <si>
-    <t>Nunca estudió</t>
-[...2 lines deleted...]
-    <t>Instituto profesional</t>
+    <t>Sala cuna</t>
   </si>
   <si>
     <t>Kinder</t>
-  </si>
-[...7 lines deleted...]
-    <t>Sala cuna</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -422,1288 +431,2725 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D88"/>
+  <dimension ref="A1:E157"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
       <c r="A2">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B2" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>84277.0</v>
+        <v>5</v>
+      </c>
+      <c r="C2" t="s">
+        <v>6</v>
       </c>
       <c r="D2">
-        <v>14.3296208858</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:4">
+        <v>85787</v>
+      </c>
+      <c r="E2">
+        <v>17.4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
       <c r="A3">
         <v>2025</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
-      <c r="C3">
-        <v>27421.0</v>
+      <c r="C3" t="s">
+        <v>7</v>
       </c>
       <c r="D3">
-        <v>4.630330831</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:4">
+        <v>30973</v>
+      </c>
+      <c r="E3">
+        <v>28.55</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
       <c r="A4">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B4" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>245716.0</v>
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>6</v>
       </c>
       <c r="D4">
-        <v>43.0075215431</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:4">
+        <v>1004</v>
+      </c>
+      <c r="E4">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
       <c r="A5">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="B5" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>1826.0</v>
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>7</v>
       </c>
       <c r="D5">
-        <v>0.3749650395</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:4">
+        <v>3740</v>
+      </c>
+      <c r="E5">
+        <v>3.45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
       <c r="A6">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
-      <c r="C6">
-        <v>1406.0</v>
+      <c r="C6" t="s">
+        <v>7</v>
       </c>
       <c r="D6">
-        <v>0.2887539388</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:4">
+        <v>118</v>
+      </c>
+      <c r="E6">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
       <c r="A7">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
-      <c r="C7">
-        <v>5108.0</v>
+      <c r="C7" t="s">
+        <v>6</v>
       </c>
       <c r="D7">
-        <v>1.0490958083</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:4">
+        <v>49134</v>
+      </c>
+      <c r="E7">
+        <v>9.97</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
       <c r="A8">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="B8" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>4131.0</v>
+        <v>10</v>
+      </c>
+      <c r="C8" t="s">
+        <v>6</v>
       </c>
       <c r="D8">
-        <v>0.7480688728</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4">
+        <v>166</v>
+      </c>
+      <c r="E8">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
       <c r="A9">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="B9" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>74409.0</v>
+        <v>11</v>
+      </c>
+      <c r="C9" t="s">
+        <v>7</v>
       </c>
       <c r="D9">
-        <v>14.6170744309</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:4">
+        <v>6711</v>
+      </c>
+      <c r="E9">
+        <v>6.19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
       <c r="A10">
         <v>2025</v>
       </c>
       <c r="B10" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>113502.0</v>
+        <v>11</v>
+      </c>
+      <c r="C10" t="s">
+        <v>6</v>
       </c>
       <c r="D10">
-        <v>19.1659701332</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:4">
+        <v>21024</v>
+      </c>
+      <c r="E10">
+        <v>4.26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
       <c r="A11">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B11" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>23643.0</v>
+        <v>12</v>
+      </c>
+      <c r="C11" t="s">
+        <v>6</v>
       </c>
       <c r="D11">
-        <v>4.1381996659</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:4">
+        <v>42717</v>
+      </c>
+      <c r="E11">
+        <v>8.66</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
       <c r="A12">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="B12" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>34.0</v>
+        <v>12</v>
+      </c>
+      <c r="C12" t="s">
+        <v>7</v>
       </c>
       <c r="D12">
-        <v>0.0068877721</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:4">
+        <v>17640</v>
+      </c>
+      <c r="E12">
+        <v>16.26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
       <c r="A13">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="B13" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>2580.0</v>
+        <v>13</v>
+      </c>
+      <c r="C13" t="s">
+        <v>6</v>
       </c>
       <c r="D13">
-        <v>0.5067765122</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:4">
+        <v>3083</v>
+      </c>
+      <c r="E13">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
       <c r="A14">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B14" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>96069.0</v>
+        <v>13</v>
+      </c>
+      <c r="C14" t="s">
+        <v>7</v>
       </c>
       <c r="D14">
-        <v>16.8149878547</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:4">
+        <v>1675</v>
+      </c>
+      <c r="E14">
+        <v>1.54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
       <c r="A15">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="B15" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>481.0</v>
+        <v>14</v>
+      </c>
+      <c r="C15" t="s">
+        <v>6</v>
       </c>
       <c r="D15">
-        <v>0.098733573</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:4">
+        <v>211548</v>
+      </c>
+      <c r="E15">
+        <v>42.91</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
       <c r="A16">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="B16" t="s">
         <v>14</v>
       </c>
-      <c r="C16">
-        <v>62576.0</v>
+      <c r="C16" t="s">
+        <v>7</v>
       </c>
       <c r="D16">
-        <v>12.2926217929</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:4">
+        <v>31306</v>
+      </c>
+      <c r="E16">
+        <v>28.85</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="B17" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>68838.0</v>
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>6</v>
       </c>
       <c r="D17">
-        <v>14.1379756366</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:4">
+        <v>72682</v>
+      </c>
+      <c r="E17">
+        <v>14.74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="B18" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>508.0</v>
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>7</v>
       </c>
       <c r="D18">
-        <v>0.0920252808</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:4">
+        <v>13985</v>
+      </c>
+      <c r="E18">
+        <v>12.89</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B19" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>156.0</v>
+        <v>16</v>
+      </c>
+      <c r="C19" t="s">
+        <v>6</v>
       </c>
       <c r="D19">
-        <v>0.0265148911</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:4">
+        <v>261</v>
+      </c>
+      <c r="E19">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="B20" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>669.0</v>
+        <v>17</v>
+      </c>
+      <c r="C20" t="s">
+        <v>6</v>
       </c>
       <c r="D20">
-        <v>0.1314091446</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:4">
+        <v>27</v>
+      </c>
+      <c r="E20">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="B21" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>43029.0</v>
+        <v>18</v>
+      </c>
+      <c r="C21" t="s">
+        <v>6</v>
       </c>
       <c r="D21">
-        <v>8.8373259477</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:4">
+        <v>669</v>
+      </c>
+      <c r="E21">
+        <v>0.14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="B22" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1385.0</v>
+        <v>19</v>
+      </c>
+      <c r="C22" t="s">
+        <v>6</v>
       </c>
       <c r="D22">
-        <v>0.2844032675</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:4">
+        <v>4958</v>
+      </c>
+      <c r="E22">
+        <v>1.01</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="B23" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>2735.0</v>
+        <v>19</v>
+      </c>
+      <c r="C23" t="s">
+        <v>7</v>
       </c>
       <c r="D23">
-        <v>0.5617779989</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:4">
+        <v>2348</v>
+      </c>
+      <c r="E23">
+        <v>2.16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24">
         <v>2024</v>
       </c>
       <c r="B24" t="s">
         <v>11</v>
       </c>
-      <c r="C24">
-        <v>439.0</v>
+      <c r="C24" t="s">
+        <v>7</v>
       </c>
       <c r="D24">
-        <v>0.0745642138</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:4">
+        <v>6265</v>
+      </c>
+      <c r="E24">
+        <v>6.23</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="B25" t="s">
         <v>11</v>
       </c>
-      <c r="C25">
-        <v>301.0</v>
+      <c r="C25" t="s">
+        <v>6</v>
       </c>
       <c r="D25">
-        <v>0.059051691</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:4">
+        <v>23306</v>
+      </c>
+      <c r="E25">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="B26" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>85509.0</v>
+        <v>5</v>
+      </c>
+      <c r="C26" t="s">
+        <v>7</v>
       </c>
       <c r="D26">
-        <v>14.439118961</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:4">
+        <v>28247</v>
+      </c>
+      <c r="E26">
+        <v>28.09</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B27" t="s">
         <v>5</v>
       </c>
-      <c r="C27">
-        <v>26222.0</v>
+      <c r="C27" t="s">
+        <v>6</v>
       </c>
       <c r="D27">
-        <v>4.7481882797</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:4">
+        <v>87741</v>
+      </c>
+      <c r="E27">
+        <v>17.68</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="B28" t="s">
         <v>19</v>
       </c>
-      <c r="C28">
-        <v>557.0</v>
+      <c r="C28" t="s">
+        <v>7</v>
       </c>
       <c r="D28">
-        <v>0.1093990032</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:4">
+        <v>361</v>
+      </c>
+      <c r="E28">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B29" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>1009.0</v>
+        <v>19</v>
+      </c>
+      <c r="C29" t="s">
+        <v>6</v>
       </c>
       <c r="D29">
-        <v>0.1827777905</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:4">
+        <v>3006</v>
+      </c>
+      <c r="E29">
+        <v>0.61</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30">
         <v>2024</v>
       </c>
       <c r="B30" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>522.0</v>
+        <v>18</v>
+      </c>
+      <c r="C30" t="s">
+        <v>7</v>
       </c>
       <c r="D30">
-        <v>0.0888326197</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:4">
+        <v>70</v>
+      </c>
+      <c r="E30">
+        <v>0.07</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31">
         <v>2024</v>
       </c>
       <c r="B31" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>243047.0</v>
+        <v>18</v>
+      </c>
+      <c r="C31" t="s">
+        <v>6</v>
       </c>
       <c r="D31">
-        <v>41.3251116794</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:4">
+        <v>452</v>
+      </c>
+      <c r="E31">
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32">
         <v>2024</v>
       </c>
       <c r="B32" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>55701.0</v>
+        <v>17</v>
+      </c>
+      <c r="C32" t="s">
+        <v>6</v>
       </c>
       <c r="D32">
-        <v>9.4707764906</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:4">
+        <v>28</v>
+      </c>
+      <c r="E32">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33">
         <v>2024</v>
       </c>
       <c r="B33" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>113691.0</v>
+        <v>16</v>
+      </c>
+      <c r="C33" t="s">
+        <v>6</v>
       </c>
       <c r="D33">
-        <v>19.330812969</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:4">
+        <v>20</v>
+      </c>
+      <c r="E33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34">
         <v>2024</v>
       </c>
       <c r="B34" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>1288.0</v>
+        <v>20</v>
+      </c>
+      <c r="C34" t="s">
+        <v>6</v>
       </c>
       <c r="D34">
-        <v>0.2190751851</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:4">
+        <v>35</v>
+      </c>
+      <c r="E34">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B35" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>3564.0</v>
+        <v>15</v>
+      </c>
+      <c r="C35" t="s">
+        <v>7</v>
       </c>
       <c r="D35">
-        <v>0.6237868874</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:4">
+        <v>14961</v>
+      </c>
+      <c r="E35">
+        <v>14.88</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B36" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>1507.0</v>
+        <v>15</v>
+      </c>
+      <c r="C36" t="s">
+        <v>6</v>
       </c>
       <c r="D36">
-        <v>0.2637302479</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:4">
+        <v>70339</v>
+      </c>
+      <c r="E36">
+        <v>14.18</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37">
         <v>2024</v>
       </c>
       <c r="B37" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>52995.0</v>
+        <v>14</v>
+      </c>
+      <c r="C37" t="s">
+        <v>7</v>
       </c>
       <c r="D37">
-        <v>9.0107485172</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:4">
+        <v>30805</v>
+      </c>
+      <c r="E37">
+        <v>30.63</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B38" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>60.0</v>
+        <v>14</v>
+      </c>
+      <c r="C38" t="s">
+        <v>6</v>
       </c>
       <c r="D38">
-        <v>0.0105245808</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:4">
+        <v>215215</v>
+      </c>
+      <c r="E38">
+        <v>43.37</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="B39" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>4758.0</v>
+        <v>13</v>
+      </c>
+      <c r="C39" t="s">
+        <v>7</v>
       </c>
       <c r="D39">
-        <v>0.8034091776</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:4">
+        <v>1219</v>
+      </c>
+      <c r="E39">
+        <v>1.21</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B40" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>241390.0</v>
+        <v>13</v>
+      </c>
+      <c r="C40" t="s">
+        <v>6</v>
       </c>
       <c r="D40">
-        <v>43.709836431</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:4">
+        <v>2899</v>
+      </c>
+      <c r="E40">
+        <v>0.58</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="B41" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>29.0</v>
+        <v>12</v>
+      </c>
+      <c r="C41" t="s">
+        <v>7</v>
       </c>
       <c r="D41">
-        <v>0.0057685327</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:4">
+        <v>13850</v>
+      </c>
+      <c r="E41">
+        <v>13.77</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="B42" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>5885.0</v>
+        <v>12</v>
+      </c>
+      <c r="C42" t="s">
+        <v>6</v>
       </c>
       <c r="D42">
-        <v>1.1560612062</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:4">
+        <v>40126</v>
+      </c>
+      <c r="E42">
+        <v>8.09</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="B43" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43">
+        <v>84</v>
+      </c>
+      <c r="E43">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44">
+        <v>2024</v>
+      </c>
+      <c r="B44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" t="s">
+        <v>6</v>
+      </c>
+      <c r="D44">
+        <v>1205</v>
+      </c>
+      <c r="E44">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45">
+        <v>2024</v>
+      </c>
+      <c r="B45" t="s">
         <v>10</v>
       </c>
-      <c r="C43">
-[...28 lines deleted...]
-        <v>216789.0</v>
+      <c r="C45" t="s">
+        <v>6</v>
       </c>
       <c r="D45">
-        <v>42.5865166566</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:4">
+        <v>439</v>
+      </c>
+      <c r="E45">
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B46" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>824.0</v>
+        <v>21</v>
+      </c>
+      <c r="C46" t="s">
+        <v>6</v>
       </c>
       <c r="D46">
-        <v>0.1491212939</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:4">
+        <v>156</v>
+      </c>
+      <c r="E46">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47">
         <v>2024</v>
       </c>
       <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47">
+        <v>4701</v>
+      </c>
+      <c r="E47">
+        <v>4.67</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48">
+        <v>2024</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>6</v>
+      </c>
+      <c r="D48">
+        <v>51252</v>
+      </c>
+      <c r="E48">
+        <v>10.33</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49">
+        <v>2023</v>
+      </c>
+      <c r="B49" t="s">
+        <v>16</v>
+      </c>
+      <c r="C49" t="s">
+        <v>6</v>
+      </c>
+      <c r="D49">
+        <v>94</v>
+      </c>
+      <c r="E49">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50">
+        <v>2023</v>
+      </c>
+      <c r="B50" t="s">
+        <v>5</v>
+      </c>
+      <c r="C50" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50">
+        <v>23961</v>
+      </c>
+      <c r="E50">
+        <v>24.01</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51">
+        <v>2023</v>
+      </c>
+      <c r="B51" t="s">
+        <v>5</v>
+      </c>
+      <c r="C51" t="s">
+        <v>6</v>
+      </c>
+      <c r="D51">
+        <v>73959</v>
+      </c>
+      <c r="E51">
+        <v>15.49</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52">
+        <v>2023</v>
+      </c>
+      <c r="B52" t="s">
         <v>19</v>
       </c>
-      <c r="C47">
-[...70 lines deleted...]
-        <v>1122.0</v>
+      <c r="C52" t="s">
+        <v>7</v>
       </c>
       <c r="D52">
-        <v>0.1895217772</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:4">
+        <v>1410</v>
+      </c>
+      <c r="E52">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53">
         <v>2023</v>
       </c>
       <c r="B53" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>298.0</v>
+        <v>19</v>
+      </c>
+      <c r="C53" t="s">
+        <v>6</v>
       </c>
       <c r="D53">
-        <v>0.0521657847</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:4">
+        <v>2357</v>
+      </c>
+      <c r="E53">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="B54" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>57394.0</v>
+        <v>18</v>
+      </c>
+      <c r="C54" t="s">
+        <v>7</v>
       </c>
       <c r="D54">
-        <v>11.787604583</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:4">
+        <v>86</v>
+      </c>
+      <c r="E54">
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="B55" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>417.0</v>
+        <v>18</v>
+      </c>
+      <c r="C55" t="s">
+        <v>6</v>
       </c>
       <c r="D55">
-        <v>0.0856830671</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:4">
+        <v>542</v>
+      </c>
+      <c r="E55">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="B56" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>27.0</v>
+        <v>17</v>
+      </c>
+      <c r="C56" t="s">
+        <v>7</v>
       </c>
       <c r="D56">
-        <v>0.0045041098</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:4">
+        <v>75</v>
+      </c>
+      <c r="E56">
+        <v>0.07</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57">
         <v>2023</v>
       </c>
       <c r="B57" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>80857.0</v>
+        <v>17</v>
+      </c>
+      <c r="C57" t="s">
+        <v>6</v>
       </c>
       <c r="D57">
-        <v>14.1524029994</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:4">
+        <v>273</v>
+      </c>
+      <c r="E57">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="B58" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>28449.0</v>
+        <v>16</v>
+      </c>
+      <c r="C58" t="s">
+        <v>7</v>
       </c>
       <c r="D58">
-        <v>4.8371303299</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:4">
+        <v>29</v>
+      </c>
+      <c r="E58">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B59" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>88383.0</v>
+        <v>15</v>
+      </c>
+      <c r="C59" t="s">
+        <v>7</v>
       </c>
       <c r="D59">
-        <v>16.0040410652</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:4">
+        <v>14162</v>
+      </c>
+      <c r="E59">
+        <v>14.19</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="B60" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>20.0</v>
+        <v>15</v>
+      </c>
+      <c r="C60" t="s">
+        <v>6</v>
       </c>
       <c r="D60">
-        <v>0.0033661628</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:4">
+        <v>67485</v>
+      </c>
+      <c r="E60">
+        <v>14.14</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="B61" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>1572.0</v>
+        <v>14</v>
+      </c>
+      <c r="C61" t="s">
+        <v>7</v>
       </c>
       <c r="D61">
-        <v>0.3087534336</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:4">
+        <v>32792</v>
+      </c>
+      <c r="E61">
+        <v>32.85</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B62" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>73793.0</v>
+        <v>14</v>
+      </c>
+      <c r="C62" t="s">
+        <v>6</v>
       </c>
       <c r="D62">
-        <v>13.3621440357</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:4">
+        <v>214521</v>
+      </c>
+      <c r="E62">
+        <v>44.94</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="B63" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>195192.0</v>
+        <v>13</v>
+      </c>
+      <c r="C63" t="s">
+        <v>7</v>
       </c>
       <c r="D63">
-        <v>40.0887166618</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:4">
+        <v>879</v>
+      </c>
+      <c r="E63">
+        <v>0.88</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="B64" t="s">
+        <v>13</v>
+      </c>
+      <c r="C64" t="s">
+        <v>6</v>
+      </c>
+      <c r="D64">
+        <v>4506</v>
+      </c>
+      <c r="E64">
+        <v>0.94</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65">
+        <v>2023</v>
+      </c>
+      <c r="B65" t="s">
         <v>12</v>
       </c>
-      <c r="C64">
-[...14 lines deleted...]
-        <v>66740.0</v>
+      <c r="C65" t="s">
+        <v>7</v>
       </c>
       <c r="D65">
-        <v>12.084949532</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:4">
+        <v>14417</v>
+      </c>
+      <c r="E65">
+        <v>14.44</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B66" t="s">
         <v>12</v>
       </c>
-      <c r="C66">
-        <v>2825.0</v>
+      <c r="C66" t="s">
+        <v>6</v>
       </c>
       <c r="D66">
-        <v>0.5114842638</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:4">
+        <v>37097</v>
+      </c>
+      <c r="E66">
+        <v>7.77</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="B67" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>239823.0</v>
+        <v>8</v>
+      </c>
+      <c r="C67" t="s">
+        <v>7</v>
       </c>
       <c r="D67">
-        <v>40.4965006461</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:4">
+        <v>29</v>
+      </c>
+      <c r="E67">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="B68" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>59117.0</v>
+        <v>8</v>
+      </c>
+      <c r="C68" t="s">
+        <v>6</v>
       </c>
       <c r="D68">
-        <v>9.9825317084</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:4">
+        <v>1477</v>
+      </c>
+      <c r="E68">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B69" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>600.0</v>
+        <v>10</v>
+      </c>
+      <c r="C69" t="s">
+        <v>6</v>
       </c>
       <c r="D69">
-        <v>0.1086394571</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:4">
+        <v>298</v>
+      </c>
+      <c r="E69">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="B70" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>3571.0</v>
+        <v>11</v>
+      </c>
+      <c r="C70" t="s">
+        <v>7</v>
       </c>
       <c r="D70">
-        <v>0.7334940631</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:4">
+        <v>6962</v>
+      </c>
+      <c r="E70">
+        <v>6.98</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71">
         <v>2023</v>
       </c>
       <c r="B71" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>628.0</v>
+        <v>11</v>
+      </c>
+      <c r="C71" t="s">
+        <v>6</v>
       </c>
       <c r="D71">
-        <v>0.1098802773</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:4">
+        <v>17161</v>
+      </c>
+      <c r="E71">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B72" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>951.0</v>
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>7</v>
       </c>
       <c r="D72">
-        <v>0.1722353991</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:4">
+        <v>5008</v>
+      </c>
+      <c r="E72">
+        <v>5.02</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73">
         <v>2023</v>
       </c>
       <c r="B73" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>50895.0</v>
+        <v>20</v>
+      </c>
+      <c r="C73" t="s">
+        <v>6</v>
       </c>
       <c r="D73">
-        <v>8.9080670819</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:4">
+        <v>40</v>
+      </c>
+      <c r="E73">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="B74" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>698.0</v>
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>6</v>
       </c>
       <c r="D74">
-        <v>0.1433006838</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:4">
+        <v>57503</v>
+      </c>
+      <c r="E74">
+        <v>12.05</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B75" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>40.0</v>
+        <v>18</v>
+      </c>
+      <c r="C75" t="s">
+        <v>7</v>
       </c>
       <c r="D75">
-        <v>0.0070657371</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:4">
+        <v>227</v>
+      </c>
+      <c r="E75">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="B76" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>80494.0</v>
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>6</v>
       </c>
       <c r="D76">
-        <v>16.532044906</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:4">
+        <v>61661</v>
+      </c>
+      <c r="E76">
+        <v>13.11</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B77" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>62323.0</v>
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>7</v>
       </c>
       <c r="D77">
-        <v>10.9083749918</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:4">
+        <v>5347</v>
+      </c>
+      <c r="E77">
+        <v>5.86</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="B78" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>4118.0</v>
+        <v>11</v>
+      </c>
+      <c r="C78" t="s">
+        <v>6</v>
       </c>
       <c r="D78">
-        <v>0.700148792</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:4">
+        <v>18306</v>
+      </c>
+      <c r="E78">
+        <v>3.89</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B79" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>5385.0</v>
+        <v>11</v>
+      </c>
+      <c r="C79" t="s">
+        <v>7</v>
       </c>
       <c r="D79">
-        <v>0.9424704193</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:4">
+        <v>8351</v>
+      </c>
+      <c r="E79">
+        <v>9.16</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="B80" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>669.0</v>
+        <v>10</v>
+      </c>
+      <c r="C80" t="s">
+        <v>6</v>
       </c>
       <c r="D80">
-        <v>0.112924614</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:4">
+        <v>467</v>
+      </c>
+      <c r="E80">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="B81" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>166.0</v>
+        <v>10</v>
+      </c>
+      <c r="C81" t="s">
+        <v>7</v>
       </c>
       <c r="D81">
-        <v>0.0281059636</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:4">
+        <v>41</v>
+      </c>
+      <c r="E81">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B82" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>22778.0</v>
+        <v>8</v>
+      </c>
+      <c r="C82" t="s">
+        <v>6</v>
       </c>
       <c r="D82">
-        <v>4.4746591776</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:4">
+        <v>908</v>
+      </c>
+      <c r="E82">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B83" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>48.0</v>
+        <v>8</v>
+      </c>
+      <c r="C83" t="s">
+        <v>7</v>
       </c>
       <c r="D83">
-        <v>0.0095156997</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:4">
+        <v>102</v>
+      </c>
+      <c r="E83">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="B84" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>24149.0</v>
+        <v>12</v>
+      </c>
+      <c r="C84" t="s">
+        <v>6</v>
       </c>
       <c r="D84">
-        <v>4.9598329784</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:4">
+        <v>34447</v>
+      </c>
+      <c r="E84">
+        <v>7.33</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85">
         <v>2022</v>
       </c>
       <c r="B85" t="s">
+        <v>12</v>
+      </c>
+      <c r="C85" t="s">
+        <v>7</v>
+      </c>
+      <c r="D85">
+        <v>11293</v>
+      </c>
+      <c r="E85">
+        <v>12.38</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86">
+        <v>2022</v>
+      </c>
+      <c r="B86" t="s">
+        <v>13</v>
+      </c>
+      <c r="C86" t="s">
+        <v>6</v>
+      </c>
+      <c r="D86">
+        <v>3296</v>
+      </c>
+      <c r="E86">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87">
+        <v>2022</v>
+      </c>
+      <c r="B87" t="s">
+        <v>13</v>
+      </c>
+      <c r="C87" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87">
+        <v>835</v>
+      </c>
+      <c r="E87">
+        <v>0.92</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88">
+        <v>2022</v>
+      </c>
+      <c r="B88" t="s">
+        <v>14</v>
+      </c>
+      <c r="C88" t="s">
+        <v>6</v>
+      </c>
+      <c r="D88">
+        <v>213059</v>
+      </c>
+      <c r="E88">
+        <v>45.32</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89">
+        <v>2022</v>
+      </c>
+      <c r="B89" t="s">
+        <v>14</v>
+      </c>
+      <c r="C89" t="s">
+        <v>7</v>
+      </c>
+      <c r="D89">
+        <v>32641</v>
+      </c>
+      <c r="E89">
+        <v>35.79</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90">
+        <v>2022</v>
+      </c>
+      <c r="B90" t="s">
+        <v>15</v>
+      </c>
+      <c r="C90" t="s">
+        <v>6</v>
+      </c>
+      <c r="D90">
+        <v>62653</v>
+      </c>
+      <c r="E90">
+        <v>13.33</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91">
+        <v>2022</v>
+      </c>
+      <c r="B91" t="s">
+        <v>15</v>
+      </c>
+      <c r="C91" t="s">
+        <v>7</v>
+      </c>
+      <c r="D91">
+        <v>11440</v>
+      </c>
+      <c r="E91">
+        <v>12.54</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92">
+        <v>2022</v>
+      </c>
+      <c r="B92" t="s">
         <v>16</v>
       </c>
-      <c r="C85">
-[...10 lines deleted...]
-      <c r="B86" t="s">
+      <c r="C92" t="s">
+        <v>6</v>
+      </c>
+      <c r="D92">
+        <v>656</v>
+      </c>
+      <c r="E92">
+        <v>0.14</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93">
+        <v>2022</v>
+      </c>
+      <c r="B93" t="s">
+        <v>16</v>
+      </c>
+      <c r="C93" t="s">
+        <v>7</v>
+      </c>
+      <c r="D93">
+        <v>168</v>
+      </c>
+      <c r="E93">
+        <v>0.18</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94">
+        <v>2022</v>
+      </c>
+      <c r="B94" t="s">
+        <v>17</v>
+      </c>
+      <c r="C94" t="s">
+        <v>6</v>
+      </c>
+      <c r="D94">
+        <v>500</v>
+      </c>
+      <c r="E94">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95">
+        <v>2022</v>
+      </c>
+      <c r="B95" t="s">
+        <v>17</v>
+      </c>
+      <c r="C95" t="s">
+        <v>7</v>
+      </c>
+      <c r="D95">
+        <v>100</v>
+      </c>
+      <c r="E95">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96">
+        <v>2022</v>
+      </c>
+      <c r="B96" t="s">
         <v>18</v>
       </c>
-      <c r="C86">
-[...7 lines deleted...]
-      <c r="A87">
+      <c r="C96" t="s">
+        <v>6</v>
+      </c>
+      <c r="D96">
+        <v>724</v>
+      </c>
+      <c r="E96">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97">
+        <v>2022</v>
+      </c>
+      <c r="B97" t="s">
+        <v>19</v>
+      </c>
+      <c r="C97" t="s">
+        <v>6</v>
+      </c>
+      <c r="D97">
+        <v>1816</v>
+      </c>
+      <c r="E97">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98">
+        <v>2022</v>
+      </c>
+      <c r="B98" t="s">
+        <v>19</v>
+      </c>
+      <c r="C98" t="s">
+        <v>7</v>
+      </c>
+      <c r="D98">
+        <v>1008</v>
+      </c>
+      <c r="E98">
+        <v>1.11</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99">
+        <v>2022</v>
+      </c>
+      <c r="B99" t="s">
+        <v>5</v>
+      </c>
+      <c r="C99" t="s">
+        <v>6</v>
+      </c>
+      <c r="D99">
+        <v>71671</v>
+      </c>
+      <c r="E99">
+        <v>15.24</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100">
+        <v>2022</v>
+      </c>
+      <c r="B100" t="s">
+        <v>5</v>
+      </c>
+      <c r="C100" t="s">
+        <v>7</v>
+      </c>
+      <c r="D100">
+        <v>19654</v>
+      </c>
+      <c r="E100">
+        <v>21.55</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101">
         <v>2021</v>
       </c>
-      <c r="B87" t="s">
+      <c r="B101" t="s">
+        <v>14</v>
+      </c>
+      <c r="C101" t="s">
+        <v>7</v>
+      </c>
+      <c r="D101">
+        <v>29247</v>
+      </c>
+      <c r="E101">
+        <v>33.32</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102">
+        <v>2021</v>
+      </c>
+      <c r="B102" t="s">
+        <v>5</v>
+      </c>
+      <c r="C102" t="s">
+        <v>7</v>
+      </c>
+      <c r="D102">
+        <v>23190</v>
+      </c>
+      <c r="E102">
+        <v>26.42</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103">
+        <v>2021</v>
+      </c>
+      <c r="B103" t="s">
+        <v>5</v>
+      </c>
+      <c r="C103" t="s">
+        <v>6</v>
+      </c>
+      <c r="D103">
+        <v>60662</v>
+      </c>
+      <c r="E103">
+        <v>13.95</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104">
+        <v>2021</v>
+      </c>
+      <c r="B104" t="s">
+        <v>22</v>
+      </c>
+      <c r="C104" t="s">
+        <v>6</v>
+      </c>
+      <c r="D104">
+        <v>29</v>
+      </c>
+      <c r="E104">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105">
+        <v>2021</v>
+      </c>
+      <c r="B105" t="s">
+        <v>19</v>
+      </c>
+      <c r="C105" t="s">
+        <v>7</v>
+      </c>
+      <c r="D105">
+        <v>690</v>
+      </c>
+      <c r="E105">
+        <v>0.79</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106">
+        <v>2021</v>
+      </c>
+      <c r="B106" t="s">
+        <v>19</v>
+      </c>
+      <c r="C106" t="s">
+        <v>6</v>
+      </c>
+      <c r="D106">
+        <v>1890</v>
+      </c>
+      <c r="E106">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107">
+        <v>2021</v>
+      </c>
+      <c r="B107" t="s">
         <v>18</v>
       </c>
-      <c r="C87">
-[...10 lines deleted...]
-      <c r="B88" t="s">
+      <c r="C107" t="s">
+        <v>7</v>
+      </c>
+      <c r="D107">
+        <v>54</v>
+      </c>
+      <c r="E107">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108">
+        <v>2021</v>
+      </c>
+      <c r="B108" t="s">
+        <v>18</v>
+      </c>
+      <c r="C108" t="s">
+        <v>6</v>
+      </c>
+      <c r="D108">
+        <v>615</v>
+      </c>
+      <c r="E108">
+        <v>0.14</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109">
+        <v>2021</v>
+      </c>
+      <c r="B109" t="s">
+        <v>17</v>
+      </c>
+      <c r="C109" t="s">
+        <v>7</v>
+      </c>
+      <c r="D109">
+        <v>49</v>
+      </c>
+      <c r="E109">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110">
+        <v>2021</v>
+      </c>
+      <c r="B110" t="s">
+        <v>17</v>
+      </c>
+      <c r="C110" t="s">
+        <v>6</v>
+      </c>
+      <c r="D110">
+        <v>508</v>
+      </c>
+      <c r="E110">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111">
+        <v>2021</v>
+      </c>
+      <c r="B111" t="s">
+        <v>16</v>
+      </c>
+      <c r="C111" t="s">
+        <v>7</v>
+      </c>
+      <c r="D111">
+        <v>276</v>
+      </c>
+      <c r="E111">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112">
+        <v>2021</v>
+      </c>
+      <c r="B112" t="s">
+        <v>16</v>
+      </c>
+      <c r="C112" t="s">
+        <v>6</v>
+      </c>
+      <c r="D112">
+        <v>1016</v>
+      </c>
+      <c r="E112">
+        <v>0.23</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113">
+        <v>2021</v>
+      </c>
+      <c r="B113" t="s">
+        <v>15</v>
+      </c>
+      <c r="C113" t="s">
+        <v>7</v>
+      </c>
+      <c r="D113">
+        <v>10012</v>
+      </c>
+      <c r="E113">
+        <v>11.41</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114">
+        <v>2021</v>
+      </c>
+      <c r="B114" t="s">
+        <v>15</v>
+      </c>
+      <c r="C114" t="s">
+        <v>6</v>
+      </c>
+      <c r="D114">
+        <v>64912</v>
+      </c>
+      <c r="E114">
+        <v>14.92</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115">
+        <v>2021</v>
+      </c>
+      <c r="B115" t="s">
+        <v>14</v>
+      </c>
+      <c r="C115" t="s">
+        <v>6</v>
+      </c>
+      <c r="D115">
+        <v>194585</v>
+      </c>
+      <c r="E115">
+        <v>44.73</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116">
+        <v>2021</v>
+      </c>
+      <c r="B116" t="s">
+        <v>13</v>
+      </c>
+      <c r="C116" t="s">
+        <v>7</v>
+      </c>
+      <c r="D116">
+        <v>1294</v>
+      </c>
+      <c r="E116">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117">
+        <v>2021</v>
+      </c>
+      <c r="B117" t="s">
+        <v>13</v>
+      </c>
+      <c r="C117" t="s">
+        <v>6</v>
+      </c>
+      <c r="D117">
+        <v>4844</v>
+      </c>
+      <c r="E117">
+        <v>1.11</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118">
+        <v>2021</v>
+      </c>
+      <c r="B118" t="s">
+        <v>23</v>
+      </c>
+      <c r="C118" t="s">
+        <v>6</v>
+      </c>
+      <c r="D118">
+        <v>48</v>
+      </c>
+      <c r="E118">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119">
+        <v>2021</v>
+      </c>
+      <c r="B119" t="s">
         <v>12</v>
       </c>
-      <c r="C88">
-[...3 lines deleted...]
-        <v>0.5725666914</v>
+      <c r="C119" t="s">
+        <v>7</v>
+      </c>
+      <c r="D119">
+        <v>10294</v>
+      </c>
+      <c r="E119">
+        <v>11.73</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120">
+        <v>2021</v>
+      </c>
+      <c r="B120" t="s">
+        <v>12</v>
+      </c>
+      <c r="C120" t="s">
+        <v>6</v>
+      </c>
+      <c r="D120">
+        <v>30452</v>
+      </c>
+      <c r="E120">
+        <v>7.0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121">
+        <v>2021</v>
+      </c>
+      <c r="B121" t="s">
+        <v>8</v>
+      </c>
+      <c r="C121" t="s">
+        <v>7</v>
+      </c>
+      <c r="D121">
+        <v>37</v>
+      </c>
+      <c r="E121">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122">
+        <v>2021</v>
+      </c>
+      <c r="B122" t="s">
+        <v>8</v>
+      </c>
+      <c r="C122" t="s">
+        <v>6</v>
+      </c>
+      <c r="D122">
+        <v>1535</v>
+      </c>
+      <c r="E122">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123">
+        <v>2021</v>
+      </c>
+      <c r="B123" t="s">
+        <v>10</v>
+      </c>
+      <c r="C123" t="s">
+        <v>7</v>
+      </c>
+      <c r="D123">
+        <v>37</v>
+      </c>
+      <c r="E123">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124">
+        <v>2021</v>
+      </c>
+      <c r="B124" t="s">
+        <v>10</v>
+      </c>
+      <c r="C124" t="s">
+        <v>6</v>
+      </c>
+      <c r="D124">
+        <v>263</v>
+      </c>
+      <c r="E124">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125">
+        <v>2021</v>
+      </c>
+      <c r="B125" t="s">
+        <v>11</v>
+      </c>
+      <c r="C125" t="s">
+        <v>7</v>
+      </c>
+      <c r="D125">
+        <v>8049</v>
+      </c>
+      <c r="E125">
+        <v>9.17</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126">
+        <v>2021</v>
+      </c>
+      <c r="B126" t="s">
+        <v>11</v>
+      </c>
+      <c r="C126" t="s">
+        <v>6</v>
+      </c>
+      <c r="D126">
+        <v>15587</v>
+      </c>
+      <c r="E126">
+        <v>3.58</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127">
+        <v>2021</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>7</v>
+      </c>
+      <c r="D127">
+        <v>4549</v>
+      </c>
+      <c r="E127">
+        <v>5.18</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128">
+        <v>2021</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>6</v>
+      </c>
+      <c r="D128">
+        <v>58027</v>
+      </c>
+      <c r="E128">
+        <v>13.34</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129">
+        <v>2020</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>7</v>
+      </c>
+      <c r="D129">
+        <v>2844</v>
+      </c>
+      <c r="E129">
+        <v>3.65</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130">
+        <v>2020</v>
+      </c>
+      <c r="B130" t="s">
+        <v>5</v>
+      </c>
+      <c r="C130" t="s">
+        <v>7</v>
+      </c>
+      <c r="D130">
+        <v>17743</v>
+      </c>
+      <c r="E130">
+        <v>22.75</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131">
+        <v>2020</v>
+      </c>
+      <c r="B131" t="s">
+        <v>5</v>
+      </c>
+      <c r="C131" t="s">
+        <v>6</v>
+      </c>
+      <c r="D131">
+        <v>54477</v>
+      </c>
+      <c r="E131">
+        <v>13.07</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132">
+        <v>2020</v>
+      </c>
+      <c r="B132" t="s">
+        <v>22</v>
+      </c>
+      <c r="C132" t="s">
+        <v>6</v>
+      </c>
+      <c r="D132">
+        <v>417</v>
+      </c>
+      <c r="E132">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133">
+        <v>2020</v>
+      </c>
+      <c r="B133" t="s">
+        <v>19</v>
+      </c>
+      <c r="C133" t="s">
+        <v>7</v>
+      </c>
+      <c r="D133">
+        <v>1217</v>
+      </c>
+      <c r="E133">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134">
+        <v>2020</v>
+      </c>
+      <c r="B134" t="s">
+        <v>19</v>
+      </c>
+      <c r="C134" t="s">
+        <v>6</v>
+      </c>
+      <c r="D134">
+        <v>2355</v>
+      </c>
+      <c r="E134">
+        <v>0.57</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135">
+        <v>2020</v>
+      </c>
+      <c r="B135" t="s">
+        <v>18</v>
+      </c>
+      <c r="C135" t="s">
+        <v>6</v>
+      </c>
+      <c r="D135">
+        <v>1006</v>
+      </c>
+      <c r="E135">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136">
+        <v>2020</v>
+      </c>
+      <c r="B136" t="s">
+        <v>17</v>
+      </c>
+      <c r="C136" t="s">
+        <v>7</v>
+      </c>
+      <c r="D136">
+        <v>858</v>
+      </c>
+      <c r="E136">
+        <v>1.1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137">
+        <v>2020</v>
+      </c>
+      <c r="B137" t="s">
+        <v>17</v>
+      </c>
+      <c r="C137" t="s">
+        <v>6</v>
+      </c>
+      <c r="D137">
+        <v>5897</v>
+      </c>
+      <c r="E137">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138">
+        <v>2020</v>
+      </c>
+      <c r="B138" t="s">
+        <v>16</v>
+      </c>
+      <c r="C138" t="s">
+        <v>7</v>
+      </c>
+      <c r="D138">
+        <v>177</v>
+      </c>
+      <c r="E138">
+        <v>0.23</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139">
+        <v>2020</v>
+      </c>
+      <c r="B139" t="s">
+        <v>16</v>
+      </c>
+      <c r="C139" t="s">
+        <v>6</v>
+      </c>
+      <c r="D139">
+        <v>2647</v>
+      </c>
+      <c r="E139">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140">
+        <v>2020</v>
+      </c>
+      <c r="B140" t="s">
+        <v>20</v>
+      </c>
+      <c r="C140" t="s">
+        <v>6</v>
+      </c>
+      <c r="D140">
+        <v>432</v>
+      </c>
+      <c r="E140">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141">
+        <v>2020</v>
+      </c>
+      <c r="B141" t="s">
+        <v>15</v>
+      </c>
+      <c r="C141" t="s">
+        <v>7</v>
+      </c>
+      <c r="D141">
+        <v>10228</v>
+      </c>
+      <c r="E141">
+        <v>13.12</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142">
+        <v>2020</v>
+      </c>
+      <c r="B142" t="s">
+        <v>15</v>
+      </c>
+      <c r="C142" t="s">
+        <v>6</v>
+      </c>
+      <c r="D142">
+        <v>65855</v>
+      </c>
+      <c r="E142">
+        <v>15.8</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143">
+        <v>2020</v>
+      </c>
+      <c r="B143" t="s">
+        <v>14</v>
+      </c>
+      <c r="C143" t="s">
+        <v>7</v>
+      </c>
+      <c r="D143">
+        <v>25806</v>
+      </c>
+      <c r="E143">
+        <v>33.09</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144">
+        <v>2020</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>6</v>
+      </c>
+      <c r="D144">
+        <v>54549</v>
+      </c>
+      <c r="E144">
+        <v>13.09</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145">
+        <v>2020</v>
+      </c>
+      <c r="B145" t="s">
+        <v>14</v>
+      </c>
+      <c r="C145" t="s">
+        <v>6</v>
+      </c>
+      <c r="D145">
+        <v>170320</v>
+      </c>
+      <c r="E145">
+        <v>40.87</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146">
+        <v>2020</v>
+      </c>
+      <c r="B146" t="s">
+        <v>13</v>
+      </c>
+      <c r="C146" t="s">
+        <v>7</v>
+      </c>
+      <c r="D146">
+        <v>522</v>
+      </c>
+      <c r="E146">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147">
+        <v>2020</v>
+      </c>
+      <c r="B147" t="s">
+        <v>13</v>
+      </c>
+      <c r="C147" t="s">
+        <v>6</v>
+      </c>
+      <c r="D147">
+        <v>1303</v>
+      </c>
+      <c r="E147">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148">
+        <v>2020</v>
+      </c>
+      <c r="B148" t="s">
+        <v>23</v>
+      </c>
+      <c r="C148" t="s">
+        <v>6</v>
+      </c>
+      <c r="D148">
+        <v>1385</v>
+      </c>
+      <c r="E148">
+        <v>0.33</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149">
+        <v>2020</v>
+      </c>
+      <c r="B149" t="s">
+        <v>12</v>
+      </c>
+      <c r="C149" t="s">
+        <v>7</v>
+      </c>
+      <c r="D149">
+        <v>10938</v>
+      </c>
+      <c r="E149">
+        <v>14.03</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150">
+        <v>2020</v>
+      </c>
+      <c r="B150" t="s">
+        <v>12</v>
+      </c>
+      <c r="C150" t="s">
+        <v>6</v>
+      </c>
+      <c r="D150">
+        <v>33211</v>
+      </c>
+      <c r="E150">
+        <v>7.97</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151">
+        <v>2020</v>
+      </c>
+      <c r="B151" t="s">
+        <v>8</v>
+      </c>
+      <c r="C151" t="s">
+        <v>7</v>
+      </c>
+      <c r="D151">
+        <v>586</v>
+      </c>
+      <c r="E151">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152">
+        <v>2020</v>
+      </c>
+      <c r="B152" t="s">
+        <v>8</v>
+      </c>
+      <c r="C152" t="s">
+        <v>6</v>
+      </c>
+      <c r="D152">
+        <v>4617</v>
+      </c>
+      <c r="E152">
+        <v>1.11</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153">
+        <v>2020</v>
+      </c>
+      <c r="B153" t="s">
+        <v>10</v>
+      </c>
+      <c r="C153" t="s">
+        <v>6</v>
+      </c>
+      <c r="D153">
+        <v>34</v>
+      </c>
+      <c r="E153">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154">
+        <v>2020</v>
+      </c>
+      <c r="B154" t="s">
+        <v>21</v>
+      </c>
+      <c r="C154" t="s">
+        <v>7</v>
+      </c>
+      <c r="D154">
+        <v>868</v>
+      </c>
+      <c r="E154">
+        <v>1.11</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155">
+        <v>2020</v>
+      </c>
+      <c r="B155" t="s">
+        <v>21</v>
+      </c>
+      <c r="C155" t="s">
+        <v>6</v>
+      </c>
+      <c r="D155">
+        <v>538</v>
+      </c>
+      <c r="E155">
+        <v>0.13</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156">
+        <v>2020</v>
+      </c>
+      <c r="B156" t="s">
+        <v>11</v>
+      </c>
+      <c r="C156" t="s">
+        <v>7</v>
+      </c>
+      <c r="D156">
+        <v>6198</v>
+      </c>
+      <c r="E156">
+        <v>7.95</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157">
+        <v>2020</v>
+      </c>
+      <c r="B157" t="s">
+        <v>11</v>
+      </c>
+      <c r="C157" t="s">
+        <v>6</v>
+      </c>
+      <c r="D157">
+        <v>17715</v>
+      </c>
+      <c r="E157">
+        <v>4.25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>