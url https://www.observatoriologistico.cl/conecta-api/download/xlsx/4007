--- v4 (2026-06-17)
+++ v5 (2026-09-26)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>Año</t>
   </si>
   <si>
-    <t>Informante</t>
+    <t>Puerto</t>
   </si>
   <si>
     <t>Tipo Nave</t>
   </si>
   <si>
     <t>Número de Naves</t>
   </si>
   <si>
     <t>Tamaño Lote Promedio</t>
   </si>
   <si>
     <t>Tamaño Lote Desviación</t>
   </si>
   <si>
     <t>Ocupación promedio</t>
   </si>
   <si>
     <t>Ocupación desviación</t>
   </si>
   <si>
     <t>Eslora promedio</t>
   </si>
   <si>
     <t>Eslora Desviación</t>
   </si>
@@ -437,51 +437,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J409"/>
+  <dimension ref="A1:J414"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -607,69 +607,69 @@
       </c>
       <c r="D5">
         <v>1</v>
       </c>
       <c r="E5">
         <v>1218.0</v>
       </c>
       <c r="G5">
         <v>44.97</v>
       </c>
       <c r="I5">
         <v>67.5</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2026.0</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>1679</v>
+        <v>3427</v>
       </c>
       <c r="E6">
-        <v>12.7802263252</v>
+        <v>13.1199299679</v>
       </c>
       <c r="F6">
-        <v>27.4659818146</v>
+        <v>28.6490210397</v>
       </c>
       <c r="G6">
-        <v>3.3342525312686</v>
+        <v>3.4857572220601</v>
       </c>
       <c r="H6">
-        <v>6.9149404776794</v>
+        <v>7.0239793330661</v>
       </c>
       <c r="I6">
-        <v>28.0994639666</v>
+        <v>27.0323898453</v>
       </c>
       <c r="J6">
-        <v>123.213736187</v>
+        <v>107.1298258784</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>2023.0</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>52</v>
       </c>
       <c r="E7">
         <v>1476.8461538462</v>
       </c>
       <c r="F7">
         <v>1117.3324041472</v>
       </c>
       <c r="G7">
         <v>10.902884615385</v>
       </c>
       <c r="H7">
@@ -750,118 +750,118 @@
       <c r="A10">
         <v>2020.0</v>
       </c>
       <c r="B10" t="s">
         <v>19</v>
       </c>
       <c r="C10" t="s">
         <v>15</v>
       </c>
       <c r="D10">
         <v>118</v>
       </c>
       <c r="E10">
         <v>8096.8435399237</v>
       </c>
       <c r="F10">
         <v>9481.67875583</v>
       </c>
       <c r="G10">
         <v>39.926016949153</v>
       </c>
       <c r="H10">
         <v>33.322311899454</v>
       </c>
       <c r="I10">
-        <v>170.7153825026</v>
+        <v>151.9516946825</v>
       </c>
       <c r="J10">
-        <v>16.3955342241</v>
+        <v>56.5736747708</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>2021.0</v>
       </c>
       <c r="B11" t="s">
         <v>14</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11">
         <v>5</v>
       </c>
       <c r="E11">
         <v>1319.2</v>
       </c>
       <c r="F11">
         <v>1604.9391577253</v>
       </c>
       <c r="G11">
         <v>16.25</v>
       </c>
       <c r="H11">
         <v>13.251299936233</v>
       </c>
       <c r="I11">
         <v>96.0</v>
       </c>
       <c r="J11">
         <v>62.461988441</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>2026.0</v>
       </c>
       <c r="B12" t="s">
         <v>17</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="E12">
-        <v>21276.4875</v>
+        <v>15929.097222222</v>
       </c>
       <c r="F12">
-        <v>6035.1596869974</v>
+        <v>10389.939340207</v>
       </c>
       <c r="G12">
-        <v>84.7325</v>
+        <v>76.275</v>
       </c>
       <c r="H12">
-        <v>15.086124695671</v>
+        <v>35.284231147172</v>
       </c>
       <c r="I12">
-        <v>190.0</v>
+        <v>188.4955563015</v>
       </c>
       <c r="J12">
-        <v>11.5470053838</v>
+        <v>7.7052439756</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>2022.0</v>
       </c>
       <c r="B13" t="s">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>20</v>
       </c>
       <c r="D13">
         <v>16</v>
       </c>
       <c r="E13">
         <v>206.5625</v>
       </c>
       <c r="F13">
         <v>166.3125446261</v>
       </c>
       <c r="G13">
         <v>5.886875</v>
       </c>
       <c r="H13">
@@ -959,122 +959,125 @@
       </c>
       <c r="G16">
         <v>9.395</v>
       </c>
       <c r="H16">
         <v>1.5202795795511</v>
       </c>
       <c r="I16">
         <v>232.3800048828</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>2026.0</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17" t="s">
         <v>24</v>
       </c>
       <c r="D17">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="E17">
-        <v>436.7142857143</v>
+        <v>416.12</v>
       </c>
       <c r="F17">
-        <v>202.120216729</v>
+        <v>193.4246296285</v>
       </c>
       <c r="G17">
-        <v>18.069285714286</v>
+        <v>17.4838</v>
       </c>
       <c r="H17">
-        <v>8.1765785330991</v>
+        <v>7.489910462395</v>
       </c>
       <c r="I17">
-        <v>195.5978557042</v>
+        <v>191.8707977295</v>
       </c>
       <c r="J17">
-        <v>40.7431023418</v>
+        <v>36.9677339783</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>2021.0</v>
       </c>
       <c r="B18" t="s">
         <v>19</v>
       </c>
       <c r="C18" t="s">
         <v>15</v>
       </c>
       <c r="D18">
         <v>177</v>
       </c>
       <c r="E18">
         <v>11111.852108903</v>
       </c>
       <c r="F18">
         <v>11264.877761297</v>
       </c>
       <c r="G18">
         <v>69.340847457627</v>
       </c>
       <c r="H18">
         <v>64.90804801851</v>
       </c>
       <c r="I18">
-        <v>173.4982500076</v>
+        <v>158.202994352</v>
       </c>
       <c r="J18">
-        <v>50.7314480289</v>
+        <v>54.8332207642</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>2021.0</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19">
         <v>1</v>
       </c>
       <c r="E19">
         <v>3636.577</v>
       </c>
       <c r="G19">
         <v>38.77</v>
       </c>
+      <c r="I19">
+        <v>200.0</v>
+      </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>2023.0</v>
       </c>
       <c r="B20" t="s">
         <v>13</v>
       </c>
       <c r="C20" t="s">
         <v>15</v>
       </c>
       <c r="D20">
         <v>2921</v>
       </c>
       <c r="E20">
         <v>191.9359808285</v>
       </c>
       <c r="F20">
         <v>840.5664762749</v>
       </c>
       <c r="G20">
         <v>12.525176309483</v>
       </c>
       <c r="H20">
         <v>46.970254995699</v>
@@ -1107,69 +1110,69 @@
       </c>
       <c r="G21">
         <v>45.291935483871</v>
       </c>
       <c r="H21">
         <v>45.135237558502</v>
       </c>
       <c r="I21">
         <v>172.6000001969</v>
       </c>
       <c r="J21">
         <v>27.8140374381</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>2026.0</v>
       </c>
       <c r="B22" t="s">
         <v>19</v>
       </c>
       <c r="C22" t="s">
         <v>24</v>
       </c>
       <c r="D22">
-        <v>103</v>
+        <v>183</v>
       </c>
       <c r="E22">
-        <v>2139.3009708738</v>
+        <v>2290.1256830601</v>
       </c>
       <c r="F22">
-        <v>2162.2975744992</v>
+        <v>1978.0275724882</v>
       </c>
       <c r="G22">
-        <v>24.028640776699</v>
+        <v>23.484426229508</v>
       </c>
       <c r="H22">
-        <v>18.592248703691</v>
+        <v>16.320081729682</v>
       </c>
       <c r="I22">
-        <v>245.4976979969</v>
+        <v>261.9975560089</v>
       </c>
       <c r="J22">
-        <v>79.631524698</v>
+        <v>75.248438619</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>2024.0</v>
       </c>
       <c r="B23" t="s">
         <v>17</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23">
         <v>6</v>
       </c>
       <c r="E23">
         <v>3182.4866666667</v>
       </c>
       <c r="F23">
         <v>4452.1487743321</v>
       </c>
       <c r="G23">
         <v>39.403333333333</v>
       </c>
       <c r="H23">
@@ -1241,80 +1244,86 @@
       <c r="A26">
         <v>2022.0</v>
       </c>
       <c r="B26" t="s">
         <v>19</v>
       </c>
       <c r="C26" t="s">
         <v>24</v>
       </c>
       <c r="D26">
         <v>301</v>
       </c>
       <c r="E26">
         <v>2631.0033222591</v>
       </c>
       <c r="F26">
         <v>1935.8910394585</v>
       </c>
       <c r="G26">
         <v>32.618006644518</v>
       </c>
       <c r="H26">
         <v>21.843239885144</v>
       </c>
       <c r="I26">
-        <v>265.3458898303</v>
+        <v>256.5024342584</v>
       </c>
       <c r="J26">
-        <v>63.0088444573</v>
+        <v>71.9559026953</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>2022.0</v>
       </c>
       <c r="B27" t="s">
         <v>25</v>
       </c>
       <c r="C27" t="s">
         <v>20</v>
       </c>
       <c r="D27">
         <v>5</v>
       </c>
       <c r="E27">
         <v>5616.5284</v>
       </c>
       <c r="F27">
-        <v>2538.7979054918</v>
+        <v>2538.7979054919</v>
       </c>
       <c r="G27">
         <v>55.288</v>
       </c>
       <c r="H27">
         <v>35.212480315933</v>
+      </c>
+      <c r="I27">
+        <v>199.9619995117</v>
+      </c>
+      <c r="J27">
+        <v>17.2546145988</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>2016.0</v>
       </c>
       <c r="B28" t="s">
         <v>12</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28">
         <v>475</v>
       </c>
       <c r="E28">
         <v>297.1536842105</v>
       </c>
       <c r="F28">
         <v>216.2512202402</v>
       </c>
       <c r="G28">
         <v>8.0668842105263</v>
       </c>
       <c r="H28">
@@ -1522,81 +1531,87 @@
     <row r="35" spans="1:10">
       <c r="A35">
         <v>2022.0</v>
       </c>
       <c r="B35" t="s">
         <v>25</v>
       </c>
       <c r="C35" t="s">
         <v>16</v>
       </c>
       <c r="D35">
         <v>104</v>
       </c>
       <c r="E35">
         <v>5060.0039711538</v>
       </c>
       <c r="F35">
         <v>2136.2847303166</v>
       </c>
       <c r="G35">
         <v>64.256923076923</v>
       </c>
       <c r="H35">
         <v>40.66141359433</v>
       </c>
+      <c r="I35">
+        <v>197.6810581501</v>
+      </c>
+      <c r="J35">
+        <v>16.9468727155</v>
+      </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>2019.0</v>
       </c>
       <c r="B36" t="s">
         <v>25</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36">
         <v>72</v>
       </c>
       <c r="E36">
         <v>11456.277763889</v>
       </c>
       <c r="F36">
         <v>12609.859462255</v>
       </c>
       <c r="G36">
         <v>21.36375</v>
       </c>
       <c r="H36">
         <v>14.660265973559</v>
       </c>
       <c r="I36">
-        <v>162.3595503622</v>
+        <v>161.7284701665</v>
       </c>
       <c r="J36">
-        <v>12.6539102461</v>
+        <v>14.3266941408</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>2023.0</v>
       </c>
       <c r="B37" t="s">
         <v>23</v>
       </c>
       <c r="C37" t="s">
         <v>18</v>
       </c>
       <c r="D37">
         <v>115</v>
       </c>
       <c r="E37">
         <v>15047.143713044</v>
       </c>
       <c r="F37">
         <v>8266.8736633369</v>
       </c>
       <c r="G37">
         <v>62.074869565217</v>
       </c>
       <c r="H37">
@@ -2084,54 +2099,54 @@
       <c r="A53">
         <v>2025.0</v>
       </c>
       <c r="B53" t="s">
         <v>25</v>
       </c>
       <c r="C53" t="s">
         <v>18</v>
       </c>
       <c r="D53">
         <v>128</v>
       </c>
       <c r="E53">
         <v>32111.810664063</v>
       </c>
       <c r="F53">
         <v>16541.906079214</v>
       </c>
       <c r="G53">
         <v>76.128828125</v>
       </c>
       <c r="H53">
         <v>32.881039737308</v>
       </c>
       <c r="I53">
-        <v>191.5642832662</v>
+        <v>188.8185920715</v>
       </c>
       <c r="J53">
-        <v>8.7799157213</v>
+        <v>9.7615144216</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>2019.0</v>
       </c>
       <c r="B54" t="s">
         <v>14</v>
       </c>
       <c r="C54" t="s">
         <v>15</v>
       </c>
       <c r="D54">
         <v>1017</v>
       </c>
       <c r="E54">
         <v>313.34906588</v>
       </c>
       <c r="F54">
         <v>836.6642975136</v>
       </c>
       <c r="G54">
         <v>9.5593510324484</v>
       </c>
       <c r="H54">
@@ -2180,51 +2195,54 @@
       <c r="A56">
         <v>2019.0</v>
       </c>
       <c r="B56" t="s">
         <v>25</v>
       </c>
       <c r="C56" t="s">
         <v>15</v>
       </c>
       <c r="D56">
         <v>7</v>
       </c>
       <c r="E56">
         <v>496.4608571429</v>
       </c>
       <c r="F56">
         <v>498.4226701356</v>
       </c>
       <c r="G56">
         <v>14.927142857143</v>
       </c>
       <c r="H56">
         <v>6.4022514640963</v>
       </c>
       <c r="I56">
-        <v>134.9799957275</v>
+        <v>142.6357116699</v>
+      </c>
+      <c r="J56">
+        <v>17.985532421</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>2019.0</v>
       </c>
       <c r="B57" t="s">
         <v>14</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57">
         <v>55</v>
       </c>
       <c r="E57">
         <v>97.9454545455</v>
       </c>
       <c r="F57">
         <v>78.2089836134</v>
       </c>
       <c r="G57">
         <v>6.026</v>
       </c>
       <c r="H57">
@@ -2479,54 +2497,54 @@
       <c r="A66">
         <v>2019.0</v>
       </c>
       <c r="B66" t="s">
         <v>19</v>
       </c>
       <c r="C66" t="s">
         <v>20</v>
       </c>
       <c r="D66">
         <v>33</v>
       </c>
       <c r="E66">
         <v>1184.4754126068</v>
       </c>
       <c r="F66">
         <v>1814.1320062286</v>
       </c>
       <c r="G66">
         <v>25.84</v>
       </c>
       <c r="H66">
         <v>20.889217463802</v>
       </c>
       <c r="I66">
-        <v>150.8766682943</v>
+        <v>91.8754549893</v>
       </c>
       <c r="J66">
-        <v>5.8948412337</v>
+        <v>44.2223218423</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>2019.0</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>20</v>
       </c>
       <c r="D67">
         <v>36</v>
       </c>
       <c r="E67">
         <v>1481.3119444444</v>
       </c>
       <c r="F67">
         <v>1145.5460100028</v>
       </c>
       <c r="G67">
         <v>11.253888888889</v>
       </c>
       <c r="H67">
@@ -2694,54 +2712,54 @@
       <c r="A73">
         <v>2021.0</v>
       </c>
       <c r="B73" t="s">
         <v>19</v>
       </c>
       <c r="C73" t="s">
         <v>24</v>
       </c>
       <c r="D73">
         <v>224</v>
       </c>
       <c r="E73">
         <v>3489.7098214286</v>
       </c>
       <c r="F73">
         <v>2573.0328705804</v>
       </c>
       <c r="G73">
         <v>35.191294642857</v>
       </c>
       <c r="H73">
         <v>24.496179506691</v>
       </c>
       <c r="I73">
-        <v>276.2676150527</v>
+        <v>272.3821772167</v>
       </c>
       <c r="J73">
-        <v>63.3855015203</v>
+        <v>68.0407481977</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>2022.0</v>
       </c>
       <c r="B74" t="s">
         <v>17</v>
       </c>
       <c r="C74" t="s">
         <v>18</v>
       </c>
       <c r="D74">
         <v>20</v>
       </c>
       <c r="E74">
         <v>14198.587</v>
       </c>
       <c r="F74">
         <v>7203.0152501217</v>
       </c>
       <c r="G74">
         <v>83.3485</v>
       </c>
       <c r="H74">
@@ -2938,54 +2956,54 @@
       <c r="A81">
         <v>2020.0</v>
       </c>
       <c r="B81" t="s">
         <v>19</v>
       </c>
       <c r="C81" t="s">
         <v>20</v>
       </c>
       <c r="D81">
         <v>73</v>
       </c>
       <c r="E81">
         <v>2994.6959460274</v>
       </c>
       <c r="F81">
         <v>2645.0854266791</v>
       </c>
       <c r="G81">
         <v>40.070684931507</v>
       </c>
       <c r="H81">
         <v>25.503356224055</v>
       </c>
       <c r="I81">
-        <v>156.5555576748</v>
+        <v>120.0547955657</v>
       </c>
       <c r="J81">
-        <v>7.0429529403</v>
+        <v>47.7078797674</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>2025.0</v>
       </c>
       <c r="B82" t="s">
         <v>23</v>
       </c>
       <c r="C82" t="s">
         <v>11</v>
       </c>
       <c r="D82">
         <v>1</v>
       </c>
       <c r="E82">
         <v>6522.96</v>
       </c>
       <c r="G82">
         <v>68.5</v>
       </c>
       <c r="I82">
         <v>171.8999938965</v>
       </c>
     </row>
@@ -3025,54 +3043,54 @@
       <c r="A84">
         <v>2024.0</v>
       </c>
       <c r="B84" t="s">
         <v>25</v>
       </c>
       <c r="C84" t="s">
         <v>11</v>
       </c>
       <c r="D84">
         <v>98</v>
       </c>
       <c r="E84">
         <v>9730.9825204082</v>
       </c>
       <c r="F84">
         <v>10408.869044125</v>
       </c>
       <c r="G84">
         <v>19.625510204082</v>
       </c>
       <c r="H84">
         <v>9.5081518061049</v>
       </c>
       <c r="I84">
-        <v>160.4728544326</v>
+        <v>161.2623440489</v>
       </c>
       <c r="J84">
-        <v>12.4006233175</v>
+        <v>12.4301694295</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
         <v>2023.0</v>
       </c>
       <c r="B85" t="s">
         <v>14</v>
       </c>
       <c r="C85" t="s">
         <v>15</v>
       </c>
       <c r="D85">
         <v>2802</v>
       </c>
       <c r="E85">
         <v>20.3786581014</v>
       </c>
       <c r="F85">
         <v>45.2225850716</v>
       </c>
       <c r="G85">
         <v>4.6133940042827</v>
       </c>
       <c r="H85">
@@ -3088,50 +3106,56 @@
     <row r="86" spans="1:10">
       <c r="A86">
         <v>2020.0</v>
       </c>
       <c r="B86" t="s">
         <v>19</v>
       </c>
       <c r="C86" t="s">
         <v>16</v>
       </c>
       <c r="D86">
         <v>5</v>
       </c>
       <c r="E86">
         <v>977.264</v>
       </c>
       <c r="F86">
         <v>471.8777261961</v>
       </c>
       <c r="G86">
         <v>15.654</v>
       </c>
       <c r="H86">
         <v>12.588924894525</v>
       </c>
+      <c r="I86">
+        <v>182.4</v>
+      </c>
+      <c r="J86">
+        <v>33.0575256182</v>
+      </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
         <v>2018.0</v>
       </c>
       <c r="B87" t="s">
         <v>13</v>
       </c>
       <c r="C87" t="s">
         <v>20</v>
       </c>
       <c r="D87">
         <v>1</v>
       </c>
       <c r="E87">
         <v>214.0</v>
       </c>
       <c r="G87">
         <v>5.02</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
         <v>2017.0</v>
       </c>
@@ -3224,113 +3248,116 @@
         <v>179.1687488556</v>
       </c>
       <c r="J90">
         <v>27.4468865725</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
         <v>2023.0</v>
       </c>
       <c r="B91" t="s">
         <v>19</v>
       </c>
       <c r="C91" t="s">
         <v>16</v>
       </c>
       <c r="D91">
         <v>1</v>
       </c>
       <c r="E91">
         <v>481.368</v>
       </c>
       <c r="G91">
         <v>9.6</v>
       </c>
+      <c r="I91">
+        <v>164.0</v>
+      </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
         <v>2026.0</v>
       </c>
       <c r="B92" t="s">
         <v>25</v>
       </c>
       <c r="C92" t="s">
         <v>16</v>
       </c>
       <c r="D92">
-        <v>37</v>
+        <v>74</v>
       </c>
       <c r="E92">
-        <v>3301.2578856757</v>
+        <v>3300.3431937838</v>
       </c>
       <c r="F92">
-        <v>1799.8187437363</v>
+        <v>1838.9896208602</v>
       </c>
       <c r="G92">
-        <v>35.521891891892</v>
+        <v>35.590810810811</v>
       </c>
       <c r="H92">
-        <v>21.635546989701</v>
+        <v>22.38811345315</v>
       </c>
       <c r="I92">
-        <v>200.4970253609</v>
+        <v>200.6478368398</v>
       </c>
       <c r="J92">
-        <v>5.6674435447</v>
+        <v>5.4694972604</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93">
         <v>2026.0</v>
       </c>
       <c r="B93" t="s">
         <v>19</v>
       </c>
       <c r="C93" t="s">
         <v>20</v>
       </c>
       <c r="D93">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="E93">
-        <v>3434.2437371463</v>
+        <v>2936.0203189444</v>
       </c>
       <c r="F93">
-        <v>2823.7088940113</v>
+        <v>2785.1256201048</v>
       </c>
       <c r="G93">
-        <v>56.004634146341</v>
+        <v>54.236666666667</v>
       </c>
       <c r="H93">
-        <v>39.632106182839</v>
+        <v>40.185277741603</v>
       </c>
       <c r="I93">
-        <v>129.253171223</v>
+        <v>115.932963336</v>
       </c>
       <c r="J93">
-        <v>44.1031699494</v>
+        <v>48.4171826973</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94">
         <v>2024.0</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>15</v>
       </c>
       <c r="D94">
         <v>23</v>
       </c>
       <c r="E94">
         <v>3067.0130434783</v>
       </c>
       <c r="F94">
         <v>2391.2535649975</v>
       </c>
       <c r="G94">
         <v>44.88652173913</v>
       </c>
       <c r="H94">
@@ -3437,118 +3464,118 @@
       <c r="A98">
         <v>2024.0</v>
       </c>
       <c r="B98" t="s">
         <v>25</v>
       </c>
       <c r="C98" t="s">
         <v>24</v>
       </c>
       <c r="D98">
         <v>636</v>
       </c>
       <c r="E98">
         <v>2848.1163522013</v>
       </c>
       <c r="F98">
         <v>2157.3937796098</v>
       </c>
       <c r="G98">
         <v>34.294481132075</v>
       </c>
       <c r="H98">
         <v>17.789015425512</v>
       </c>
       <c r="I98">
-        <v>288.5711851514</v>
+        <v>271.5778773086</v>
       </c>
       <c r="J98">
-        <v>75.3785567267</v>
+        <v>70.4718785698</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
         <v>2019.0</v>
       </c>
       <c r="B99" t="s">
         <v>14</v>
       </c>
       <c r="C99" t="s">
         <v>20</v>
       </c>
       <c r="D99">
         <v>11</v>
       </c>
       <c r="E99">
         <v>195.2727272727</v>
       </c>
       <c r="F99">
         <v>213.9533084152</v>
       </c>
       <c r="G99">
         <v>4.6527272727273</v>
       </c>
       <c r="H99">
         <v>4.6656919977836</v>
       </c>
       <c r="I99">
         <v>81.4545454545</v>
       </c>
       <c r="J99">
         <v>43.5278385321</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100">
         <v>2026.0</v>
       </c>
       <c r="B100" t="s">
         <v>21</v>
       </c>
       <c r="C100" t="s">
         <v>15</v>
       </c>
       <c r="D100">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E100">
-        <v>2829.6681428571</v>
+        <v>2850.739625</v>
       </c>
       <c r="F100">
-        <v>3586.4609809011</v>
+        <v>3320.9525014304</v>
       </c>
       <c r="G100">
-        <v>50.378571428571</v>
+        <v>49.275</v>
       </c>
       <c r="H100">
-        <v>13.199785892924</v>
+        <v>12.612957056705</v>
       </c>
       <c r="I100">
-        <v>156.7771475656</v>
+        <v>155.920003891</v>
       </c>
       <c r="J100">
-        <v>15.6640053641</v>
+        <v>14.7033005036</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101">
         <v>2020.0</v>
       </c>
       <c r="B101" t="s">
         <v>14</v>
       </c>
       <c r="C101" t="s">
         <v>20</v>
       </c>
       <c r="D101">
         <v>2</v>
       </c>
       <c r="E101">
         <v>154.5</v>
       </c>
       <c r="F101">
         <v>176.0695885155</v>
       </c>
       <c r="G101">
         <v>4.545</v>
       </c>
       <c r="H101">
@@ -3629,118 +3656,118 @@
       <c r="A104">
         <v>2021.0</v>
       </c>
       <c r="B104" t="s">
         <v>25</v>
       </c>
       <c r="C104" t="s">
         <v>18</v>
       </c>
       <c r="D104">
         <v>171</v>
       </c>
       <c r="E104">
         <v>25103.767087719</v>
       </c>
       <c r="F104">
         <v>13358.778823932</v>
       </c>
       <c r="G104">
         <v>72.43432748538</v>
       </c>
       <c r="H104">
         <v>28.445200897584</v>
       </c>
       <c r="I104">
-        <v>187.8177789245</v>
+        <v>183.3658244413</v>
       </c>
       <c r="J104">
-        <v>9.6117641612</v>
+        <v>12.8864053253</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105">
         <v>2023.0</v>
       </c>
       <c r="B105" t="s">
         <v>22</v>
       </c>
       <c r="C105" t="s">
         <v>24</v>
       </c>
       <c r="D105">
         <v>196</v>
       </c>
       <c r="E105">
         <v>975.7551020408</v>
       </c>
       <c r="F105">
         <v>552.2807175699</v>
       </c>
       <c r="G105">
         <v>22.929234693878</v>
       </c>
       <c r="H105">
         <v>10.434338917347</v>
       </c>
       <c r="I105">
         <v>212.6442344043</v>
       </c>
       <c r="J105">
         <v>43.0341894483</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
         <v>2026.0</v>
       </c>
       <c r="B106" t="s">
         <v>17</v>
       </c>
       <c r="C106" t="s">
         <v>24</v>
       </c>
       <c r="D106">
-        <v>63</v>
+        <v>121</v>
       </c>
       <c r="E106">
-        <v>2391.4920634921</v>
+        <v>2527.5371900826</v>
       </c>
       <c r="F106">
-        <v>1691.0069330185</v>
+        <v>1907.6813021804</v>
       </c>
       <c r="G106">
-        <v>34.657936507937</v>
+        <v>35.373966942149</v>
       </c>
       <c r="H106">
-        <v>16.728818399043</v>
+        <v>19.209829622676</v>
       </c>
       <c r="I106">
-        <v>234.9133329846</v>
+        <v>231.0918178085</v>
       </c>
       <c r="J106">
-        <v>69.3570486307</v>
+        <v>69.4995401092</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">
         <v>2025.0</v>
       </c>
       <c r="B107" t="s">
         <v>22</v>
       </c>
       <c r="C107" t="s">
         <v>20</v>
       </c>
       <c r="D107">
         <v>1</v>
       </c>
       <c r="E107">
         <v>7648.0</v>
       </c>
       <c r="G107">
         <v>83.57</v>
       </c>
       <c r="I107">
         <v>136.4299926758</v>
       </c>
     </row>
@@ -3797,69 +3824,69 @@
       </c>
       <c r="G109">
         <v>72.258860759494</v>
       </c>
       <c r="H109">
         <v>49.920403977741</v>
       </c>
       <c r="I109">
         <v>169.2946829494</v>
       </c>
       <c r="J109">
         <v>25.8475402075</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110">
         <v>2026.0</v>
       </c>
       <c r="B110" t="s">
         <v>17</v>
       </c>
       <c r="C110" t="s">
         <v>15</v>
       </c>
       <c r="D110">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="E110">
-        <v>13818.0</v>
+        <v>11861.523636364</v>
       </c>
       <c r="F110">
-        <v>8830.7323308999</v>
+        <v>10686.232489882</v>
       </c>
       <c r="G110">
-        <v>154.494</v>
+        <v>130.27636363636</v>
       </c>
       <c r="H110">
-        <v>37.427947178546</v>
+        <v>60.471911210533</v>
       </c>
       <c r="I110">
-        <v>157.6040008545</v>
+        <v>156.4381821372</v>
       </c>
       <c r="J110">
-        <v>22.35712175</v>
+        <v>48.8594491647</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111">
         <v>2023.0</v>
       </c>
       <c r="B111" t="s">
         <v>14</v>
       </c>
       <c r="C111" t="s">
         <v>11</v>
       </c>
       <c r="D111">
         <v>4</v>
       </c>
       <c r="E111">
         <v>4.25</v>
       </c>
       <c r="F111">
         <v>3.8622100754</v>
       </c>
       <c r="G111">
         <v>1.9775</v>
       </c>
       <c r="H111">
@@ -4035,50 +4062,56 @@
     <row r="117" spans="1:10">
       <c r="A117">
         <v>2021.0</v>
       </c>
       <c r="B117" t="s">
         <v>25</v>
       </c>
       <c r="C117" t="s">
         <v>16</v>
       </c>
       <c r="D117">
         <v>130</v>
       </c>
       <c r="E117">
         <v>4688.6964615385</v>
       </c>
       <c r="F117">
         <v>1890.4169141218</v>
       </c>
       <c r="G117">
         <v>50.781461538462</v>
       </c>
       <c r="H117">
         <v>28.59471990376</v>
       </c>
+      <c r="I117">
+        <v>198.5101540199</v>
+      </c>
+      <c r="J117">
+        <v>12.2970051388</v>
+      </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118">
         <v>2025.0</v>
       </c>
       <c r="B118" t="s">
         <v>14</v>
       </c>
       <c r="C118" t="s">
         <v>18</v>
       </c>
       <c r="D118">
         <v>4</v>
       </c>
       <c r="E118">
         <v>12884.5</v>
       </c>
       <c r="F118">
         <v>1060.7766023061</v>
       </c>
       <c r="G118">
         <v>134.46</v>
       </c>
       <c r="H118">
         <v>44.86331612056</v>
@@ -4126,54 +4159,54 @@
       <c r="A120">
         <v>2023.0</v>
       </c>
       <c r="B120" t="s">
         <v>25</v>
       </c>
       <c r="C120" t="s">
         <v>20</v>
       </c>
       <c r="D120">
         <v>15</v>
       </c>
       <c r="E120">
         <v>2560.4636</v>
       </c>
       <c r="F120">
         <v>2415.2785688342</v>
       </c>
       <c r="G120">
         <v>27.983333333333</v>
       </c>
       <c r="H120">
         <v>17.123232199336</v>
       </c>
       <c r="I120">
-        <v>150.8950004578</v>
+        <v>190.0746658325</v>
       </c>
       <c r="J120">
-        <v>71.9905450611</v>
+        <v>31.3565666944</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121">
         <v>2025.0</v>
       </c>
       <c r="B121" t="s">
         <v>22</v>
       </c>
       <c r="C121" t="s">
         <v>11</v>
       </c>
       <c r="D121">
         <v>11</v>
       </c>
       <c r="E121">
         <v>2400.2727272727</v>
       </c>
       <c r="F121">
         <v>1118.9370930405</v>
       </c>
       <c r="G121">
         <v>33.128181818182</v>
       </c>
       <c r="H121">
@@ -4190,115 +4223,118 @@
       <c r="A122">
         <v>2022.0</v>
       </c>
       <c r="B122" t="s">
         <v>25</v>
       </c>
       <c r="C122" t="s">
         <v>11</v>
       </c>
       <c r="D122">
         <v>99</v>
       </c>
       <c r="E122">
         <v>11489.914171717</v>
       </c>
       <c r="F122">
         <v>12928.085235005</v>
       </c>
       <c r="G122">
         <v>22.977373737374</v>
       </c>
       <c r="H122">
         <v>15.736628245675</v>
       </c>
       <c r="I122">
-        <v>160.4230094818</v>
+        <v>162.3902999416</v>
       </c>
       <c r="J122">
-        <v>16.8964803641</v>
+        <v>16.3442732332</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123">
         <v>2023.0</v>
       </c>
       <c r="B123" t="s">
         <v>25</v>
       </c>
       <c r="C123" t="s">
         <v>15</v>
       </c>
       <c r="D123">
         <v>16</v>
       </c>
       <c r="E123">
         <v>408.6814375</v>
       </c>
       <c r="F123">
         <v>271.3189320009</v>
       </c>
       <c r="G123">
         <v>23.438125</v>
       </c>
       <c r="H123">
         <v>12.689575363922</v>
       </c>
       <c r="I123">
-        <v>137.0299987793</v>
+        <v>164.6793756485</v>
+      </c>
+      <c r="J123">
+        <v>38.5597164898</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124">
         <v>2026.0</v>
       </c>
       <c r="B124" t="s">
         <v>12</v>
       </c>
       <c r="C124" t="s">
         <v>15</v>
       </c>
       <c r="D124">
-        <v>142</v>
+        <v>242</v>
       </c>
       <c r="E124">
-        <v>499.1930985915</v>
+        <v>538.6298347107</v>
       </c>
       <c r="F124">
-        <v>361.5410824251</v>
+        <v>307.7517799227</v>
       </c>
       <c r="G124">
-        <v>4.5415492957746</v>
+        <v>5.2977685950413</v>
       </c>
       <c r="H124">
-        <v>4.0394447507938</v>
+        <v>13.24937637224</v>
       </c>
       <c r="I124">
-        <v>100.3943661972</v>
+        <v>95.2727272727</v>
       </c>
       <c r="J124">
-        <v>60.8091955703</v>
+        <v>48.8245227821</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125">
         <v>2023.0</v>
       </c>
       <c r="B125" t="s">
         <v>21</v>
       </c>
       <c r="C125" t="s">
         <v>20</v>
       </c>
       <c r="D125">
         <v>17</v>
       </c>
       <c r="E125">
         <v>3602.3143529412</v>
       </c>
       <c r="F125">
         <v>2026.5844741299</v>
       </c>
       <c r="G125">
         <v>63.058235294118</v>
       </c>
       <c r="H125">
@@ -4402,51 +4438,51 @@
       </c>
       <c r="I128">
         <v>44.0</v>
       </c>
       <c r="J128">
         <v>15.3901638346</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129">
         <v>2021.0</v>
       </c>
       <c r="B129" t="s">
         <v>17</v>
       </c>
       <c r="C129" t="s">
         <v>18</v>
       </c>
       <c r="D129">
         <v>22</v>
       </c>
       <c r="E129">
         <v>24162.792045454</v>
       </c>
       <c r="F129">
-        <v>19041.068119257</v>
+        <v>19041.068119256</v>
       </c>
       <c r="G129">
         <v>110.61454545455</v>
       </c>
       <c r="H129">
         <v>59.811417346704</v>
       </c>
       <c r="I129">
         <v>178.8577270508</v>
       </c>
       <c r="J129">
         <v>28.2227963296</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130">
         <v>2022.0</v>
       </c>
       <c r="B130" t="s">
         <v>23</v>
       </c>
       <c r="C130" t="s">
         <v>24</v>
       </c>
       <c r="D130">
@@ -4475,86 +4511,86 @@
       <c r="A131">
         <v>2024.0</v>
       </c>
       <c r="B131" t="s">
         <v>25</v>
       </c>
       <c r="C131" t="s">
         <v>20</v>
       </c>
       <c r="D131">
         <v>6</v>
       </c>
       <c r="E131">
         <v>4821.1815</v>
       </c>
       <c r="F131">
         <v>2095.0763692929</v>
       </c>
       <c r="G131">
         <v>29.773333333333</v>
       </c>
       <c r="H131">
         <v>14.356616128694</v>
       </c>
       <c r="I131">
-        <v>201.8000030518</v>
+        <v>201.1916681925</v>
       </c>
       <c r="J131">
-        <v>0.0</v>
+        <v>0.9424336111</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132">
         <v>2024.0</v>
       </c>
       <c r="B132" t="s">
         <v>19</v>
       </c>
       <c r="C132" t="s">
         <v>20</v>
       </c>
       <c r="D132">
         <v>79</v>
       </c>
       <c r="E132">
         <v>1888.4849077722</v>
       </c>
       <c r="F132">
         <v>2599.8443464016</v>
       </c>
       <c r="G132">
         <v>48.604810126582</v>
       </c>
       <c r="H132">
         <v>35.969626533734</v>
       </c>
       <c r="I132">
-        <v>162.5133341471</v>
+        <v>96.9202533191</v>
       </c>
       <c r="J132">
-        <v>10.0096316861</v>
+        <v>50.4069528723</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133">
         <v>2017.0</v>
       </c>
       <c r="B133" t="s">
         <v>14</v>
       </c>
       <c r="C133" t="s">
         <v>24</v>
       </c>
       <c r="D133">
         <v>38</v>
       </c>
       <c r="G133">
         <v>16.976578947368</v>
       </c>
       <c r="H133">
         <v>33.194779488308</v>
       </c>
       <c r="I133">
         <v>131.6578947368</v>
       </c>
       <c r="J133">
@@ -4629,54 +4665,54 @@
       <c r="A136">
         <v>2020.0</v>
       </c>
       <c r="B136" t="s">
         <v>25</v>
       </c>
       <c r="C136" t="s">
         <v>24</v>
       </c>
       <c r="D136">
         <v>476</v>
       </c>
       <c r="E136">
         <v>3270.3634453782</v>
       </c>
       <c r="F136">
         <v>2099.9261812208</v>
       </c>
       <c r="G136">
         <v>32.398655462185</v>
       </c>
       <c r="H136">
         <v>16.84943478293</v>
       </c>
       <c r="I136">
-        <v>284.3864203419</v>
+        <v>281.0482154013</v>
       </c>
       <c r="J136">
-        <v>72.4209728372</v>
+        <v>67.6232542329</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137">
         <v>2020.0</v>
       </c>
       <c r="B137" t="s">
         <v>17</v>
       </c>
       <c r="C137" t="s">
         <v>15</v>
       </c>
       <c r="D137">
         <v>61</v>
       </c>
       <c r="E137">
         <v>5424.6549508197</v>
       </c>
       <c r="F137">
         <v>5833.4793221841</v>
       </c>
       <c r="G137">
         <v>75.859672131148</v>
       </c>
       <c r="H137">
@@ -4966,69 +5002,69 @@
       </c>
       <c r="G146">
         <v>73.525714285714</v>
       </c>
       <c r="H146">
         <v>55.642406265366</v>
       </c>
       <c r="I146">
         <v>166.6077544543</v>
       </c>
       <c r="J146">
         <v>25.9492253999</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147">
         <v>2026.0</v>
       </c>
       <c r="B147" t="s">
         <v>13</v>
       </c>
       <c r="C147" t="s">
         <v>15</v>
       </c>
       <c r="D147">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="E147">
-        <v>81.5599173554</v>
+        <v>84.3148148148</v>
       </c>
       <c r="F147">
-        <v>114.9925847136</v>
+        <v>131.6153786751</v>
       </c>
       <c r="G147">
-        <v>16.271136363636</v>
+        <v>16.258271604938</v>
       </c>
       <c r="H147">
-        <v>46.960748132516</v>
+        <v>46.870771169207</v>
       </c>
       <c r="I147">
-        <v>59.3648350613</v>
+        <v>59.5032513779</v>
       </c>
       <c r="J147">
-        <v>45.0157549793</v>
+        <v>44.9811260802</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148">
         <v>2020.0</v>
       </c>
       <c r="B148" t="s">
         <v>14</v>
       </c>
       <c r="C148" t="s">
         <v>18</v>
       </c>
       <c r="D148">
         <v>3</v>
       </c>
       <c r="E148">
         <v>6866.3333333333</v>
       </c>
       <c r="F148">
         <v>5084.3485652867</v>
       </c>
       <c r="G148">
         <v>86.993333333333</v>
       </c>
       <c r="H148">
@@ -5045,115 +5081,118 @@
       <c r="A149">
         <v>2024.0</v>
       </c>
       <c r="B149" t="s">
         <v>25</v>
       </c>
       <c r="C149" t="s">
         <v>15</v>
       </c>
       <c r="D149">
         <v>6</v>
       </c>
       <c r="E149">
         <v>459.224</v>
       </c>
       <c r="F149">
         <v>228.8295516405</v>
       </c>
       <c r="G149">
         <v>27.783333333333</v>
       </c>
       <c r="H149">
         <v>9.5200434172679</v>
       </c>
       <c r="I149">
-        <v>147.0</v>
+        <v>143.5016682943</v>
+      </c>
+      <c r="J149">
+        <v>34.507665396</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150">
         <v>2022.0</v>
       </c>
       <c r="B150" t="s">
         <v>14</v>
       </c>
       <c r="C150" t="s">
         <v>15</v>
       </c>
       <c r="D150">
         <v>2106</v>
       </c>
       <c r="E150">
         <v>23.82668566</v>
       </c>
       <c r="F150">
         <v>48.9929062695</v>
       </c>
       <c r="G150">
         <v>5.6746771130104</v>
       </c>
       <c r="H150">
         <v>8.8571408026155</v>
       </c>
       <c r="I150">
         <v>22.7576045627</v>
       </c>
       <c r="J150">
         <v>10.6227932637</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151">
         <v>2026.0</v>
       </c>
       <c r="B151" t="s">
         <v>23</v>
       </c>
       <c r="C151" t="s">
         <v>18</v>
       </c>
       <c r="D151">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="E151">
-        <v>12097.093148148</v>
+        <v>13154.094921875</v>
       </c>
       <c r="F151">
-        <v>7188.0054057588</v>
+        <v>8100.6222283626</v>
       </c>
       <c r="G151">
-        <v>38.232592592593</v>
+        <v>48.170625</v>
       </c>
       <c r="H151">
-        <v>30.221975396491</v>
+        <v>46.165993802042</v>
       </c>
       <c r="I151">
-        <v>193.334443269</v>
+        <v>190.9487495422</v>
       </c>
       <c r="J151">
-        <v>7.1736766105</v>
+        <v>7.9429810699</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152">
         <v>2020.0</v>
       </c>
       <c r="B152" t="s">
         <v>14</v>
       </c>
       <c r="C152" t="s">
         <v>11</v>
       </c>
       <c r="D152">
         <v>17</v>
       </c>
       <c r="E152">
         <v>67.5294117647</v>
       </c>
       <c r="F152">
         <v>17.1359185888</v>
       </c>
       <c r="G152">
         <v>3.3188235294118</v>
       </c>
       <c r="H152">
@@ -5202,54 +5241,54 @@
       <c r="A154">
         <v>2019.0</v>
       </c>
       <c r="B154" t="s">
         <v>25</v>
       </c>
       <c r="C154" t="s">
         <v>18</v>
       </c>
       <c r="D154">
         <v>153</v>
       </c>
       <c r="E154">
         <v>23025.441601307</v>
       </c>
       <c r="F154">
         <v>12670.981575809</v>
       </c>
       <c r="G154">
         <v>66.29660130719</v>
       </c>
       <c r="H154">
         <v>31.784902058984</v>
       </c>
       <c r="I154">
-        <v>185.01929429</v>
+        <v>182.6196078631</v>
       </c>
       <c r="J154">
-        <v>11.1400551207</v>
+        <v>15.2399570237</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155">
         <v>2023.0</v>
       </c>
       <c r="B155" t="s">
         <v>12</v>
       </c>
       <c r="C155" t="s">
         <v>18</v>
       </c>
       <c r="D155">
         <v>30</v>
       </c>
       <c r="E155">
         <v>10393.233333333</v>
       </c>
       <c r="F155">
         <v>5228.0342101309</v>
       </c>
       <c r="G155">
         <v>90.035333333333</v>
       </c>
       <c r="H155">
@@ -5501,101 +5540,101 @@
       </c>
       <c r="G163">
         <v>8.4876923076923</v>
       </c>
       <c r="H163">
         <v>2.9513306429647</v>
       </c>
       <c r="I163">
         <v>131.3846153846</v>
       </c>
       <c r="J163">
         <v>1.556623565</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164">
         <v>2026.0</v>
       </c>
       <c r="B164" t="s">
         <v>14</v>
       </c>
       <c r="C164" t="s">
         <v>16</v>
       </c>
       <c r="D164">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="E164">
-        <v>1760.9791666667</v>
+        <v>1764.2674418605</v>
       </c>
       <c r="F164">
-        <v>1944.1413516772</v>
+        <v>1892.5371916427</v>
       </c>
       <c r="G164">
-        <v>8.3475</v>
+        <v>8.5887209302326</v>
       </c>
       <c r="H164">
-        <v>11.638736222248</v>
+        <v>10.675830073418</v>
       </c>
       <c r="I164">
-        <v>88.5208333333</v>
+        <v>90.1860465116</v>
       </c>
       <c r="J164">
-        <v>56.8895868209</v>
+        <v>53.1243849244</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165">
         <v>2026.0</v>
       </c>
       <c r="B165" t="s">
         <v>25</v>
       </c>
       <c r="C165" t="s">
         <v>11</v>
       </c>
       <c r="D165">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="E165">
-        <v>7167.9760869565</v>
+        <v>9245.2596511628</v>
       </c>
       <c r="F165">
-        <v>7886.0413507632</v>
+        <v>10691.203717881</v>
       </c>
       <c r="G165">
-        <v>17.370869565217</v>
+        <v>19.387906976744</v>
       </c>
       <c r="H165">
-        <v>10.328337414848</v>
+        <v>13.460900089862</v>
       </c>
       <c r="I165">
-        <v>159.980432925</v>
+        <v>162.4432529183</v>
       </c>
       <c r="J165">
-        <v>14.3633427992</v>
+        <v>14.6543609938</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166">
         <v>2016.0</v>
       </c>
       <c r="B166" t="s">
         <v>14</v>
       </c>
       <c r="C166" t="s">
         <v>16</v>
       </c>
       <c r="D166">
         <v>25</v>
       </c>
       <c r="E166">
         <v>9.16</v>
       </c>
       <c r="F166">
         <v>7.9040074224</v>
       </c>
       <c r="G166">
         <v>3.7532</v>
       </c>
       <c r="H166">
@@ -5844,159 +5883,165 @@
       </c>
       <c r="G174">
         <v>50.993953488372</v>
       </c>
       <c r="H174">
         <v>28.181494953379</v>
       </c>
       <c r="I174">
         <v>134.4651148596</v>
       </c>
       <c r="J174">
         <v>13.979319687</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175">
         <v>2026.0</v>
       </c>
       <c r="B175" t="s">
         <v>21</v>
       </c>
       <c r="C175" t="s">
         <v>24</v>
       </c>
       <c r="D175">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E175">
-        <v>234.2</v>
+        <v>318.625</v>
       </c>
       <c r="F175">
-        <v>191.0812093625</v>
+        <v>207.4155275937</v>
       </c>
       <c r="G175">
-        <v>12.6</v>
+        <v>14.0125</v>
       </c>
       <c r="H175">
-        <v>6.4792404757701</v>
+        <v>5.6101555818153</v>
       </c>
       <c r="I175">
-        <v>226.212000529</v>
+        <v>227.6325003306</v>
       </c>
       <c r="J175">
-        <v>32.2110644713</v>
+        <v>25.200457405</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176">
         <v>2019.0</v>
       </c>
       <c r="B176" t="s">
         <v>25</v>
       </c>
       <c r="C176" t="s">
         <v>16</v>
       </c>
       <c r="D176">
         <v>139</v>
       </c>
       <c r="E176">
         <v>3130.9805827338</v>
       </c>
       <c r="F176">
         <v>1405.8194946899</v>
       </c>
       <c r="G176">
         <v>20.874244604317</v>
       </c>
       <c r="H176">
         <v>11.790976713266</v>
       </c>
+      <c r="I176">
+        <v>200.9085613223</v>
+      </c>
+      <c r="J176">
+        <v>11.6424390882</v>
+      </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177">
         <v>2019.0</v>
       </c>
       <c r="B177" t="s">
         <v>19</v>
       </c>
       <c r="C177" t="s">
         <v>15</v>
       </c>
       <c r="D177">
         <v>83</v>
       </c>
       <c r="E177">
         <v>9710.7001889518</v>
       </c>
       <c r="F177">
         <v>9426.3345752106</v>
       </c>
       <c r="G177">
         <v>47.353373493976</v>
       </c>
       <c r="H177">
         <v>43.410013941854</v>
       </c>
       <c r="I177">
-        <v>193.5575002035</v>
+        <v>152.8112048413</v>
       </c>
       <c r="J177">
-        <v>25.7941372759</v>
+        <v>54.335284821</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178">
         <v>2022.0</v>
       </c>
       <c r="B178" t="s">
         <v>25</v>
       </c>
       <c r="C178" t="s">
         <v>15</v>
       </c>
       <c r="D178">
         <v>17</v>
       </c>
       <c r="E178">
         <v>2674.7409411765</v>
       </c>
       <c r="F178">
         <v>2421.9245909369</v>
       </c>
       <c r="G178">
         <v>51.002941176471</v>
       </c>
       <c r="H178">
         <v>25.501772919913</v>
       </c>
       <c r="I178">
-        <v>125.7579986572</v>
+        <v>162.5147049848</v>
       </c>
       <c r="J178">
-        <v>7.9559336853</v>
+        <v>34.2357636987</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179">
         <v>2018.0</v>
       </c>
       <c r="B179" t="s">
         <v>14</v>
       </c>
       <c r="C179" t="s">
         <v>11</v>
       </c>
       <c r="D179">
         <v>92</v>
       </c>
       <c r="E179">
         <v>111.0434782609</v>
       </c>
       <c r="F179">
         <v>108.4314654713</v>
       </c>
       <c r="G179">
         <v>7.9573913043478</v>
       </c>
       <c r="H179">
@@ -6044,50 +6089,56 @@
     <row r="181" spans="1:10">
       <c r="A181">
         <v>2020.0</v>
       </c>
       <c r="B181" t="s">
         <v>25</v>
       </c>
       <c r="C181" t="s">
         <v>16</v>
       </c>
       <c r="D181">
         <v>130</v>
       </c>
       <c r="E181">
         <v>2215.9783153846</v>
       </c>
       <c r="F181">
         <v>1302.4358077288</v>
       </c>
       <c r="G181">
         <v>22.935846153846</v>
       </c>
       <c r="H181">
         <v>24.350733105327</v>
       </c>
+      <c r="I181">
+        <v>199.4096920307</v>
+      </c>
+      <c r="J181">
+        <v>10.4206870932</v>
+      </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182">
         <v>2017.0</v>
       </c>
       <c r="B182" t="s">
         <v>12</v>
       </c>
       <c r="C182" t="s">
         <v>18</v>
       </c>
       <c r="D182">
         <v>37</v>
       </c>
       <c r="E182">
         <v>9452.9459459459</v>
       </c>
       <c r="F182">
         <v>4111.1105214065</v>
       </c>
       <c r="G182">
         <v>90.630810810811</v>
       </c>
       <c r="H182">
         <v>67.528680095463</v>
@@ -6155,98 +6206,98 @@
       </c>
       <c r="H184">
         <v>4.9174609527908</v>
       </c>
       <c r="I184">
         <v>59.4</v>
       </c>
       <c r="J184">
         <v>43.6760804102</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185">
         <v>2022.0</v>
       </c>
       <c r="B185" t="s">
         <v>19</v>
       </c>
       <c r="C185" t="s">
         <v>15</v>
       </c>
       <c r="D185">
         <v>198</v>
       </c>
       <c r="E185">
-        <v>8928.1895584455</v>
+        <v>8928.1895584456</v>
       </c>
       <c r="F185">
         <v>9762.5186160926</v>
       </c>
       <c r="G185">
         <v>74.504494949495</v>
       </c>
       <c r="H185">
         <v>66.292363476704</v>
       </c>
       <c r="I185">
-        <v>167.3501856769</v>
+        <v>160.8530809422</v>
       </c>
       <c r="J185">
-        <v>22.686054464</v>
+        <v>46.3701775456</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186">
         <v>2024.0</v>
       </c>
       <c r="B186" t="s">
         <v>25</v>
       </c>
       <c r="C186" t="s">
         <v>18</v>
       </c>
       <c r="D186">
         <v>155</v>
       </c>
       <c r="E186">
         <v>26910.635587097</v>
       </c>
       <c r="F186">
         <v>16258.000212633</v>
       </c>
       <c r="G186">
         <v>79.845741935484</v>
       </c>
       <c r="H186">
         <v>33.255691124088</v>
       </c>
       <c r="I186">
-        <v>189.5777163298</v>
+        <v>186.8232893421</v>
       </c>
       <c r="J186">
-        <v>12.7870956227</v>
+        <v>11.3655592892</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187">
         <v>2024.0</v>
       </c>
       <c r="B187" t="s">
         <v>21</v>
       </c>
       <c r="C187" t="s">
         <v>24</v>
       </c>
       <c r="D187">
         <v>30</v>
       </c>
       <c r="E187">
         <v>308.2</v>
       </c>
       <c r="F187">
         <v>193.4922969152</v>
       </c>
       <c r="G187">
         <v>15.448666666667</v>
       </c>
       <c r="H187">
@@ -6382,86 +6433,86 @@
       <c r="A192">
         <v>2020.0</v>
       </c>
       <c r="B192" t="s">
         <v>25</v>
       </c>
       <c r="C192" t="s">
         <v>15</v>
       </c>
       <c r="D192">
         <v>29</v>
       </c>
       <c r="E192">
         <v>4711.9146896552</v>
       </c>
       <c r="F192">
         <v>4187.871394633</v>
       </c>
       <c r="G192">
         <v>44.932413793103</v>
       </c>
       <c r="H192">
         <v>26.591570852323</v>
       </c>
       <c r="I192">
-        <v>129.9805535211</v>
+        <v>149.7842843192</v>
       </c>
       <c r="J192">
-        <v>14.5967306911</v>
+        <v>35.9287256854</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193">
         <v>2023.0</v>
       </c>
       <c r="B193" t="s">
         <v>25</v>
       </c>
       <c r="C193" t="s">
         <v>24</v>
       </c>
       <c r="D193">
         <v>583</v>
       </c>
       <c r="E193">
         <v>2638.6895368782</v>
       </c>
       <c r="F193">
         <v>1914.2758398611</v>
       </c>
       <c r="G193">
         <v>31.267238421955</v>
       </c>
       <c r="H193">
         <v>16.141450337342</v>
       </c>
       <c r="I193">
-        <v>283.4301429727</v>
+        <v>269.8566732521</v>
       </c>
       <c r="J193">
-        <v>73.2359417612</v>
+        <v>69.8865536211</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194">
         <v>2022.0</v>
       </c>
       <c r="B194" t="s">
         <v>17</v>
       </c>
       <c r="C194" t="s">
         <v>20</v>
       </c>
       <c r="D194">
         <v>9</v>
       </c>
       <c r="E194">
         <v>6322.6796666667</v>
       </c>
       <c r="F194">
         <v>11985.020595955</v>
       </c>
       <c r="G194">
         <v>79.104444444444</v>
       </c>
       <c r="H194">
@@ -6478,54 +6529,54 @@
       <c r="A195">
         <v>2023.0</v>
       </c>
       <c r="B195" t="s">
         <v>25</v>
       </c>
       <c r="C195" t="s">
         <v>18</v>
       </c>
       <c r="D195">
         <v>168</v>
       </c>
       <c r="E195">
         <v>26254.122559524</v>
       </c>
       <c r="F195">
         <v>15167.751242414</v>
       </c>
       <c r="G195">
         <v>80.997976190476</v>
       </c>
       <c r="H195">
         <v>36.527158226383</v>
       </c>
       <c r="I195">
-        <v>189.9577547969</v>
+        <v>187.9530353546</v>
       </c>
       <c r="J195">
-        <v>12.5424034639</v>
+        <v>10.9098565032</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196">
         <v>2021.0</v>
       </c>
       <c r="B196" t="s">
         <v>22</v>
       </c>
       <c r="C196" t="s">
         <v>20</v>
       </c>
       <c r="D196">
         <v>8</v>
       </c>
       <c r="E196">
         <v>2714.75</v>
       </c>
       <c r="F196">
         <v>5285.7099198824</v>
       </c>
       <c r="G196">
         <v>28.12375</v>
       </c>
       <c r="H196">
@@ -6629,54 +6680,54 @@
       <c r="A200">
         <v>2021.0</v>
       </c>
       <c r="B200" t="s">
         <v>25</v>
       </c>
       <c r="C200" t="s">
         <v>15</v>
       </c>
       <c r="D200">
         <v>16</v>
       </c>
       <c r="E200">
         <v>4441.3684375</v>
       </c>
       <c r="F200">
         <v>3237.0129695983</v>
       </c>
       <c r="G200">
         <v>49.16875</v>
       </c>
       <c r="H200">
         <v>25.598754885085</v>
       </c>
       <c r="I200">
-        <v>125.3739990234</v>
+        <v>148.5493755341</v>
       </c>
       <c r="J200">
-        <v>6.6913839038</v>
+        <v>38.2972820541</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201">
         <v>2025.0</v>
       </c>
       <c r="B201" t="s">
         <v>21</v>
       </c>
       <c r="C201" t="s">
         <v>15</v>
       </c>
       <c r="D201">
         <v>19</v>
       </c>
       <c r="E201">
         <v>2634.9466747368</v>
       </c>
       <c r="F201">
         <v>3770.4413248205</v>
       </c>
       <c r="G201">
         <v>32.311052631579</v>
       </c>
       <c r="H201">
@@ -6693,54 +6744,54 @@
       <c r="A202">
         <v>2023.0</v>
       </c>
       <c r="B202" t="s">
         <v>19</v>
       </c>
       <c r="C202" t="s">
         <v>15</v>
       </c>
       <c r="D202">
         <v>155</v>
       </c>
       <c r="E202">
         <v>8551.7026072925</v>
       </c>
       <c r="F202">
         <v>9234.7815582257</v>
       </c>
       <c r="G202">
         <v>55.505483870968</v>
       </c>
       <c r="H202">
         <v>44.86413269917</v>
       </c>
       <c r="I202">
-        <v>244.0200022062</v>
+        <v>179.9450325997</v>
       </c>
       <c r="J202">
-        <v>375.5713264352</v>
+        <v>152.3549741874</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203">
         <v>2024.0</v>
       </c>
       <c r="B203" t="s">
         <v>21</v>
       </c>
       <c r="C203" t="s">
         <v>15</v>
       </c>
       <c r="D203">
         <v>14</v>
       </c>
       <c r="E203">
         <v>2622.2192857143</v>
       </c>
       <c r="F203">
         <v>2529.645014401</v>
       </c>
       <c r="G203">
         <v>42.810714285714</v>
       </c>
       <c r="H203">
@@ -7038,113 +7089,116 @@
         <v>191.4177248406</v>
       </c>
       <c r="J212">
         <v>43.1857543399</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213">
         <v>2021.0</v>
       </c>
       <c r="B213" t="s">
         <v>25</v>
       </c>
       <c r="C213" t="s">
         <v>20</v>
       </c>
       <c r="D213">
         <v>1</v>
       </c>
       <c r="E213">
         <v>13333.737</v>
       </c>
       <c r="G213">
         <v>50.57</v>
       </c>
+      <c r="I213">
+        <v>138.0700073242</v>
+      </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214">
         <v>2019.0</v>
       </c>
       <c r="B214" t="s">
         <v>19</v>
       </c>
       <c r="C214" t="s">
         <v>24</v>
       </c>
       <c r="D214">
         <v>204</v>
       </c>
       <c r="E214">
         <v>3144.8039215686</v>
       </c>
       <c r="F214">
         <v>1531.1943697052</v>
       </c>
       <c r="G214">
         <v>27.455441176471</v>
       </c>
       <c r="H214">
         <v>10.673298173155</v>
       </c>
       <c r="I214">
-        <v>299.5898675871</v>
+        <v>296.1645263971</v>
       </c>
       <c r="J214">
-        <v>38.6367792185</v>
+        <v>47.5492452334</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215">
         <v>2026.0</v>
       </c>
       <c r="B215" t="s">
         <v>22</v>
       </c>
       <c r="C215" t="s">
         <v>18</v>
       </c>
       <c r="D215">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="E215">
-        <v>12165.5</v>
+        <v>11240.181818182</v>
       </c>
       <c r="F215">
-        <v>6821.1516369192</v>
+        <v>6725.1907754285</v>
       </c>
       <c r="G215">
-        <v>49.983571428571</v>
+        <v>61.213333333333</v>
       </c>
       <c r="H215">
-        <v>28.467576862416</v>
+        <v>39.976774012127</v>
       </c>
       <c r="I215">
-        <v>166.2721415928</v>
+        <v>169.5590908166</v>
       </c>
       <c r="J215">
-        <v>25.1093719194</v>
+        <v>26.2547511154</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216">
         <v>2021.0</v>
       </c>
       <c r="B216" t="s">
         <v>17</v>
       </c>
       <c r="C216" t="s">
         <v>24</v>
       </c>
       <c r="D216">
         <v>142</v>
       </c>
       <c r="E216">
         <v>2101.6549295775</v>
       </c>
       <c r="F216">
         <v>1037.616253733</v>
       </c>
       <c r="G216">
         <v>30.855211267606</v>
       </c>
       <c r="H216">
@@ -7257,54 +7311,54 @@
       <c r="A220">
         <v>2022.0</v>
       </c>
       <c r="B220" t="s">
         <v>25</v>
       </c>
       <c r="C220" t="s">
         <v>18</v>
       </c>
       <c r="D220">
         <v>140</v>
       </c>
       <c r="E220">
         <v>28743.913564286</v>
       </c>
       <c r="F220">
         <v>12961.339392985</v>
       </c>
       <c r="G220">
         <v>82.225142857143</v>
       </c>
       <c r="H220">
         <v>30.610794811181</v>
       </c>
       <c r="I220">
-        <v>190.3607448821</v>
+        <v>187.9811429705</v>
       </c>
       <c r="J220">
-        <v>8.1169938538</v>
+        <v>10.5960317166</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221">
         <v>2022.0</v>
       </c>
       <c r="B221" t="s">
         <v>22</v>
       </c>
       <c r="C221" t="s">
         <v>11</v>
       </c>
       <c r="D221">
         <v>1</v>
       </c>
       <c r="E221">
         <v>3001.0</v>
       </c>
       <c r="G221">
         <v>32.9</v>
       </c>
       <c r="I221">
         <v>133.1999969482</v>
       </c>
     </row>
@@ -7329,60 +7383,69 @@
       </c>
       <c r="G222">
         <v>9.1163043478261</v>
       </c>
       <c r="H222">
         <v>7.1839111472777</v>
       </c>
       <c r="I222">
         <v>202.5434782609</v>
       </c>
       <c r="J222">
         <v>15.0712478607</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223">
         <v>2026.0</v>
       </c>
       <c r="B223" t="s">
         <v>14</v>
       </c>
       <c r="C223" t="s">
         <v>18</v>
       </c>
       <c r="D223">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E223">
-        <v>14332.0</v>
+        <v>13610.5</v>
+      </c>
+      <c r="F223">
+        <v>1020.3550852522</v>
       </c>
       <c r="G223">
-        <v>156.67</v>
+        <v>176.335</v>
+      </c>
+      <c r="H223">
+        <v>27.810509704067</v>
       </c>
       <c r="I223">
         <v>180.0</v>
+      </c>
+      <c r="J223">
+        <v>0.0</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224">
         <v>2019.0</v>
       </c>
       <c r="B224" t="s">
         <v>21</v>
       </c>
       <c r="C224" t="s">
         <v>18</v>
       </c>
       <c r="D224">
         <v>20</v>
       </c>
       <c r="E224">
         <v>12282.188</v>
       </c>
       <c r="F224">
         <v>3543.5705149179</v>
       </c>
       <c r="G224">
         <v>64.644</v>
       </c>
       <c r="H224">
@@ -7416,69 +7479,69 @@
       </c>
       <c r="G225">
         <v>137.15857142857</v>
       </c>
       <c r="H225">
         <v>105.75367237172</v>
       </c>
       <c r="I225">
         <v>172.75</v>
       </c>
       <c r="J225">
         <v>19.8207242832</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226">
         <v>2026.0</v>
       </c>
       <c r="B226" t="s">
         <v>25</v>
       </c>
       <c r="C226" t="s">
         <v>24</v>
       </c>
       <c r="D226">
-        <v>163</v>
+        <v>325</v>
       </c>
       <c r="E226">
-        <v>3134.3006134969</v>
+        <v>3026.6</v>
       </c>
       <c r="F226">
-        <v>1977.6787557451</v>
+        <v>1923.3339078245</v>
       </c>
       <c r="G226">
-        <v>41.601840490798</v>
+        <v>38.105230769231</v>
       </c>
       <c r="H226">
-        <v>59.408969053495</v>
+        <v>43.855446587558</v>
       </c>
       <c r="I226">
-        <v>276.5291426957</v>
+        <v>278.1244936899</v>
       </c>
       <c r="J226">
-        <v>61.8403201455</v>
+        <v>63.4109879568</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227">
         <v>2017.0</v>
       </c>
       <c r="B227" t="s">
         <v>12</v>
       </c>
       <c r="C227" t="s">
         <v>20</v>
       </c>
       <c r="D227">
         <v>10</v>
       </c>
       <c r="E227">
         <v>400.9</v>
       </c>
       <c r="F227">
         <v>110.2960158442</v>
       </c>
       <c r="G227">
         <v>6.984</v>
       </c>
       <c r="H227">
@@ -7526,50 +7589,56 @@
     <row r="229" spans="1:10">
       <c r="A229">
         <v>2022.0</v>
       </c>
       <c r="B229" t="s">
         <v>19</v>
       </c>
       <c r="C229" t="s">
         <v>16</v>
       </c>
       <c r="D229">
         <v>8</v>
       </c>
       <c r="E229">
         <v>2872.73082075</v>
       </c>
       <c r="F229">
         <v>1537.6348899005</v>
       </c>
       <c r="G229">
         <v>36.13875</v>
       </c>
       <c r="H229">
         <v>17.739824799827</v>
       </c>
+      <c r="I229">
+        <v>196.25</v>
+      </c>
+      <c r="J229">
+        <v>7.4402380914</v>
+      </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230">
         <v>2022.0</v>
       </c>
       <c r="B230" t="s">
         <v>14</v>
       </c>
       <c r="C230" t="s">
         <v>20</v>
       </c>
       <c r="D230">
         <v>5</v>
       </c>
       <c r="E230">
         <v>317.6</v>
       </c>
       <c r="F230">
         <v>263.6015933184</v>
       </c>
       <c r="G230">
         <v>8.136</v>
       </c>
       <c r="H230">
         <v>4.8773230362567</v>
@@ -7585,51 +7654,54 @@
       <c r="A231">
         <v>2025.0</v>
       </c>
       <c r="B231" t="s">
         <v>25</v>
       </c>
       <c r="C231" t="s">
         <v>15</v>
       </c>
       <c r="D231">
         <v>13</v>
       </c>
       <c r="E231">
         <v>282.9767692308</v>
       </c>
       <c r="F231">
         <v>206.0180815225</v>
       </c>
       <c r="G231">
         <v>21.263076923077</v>
       </c>
       <c r="H231">
         <v>22.643449157396</v>
       </c>
       <c r="I231">
-        <v>118.1399993896</v>
+        <v>152.5515383207</v>
+      </c>
+      <c r="J231">
+        <v>28.4620986299</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232">
         <v>2019.0</v>
       </c>
       <c r="B232" t="s">
         <v>22</v>
       </c>
       <c r="C232" t="s">
         <v>16</v>
       </c>
       <c r="D232">
         <v>16</v>
       </c>
       <c r="E232">
         <v>1308.75</v>
       </c>
       <c r="F232">
         <v>514.6925943383</v>
       </c>
       <c r="G232">
         <v>25.04125</v>
       </c>
       <c r="H232">
@@ -7677,50 +7749,56 @@
     <row r="234" spans="1:10">
       <c r="A234">
         <v>2025.0</v>
       </c>
       <c r="B234" t="s">
         <v>25</v>
       </c>
       <c r="C234" t="s">
         <v>20</v>
       </c>
       <c r="D234">
         <v>4</v>
       </c>
       <c r="E234">
         <v>2446.39825</v>
       </c>
       <c r="F234">
         <v>1293.4654071551</v>
       </c>
       <c r="G234">
         <v>17.2625</v>
       </c>
       <c r="H234">
         <v>1.3906443350716</v>
       </c>
+      <c r="I234">
+        <v>198.7700004578</v>
+      </c>
+      <c r="J234">
+        <v>24.0711654402</v>
+      </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235">
         <v>2019.0</v>
       </c>
       <c r="B235" t="s">
         <v>10</v>
       </c>
       <c r="C235" t="s">
         <v>24</v>
       </c>
       <c r="D235">
         <v>148</v>
       </c>
       <c r="E235">
         <v>1411.0472972973</v>
       </c>
       <c r="F235">
         <v>1025.602834736</v>
       </c>
       <c r="G235">
         <v>26.252364864865</v>
       </c>
       <c r="H235">
         <v>17.490108588885</v>
@@ -8023,5206 +8101,5390 @@
     <row r="245" spans="1:10">
       <c r="A245">
         <v>2020.0</v>
       </c>
       <c r="B245" t="s">
         <v>25</v>
       </c>
       <c r="C245" t="s">
         <v>20</v>
       </c>
       <c r="D245">
         <v>8</v>
       </c>
       <c r="E245">
         <v>9406.13625</v>
       </c>
       <c r="F245">
         <v>6067.4090028463</v>
       </c>
       <c r="G245">
         <v>56.04875</v>
       </c>
       <c r="H245">
         <v>25.620798714828</v>
       </c>
+      <c r="I245">
+        <v>198.4412517548</v>
+      </c>
+      <c r="J245">
+        <v>24.0222527721</v>
+      </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246">
         <v>2021.0</v>
       </c>
       <c r="B246" t="s">
         <v>25</v>
       </c>
       <c r="C246" t="s">
         <v>11</v>
       </c>
       <c r="D246">
         <v>96</v>
       </c>
       <c r="E246">
         <v>11680.19534375</v>
       </c>
       <c r="F246">
         <v>12933.091637961</v>
       </c>
       <c r="G246">
         <v>21.905</v>
       </c>
       <c r="H246">
         <v>14.307112327716</v>
       </c>
       <c r="I246">
-        <v>160.9784787335</v>
+        <v>162.8395763196</v>
       </c>
       <c r="J246">
-        <v>12.4607237275</v>
+        <v>12.4017785219</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="B247" t="s">
         <v>12</v>
       </c>
       <c r="C247" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D247">
-        <v>365</v>
+        <v>7</v>
       </c>
       <c r="E247">
-        <v>517.5506849315</v>
+        <v>460.8571428571</v>
       </c>
       <c r="F247">
-        <v>367.5390923079</v>
+        <v>380.1418281692</v>
       </c>
       <c r="G247">
-        <v>4.8267123287671</v>
+        <v>8.7814285714286</v>
       </c>
       <c r="H247">
-        <v>3.7971271148539</v>
+        <v>8.3683200794652</v>
       </c>
       <c r="I247">
-        <v>87.5954794479</v>
+        <v>56.1428571429</v>
       </c>
       <c r="J247">
-        <v>33.8809930456</v>
+        <v>30.3338566151</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248">
-        <v>2019.0</v>
+        <v>2025.0</v>
       </c>
       <c r="B248" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="C248" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D248">
-        <v>38</v>
+        <v>365</v>
       </c>
       <c r="E248">
-        <v>10843.921052632</v>
+        <v>517.5506849315</v>
       </c>
       <c r="F248">
-        <v>7310.5968195807</v>
+        <v>367.5390923079</v>
       </c>
       <c r="G248">
-        <v>47.033684210526</v>
+        <v>4.8267123287671</v>
       </c>
       <c r="H248">
-        <v>21.685987058661</v>
+        <v>3.7971271148539</v>
       </c>
       <c r="I248">
-        <v>166.6163147374</v>
+        <v>87.5954794479</v>
       </c>
       <c r="J248">
-        <v>24.8404879755</v>
+        <v>33.8809930456</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249">
-        <v>2025.0</v>
+        <v>2019.0</v>
       </c>
       <c r="B249" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C249" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D249">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="E249">
-        <v>9156.59524</v>
+        <v>10843.921052632</v>
       </c>
       <c r="F249">
-        <v>10697.859407212</v>
+        <v>7310.5968195807</v>
       </c>
       <c r="G249">
-        <v>20.6002</v>
+        <v>47.033684210526</v>
       </c>
       <c r="H249">
-        <v>11.013010669204</v>
+        <v>21.685987058661</v>
       </c>
       <c r="I249">
-        <v>158.5303273463</v>
+        <v>166.6163147374</v>
       </c>
       <c r="J249">
-        <v>16.7303276136</v>
+        <v>24.8404879755</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250">
-        <v>2016.0</v>
+        <v>2025.0</v>
       </c>
       <c r="B250" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="C250" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D250">
-        <v>2</v>
+        <v>100</v>
       </c>
       <c r="E250">
-        <v>16.0</v>
+        <v>9156.59524</v>
       </c>
       <c r="F250">
-        <v>8.4852813742</v>
+        <v>10697.859407212</v>
       </c>
       <c r="G250">
-        <v>8.085</v>
+        <v>20.6002</v>
       </c>
       <c r="H250">
-        <v>4.8295393155041</v>
+        <v>11.013010669204</v>
       </c>
       <c r="I250">
-        <v>132.5</v>
+        <v>159.6951973724</v>
       </c>
       <c r="J250">
-        <v>0.7071067812</v>
+        <v>16.4633526297</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251">
-        <v>2022.0</v>
+        <v>2016.0</v>
       </c>
       <c r="B251" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C251" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D251">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="E251">
-        <v>5253.1114090909</v>
+        <v>16.0</v>
       </c>
       <c r="F251">
-        <v>2477.7009612631</v>
+        <v>8.4852813742</v>
       </c>
       <c r="G251">
-        <v>95.482272727273</v>
+        <v>8.085</v>
       </c>
       <c r="H251">
-        <v>41.280552314021</v>
+        <v>4.8295393155041</v>
       </c>
       <c r="I251">
-        <v>154.3190911033</v>
+        <v>132.5</v>
       </c>
       <c r="J251">
-        <v>8.5483508199</v>
+        <v>0.7071067812</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252">
-        <v>2021.0</v>
+        <v>2022.0</v>
       </c>
       <c r="B252" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C252" t="s">
         <v>20</v>
       </c>
       <c r="D252">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="E252">
-        <v>3709.5714285714</v>
+        <v>5253.1114090909</v>
       </c>
       <c r="F252">
-        <v>5299.0472369142</v>
+        <v>2477.7009612631</v>
       </c>
       <c r="G252">
-        <v>84.748571428571</v>
+        <v>95.482272727273</v>
       </c>
       <c r="H252">
-        <v>45.767869526037</v>
+        <v>41.280552314021</v>
       </c>
       <c r="I252">
-        <v>115.1066665649</v>
+        <v>154.3190911033</v>
       </c>
       <c r="J252">
-        <v>45.5896770975</v>
+        <v>8.5483508199</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253">
-        <v>2024.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B253" t="s">
         <v>17</v>
       </c>
       <c r="C253" t="s">
         <v>20</v>
       </c>
       <c r="D253">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E253">
-        <v>28413.0</v>
+        <v>3709.5714285714</v>
+      </c>
+      <c r="F253">
+        <v>5299.0472369142</v>
       </c>
       <c r="G253">
-        <v>129.05</v>
+        <v>84.748571428571</v>
+      </c>
+      <c r="H253">
+        <v>45.767869526037</v>
       </c>
       <c r="I253">
-        <v>149.9600067139</v>
+        <v>115.1066665649</v>
+      </c>
+      <c r="J253">
+        <v>45.5896770975</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="B254" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C254" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D254">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E254">
-        <v>72.3333333333</v>
-[...2 lines deleted...]
-        <v>26.0064094664</v>
+        <v>28413.0</v>
       </c>
       <c r="G254">
-        <v>4.22</v>
-[...2 lines deleted...]
-        <v>1.8537259775922</v>
+        <v>129.05</v>
       </c>
       <c r="I254">
-        <v>30.6666666667</v>
-[...2 lines deleted...]
-        <v>6.5064070986</v>
+        <v>149.9600067139</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255">
-        <v>2020.0</v>
+        <v>2025.0</v>
       </c>
       <c r="B255" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="C255" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D255">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="E255">
-        <v>4355.8333333333</v>
+        <v>72.3333333333</v>
       </c>
       <c r="F255">
-        <v>2290.1042387285</v>
+        <v>26.0064094664</v>
       </c>
       <c r="G255">
-        <v>38.456666666667</v>
+        <v>4.22</v>
       </c>
       <c r="H255">
-        <v>16.93529951601</v>
+        <v>1.8537259775922</v>
       </c>
       <c r="I255">
-        <v>162.8933327993</v>
+        <v>30.6666666667</v>
       </c>
       <c r="J255">
-        <v>29.3699163109</v>
+        <v>6.5064070986</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B256" t="s">
+        <v>22</v>
+      </c>
+      <c r="C256" t="s">
+        <v>15</v>
+      </c>
+      <c r="D256">
         <v>12</v>
       </c>
-      <c r="C256" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E256">
-        <v>11635.264705882</v>
+        <v>4355.8333333333</v>
       </c>
       <c r="F256">
-        <v>6519.3068060061</v>
+        <v>2290.1042387285</v>
       </c>
       <c r="G256">
-        <v>98.106764705882</v>
+        <v>38.456666666667</v>
       </c>
       <c r="H256">
-        <v>62.665249938237</v>
+        <v>16.93529951601</v>
       </c>
       <c r="I256">
-        <v>168.4242424242</v>
+        <v>162.8933327993</v>
       </c>
       <c r="J256">
-        <v>23.9622493506</v>
+        <v>29.3699163109</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257">
-        <v>2024.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B257" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="C257" t="s">
         <v>18</v>
       </c>
       <c r="D257">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="E257">
-        <v>12224.632352941</v>
+        <v>11635.264705882</v>
       </c>
       <c r="F257">
-        <v>7642.6744516083</v>
+        <v>6519.3068060061</v>
       </c>
       <c r="G257">
-        <v>64.577647058824</v>
+        <v>98.106764705882</v>
       </c>
       <c r="H257">
-        <v>57.385266326784</v>
+        <v>62.665249938237</v>
       </c>
       <c r="I257">
-        <v>170.2857340644</v>
+        <v>168.4242424242</v>
       </c>
       <c r="J257">
-        <v>24.0777587393</v>
+        <v>23.9622493506</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258">
-        <v>2022.0</v>
+        <v>2024.0</v>
       </c>
       <c r="B258" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C258" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D258">
-        <v>4586</v>
+        <v>68</v>
       </c>
       <c r="E258">
-        <v>170.8829044919</v>
+        <v>12224.632352941</v>
       </c>
       <c r="F258">
-        <v>650.4409134761</v>
+        <v>7642.6744516083</v>
       </c>
       <c r="G258">
-        <v>11.543630614915</v>
+        <v>64.577647058824</v>
       </c>
       <c r="H258">
-        <v>42.874043732879</v>
+        <v>57.385266326784</v>
       </c>
       <c r="I258">
-        <v>50.4200195761</v>
+        <v>170.2857340644</v>
       </c>
       <c r="J258">
-        <v>23.5394276679</v>
+        <v>24.0777587393</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
       <c r="B259" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C259" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D259">
-        <v>1240</v>
+        <v>4586</v>
       </c>
       <c r="E259">
-        <v>326.9467741935</v>
+        <v>170.8829044919</v>
       </c>
       <c r="F259">
-        <v>150.2907982587</v>
+        <v>650.4409134761</v>
       </c>
       <c r="G259">
-        <v>6.5732338709677</v>
+        <v>11.543630614915</v>
       </c>
       <c r="H259">
-        <v>4.2129407017041</v>
+        <v>42.874043732879</v>
       </c>
       <c r="I259">
-        <v>43.4459677419</v>
+        <v>50.4200195761</v>
       </c>
       <c r="J259">
-        <v>10.2093652048</v>
+        <v>23.5394276679</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260">
-        <v>2026.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B260" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C260" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D260">
-        <v>62</v>
+        <v>1240</v>
       </c>
       <c r="E260">
-        <v>1758.6290322581</v>
+        <v>326.9467741935</v>
       </c>
       <c r="F260">
-        <v>1495.2158376337</v>
+        <v>150.2907982587</v>
       </c>
       <c r="G260">
-        <v>36.000483870968</v>
+        <v>6.5732338709677</v>
       </c>
       <c r="H260">
-        <v>24.67378169314</v>
+        <v>4.2129407017041</v>
       </c>
       <c r="I260">
-        <v>235.9400004725</v>
+        <v>43.4459677419</v>
       </c>
       <c r="J260">
-        <v>71.6953450977</v>
+        <v>10.2093652048</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261">
-        <v>2019.0</v>
+        <v>2026.0</v>
       </c>
       <c r="B261" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C261" t="s">
         <v>24</v>
       </c>
       <c r="D261">
-        <v>454</v>
+        <v>121</v>
       </c>
       <c r="E261">
-        <v>2701.4845814978</v>
+        <v>1850.3719008264</v>
       </c>
       <c r="F261">
-        <v>1561.5337703992</v>
+        <v>1469.0238262887</v>
       </c>
       <c r="G261">
-        <v>26.963634361233</v>
+        <v>35.779421487603</v>
       </c>
       <c r="H261">
-        <v>12.026630467618</v>
+        <v>23.714484613752</v>
       </c>
       <c r="I261">
-        <v>276.3353733172</v>
+        <v>245.5840496977</v>
       </c>
       <c r="J261">
-        <v>70.8238274228</v>
+        <v>69.4101138373</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262">
         <v>2019.0</v>
       </c>
       <c r="B262" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C262" t="s">
         <v>24</v>
       </c>
       <c r="D262">
-        <v>162</v>
+        <v>454</v>
       </c>
       <c r="E262">
-        <v>1035.3703703704</v>
+        <v>2701.4845814978</v>
       </c>
       <c r="F262">
-        <v>535.4769730641</v>
+        <v>1561.5337703992</v>
       </c>
       <c r="G262">
-        <v>22.233580246914</v>
+        <v>26.963634361233</v>
       </c>
       <c r="H262">
-        <v>8.3121532378826</v>
+        <v>12.026630467618</v>
       </c>
       <c r="I262">
-        <v>215.7469561085</v>
+        <v>283.2208385047</v>
       </c>
       <c r="J262">
-        <v>41.8208952195</v>
+        <v>65.0422404826</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263">
         <v>2019.0</v>
       </c>
       <c r="B263" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C263" t="s">
         <v>24</v>
       </c>
       <c r="D263">
-        <v>48</v>
+        <v>162</v>
       </c>
       <c r="E263">
-        <v>877.3958333333</v>
+        <v>1035.3703703704</v>
       </c>
       <c r="F263">
-        <v>369.3888995777</v>
+        <v>535.4769730641</v>
       </c>
       <c r="G263">
-        <v>34.718333333333</v>
+        <v>22.233580246914</v>
       </c>
       <c r="H263">
-        <v>16.574453725902</v>
+        <v>8.3121532378826</v>
       </c>
       <c r="I263">
-        <v>307.2372296651</v>
+        <v>215.7469561085</v>
       </c>
       <c r="J263">
-        <v>31.6102349503</v>
+        <v>41.8208952195</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264">
-        <v>2021.0</v>
+        <v>2019.0</v>
       </c>
       <c r="B264" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C264" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D264">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="E264">
-        <v>3035.5102210526</v>
+        <v>877.3958333333</v>
       </c>
       <c r="F264">
-        <v>1798.7902997854</v>
+        <v>369.3888995777</v>
       </c>
       <c r="G264">
-        <v>61.230526315789</v>
+        <v>34.718333333333</v>
       </c>
       <c r="H264">
-        <v>27.252567559709</v>
+        <v>16.574453725902</v>
       </c>
       <c r="I264">
-        <v>157.3489484285</v>
+        <v>307.2372296651</v>
       </c>
       <c r="J264">
-        <v>7.9044850983</v>
+        <v>31.6102349503</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265">
-        <v>2025.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B265" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="C265" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D265">
-        <v>2989</v>
+        <v>19</v>
       </c>
       <c r="E265">
-        <v>26.5178989629</v>
+        <v>3035.5102210526</v>
       </c>
       <c r="F265">
-        <v>66.8443472893</v>
+        <v>1798.7902997854</v>
       </c>
       <c r="G265">
-        <v>5.4354834392774</v>
+        <v>61.230526315789</v>
       </c>
       <c r="H265">
-        <v>25.567761335079</v>
+        <v>27.252567559709</v>
       </c>
       <c r="I265">
-        <v>22.819003011</v>
+        <v>157.3489484285</v>
       </c>
       <c r="J265">
-        <v>9.4825119214</v>
+        <v>7.9044850983</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="B266" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C266" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D266">
-        <v>3</v>
+        <v>2989</v>
       </c>
       <c r="E266">
-        <v>17276.666666667</v>
+        <v>26.5178989629</v>
       </c>
       <c r="F266">
-        <v>5334.4694519074</v>
+        <v>66.8443472893</v>
       </c>
       <c r="G266">
-        <v>134.22</v>
+        <v>5.4354834392774</v>
       </c>
       <c r="H266">
-        <v>53.867638708226</v>
+        <v>25.567761335079</v>
       </c>
       <c r="I266">
-        <v>186.6666666667</v>
+        <v>22.819003011</v>
       </c>
       <c r="J266">
-        <v>11.5470053838</v>
+        <v>9.4825119214</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267">
         <v>2026.0</v>
       </c>
       <c r="B267" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C267" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D267">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="E267">
-        <v>2476.2186746729</v>
+        <v>16723.55</v>
       </c>
       <c r="F267">
-        <v>1303.6376492346</v>
+        <v>9358.9454969047</v>
       </c>
       <c r="G267">
-        <v>66.838571428571</v>
+        <v>91.502857142857</v>
       </c>
       <c r="H267">
-        <v>41.917384103852</v>
+        <v>71.78854358793</v>
       </c>
       <c r="I267">
-        <v>156.6442871094</v>
+        <v>187.5714285714</v>
       </c>
       <c r="J267">
-        <v>8.0347085409</v>
+        <v>9.7272322692</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="B268" t="s">
         <v>21</v>
       </c>
       <c r="C268" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D268">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="E268">
-        <v>11289.375428571</v>
+        <v>2476.2186746729</v>
       </c>
       <c r="F268">
-        <v>6155.6098194977</v>
+        <v>1303.6376492346</v>
       </c>
       <c r="G268">
-        <v>52.146857142857</v>
+        <v>66.838571428571</v>
       </c>
       <c r="H268">
-        <v>30.303723977273</v>
+        <v>41.917384103852</v>
       </c>
       <c r="I268">
-        <v>187.7582850865</v>
+        <v>156.6442871094</v>
       </c>
       <c r="J268">
-        <v>7.8791344127</v>
+        <v>8.0347085409</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269">
-        <v>2021.0</v>
+        <v>2025.0</v>
       </c>
       <c r="B269" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C269" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D269">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="E269">
-        <v>860.0317460317</v>
+        <v>11289.375428571</v>
       </c>
       <c r="F269">
-        <v>338.3920215759</v>
+        <v>6155.6098194977</v>
       </c>
       <c r="G269">
-        <v>28.313174603175</v>
+        <v>52.146857142857</v>
       </c>
       <c r="H269">
-        <v>10.727721675174</v>
+        <v>30.303723977273</v>
       </c>
       <c r="I269">
-        <v>237.7338169445</v>
+        <v>187.7582850865</v>
       </c>
       <c r="J269">
-        <v>63.4222105907</v>
+        <v>7.8791344127</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270">
-        <v>2020.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B270" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C270" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D270">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="E270">
-        <v>11561.697647059</v>
+        <v>860.0317460317</v>
       </c>
       <c r="F270">
-        <v>4385.2247677898</v>
+        <v>338.3920215759</v>
       </c>
       <c r="G270">
-        <v>77.042352941176</v>
+        <v>28.313174603175</v>
       </c>
       <c r="H270">
-        <v>49.22319606303</v>
+        <v>10.727721675174</v>
       </c>
       <c r="I270">
-        <v>177.3650003321</v>
+        <v>237.7338169445</v>
       </c>
       <c r="J270">
-        <v>22.0517443367</v>
+        <v>63.4222105907</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271">
-        <v>2023.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B271" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="C271" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D271">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E271">
-        <v>1721.4545454545</v>
+        <v>11561.697647059</v>
       </c>
       <c r="F271">
-        <v>1621.3572933586</v>
+        <v>4385.2247677898</v>
       </c>
       <c r="G271">
-        <v>10.167272727273</v>
+        <v>77.042352941176</v>
       </c>
       <c r="H271">
-        <v>8.8440568642553</v>
+        <v>49.22319606303</v>
       </c>
       <c r="I271">
-        <v>119.0</v>
+        <v>177.3650003321</v>
       </c>
       <c r="J271">
-        <v>50.2712641576</v>
+        <v>22.0517443367</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272">
-        <v>2021.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B272" t="s">
         <v>14</v>
       </c>
       <c r="C272" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D272">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="E272">
-        <v>3310.4661016949</v>
+        <v>1721.4545454545</v>
       </c>
       <c r="F272">
-        <v>1323.972439369</v>
+        <v>1621.3572933586</v>
       </c>
       <c r="G272">
-        <v>16.346016949153</v>
+        <v>10.167272727273</v>
       </c>
       <c r="H272">
-        <v>8.8472414107962</v>
+        <v>8.8440568642553</v>
       </c>
       <c r="I272">
-        <v>133.8305084746</v>
+        <v>119.0</v>
       </c>
       <c r="J272">
-        <v>36.7712506347</v>
+        <v>50.2712641576</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273">
-        <v>2025.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B273" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C273" t="s">
         <v>16</v>
       </c>
       <c r="D273">
-        <v>151</v>
+        <v>118</v>
       </c>
       <c r="E273">
-        <v>3478.5032183444</v>
+        <v>3310.4661016949</v>
       </c>
       <c r="F273">
-        <v>1991.8583792767</v>
+        <v>1323.972439369</v>
       </c>
       <c r="G273">
-        <v>26.442317880795</v>
+        <v>16.346016949153</v>
       </c>
       <c r="H273">
-        <v>18.398680367306</v>
+        <v>8.8472414107962</v>
       </c>
       <c r="I273">
-        <v>199.9594586347</v>
+        <v>133.8305084746</v>
       </c>
       <c r="J273">
-        <v>10.6637640807</v>
+        <v>36.7712506347</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274">
         <v>2025.0</v>
       </c>
       <c r="B274" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C274" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D274">
-        <v>16</v>
+        <v>151</v>
       </c>
       <c r="E274">
-        <v>6166.454</v>
+        <v>3478.5032183444</v>
       </c>
       <c r="F274">
-        <v>2097.4497423789</v>
+        <v>1991.8583792767</v>
       </c>
       <c r="G274">
-        <v>82.285</v>
+        <v>26.442317880795</v>
       </c>
       <c r="H274">
-        <v>35.706959919134</v>
+        <v>18.398680367306</v>
       </c>
       <c r="I274">
-        <v>162.5231246948</v>
+        <v>201.4389402882</v>
       </c>
       <c r="J274">
-        <v>28.7309340603</v>
+        <v>12.8314795163</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275">
         <v>2025.0</v>
       </c>
       <c r="B275" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C275" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D275">
-        <v>631</v>
+        <v>16</v>
       </c>
       <c r="E275">
-        <v>3262.0919175911</v>
+        <v>6166.454</v>
       </c>
       <c r="F275">
-        <v>2351.1243492898</v>
+        <v>2097.4497423789</v>
       </c>
       <c r="G275">
-        <v>37.493423137876</v>
+        <v>82.285</v>
       </c>
       <c r="H275">
-        <v>19.604825718127</v>
+        <v>35.706959919134</v>
       </c>
       <c r="I275">
-        <v>274.3040698312</v>
+        <v>162.5231246948</v>
       </c>
       <c r="J275">
-        <v>67.6994468953</v>
+        <v>28.7309340603</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276">
-        <v>2016.0</v>
+        <v>2025.0</v>
       </c>
       <c r="B276" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="C276" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D276">
-        <v>3</v>
+        <v>631</v>
       </c>
       <c r="E276">
-        <v>5378.6629696667</v>
+        <v>3262.0919175911</v>
       </c>
       <c r="F276">
-        <v>3324.9864200382</v>
+        <v>2351.1243492898</v>
       </c>
       <c r="G276">
-        <v>34.0</v>
+        <v>37.493423137876</v>
       </c>
       <c r="H276">
-        <v>23.082545353578</v>
+        <v>19.604825718127</v>
+      </c>
+      <c r="I276">
+        <v>269.8864830247</v>
+      </c>
+      <c r="J276">
+        <v>64.390519992</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277">
-        <v>2019.0</v>
+        <v>2016.0</v>
       </c>
       <c r="B277" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C277" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D277">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="E277">
-        <v>1607.4907894737</v>
+        <v>5378.6629696667</v>
       </c>
       <c r="F277">
-        <v>990.9068799489</v>
+        <v>3324.9864200382</v>
       </c>
       <c r="G277">
-        <v>13.824605263158</v>
+        <v>34.0</v>
       </c>
       <c r="H277">
-        <v>8.2255124161825</v>
-[...5 lines deleted...]
-        <v>10.526534469</v>
+        <v>23.082545353578</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278">
-        <v>2024.0</v>
+        <v>2019.0</v>
       </c>
       <c r="B278" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C278" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D278">
-        <v>2822</v>
+        <v>76</v>
       </c>
       <c r="E278">
-        <v>20.9181431609</v>
+        <v>1607.4907894737</v>
       </c>
       <c r="F278">
-        <v>40.7003910677</v>
+        <v>990.9068799489</v>
       </c>
       <c r="G278">
-        <v>5.2945924875974</v>
+        <v>13.824605263158</v>
       </c>
       <c r="H278">
-        <v>31.568817986779</v>
+        <v>8.2255124161825</v>
       </c>
       <c r="I278">
-        <v>22.204827831</v>
+        <v>201.6133333333</v>
       </c>
       <c r="J278">
-        <v>8.8794565944</v>
+        <v>10.526534469</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279">
         <v>2022.0</v>
       </c>
       <c r="B279" t="s">
         <v>19</v>
       </c>
       <c r="C279" t="s">
         <v>20</v>
       </c>
       <c r="D279">
         <v>100</v>
       </c>
       <c r="E279">
         <v>1818.67409393</v>
       </c>
       <c r="F279">
         <v>2185.4984058037</v>
       </c>
       <c r="G279">
         <v>39.7009</v>
       </c>
       <c r="H279">
         <v>31.597547887695</v>
       </c>
       <c r="I279">
-        <v>152.6609099417</v>
+        <v>103.9681002808</v>
       </c>
       <c r="J279">
-        <v>9.6843014192</v>
+        <v>48.5409561121</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="B280" t="s">
         <v>14</v>
       </c>
       <c r="C280" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D280">
-        <v>3</v>
+        <v>2822</v>
       </c>
       <c r="E280">
-        <v>117.0</v>
+        <v>20.9181431609</v>
       </c>
       <c r="F280">
-        <v>23.2594066992</v>
+        <v>40.7003910677</v>
       </c>
       <c r="G280">
-        <v>13.47</v>
+        <v>5.2945924875974</v>
       </c>
       <c r="H280">
-        <v>2.1139536418758</v>
+        <v>31.568817986779</v>
       </c>
       <c r="I280">
-        <v>133.0</v>
+        <v>22.204827831</v>
       </c>
       <c r="J280">
-        <v>0.0</v>
+        <v>8.8794565944</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="B281" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C281" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D281">
-        <v>451</v>
+        <v>4</v>
       </c>
       <c r="E281">
-        <v>447.1219512195</v>
+        <v>114.5</v>
       </c>
       <c r="F281">
-        <v>273.7599771604</v>
+        <v>19.6383977622</v>
       </c>
       <c r="G281">
-        <v>5.3253880266075</v>
+        <v>13.81</v>
       </c>
       <c r="H281">
-        <v>4.7411689620682</v>
+        <v>1.8551549800488</v>
       </c>
       <c r="I281">
-        <v>81.9246119734</v>
+        <v>133.0</v>
       </c>
       <c r="J281">
-        <v>37.7968087074</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282">
         <v>2024.0</v>
       </c>
       <c r="B282" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C282" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D282">
-        <v>27</v>
+        <v>451</v>
       </c>
       <c r="E282">
-        <v>10988.043703704</v>
+        <v>447.1219512195</v>
       </c>
       <c r="F282">
-        <v>4609.3275929952</v>
+        <v>273.7599771604</v>
       </c>
       <c r="G282">
-        <v>53.487037037037</v>
+        <v>5.3253880266075</v>
       </c>
       <c r="H282">
-        <v>20.072590345814</v>
+        <v>4.7411689620682</v>
       </c>
       <c r="I282">
-        <v>188.4418521457</v>
+        <v>81.9246119734</v>
       </c>
       <c r="J282">
-        <v>8.4075276513</v>
+        <v>37.7968087074</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283">
-        <v>2020.0</v>
+        <v>2024.0</v>
       </c>
       <c r="B283" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C283" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D283">
-        <v>702</v>
+        <v>27</v>
       </c>
       <c r="E283">
-        <v>310.5868945869</v>
+        <v>10988.043703704</v>
       </c>
       <c r="F283">
-        <v>360.5362549796</v>
+        <v>4609.3275929952</v>
       </c>
       <c r="G283">
-        <v>5.681566951567</v>
+        <v>53.487037037037</v>
       </c>
       <c r="H283">
-        <v>10.319266254392</v>
+        <v>20.072590345814</v>
       </c>
       <c r="I283">
-        <v>60.2320916905</v>
+        <v>188.4418521457</v>
       </c>
       <c r="J283">
-        <v>30.8911729148</v>
+        <v>8.4075276513</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284">
-        <v>2022.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B284" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C284" t="s">
         <v>15</v>
       </c>
       <c r="D284">
-        <v>101</v>
+        <v>702</v>
       </c>
       <c r="E284">
-        <v>8440.0580326733</v>
+        <v>310.5868945869</v>
       </c>
       <c r="F284">
-        <v>6692.9117531799</v>
+        <v>360.5362549796</v>
       </c>
       <c r="G284">
-        <v>128.33217821782</v>
+        <v>5.681566951567</v>
       </c>
       <c r="H284">
-        <v>104.1721024133</v>
+        <v>10.319266254392</v>
       </c>
       <c r="I284">
-        <v>143.5715829453</v>
+        <v>60.2320916905</v>
       </c>
       <c r="J284">
-        <v>35.9741503003</v>
+        <v>30.8911729148</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
       <c r="B285" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C285" t="s">
         <v>15</v>
       </c>
       <c r="D285">
-        <v>33</v>
+        <v>101</v>
       </c>
       <c r="E285">
-        <v>3210.7272727273</v>
+        <v>8440.0580326733</v>
       </c>
       <c r="F285">
-        <v>3135.3866315888</v>
+        <v>6692.9117531799</v>
       </c>
       <c r="G285">
-        <v>74.997272727273</v>
+        <v>128.33217821782</v>
       </c>
       <c r="H285">
-        <v>39.367274104954</v>
+        <v>104.1721024133</v>
       </c>
       <c r="I285">
-        <v>141.5736366041</v>
+        <v>143.5715829453</v>
       </c>
       <c r="J285">
-        <v>30.4308745256</v>
+        <v>35.9741503003</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286">
         <v>2023.0</v>
       </c>
       <c r="B286" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C286" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D286">
-        <v>354</v>
+        <v>33</v>
       </c>
       <c r="E286">
-        <v>2042.186440678</v>
+        <v>3210.7272727273</v>
       </c>
       <c r="F286">
-        <v>1642.9635678416</v>
+        <v>3135.3866315888</v>
       </c>
       <c r="G286">
-        <v>23.370649717514</v>
+        <v>74.997272727273</v>
       </c>
       <c r="H286">
-        <v>14.008657617532</v>
+        <v>39.367274104954</v>
       </c>
       <c r="I286">
-        <v>258.1408764577</v>
+        <v>141.5736366041</v>
       </c>
       <c r="J286">
-        <v>60.6022871987</v>
+        <v>30.4308745256</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287">
-        <v>2021.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B287" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C287" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D287">
-        <v>5</v>
+        <v>354</v>
       </c>
       <c r="E287">
-        <v>5397.196</v>
+        <v>2042.186440678</v>
       </c>
       <c r="F287">
-        <v>1627.9559613454</v>
+        <v>1642.9635678416</v>
       </c>
       <c r="G287">
-        <v>60.424</v>
+        <v>23.370649717514</v>
       </c>
       <c r="H287">
-        <v>27.718929993779</v>
+        <v>14.008657617532</v>
       </c>
       <c r="I287">
-        <v>163.2</v>
+        <v>252.8903382727</v>
       </c>
       <c r="J287">
-        <v>43.5855480635</v>
+        <v>66.6077396769</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B288" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="C288" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D288">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E288">
-        <v>2015.83</v>
+        <v>5397.196</v>
+      </c>
+      <c r="F288">
+        <v>1627.9559613454</v>
       </c>
       <c r="G288">
-        <v>40.95</v>
+        <v>60.424</v>
+      </c>
+      <c r="H288">
+        <v>27.718929993779</v>
       </c>
       <c r="I288">
-        <v>145.0</v>
+        <v>163.2</v>
+      </c>
+      <c r="J288">
+        <v>43.5855480635</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289">
-        <v>2024.0</v>
+        <v>2022.0</v>
       </c>
       <c r="B289" t="s">
         <v>17</v>
       </c>
       <c r="C289" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D289">
-        <v>196</v>
+        <v>1</v>
       </c>
       <c r="E289">
-        <v>2039.2448979592</v>
-[...2 lines deleted...]
-        <v>1368.3007096487</v>
+        <v>2015.83</v>
       </c>
       <c r="G289">
-        <v>28.21056122449</v>
-[...2 lines deleted...]
-        <v>13.186780606362</v>
+        <v>40.95</v>
       </c>
       <c r="I289">
-        <v>223.758061156</v>
-[...2 lines deleted...]
-        <v>66.8146816263</v>
+        <v>145.0</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290">
-        <v>2016.0</v>
+        <v>2024.0</v>
       </c>
       <c r="B290" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C290" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D290">
-        <v>788</v>
+        <v>196</v>
       </c>
       <c r="E290">
-        <v>512.4225888325</v>
+        <v>2039.2448979592</v>
       </c>
       <c r="F290">
-        <v>897.1219493284</v>
+        <v>1368.3007096487</v>
       </c>
       <c r="G290">
-        <v>13.967855329949</v>
+        <v>28.21056122449</v>
       </c>
       <c r="H290">
-        <v>17.86984447028</v>
+        <v>13.186780606362</v>
       </c>
       <c r="I290">
-        <v>51.8616751269</v>
+        <v>223.758061156</v>
       </c>
       <c r="J290">
-        <v>41.3188230315</v>
+        <v>66.8146816263</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291">
-        <v>2022.0</v>
+        <v>2016.0</v>
       </c>
       <c r="B291" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="C291" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D291">
-        <v>159</v>
+        <v>788</v>
       </c>
       <c r="E291">
-        <v>973.0314465409</v>
+        <v>512.4225888325</v>
       </c>
       <c r="F291">
-        <v>469.1406825436</v>
+        <v>897.1219493284</v>
       </c>
       <c r="G291">
-        <v>21.272012578616</v>
+        <v>13.967855329949</v>
       </c>
       <c r="H291">
-        <v>8.5925327295682</v>
+        <v>17.86984447028</v>
       </c>
       <c r="I291">
-        <v>210.1398758707</v>
+        <v>51.8616751269</v>
       </c>
       <c r="J291">
-        <v>35.9321278083</v>
+        <v>41.3188230315</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292">
-        <v>2020.0</v>
+        <v>2022.0</v>
       </c>
       <c r="B292" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C292" t="s">
         <v>24</v>
       </c>
       <c r="D292">
-        <v>301</v>
+        <v>159</v>
       </c>
       <c r="E292">
-        <v>2389.2325581395</v>
+        <v>973.0314465409</v>
       </c>
       <c r="F292">
-        <v>1674.7600183518</v>
+        <v>469.1406825436</v>
       </c>
       <c r="G292">
-        <v>23.293887043189</v>
+        <v>21.272012578616</v>
       </c>
       <c r="H292">
-        <v>13.809125503589</v>
+        <v>8.5925327295682</v>
       </c>
       <c r="I292">
-        <v>283.1199631838</v>
+        <v>210.1398758707</v>
       </c>
       <c r="J292">
-        <v>56.5417526872</v>
+        <v>35.9321278083</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293">
-        <v>2022.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B293" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C293" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D293">
-        <v>10</v>
+        <v>301</v>
       </c>
       <c r="E293">
-        <v>2008.917</v>
+        <v>2389.2325581395</v>
       </c>
       <c r="F293">
-        <v>2411.9076481032</v>
+        <v>1674.7600183518</v>
       </c>
       <c r="G293">
-        <v>11.244</v>
+        <v>23.293887043189</v>
       </c>
       <c r="H293">
-        <v>5.6950469708335</v>
+        <v>13.809125503589</v>
       </c>
       <c r="I293">
-        <v>183.9</v>
+        <v>275.8767750382</v>
       </c>
       <c r="J293">
-        <v>35.1645339006</v>
+        <v>67.9897440416</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294">
-        <v>2019.0</v>
+        <v>2022.0</v>
       </c>
       <c r="B294" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C294" t="s">
         <v>20</v>
       </c>
       <c r="D294">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E294">
-        <v>6922.2313076923</v>
+        <v>2008.917</v>
       </c>
       <c r="F294">
-        <v>6883.2892333713</v>
+        <v>2411.9076481032</v>
       </c>
       <c r="G294">
-        <v>36.337692307692</v>
+        <v>11.244</v>
       </c>
       <c r="H294">
-        <v>35.971254531419</v>
+        <v>5.6950469708335</v>
+      </c>
+      <c r="I294">
+        <v>183.9</v>
+      </c>
+      <c r="J294">
+        <v>35.1645339006</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295">
-        <v>2025.0</v>
+        <v>2019.0</v>
       </c>
       <c r="B295" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C295" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D295">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E295">
-        <v>1420.0</v>
+        <v>6922.2313076923</v>
       </c>
       <c r="F295">
-        <v>2933.0243289625</v>
+        <v>6883.2892333713</v>
       </c>
       <c r="G295">
-        <v>19.57125</v>
+        <v>36.337692307692</v>
       </c>
       <c r="H295">
-        <v>24.548443906168</v>
+        <v>35.971254531419</v>
       </c>
       <c r="I295">
-        <v>112.6600008011</v>
+        <v>205.661538931</v>
       </c>
       <c r="J295">
-        <v>34.0189635992</v>
+        <v>10.4376637113</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="B296" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="C296" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D296">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E296">
-        <v>9039.6515263158</v>
+        <v>1420.0</v>
       </c>
       <c r="F296">
-        <v>7405.1244676545</v>
+        <v>2933.0243289625</v>
       </c>
       <c r="G296">
-        <v>75.902105263158</v>
+        <v>19.57125</v>
       </c>
       <c r="H296">
-        <v>51.783364507978</v>
+        <v>24.548443906168</v>
       </c>
       <c r="I296">
-        <v>171.9500017668</v>
+        <v>112.6600008011</v>
       </c>
       <c r="J296">
-        <v>28.3697853824</v>
+        <v>34.0189635992</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297">
-        <v>2023.0</v>
+        <v>2026.0</v>
       </c>
       <c r="B297" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C297" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D297">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="E297">
-        <v>3590.0</v>
+        <v>8519.8595385714</v>
+      </c>
+      <c r="F297">
+        <v>6623.1087658306</v>
       </c>
       <c r="G297">
-        <v>49.18</v>
+        <v>80.855</v>
+      </c>
+      <c r="H297">
+        <v>58.269403094909</v>
       </c>
       <c r="I297">
-        <v>179.8999938965</v>
+        <v>175.6565361023</v>
+      </c>
+      <c r="J297">
+        <v>26.8547876564</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298">
-        <v>2021.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B298" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="C298" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D298">
-        <v>1165</v>
+        <v>1</v>
       </c>
       <c r="E298">
-        <v>290.7673819742</v>
-[...2 lines deleted...]
-        <v>1138.7905065619</v>
+        <v>3590.0</v>
       </c>
       <c r="G298">
-        <v>5.1429957081545</v>
-[...2 lines deleted...]
-        <v>12.806115385852</v>
+        <v>49.18</v>
       </c>
       <c r="I298">
-        <v>44.587431694</v>
-[...2 lines deleted...]
-        <v>30.7619155465</v>
+        <v>179.8999938965</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299">
-        <v>2018.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B299" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C299" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D299">
-        <v>40</v>
+        <v>1165</v>
+      </c>
+      <c r="E299">
+        <v>290.7673819742</v>
+      </c>
+      <c r="F299">
+        <v>1138.7905065619</v>
       </c>
       <c r="G299">
-        <v>9.34375</v>
+        <v>5.1429957081545</v>
       </c>
       <c r="H299">
-        <v>3.9295779687926</v>
+        <v>12.806115385852</v>
       </c>
       <c r="I299">
-        <v>131.575</v>
+        <v>44.587431694</v>
       </c>
       <c r="J299">
-        <v>1.517208976</v>
+        <v>30.7619155465</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300">
-        <v>2025.0</v>
+        <v>2018.0</v>
       </c>
       <c r="B300" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="C300" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D300">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>9134.6481549181</v>
+        <v>40</v>
       </c>
       <c r="G300">
-        <v>90.047843137255</v>
+        <v>9.34375</v>
       </c>
       <c r="H300">
-        <v>64.454981694629</v>
+        <v>3.9295779687926</v>
       </c>
       <c r="I300">
-        <v>178.5074498794</v>
+        <v>131.575</v>
       </c>
       <c r="J300">
-        <v>23.1544687474</v>
+        <v>1.517208976</v>
       </c>
     </row>
     <row r="301" spans="1:10">
       <c r="A301">
-        <v>2020.0</v>
+        <v>2025.0</v>
       </c>
       <c r="B301" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="C301" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D301">
-        <v>3</v>
+        <v>51</v>
       </c>
       <c r="E301">
-        <v>17708.666666667</v>
+        <v>10972.018175529</v>
       </c>
       <c r="F301">
-        <v>15432.256391511</v>
+        <v>9134.6481549181</v>
       </c>
       <c r="G301">
-        <v>159.99</v>
+        <v>90.047843137255</v>
       </c>
       <c r="H301">
-        <v>51.17205487373</v>
+        <v>64.454981694629</v>
       </c>
       <c r="I301">
-        <v>110.6666666667</v>
+        <v>178.5074498794</v>
       </c>
       <c r="J301">
-        <v>45.6544995957</v>
+        <v>23.1544687474</v>
       </c>
     </row>
     <row r="302" spans="1:10">
       <c r="A302">
-        <v>2019.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B302" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C302" t="s">
         <v>20</v>
       </c>
       <c r="D302">
         <v>3</v>
       </c>
       <c r="E302">
-        <v>791.3333333333</v>
+        <v>17708.666666667</v>
       </c>
       <c r="F302">
-        <v>1185.3709686564</v>
+        <v>15432.256391511</v>
       </c>
       <c r="G302">
-        <v>38.103333333333</v>
+        <v>159.99</v>
       </c>
       <c r="H302">
-        <v>42.458917006129</v>
+        <v>51.17205487373</v>
       </c>
       <c r="I302">
-        <v>122.883333842</v>
+        <v>110.6666666667</v>
       </c>
       <c r="J302">
-        <v>67.0584874191</v>
+        <v>45.6544995957</v>
       </c>
     </row>
     <row r="303" spans="1:10">
       <c r="A303">
         <v>2019.0</v>
       </c>
       <c r="B303" t="s">
         <v>13</v>
       </c>
       <c r="C303" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D303">
-        <v>2847</v>
+        <v>3</v>
       </c>
       <c r="E303">
-        <v>208.1873902353</v>
+        <v>791.3333333333</v>
       </c>
       <c r="F303">
-        <v>595.2652356444</v>
+        <v>1185.3709686564</v>
       </c>
       <c r="G303">
-        <v>57.101893220934</v>
+        <v>38.103333333333</v>
       </c>
       <c r="H303">
-        <v>167.64428694414</v>
+        <v>42.458917006129</v>
       </c>
       <c r="I303">
-        <v>48.9291937968</v>
+        <v>122.883333842</v>
       </c>
       <c r="J303">
-        <v>35.760307328</v>
+        <v>67.0584874191</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304">
-        <v>2026.0</v>
+        <v>2019.0</v>
       </c>
       <c r="B304" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C304" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D304">
-        <v>34</v>
+        <v>2847</v>
       </c>
       <c r="E304">
-        <v>31325.205823529</v>
+        <v>208.1873902353</v>
       </c>
       <c r="F304">
-        <v>15882.688430878</v>
+        <v>595.2652356444</v>
       </c>
       <c r="G304">
-        <v>75.355588235294</v>
+        <v>57.101893220934</v>
       </c>
       <c r="H304">
-        <v>30.736885470577</v>
+        <v>167.64428694414</v>
       </c>
       <c r="I304">
-        <v>187.435881222</v>
+        <v>48.9291937968</v>
       </c>
       <c r="J304">
-        <v>8.6793894614</v>
+        <v>35.760307328</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305">
-        <v>2022.0</v>
+        <v>2026.0</v>
       </c>
       <c r="B305" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="C305" t="s">
         <v>18</v>
       </c>
       <c r="D305">
-        <v>6</v>
+        <v>76</v>
       </c>
       <c r="E305">
-        <v>7926.3066666667</v>
+        <v>28242.068263158</v>
       </c>
       <c r="F305">
-        <v>2775.0922080945</v>
+        <v>16010.147623233</v>
       </c>
       <c r="G305">
-        <v>76.463333333333</v>
+        <v>70.256184210526</v>
       </c>
       <c r="H305">
-        <v>19.91305668818</v>
+        <v>29.899325654251</v>
       </c>
       <c r="I305">
-        <v>134.6666666667</v>
+        <v>186.9892094261</v>
       </c>
       <c r="J305">
-        <v>5.8195074247</v>
+        <v>8.6211516307</v>
       </c>
     </row>
     <row r="306" spans="1:10">
       <c r="A306">
-        <v>2026.0</v>
+        <v>2022.0</v>
       </c>
       <c r="B306" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C306" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D306">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="E306">
-        <v>771.75</v>
+        <v>7926.3066666667</v>
       </c>
       <c r="F306">
-        <v>142.1174061924</v>
+        <v>2775.0922080945</v>
       </c>
       <c r="G306">
-        <v>103.535</v>
+        <v>76.463333333333</v>
       </c>
       <c r="H306">
-        <v>32.238106112399</v>
+        <v>19.91305668818</v>
       </c>
       <c r="I306">
-        <v>132.3999938965</v>
+        <v>134.6666666667</v>
       </c>
       <c r="J306">
-        <v>0.0</v>
+        <v>5.8195074247</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307">
         <v>2026.0</v>
       </c>
       <c r="B307" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C307" t="s">
+        <v>24</v>
+      </c>
+      <c r="D307">
         <v>15</v>
       </c>
-      <c r="D307">
-[...1 lines deleted...]
-      </c>
       <c r="E307">
-        <v>6604.7927289655</v>
+        <v>771.75</v>
       </c>
       <c r="F307">
-        <v>8413.9732671752</v>
+        <v>142.1174061924</v>
       </c>
       <c r="G307">
-        <v>58.347586206897</v>
+        <v>89.61</v>
       </c>
       <c r="H307">
-        <v>36.740129739173</v>
+        <v>34.355606321448</v>
       </c>
       <c r="I307">
-        <v>151.3106910442</v>
+        <v>212.2133300781</v>
       </c>
       <c r="J307">
-        <v>42.9810898123</v>
+        <v>309.7797149505</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="B308" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C308" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D308">
-        <v>4</v>
+        <v>53</v>
       </c>
       <c r="E308">
-        <v>2343.0</v>
+        <v>8596.2764969057</v>
       </c>
       <c r="F308">
-        <v>836.668791498</v>
+        <v>9495.9024752768</v>
       </c>
       <c r="G308">
-        <v>30.035</v>
+        <v>58.499622641509</v>
       </c>
       <c r="H308">
-        <v>10.29389624972</v>
+        <v>35.658577938893</v>
       </c>
       <c r="I308">
-        <v>144.75</v>
+        <v>157.3775479299</v>
       </c>
       <c r="J308">
-        <v>2.6299556397</v>
+        <v>44.8747398507</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="B309" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C309" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D309">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="E309">
-        <v>115.8148148148</v>
+        <v>2343.0</v>
       </c>
       <c r="F309">
-        <v>41.1918933745</v>
+        <v>836.668791498</v>
       </c>
       <c r="G309">
-        <v>11.555185185185</v>
+        <v>30.035</v>
       </c>
       <c r="H309">
-        <v>5.1359100537073</v>
+        <v>10.29389624972</v>
       </c>
       <c r="I309">
-        <v>131.8888888889</v>
+        <v>144.75</v>
       </c>
       <c r="J309">
-        <v>1.4763086329</v>
+        <v>2.6299556397</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310">
         <v>2023.0</v>
       </c>
       <c r="B310" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="C310" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D310">
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="E310">
-        <v>13172.458823529</v>
+        <v>115.8148148148</v>
       </c>
       <c r="F310">
-        <v>8637.3232192687</v>
+        <v>41.1918933745</v>
       </c>
       <c r="G310">
-        <v>59.919764705882</v>
+        <v>11.555185185185</v>
       </c>
       <c r="H310">
-        <v>41.796577126217</v>
+        <v>5.1359100537073</v>
       </c>
       <c r="I310">
-        <v>172.1414101993</v>
+        <v>131.8888888889</v>
       </c>
       <c r="J310">
-        <v>20.7307849728</v>
+        <v>1.4763086329</v>
       </c>
     </row>
     <row r="311" spans="1:10">
       <c r="A311">
         <v>2023.0</v>
       </c>
       <c r="B311" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C311" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D311">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="E311">
-        <v>1950.4280821979</v>
+        <v>13172.458823529</v>
       </c>
       <c r="F311">
-        <v>2205.5172348249</v>
+        <v>8637.3232192687</v>
       </c>
       <c r="G311">
-        <v>50.398645833333</v>
+        <v>59.919764705882</v>
       </c>
       <c r="H311">
-        <v>35.090558112878</v>
+        <v>41.796577126217</v>
       </c>
       <c r="I311">
-        <v>156.2414311</v>
+        <v>172.1414101993</v>
       </c>
       <c r="J311">
-        <v>8.1936078265</v>
+        <v>20.7307849728</v>
       </c>
     </row>
     <row r="312" spans="1:10">
       <c r="A312">
-        <v>2026.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B312" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C312" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D312">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="E312">
-        <v>50.3333333333</v>
+        <v>1950.4280821979</v>
       </c>
       <c r="F312">
-        <v>17.616280349</v>
+        <v>2205.5172348249</v>
       </c>
       <c r="G312">
-        <v>6.0</v>
+        <v>50.398645833333</v>
       </c>
       <c r="H312">
-        <v>5.3209491634482</v>
+        <v>35.090558112878</v>
       </c>
       <c r="I312">
-        <v>24.0</v>
+        <v>106.8725007375</v>
       </c>
       <c r="J312">
-        <v>0.0</v>
+        <v>50.5125528012</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313">
-        <v>2022.0</v>
+        <v>2026.0</v>
       </c>
       <c r="B313" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C313" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D313">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E313">
-        <v>3068.54734375</v>
+        <v>50.3333333333</v>
       </c>
       <c r="F313">
-        <v>1977.3391728092</v>
+        <v>17.616280349</v>
       </c>
       <c r="G313">
-        <v>67.8025</v>
+        <v>6.0</v>
       </c>
       <c r="H313">
-        <v>67.315992952216</v>
+        <v>5.3209491634482</v>
       </c>
       <c r="I313">
-        <v>199.9287452698</v>
+        <v>24.0</v>
       </c>
       <c r="J313">
-        <v>0.0269612357</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="314" spans="1:10">
       <c r="A314">
-        <v>2020.0</v>
+        <v>2022.0</v>
       </c>
       <c r="B314" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C314" t="s">
         <v>16</v>
       </c>
       <c r="D314">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E314">
-        <v>936.5454545455</v>
+        <v>3068.54734375</v>
       </c>
       <c r="F314">
-        <v>487.7655919879</v>
+        <v>1977.3391728092</v>
       </c>
       <c r="G314">
-        <v>16.21</v>
+        <v>67.8025</v>
       </c>
       <c r="H314">
-        <v>7.4733901276462</v>
+        <v>67.315992952216</v>
       </c>
       <c r="I314">
-        <v>198.384543679</v>
+        <v>199.9287452698</v>
       </c>
       <c r="J314">
-        <v>28.0185153585</v>
+        <v>0.0269612357</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315">
-        <v>2024.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B315" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="C315" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D315">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E315">
-        <v>100.0952380952</v>
+        <v>936.5454545455</v>
       </c>
       <c r="F315">
-        <v>32.2860724801</v>
+        <v>487.7655919879</v>
       </c>
       <c r="G315">
-        <v>9.1266666666667</v>
+        <v>16.21</v>
       </c>
       <c r="H315">
-        <v>2.79402994496</v>
+        <v>7.4733901276462</v>
       </c>
       <c r="I315">
-        <v>133.0</v>
+        <v>198.384543679</v>
       </c>
       <c r="J315">
-        <v>0.0</v>
+        <v>28.0185153585</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316">
-        <v>2018.0</v>
+        <v>2024.0</v>
       </c>
       <c r="B316" t="s">
         <v>14</v>
       </c>
       <c r="C316" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D316">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="E316">
-        <v>8625.4</v>
+        <v>100.0952380952</v>
       </c>
       <c r="F316">
-        <v>2537.6407941235</v>
+        <v>32.2860724801</v>
       </c>
       <c r="G316">
-        <v>74.784</v>
+        <v>9.1266666666667</v>
       </c>
       <c r="H316">
-        <v>22.300733844428</v>
+        <v>2.79402994496</v>
       </c>
       <c r="I316">
-        <v>150.2</v>
+        <v>133.0</v>
       </c>
       <c r="J316">
-        <v>22.3539705645</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
       <c r="B317" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C317" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D317">
-        <v>117</v>
+        <v>5</v>
       </c>
       <c r="E317">
-        <v>2229.4444444444</v>
+        <v>8625.4</v>
       </c>
       <c r="F317">
-        <v>1315.0612313294</v>
+        <v>2537.6407941235</v>
       </c>
       <c r="G317">
-        <v>30.314786324786</v>
+        <v>74.784</v>
       </c>
       <c r="H317">
-        <v>22.18257857894</v>
+        <v>22.300733844428</v>
       </c>
       <c r="I317">
-        <v>281.7324756068</v>
+        <v>150.2</v>
       </c>
       <c r="J317">
-        <v>51.7947586549</v>
+        <v>22.3539705645</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318">
-        <v>2023.0</v>
+        <v>2019.0</v>
       </c>
       <c r="B318" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C318" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D318">
-        <v>5</v>
+        <v>117</v>
       </c>
       <c r="E318">
-        <v>728.2</v>
+        <v>2229.4444444444</v>
       </c>
       <c r="F318">
-        <v>520.3505549147</v>
+        <v>1315.0612313294</v>
       </c>
       <c r="G318">
-        <v>15.594</v>
+        <v>30.314786324786</v>
       </c>
       <c r="H318">
-        <v>6.5141100696872</v>
+        <v>22.18257857894</v>
       </c>
       <c r="I318">
-        <v>190.9159988403</v>
+        <v>281.7324756068</v>
       </c>
       <c r="J318">
-        <v>52.8339678619</v>
+        <v>51.7947586549</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319">
-        <v>2017.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B319" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C319" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D319">
-        <v>51</v>
+        <v>5</v>
       </c>
       <c r="E319">
-        <v>579.0784313725</v>
+        <v>728.2</v>
       </c>
       <c r="F319">
-        <v>236.269917098</v>
+        <v>520.3505549147</v>
       </c>
       <c r="G319">
-        <v>43.012745098039</v>
+        <v>15.594</v>
       </c>
       <c r="H319">
-        <v>22.736809369692</v>
+        <v>6.5141100696872</v>
       </c>
       <c r="I319">
-        <v>132.3999938965</v>
+        <v>190.9159988403</v>
       </c>
       <c r="J319">
-        <v>0.0</v>
+        <v>52.8339678619</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320">
-        <v>2020.0</v>
+        <v>2017.0</v>
       </c>
       <c r="B320" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="C320" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D320">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="E320">
-        <v>14864.375663958</v>
+        <v>579.0784313725</v>
       </c>
       <c r="F320">
-        <v>6620.2357896601</v>
+        <v>236.269917098</v>
       </c>
       <c r="G320">
-        <v>67.92</v>
+        <v>43.012745098039</v>
       </c>
       <c r="H320">
-        <v>68.862100566146</v>
+        <v>22.736809369692</v>
       </c>
       <c r="I320">
-        <v>185.4518897163</v>
+        <v>132.3999938965</v>
       </c>
       <c r="J320">
-        <v>11.358659922</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321">
-        <v>2021.0</v>
+        <v>2026.0</v>
       </c>
       <c r="B321" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="C321" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D321">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E321">
-        <v>1795.1485</v>
-[...2 lines deleted...]
-        <v>1266.9253411723</v>
+        <v>16000.0</v>
       </c>
       <c r="G321">
-        <v>38.815</v>
-[...2 lines deleted...]
-        <v>26.679138854168</v>
+        <v>53.43</v>
       </c>
       <c r="I321">
-        <v>183.6200027466</v>
-[...2 lines deleted...]
-        <v>23.1506799003</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="322" spans="1:10">
       <c r="A322">
-        <v>2017.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B322" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C322" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D322">
-        <v>373</v>
+        <v>90</v>
       </c>
       <c r="E322">
-        <v>740.8230563003</v>
+        <v>14864.375663958</v>
       </c>
       <c r="F322">
-        <v>909.8658892104</v>
+        <v>6620.2357896601</v>
       </c>
       <c r="G322">
-        <v>6.5813941018767</v>
+        <v>67.92</v>
       </c>
       <c r="H322">
-        <v>8.0711978423525</v>
+        <v>68.862100566146</v>
       </c>
       <c r="I322">
-        <v>66.7878787879</v>
+        <v>185.4518897163</v>
       </c>
       <c r="J322">
-        <v>37.9880275799</v>
+        <v>11.358659922</v>
       </c>
     </row>
     <row r="323" spans="1:10">
       <c r="A323">
-        <v>2024.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B323" t="s">
         <v>17</v>
       </c>
       <c r="C323" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D323">
-        <v>45</v>
+        <v>2</v>
       </c>
       <c r="E323">
-        <v>9630.8454231111</v>
+        <v>1795.1485</v>
       </c>
       <c r="F323">
-        <v>9173.6289276508</v>
+        <v>1266.9253411723</v>
       </c>
       <c r="G323">
-        <v>95.260444444444</v>
+        <v>38.815</v>
       </c>
       <c r="H323">
-        <v>54.537867993281</v>
+        <v>26.679138854168</v>
       </c>
       <c r="I323">
-        <v>142.4868877835</v>
+        <v>183.6200027466</v>
       </c>
       <c r="J323">
-        <v>45.6743296779</v>
+        <v>23.1506799003</v>
       </c>
     </row>
     <row r="324" spans="1:10">
       <c r="A324">
-        <v>2020.0</v>
+        <v>2017.0</v>
       </c>
       <c r="B324" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="C324" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D324">
-        <v>187</v>
+        <v>373</v>
       </c>
       <c r="E324">
-        <v>24690.701925134</v>
+        <v>740.8230563003</v>
       </c>
       <c r="F324">
-        <v>12980.262667427</v>
+        <v>909.8658892104</v>
       </c>
       <c r="G324">
-        <v>73.924652406417</v>
+        <v>6.5813941018767</v>
       </c>
       <c r="H324">
-        <v>31.765812069122</v>
+        <v>8.0711978423525</v>
       </c>
       <c r="I324">
-        <v>189.8802017058</v>
+        <v>66.7878787879</v>
       </c>
       <c r="J324">
-        <v>9.4508100815</v>
+        <v>37.9880275799</v>
       </c>
     </row>
     <row r="325" spans="1:10">
       <c r="A325">
-        <v>2019.0</v>
+        <v>2024.0</v>
       </c>
       <c r="B325" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C325" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D325">
-        <v>33</v>
+        <v>45</v>
+      </c>
+      <c r="E325">
+        <v>9630.8454231111</v>
+      </c>
+      <c r="F325">
+        <v>9173.6289276508</v>
       </c>
       <c r="G325">
-        <v>10.052121212121</v>
+        <v>95.260444444444</v>
       </c>
       <c r="H325">
-        <v>5.3492690841692</v>
+        <v>54.537867993281</v>
       </c>
       <c r="I325">
-        <v>131.9090909091</v>
+        <v>142.4868877835</v>
       </c>
       <c r="J325">
-        <v>1.9583736295</v>
+        <v>45.6743296779</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326">
-        <v>2024.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B326" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C326" t="s">
         <v>18</v>
       </c>
       <c r="D326">
-        <v>5</v>
+        <v>187</v>
       </c>
       <c r="E326">
-        <v>12525.2</v>
+        <v>24690.701925134</v>
       </c>
       <c r="F326">
-        <v>46.4402842369</v>
+        <v>12980.262667427</v>
       </c>
       <c r="G326">
-        <v>130.182</v>
+        <v>73.924652406417</v>
       </c>
       <c r="H326">
-        <v>12.449974698769</v>
+        <v>31.765812069122</v>
       </c>
       <c r="I326">
-        <v>173.6</v>
+        <v>183.8579682539</v>
       </c>
       <c r="J326">
-        <v>20.1072126363</v>
+        <v>13.6535722332</v>
       </c>
     </row>
     <row r="327" spans="1:10">
       <c r="A327">
-        <v>2026.0</v>
+        <v>2019.0</v>
       </c>
       <c r="B327" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="C327" t="s">
         <v>24</v>
       </c>
       <c r="D327">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>680.9828888816</v>
+        <v>33</v>
       </c>
       <c r="G327">
-        <v>22.308909090909</v>
+        <v>10.052121212121</v>
       </c>
       <c r="H327">
-        <v>9.6167825282309</v>
+        <v>5.3492690841692</v>
       </c>
       <c r="I327">
-        <v>224.3783638694</v>
+        <v>131.9090909091</v>
       </c>
       <c r="J327">
-        <v>61.4331282529</v>
+        <v>1.9583736295</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="B328" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C328" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D328">
-        <v>2</v>
+        <v>112</v>
       </c>
       <c r="E328">
-        <v>19803.431</v>
+        <v>939.4642857143</v>
       </c>
       <c r="F328">
-        <v>3929.1958073685</v>
+        <v>613.1643068391</v>
       </c>
       <c r="G328">
-        <v>156.875</v>
+        <v>22.145803571429</v>
       </c>
       <c r="H328">
-        <v>44.512371875693</v>
+        <v>8.5893838349308</v>
       </c>
       <c r="I328">
-        <v>207.4950027466</v>
+        <v>229.6287495749</v>
       </c>
       <c r="J328">
-        <v>24.7558045251</v>
+        <v>58.0116016721</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329">
-        <v>2019.0</v>
+        <v>2024.0</v>
       </c>
       <c r="B329" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C329" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D329">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E329">
-        <v>160.5</v>
+        <v>12525.2</v>
       </c>
       <c r="F329">
-        <v>143.5426765809</v>
+        <v>46.4402842369</v>
       </c>
       <c r="G329">
-        <v>18.26</v>
+        <v>130.182</v>
       </c>
       <c r="H329">
-        <v>13.307749621931</v>
+        <v>12.449974698769</v>
       </c>
       <c r="I329">
-        <v>66.5</v>
+        <v>173.6</v>
       </c>
       <c r="J329">
-        <v>31.8198051534</v>
+        <v>20.1072126363</v>
       </c>
     </row>
     <row r="330" spans="1:10">
       <c r="A330">
-        <v>2019.0</v>
+        <v>2025.0</v>
       </c>
       <c r="B330" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C330" t="s">
         <v>20</v>
       </c>
       <c r="D330">
         <v>2</v>
       </c>
       <c r="E330">
-        <v>506.775</v>
+        <v>19803.431</v>
       </c>
       <c r="F330">
-        <v>254.7493600581</v>
+        <v>3929.1958073685</v>
       </c>
       <c r="G330">
-        <v>29.95</v>
+        <v>156.875</v>
       </c>
       <c r="H330">
-        <v>6.2932503525603</v>
+        <v>44.512371875693</v>
       </c>
       <c r="I330">
-        <v>141.4600067139</v>
+        <v>207.4950027466</v>
       </c>
       <c r="J330">
-        <v>4.7941831133</v>
+        <v>24.7558045251</v>
       </c>
     </row>
     <row r="331" spans="1:10">
       <c r="A331">
-        <v>2023.0</v>
+        <v>2019.0</v>
       </c>
       <c r="B331" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C331" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D331">
-        <v>54</v>
+        <v>2</v>
       </c>
       <c r="E331">
-        <v>9537.7212962963</v>
+        <v>160.5</v>
       </c>
       <c r="F331">
-        <v>4096.8255868338</v>
+        <v>143.5426765809</v>
       </c>
       <c r="G331">
-        <v>52.633148148148</v>
+        <v>18.26</v>
       </c>
       <c r="H331">
-        <v>22.577520697489</v>
+        <v>13.307749621931</v>
       </c>
       <c r="I331">
-        <v>185.7520370483</v>
+        <v>66.5</v>
       </c>
       <c r="J331">
-        <v>12.8779989989</v>
+        <v>31.8198051534</v>
       </c>
     </row>
     <row r="332" spans="1:10">
       <c r="A332">
-        <v>2021.0</v>
+        <v>2019.0</v>
       </c>
       <c r="B332" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="C332" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D332">
-        <v>34</v>
+        <v>2</v>
       </c>
       <c r="E332">
-        <v>2849.7502941176</v>
+        <v>506.775</v>
       </c>
       <c r="F332">
-        <v>2113.241955198</v>
+        <v>254.7493600581</v>
       </c>
       <c r="G332">
-        <v>50.995</v>
+        <v>29.95</v>
       </c>
       <c r="H332">
-        <v>40.522849839207</v>
+        <v>6.2932503525603</v>
       </c>
       <c r="I332">
-        <v>152.3235294118</v>
+        <v>141.4600067139</v>
       </c>
       <c r="J332">
-        <v>24.4400572685</v>
+        <v>4.7941831133</v>
       </c>
     </row>
     <row r="333" spans="1:10">
       <c r="A333">
-        <v>2020.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B333" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="C333" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D333">
-        <v>80</v>
+        <v>54</v>
       </c>
       <c r="E333">
-        <v>1606.63875</v>
+        <v>9537.7212962963</v>
       </c>
       <c r="F333">
-        <v>1139.119674367</v>
+        <v>4096.8255868338</v>
       </c>
       <c r="G333">
-        <v>14.5855</v>
+        <v>52.633148148148</v>
       </c>
       <c r="H333">
-        <v>8.8061918521407</v>
+        <v>22.577520697489</v>
       </c>
       <c r="I333">
-        <v>199.1</v>
+        <v>185.7520370483</v>
       </c>
       <c r="J333">
-        <v>11.0494859265</v>
+        <v>12.8779989989</v>
       </c>
     </row>
     <row r="334" spans="1:10">
       <c r="A334">
-        <v>2019.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B334" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C334" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D334">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E334">
-        <v>10254.47368421</v>
+        <v>2849.7502941176</v>
       </c>
       <c r="F334">
-        <v>5422.2469200001</v>
+        <v>2113.241955198</v>
       </c>
       <c r="G334">
-        <v>98.444210526316</v>
+        <v>50.995</v>
       </c>
       <c r="H334">
-        <v>49.2952991362</v>
+        <v>40.522849839207</v>
       </c>
       <c r="I334">
-        <v>152.6842105263</v>
+        <v>152.3235294118</v>
       </c>
       <c r="J334">
-        <v>51.9199515175</v>
+        <v>24.4400572685</v>
       </c>
     </row>
     <row r="335" spans="1:10">
       <c r="A335">
-        <v>2019.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B335" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="C335" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D335">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="E335">
-        <v>22078.5</v>
+        <v>1606.63875</v>
       </c>
       <c r="F335">
-        <v>4738.5649374749</v>
+        <v>1139.119674367</v>
       </c>
       <c r="G335">
-        <v>163.775</v>
+        <v>14.5855</v>
       </c>
       <c r="H335">
-        <v>20.603650970965</v>
+        <v>8.8061918521407</v>
       </c>
       <c r="I335">
-        <v>137.25</v>
+        <v>199.1</v>
       </c>
       <c r="J335">
-        <v>1.5</v>
+        <v>11.0494859265</v>
       </c>
     </row>
     <row r="336" spans="1:10">
       <c r="A336">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
       <c r="B336" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="C336" t="s">
         <v>18</v>
       </c>
       <c r="D336">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="E336">
-        <v>10810.8</v>
+        <v>10254.47368421</v>
       </c>
       <c r="F336">
-        <v>8120.4984610706</v>
+        <v>5422.2469200001</v>
       </c>
       <c r="G336">
-        <v>46.322307692308</v>
+        <v>98.444210526316</v>
       </c>
       <c r="H336">
-        <v>29.412886300546</v>
+        <v>49.2952991362</v>
       </c>
       <c r="I336">
-        <v>169.6072305533</v>
+        <v>152.6842105263</v>
       </c>
       <c r="J336">
-        <v>33.5923985257</v>
+        <v>51.9199515175</v>
       </c>
     </row>
     <row r="337" spans="1:10">
       <c r="A337">
-        <v>2023.0</v>
+        <v>2019.0</v>
       </c>
       <c r="B337" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="C337" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D337">
-        <v>124</v>
+        <v>4</v>
       </c>
       <c r="E337">
-        <v>3107.3945725806</v>
+        <v>22078.5</v>
       </c>
       <c r="F337">
-        <v>1949.5138963912</v>
+        <v>4738.5649374749</v>
       </c>
       <c r="G337">
-        <v>27.165483870968</v>
+        <v>163.775</v>
       </c>
       <c r="H337">
-        <v>20.396967826418</v>
+        <v>20.603650970965</v>
+      </c>
+      <c r="I337">
+        <v>137.25</v>
+      </c>
+      <c r="J337">
+        <v>1.5</v>
       </c>
     </row>
     <row r="338" spans="1:10">
       <c r="A338">
-        <v>2017.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B338" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="C338" t="s">
         <v>18</v>
       </c>
       <c r="D338">
-        <v>6</v>
+        <v>65</v>
       </c>
       <c r="E338">
-        <v>7986.0</v>
+        <v>10810.8</v>
       </c>
       <c r="F338">
-        <v>2573.1572824062</v>
+        <v>8120.4984610706</v>
       </c>
       <c r="G338">
-        <v>54.68</v>
+        <v>46.322307692308</v>
       </c>
       <c r="H338">
-        <v>15.148515438814</v>
+        <v>29.412886300546</v>
       </c>
       <c r="I338">
-        <v>152.6666666667</v>
+        <v>169.6072305533</v>
       </c>
       <c r="J338">
-        <v>18.6833258995</v>
+        <v>33.5923985257</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339">
-        <v>2021.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B339" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C339" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D339">
-        <v>1625</v>
+        <v>124</v>
       </c>
       <c r="E339">
-        <v>24.6332307692</v>
+        <v>3107.3945725806</v>
       </c>
       <c r="F339">
-        <v>51.8802821249</v>
+        <v>1949.5138963912</v>
       </c>
       <c r="G339">
-        <v>6.7739384615385</v>
+        <v>27.165483870968</v>
       </c>
       <c r="H339">
-        <v>37.519485755088</v>
+        <v>20.396967826418</v>
       </c>
       <c r="I339">
-        <v>22.528</v>
+        <v>199.8582261608</v>
       </c>
       <c r="J339">
-        <v>11.4952061115</v>
+        <v>12.7839108092</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340">
-        <v>2024.0</v>
+        <v>2017.0</v>
       </c>
       <c r="B340" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C340" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D340">
-        <v>306</v>
+        <v>6</v>
       </c>
       <c r="E340">
-        <v>2285.2287581699</v>
+        <v>7986.0</v>
       </c>
       <c r="F340">
-        <v>1758.6677875149</v>
+        <v>2573.1572824062</v>
       </c>
       <c r="G340">
-        <v>27.736339869281</v>
+        <v>54.68</v>
       </c>
       <c r="H340">
-        <v>16.479995533647</v>
+        <v>15.148515438814</v>
       </c>
       <c r="I340">
-        <v>262.4806865627</v>
+        <v>152.6666666667</v>
       </c>
       <c r="J340">
-        <v>59.8578682574</v>
+        <v>18.6833258995</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341">
-        <v>2023.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B341" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C341" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D341">
-        <v>121</v>
+        <v>1625</v>
       </c>
       <c r="E341">
-        <v>9043.0328181818</v>
+        <v>24.6332307692</v>
       </c>
       <c r="F341">
-        <v>10435.515298205</v>
+        <v>51.8802821249</v>
       </c>
       <c r="G341">
-        <v>20.072644628099</v>
+        <v>6.7739384615385</v>
       </c>
       <c r="H341">
-        <v>10.380232396932</v>
+        <v>37.519485755088</v>
       </c>
       <c r="I341">
-        <v>162.2354259673</v>
+        <v>22.528</v>
       </c>
       <c r="J341">
-        <v>13.9306700251</v>
+        <v>11.4952061115</v>
       </c>
     </row>
     <row r="342" spans="1:10">
       <c r="A342">
-        <v>2023.0</v>
+        <v>2024.0</v>
       </c>
       <c r="B342" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C342" t="s">
         <v>24</v>
       </c>
       <c r="D342">
-        <v>207</v>
+        <v>306</v>
       </c>
       <c r="E342">
-        <v>1682.7536231884</v>
+        <v>2285.2287581699</v>
       </c>
       <c r="F342">
-        <v>1109.8306405278</v>
+        <v>1758.6677875149</v>
       </c>
       <c r="G342">
-        <v>30.617777777778</v>
+        <v>27.736339869281</v>
       </c>
       <c r="H342">
-        <v>17.288097900531</v>
+        <v>16.479995533647</v>
       </c>
       <c r="I342">
-        <v>241.7826086957</v>
+        <v>255.9764788759</v>
       </c>
       <c r="J342">
-        <v>58.3584178914</v>
+        <v>67.9681737251</v>
       </c>
     </row>
     <row r="343" spans="1:10">
       <c r="A343">
-        <v>2021.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B343" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="C343" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D343">
-        <v>18</v>
+        <v>121</v>
       </c>
       <c r="E343">
-        <v>1199.1061111111</v>
+        <v>9043.0328181818</v>
       </c>
       <c r="F343">
-        <v>1363.12848256</v>
+        <v>10435.515298205</v>
       </c>
       <c r="G343">
-        <v>9.5233333333333</v>
+        <v>20.072644628099</v>
       </c>
       <c r="H343">
-        <v>4.8821077897347</v>
+        <v>10.380232396932</v>
       </c>
       <c r="I343">
-        <v>193.7777777778</v>
+        <v>163.5427243572</v>
       </c>
       <c r="J343">
-        <v>23.5210933008</v>
+        <v>13.6914885467</v>
       </c>
     </row>
     <row r="344" spans="1:10">
       <c r="A344">
-        <v>2026.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B344" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C344" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D344">
-        <v>2</v>
+        <v>207</v>
       </c>
       <c r="E344">
-        <v>705.0</v>
+        <v>1682.7536231884</v>
       </c>
       <c r="F344">
-        <v>199.4041122946</v>
+        <v>1109.8306405278</v>
       </c>
       <c r="G344">
-        <v>19.04</v>
+        <v>30.617777777778</v>
       </c>
       <c r="H344">
-        <v>1.0040916292849</v>
+        <v>17.288097900531</v>
       </c>
       <c r="I344">
-        <v>206.5650024414</v>
+        <v>241.7826086957</v>
       </c>
       <c r="J344">
-        <v>3.1324778617</v>
+        <v>58.3584178914</v>
       </c>
     </row>
     <row r="345" spans="1:10">
       <c r="A345">
-        <v>2017.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B345" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C345" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D345">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="E345">
-        <v>227.45</v>
+        <v>1199.1061111111</v>
       </c>
       <c r="F345">
-        <v>421.1894819993</v>
+        <v>1363.12848256</v>
       </c>
       <c r="G345">
-        <v>13.746625</v>
+        <v>9.5233333333333</v>
       </c>
       <c r="H345">
-        <v>26.596924679166</v>
+        <v>4.8821077897347</v>
       </c>
       <c r="I345">
-        <v>48.3797468354</v>
+        <v>193.7777777778</v>
       </c>
       <c r="J345">
-        <v>16.7019911276</v>
+        <v>23.5210933008</v>
       </c>
     </row>
     <row r="346" spans="1:10">
       <c r="A346">
-        <v>2022.0</v>
+        <v>2026.0</v>
       </c>
       <c r="B346" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C346" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D346">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="E346">
-        <v>6849.37382125</v>
+        <v>705.0</v>
       </c>
       <c r="F346">
-        <v>3508.9961320548</v>
+        <v>199.4041122946</v>
       </c>
       <c r="G346">
-        <v>20.32125</v>
+        <v>19.04</v>
       </c>
       <c r="H346">
-        <v>10.334264608573</v>
+        <v>1.0040916292849</v>
       </c>
       <c r="I346">
-        <v>234.0362510681</v>
+        <v>206.5650024414</v>
       </c>
       <c r="J346">
-        <v>65.9450523546</v>
+        <v>3.1324778617</v>
       </c>
     </row>
     <row r="347" spans="1:10">
       <c r="A347">
-        <v>2024.0</v>
+        <v>2017.0</v>
       </c>
       <c r="B347" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C347" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D347">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="E347">
-        <v>3509.0</v>
+        <v>227.45</v>
       </c>
       <c r="F347">
-        <v>1342.0886706921</v>
+        <v>421.1894819993</v>
       </c>
       <c r="G347">
-        <v>42.06</v>
+        <v>13.746625</v>
       </c>
       <c r="H347">
-        <v>7.0144992693706</v>
+        <v>26.596924679166</v>
       </c>
       <c r="I347">
-        <v>160.0</v>
+        <v>48.3797468354</v>
       </c>
       <c r="J347">
-        <v>2.8284271247</v>
+        <v>16.7019911276</v>
       </c>
     </row>
     <row r="348" spans="1:10">
       <c r="A348">
-        <v>2026.0</v>
+        <v>2022.0</v>
       </c>
       <c r="B348" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="C348" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D348">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="E348">
-        <v>867.0</v>
+        <v>6849.37382125</v>
       </c>
       <c r="F348">
-        <v>849.9423509862</v>
+        <v>3508.9961320548</v>
       </c>
       <c r="G348">
-        <v>18.775</v>
+        <v>20.32125</v>
       </c>
       <c r="H348">
-        <v>14.078496013424</v>
+        <v>10.334264608573</v>
       </c>
       <c r="I348">
-        <v>110.0</v>
+        <v>234.0362510681</v>
       </c>
       <c r="J348">
-        <v>0.0</v>
+        <v>65.9450523546</v>
       </c>
     </row>
     <row r="349" spans="1:10">
       <c r="A349">
-        <v>2019.0</v>
+        <v>2024.0</v>
       </c>
       <c r="B349" t="s">
         <v>10</v>
       </c>
       <c r="C349" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D349">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="E349">
-        <v>4093.1945454545</v>
+        <v>3509.0</v>
       </c>
       <c r="F349">
-        <v>1689.26444248</v>
+        <v>1342.0886706921</v>
       </c>
       <c r="G349">
-        <v>63.806363636364</v>
+        <v>42.06</v>
       </c>
       <c r="H349">
-        <v>29.231169758574</v>
+        <v>7.0144992693706</v>
       </c>
       <c r="I349">
-        <v>174.5454545455</v>
+        <v>160.0</v>
       </c>
       <c r="J349">
-        <v>27.5076848766</v>
+        <v>2.8284271247</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350">
-        <v>2020.0</v>
+        <v>2026.0</v>
       </c>
       <c r="B350" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="C350" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D350">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E350">
-        <v>144.25</v>
+        <v>2910.0</v>
       </c>
       <c r="F350">
-        <v>45.4241911635</v>
+        <v>3589.2545186988</v>
       </c>
       <c r="G350">
-        <v>16.33125</v>
+        <v>37.06</v>
       </c>
       <c r="H350">
-        <v>5.9498773996973</v>
+        <v>33.198278569829</v>
       </c>
       <c r="I350">
-        <v>133.0</v>
+        <v>121.3633321126</v>
       </c>
       <c r="J350">
-        <v>0.0</v>
+        <v>19.6818685624</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351">
-        <v>2022.0</v>
+        <v>2019.0</v>
       </c>
       <c r="B351" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C351" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D351">
-        <v>434</v>
+        <v>11</v>
       </c>
       <c r="E351">
-        <v>518.9516129032</v>
+        <v>4093.1945454545</v>
       </c>
       <c r="F351">
-        <v>296.515701378</v>
+        <v>1689.26444248</v>
       </c>
       <c r="G351">
-        <v>4.2314516129032</v>
+        <v>63.806363636364</v>
       </c>
       <c r="H351">
-        <v>4.4637863838926</v>
+        <v>29.231169758574</v>
       </c>
       <c r="I351">
-        <v>85.0967741935</v>
+        <v>174.5454545455</v>
       </c>
       <c r="J351">
-        <v>26.2870956621</v>
+        <v>27.5076848766</v>
       </c>
     </row>
     <row r="352" spans="1:10">
       <c r="A352">
-        <v>2019.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B352" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C352" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D352">
-        <v>1028</v>
+        <v>8</v>
       </c>
       <c r="E352">
-        <v>6.0</v>
+        <v>144.25</v>
       </c>
       <c r="F352">
-        <v>5.9135281343</v>
+        <v>45.4241911635</v>
       </c>
       <c r="G352">
-        <v>4.7118871595331</v>
+        <v>16.33125</v>
       </c>
       <c r="H352">
-        <v>114.51435703197</v>
+        <v>5.9498773996973</v>
       </c>
       <c r="I352">
-        <v>74.469785575</v>
+        <v>133.0</v>
       </c>
       <c r="J352">
-        <v>4.2928827489</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="353" spans="1:10">
       <c r="A353">
-        <v>2025.0</v>
+        <v>2022.0</v>
       </c>
       <c r="B353" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C353" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D353">
-        <v>257</v>
+        <v>434</v>
       </c>
       <c r="E353">
-        <v>1632.5953307393</v>
+        <v>518.9516129032</v>
       </c>
       <c r="F353">
-        <v>1377.9573678014</v>
+        <v>296.515701378</v>
       </c>
       <c r="G353">
-        <v>33.371673151751</v>
+        <v>4.2314516129032</v>
       </c>
       <c r="H353">
-        <v>24.069248208014</v>
+        <v>4.4637863838926</v>
       </c>
       <c r="I353">
-        <v>234.0308949511</v>
+        <v>85.0967741935</v>
       </c>
       <c r="J353">
-        <v>68.1161956448</v>
+        <v>26.2870956621</v>
       </c>
     </row>
     <row r="354" spans="1:10">
       <c r="A354">
         <v>2019.0</v>
       </c>
       <c r="B354" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="C354" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D354">
-        <v>5</v>
+        <v>1028</v>
       </c>
       <c r="E354">
-        <v>3015.0</v>
+        <v>6.0</v>
       </c>
       <c r="F354">
-        <v>5090.4640751114</v>
+        <v>5.9135281343</v>
       </c>
       <c r="G354">
-        <v>21.824</v>
+        <v>4.7118871595331</v>
       </c>
       <c r="H354">
-        <v>24.320420021044</v>
+        <v>114.51435703197</v>
       </c>
       <c r="I354">
-        <v>184.7259979248</v>
+        <v>74.469785575</v>
       </c>
       <c r="J354">
-        <v>16.6099522073</v>
+        <v>4.2928827489</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355">
-        <v>2022.0</v>
+        <v>2025.0</v>
       </c>
       <c r="B355" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C355" t="s">
         <v>24</v>
       </c>
       <c r="D355">
-        <v>518</v>
+        <v>257</v>
       </c>
       <c r="E355">
-        <v>3268.8455598456</v>
+        <v>1632.5953307393</v>
       </c>
       <c r="F355">
-        <v>2500.2539544688</v>
+        <v>1377.9573678014</v>
       </c>
       <c r="G355">
-        <v>39.223108108108</v>
+        <v>33.371673151751</v>
       </c>
       <c r="H355">
-        <v>23.950664132154</v>
+        <v>24.069248208014</v>
       </c>
       <c r="I355">
-        <v>279.2862142389</v>
+        <v>234.0308949511</v>
       </c>
       <c r="J355">
-        <v>73.7034716543</v>
+        <v>68.1161956448</v>
       </c>
     </row>
     <row r="356" spans="1:10">
       <c r="A356">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
       <c r="B356" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C356" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D356">
-        <v>70</v>
+        <v>5</v>
       </c>
       <c r="E356">
-        <v>834.3142857143</v>
+        <v>3015.0</v>
       </c>
       <c r="F356">
-        <v>344.4442506734</v>
+        <v>5090.4640751114</v>
       </c>
       <c r="G356">
-        <v>33.704285714286</v>
+        <v>21.824</v>
       </c>
       <c r="H356">
-        <v>18.054131292554</v>
+        <v>24.320420021044</v>
       </c>
       <c r="I356">
-        <v>264.5014290946</v>
+        <v>184.7259979248</v>
       </c>
       <c r="J356">
-        <v>60.3758939364</v>
+        <v>16.6099522073</v>
       </c>
     </row>
     <row r="357" spans="1:10">
       <c r="A357">
-        <v>2019.0</v>
+        <v>2022.0</v>
       </c>
       <c r="B357" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C357" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D357">
-        <v>2</v>
+        <v>518</v>
       </c>
       <c r="E357">
-        <v>32259.471</v>
+        <v>3268.8455598456</v>
       </c>
       <c r="F357">
-        <v>1594.3292158905</v>
+        <v>2500.2539544688</v>
       </c>
       <c r="G357">
-        <v>242.12</v>
+        <v>39.223108108108</v>
       </c>
       <c r="H357">
-        <v>74.741186771418</v>
+        <v>23.950664132154</v>
       </c>
       <c r="I357">
-        <v>199.9950027466</v>
+        <v>272.8694415295</v>
       </c>
       <c r="J357">
-        <v>14.1492028073</v>
+        <v>70.7721959294</v>
       </c>
     </row>
     <row r="358" spans="1:10">
       <c r="A358">
         <v>2020.0</v>
       </c>
       <c r="B358" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="C358" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D358">
-        <v>2</v>
+        <v>70</v>
       </c>
       <c r="E358">
-        <v>1684.0</v>
+        <v>834.3142857143</v>
       </c>
       <c r="F358">
-        <v>1900.7030278294</v>
+        <v>344.4442506734</v>
       </c>
       <c r="G358">
-        <v>20.415</v>
+        <v>33.704285714286</v>
       </c>
       <c r="H358">
-        <v>16.595796154448</v>
+        <v>18.054131292554</v>
       </c>
       <c r="I358">
-        <v>146.5</v>
+        <v>264.5014290946</v>
       </c>
       <c r="J358">
-        <v>19.091883092</v>
+        <v>60.3758939364</v>
       </c>
     </row>
     <row r="359" spans="1:10">
       <c r="A359">
-        <v>2023.0</v>
+        <v>2019.0</v>
       </c>
       <c r="B359" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="C359" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D359">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E359">
-        <v>13573.0</v>
+        <v>32259.471</v>
       </c>
       <c r="F359">
-        <v>4236.3539354812</v>
+        <v>1594.3292158905</v>
       </c>
       <c r="G359">
-        <v>166.875</v>
+        <v>242.12</v>
       </c>
       <c r="H359">
-        <v>52.545853943643</v>
+        <v>74.741186771418</v>
       </c>
       <c r="I359">
-        <v>170.0</v>
+        <v>199.9950027466</v>
       </c>
       <c r="J359">
-        <v>20.0</v>
+        <v>14.1492028073</v>
       </c>
     </row>
     <row r="360" spans="1:10">
       <c r="A360">
         <v>2020.0</v>
       </c>
       <c r="B360" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C360" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D360">
-        <v>43</v>
+        <v>2</v>
       </c>
       <c r="E360">
-        <v>570.1162790698</v>
+        <v>1684.0</v>
       </c>
       <c r="F360">
-        <v>186.181965433</v>
+        <v>1900.7030278294</v>
       </c>
       <c r="G360">
-        <v>47.388604651163</v>
+        <v>20.415</v>
       </c>
       <c r="H360">
-        <v>20.933691183785</v>
+        <v>16.595796154448</v>
       </c>
       <c r="I360">
-        <v>132.4853473042</v>
+        <v>146.5</v>
       </c>
       <c r="J360">
-        <v>0.8733590309</v>
+        <v>19.091883092</v>
       </c>
     </row>
     <row r="361" spans="1:10">
       <c r="A361">
-        <v>2017.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B361" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C361" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D361">
-        <v>650</v>
+        <v>4</v>
       </c>
       <c r="E361">
-        <v>262.1046153846</v>
+        <v>13573.0</v>
       </c>
       <c r="F361">
-        <v>127.1896833122</v>
+        <v>4236.3539354812</v>
       </c>
       <c r="G361">
-        <v>8.9224</v>
+        <v>166.875</v>
       </c>
       <c r="H361">
-        <v>55.742143634541</v>
+        <v>52.545853943643</v>
       </c>
       <c r="I361">
-        <v>40.4154818325</v>
+        <v>170.0</v>
       </c>
       <c r="J361">
-        <v>8.8576763781</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362">
         <v>2020.0</v>
       </c>
       <c r="B362" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C362" t="s">
         <v>24</v>
       </c>
       <c r="D362">
-        <v>179</v>
+        <v>43</v>
       </c>
       <c r="E362">
-        <v>1216.3184357542</v>
+        <v>570.1162790698</v>
       </c>
       <c r="F362">
-        <v>891.273640023</v>
+        <v>186.181965433</v>
       </c>
       <c r="G362">
-        <v>24.730391061453</v>
+        <v>47.388604651163</v>
       </c>
       <c r="H362">
-        <v>15.71352603358</v>
+        <v>20.933691183785</v>
       </c>
       <c r="I362">
-        <v>243.8622754491</v>
+        <v>132.4853473042</v>
       </c>
       <c r="J362">
-        <v>61.0894974674</v>
+        <v>0.8733590309</v>
       </c>
     </row>
     <row r="363" spans="1:10">
       <c r="A363">
-        <v>2021.0</v>
+        <v>2017.0</v>
       </c>
       <c r="B363" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="C363" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D363">
-        <v>9</v>
+        <v>650</v>
       </c>
       <c r="E363">
-        <v>9300.1683122222</v>
+        <v>262.1046153846</v>
       </c>
       <c r="F363">
-        <v>6159.4294360733</v>
+        <v>127.1896833122</v>
       </c>
       <c r="G363">
-        <v>31.218888888889</v>
+        <v>8.9224</v>
       </c>
       <c r="H363">
-        <v>23.860612127754</v>
+        <v>55.742143634541</v>
       </c>
       <c r="I363">
-        <v>227.458887736</v>
+        <v>40.4154818325</v>
       </c>
       <c r="J363">
-        <v>45.7086498944</v>
+        <v>8.8576763781</v>
       </c>
     </row>
     <row r="364" spans="1:10">
       <c r="A364">
-        <v>2024.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B364" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C364" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D364">
-        <v>1</v>
+        <v>179</v>
       </c>
       <c r="E364">
-        <v>13.0</v>
+        <v>1216.3184357542</v>
+      </c>
+      <c r="F364">
+        <v>891.273640023</v>
       </c>
       <c r="G364">
-        <v>1.5</v>
+        <v>24.730391061453</v>
+      </c>
+      <c r="H364">
+        <v>15.71352603358</v>
       </c>
       <c r="I364">
-        <v>24.0</v>
+        <v>243.8622754491</v>
+      </c>
+      <c r="J364">
+        <v>61.0894974674</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365">
-        <v>2023.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B365" t="s">
         <v>23</v>
       </c>
       <c r="C365" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D365">
-        <v>84</v>
+        <v>9</v>
       </c>
       <c r="E365">
-        <v>732.8214285714</v>
+        <v>9300.1683122222</v>
       </c>
       <c r="F365">
-        <v>287.8897948749</v>
+        <v>6159.4294360733</v>
       </c>
       <c r="G365">
-        <v>23.518214285714</v>
+        <v>31.218888888889</v>
       </c>
       <c r="H365">
-        <v>8.5741417303051</v>
+        <v>23.860612127754</v>
       </c>
       <c r="I365">
-        <v>209.1507130577</v>
+        <v>227.458887736</v>
       </c>
       <c r="J365">
-        <v>53.6837000434</v>
+        <v>45.7086498944</v>
       </c>
     </row>
     <row r="366" spans="1:10">
       <c r="A366">
-        <v>2021.0</v>
+        <v>2024.0</v>
       </c>
       <c r="B366" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C366" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D366">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="E366">
-        <v>2500.1463915385</v>
-[...2 lines deleted...]
-        <v>2712.2280155471</v>
+        <v>13.0</v>
       </c>
       <c r="G366">
-        <v>37.98641025641</v>
-[...2 lines deleted...]
-        <v>32.469448136226</v>
+        <v>1.5</v>
       </c>
       <c r="I366">
-        <v>156.5076486924</v>
-[...2 lines deleted...]
-        <v>10.0351512719</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="367" spans="1:10">
       <c r="A367">
-        <v>2019.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B367" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C367" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D367">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="E367">
-        <v>3550.0</v>
+        <v>732.8214285714</v>
       </c>
       <c r="F367">
-        <v>2618.4821393864</v>
+        <v>287.8897948749</v>
       </c>
       <c r="G367">
-        <v>44.422</v>
+        <v>23.518214285714</v>
       </c>
       <c r="H367">
-        <v>29.624121011674</v>
+        <v>8.5741417303051</v>
       </c>
       <c r="I367">
-        <v>169.7485722133</v>
+        <v>209.1507130577</v>
       </c>
       <c r="J367">
-        <v>29.859946854</v>
+        <v>53.6837000434</v>
       </c>
     </row>
     <row r="368" spans="1:10">
       <c r="A368">
-        <v>2017.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B368" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C368" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D368">
-        <v>661</v>
+        <v>78</v>
       </c>
       <c r="E368">
-        <v>7.9788199697</v>
+        <v>2500.1463915385</v>
       </c>
       <c r="F368">
-        <v>9.1502362513</v>
+        <v>2712.2280155471</v>
       </c>
       <c r="G368">
-        <v>1.2165355521936</v>
+        <v>37.98641025641</v>
       </c>
       <c r="H368">
-        <v>2.9031705151475</v>
+        <v>32.469448136226</v>
       </c>
       <c r="I368">
-        <v>73.7080181543</v>
+        <v>105.5161545582</v>
       </c>
       <c r="J368">
-        <v>2.8135622583</v>
+        <v>50.1313531665</v>
       </c>
     </row>
     <row r="369" spans="1:10">
       <c r="A369">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
       <c r="B369" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="C369" t="s">
         <v>15</v>
       </c>
       <c r="D369">
-        <v>641</v>
+        <v>15</v>
       </c>
       <c r="E369">
-        <v>287.1326053042</v>
+        <v>3550.0</v>
       </c>
       <c r="F369">
-        <v>869.1273800202</v>
+        <v>2618.4821393864</v>
       </c>
       <c r="G369">
-        <v>7.0817004680187</v>
+        <v>44.422</v>
       </c>
       <c r="H369">
-        <v>9.2060374251162</v>
+        <v>29.624121011674</v>
       </c>
       <c r="I369">
-        <v>34.4555382215</v>
+        <v>169.7485722133</v>
       </c>
       <c r="J369">
-        <v>34.7736651172</v>
+        <v>29.859946854</v>
       </c>
     </row>
     <row r="370" spans="1:10">
       <c r="A370">
-        <v>2019.0</v>
+        <v>2017.0</v>
       </c>
       <c r="B370" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C370" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D370">
-        <v>1097</v>
+        <v>661</v>
       </c>
       <c r="E370">
-        <v>276.8523245214</v>
+        <v>7.9788199697</v>
       </c>
       <c r="F370">
-        <v>191.1601443811</v>
+        <v>9.1502362513</v>
       </c>
       <c r="G370">
-        <v>8.598450319052</v>
+        <v>1.2165355521936</v>
       </c>
       <c r="H370">
-        <v>66.958925321876</v>
+        <v>2.9031705151475</v>
       </c>
       <c r="I370">
-        <v>42.6703163017</v>
+        <v>73.7080181543</v>
       </c>
       <c r="J370">
-        <v>21.1981446031</v>
+        <v>2.8135622583</v>
       </c>
     </row>
     <row r="371" spans="1:10">
       <c r="A371">
-        <v>2024.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B371" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C371" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D371">
-        <v>8</v>
+        <v>641</v>
       </c>
       <c r="E371">
-        <v>1023.625</v>
+        <v>287.1326053042</v>
       </c>
       <c r="F371">
-        <v>1362.4716969537</v>
+        <v>869.1273800202</v>
       </c>
       <c r="G371">
-        <v>13.515</v>
+        <v>7.0817004680187</v>
       </c>
       <c r="H371">
-        <v>15.269645893546</v>
+        <v>9.2060374251162</v>
       </c>
       <c r="I371">
-        <v>50.25</v>
+        <v>34.4555382215</v>
       </c>
       <c r="J371">
-        <v>52.456104098</v>
+        <v>34.7736651172</v>
       </c>
     </row>
     <row r="372" spans="1:10">
       <c r="A372">
-        <v>2021.0</v>
+        <v>2019.0</v>
       </c>
       <c r="B372" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="C372" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D372">
-        <v>492</v>
+        <v>1097</v>
       </c>
       <c r="E372">
-        <v>3763.6463414634</v>
+        <v>276.8523245214</v>
       </c>
       <c r="F372">
-        <v>2585.819990515</v>
+        <v>191.1601443811</v>
       </c>
       <c r="G372">
-        <v>43.945182926829</v>
+        <v>8.598450319052</v>
       </c>
       <c r="H372">
-        <v>24.108182522301</v>
+        <v>66.958925321876</v>
       </c>
       <c r="I372">
-        <v>287.0163566138</v>
+        <v>42.6703163017</v>
       </c>
       <c r="J372">
-        <v>72.2426918502</v>
+        <v>21.1981446031</v>
       </c>
     </row>
     <row r="373" spans="1:10">
       <c r="A373">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="B373" t="s">
         <v>12</v>
       </c>
       <c r="C373" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D373">
-        <v>368</v>
+        <v>8</v>
       </c>
       <c r="E373">
-        <v>364.4891304348</v>
+        <v>1023.625</v>
       </c>
       <c r="F373">
-        <v>193.7002231498</v>
+        <v>1362.4716969537</v>
       </c>
       <c r="G373">
-        <v>11.487826086957</v>
+        <v>13.515</v>
       </c>
       <c r="H373">
-        <v>26.138213157881</v>
+        <v>15.269645893546</v>
       </c>
       <c r="I373">
-        <v>45.3206521739</v>
+        <v>50.25</v>
       </c>
       <c r="J373">
-        <v>9.0448719485</v>
+        <v>52.456104098</v>
       </c>
     </row>
     <row r="374" spans="1:10">
       <c r="A374">
-        <v>2026.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B374" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C374" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D374">
-        <v>9</v>
+        <v>492</v>
       </c>
       <c r="E374">
-        <v>11978.951111111</v>
+        <v>3763.6463414634</v>
       </c>
       <c r="F374">
-        <v>3410.0596695822</v>
+        <v>2585.819990515</v>
       </c>
       <c r="G374">
-        <v>57.836666666667</v>
+        <v>43.945182926829</v>
       </c>
       <c r="H374">
-        <v>17.141088063481</v>
+        <v>24.108182522301</v>
       </c>
       <c r="I374">
-        <v>190.7455563015</v>
+        <v>279.18085396</v>
       </c>
       <c r="J374">
-        <v>7.9405564952</v>
+        <v>66.7230506103</v>
       </c>
     </row>
     <row r="375" spans="1:10">
       <c r="A375">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="B375" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C375" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D375">
-        <v>23</v>
+        <v>721</v>
       </c>
       <c r="E375">
-        <v>18799.603043478</v>
+        <v>384.3877947295</v>
       </c>
       <c r="F375">
-        <v>13787.848738752</v>
+        <v>185.1769189053</v>
       </c>
       <c r="G375">
-        <v>102.69086956522</v>
+        <v>9.7917891816921</v>
       </c>
       <c r="H375">
-        <v>56.727512237573</v>
+        <v>22.805997365214</v>
       </c>
       <c r="I375">
-        <v>186.6465215268</v>
+        <v>46.4699029116</v>
       </c>
       <c r="J375">
-        <v>12.2770084639</v>
+        <v>9.8551056232</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="B376" t="s">
         <v>21</v>
       </c>
       <c r="C376" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D376">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="E376">
-        <v>3454.554</v>
+        <v>9833.2844444444</v>
       </c>
       <c r="F376">
-        <v>654.2248450113</v>
+        <v>4492.7895875073</v>
       </c>
       <c r="G376">
-        <v>66.946</v>
+        <v>48.783333333333</v>
       </c>
       <c r="H376">
-        <v>20.129979632379</v>
+        <v>18.402007243457</v>
       </c>
       <c r="I376">
-        <v>156.9160003662</v>
+        <v>189.6766679552</v>
       </c>
       <c r="J376">
-        <v>7.9572167592</v>
+        <v>11.1494437566</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377">
-        <v>2019.0</v>
+        <v>2024.0</v>
       </c>
       <c r="B377" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C377" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D377">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="E377">
-        <v>1460.8576923077</v>
+        <v>18799.603043478</v>
       </c>
       <c r="F377">
-        <v>1413.3093012097</v>
+        <v>13787.848738752</v>
       </c>
       <c r="G377">
-        <v>31.609230769231</v>
+        <v>102.69086956522</v>
       </c>
       <c r="H377">
-        <v>24.938307701719</v>
+        <v>56.727512237573</v>
       </c>
       <c r="I377">
-        <v>137.6153846154</v>
+        <v>186.6465215268</v>
       </c>
       <c r="J377">
-        <v>25.2406367509</v>
+        <v>12.2770084639</v>
       </c>
     </row>
     <row r="378" spans="1:10">
       <c r="A378">
-        <v>2019.0</v>
+        <v>2024.0</v>
       </c>
       <c r="B378" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C378" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D378">
-        <v>46</v>
+        <v>5</v>
       </c>
       <c r="E378">
-        <v>13776.745586957</v>
+        <v>3454.554</v>
       </c>
       <c r="F378">
-        <v>7032.3257437294</v>
+        <v>654.2248450113</v>
       </c>
       <c r="G378">
-        <v>57.315217391304</v>
+        <v>66.946</v>
       </c>
       <c r="H378">
-        <v>67.635790845417</v>
+        <v>20.129979632379</v>
       </c>
       <c r="I378">
-        <v>181.6241295856</v>
+        <v>156.9160003662</v>
       </c>
       <c r="J378">
-        <v>14.6803270919</v>
+        <v>7.9572167592</v>
       </c>
     </row>
     <row r="379" spans="1:10">
       <c r="A379">
-        <v>2022.0</v>
+        <v>2019.0</v>
       </c>
       <c r="B379" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C379" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D379">
-        <v>1232</v>
+        <v>13</v>
       </c>
       <c r="E379">
-        <v>332.2589285714</v>
+        <v>1460.8576923077</v>
       </c>
       <c r="F379">
-        <v>152.7808420717</v>
+        <v>1413.3093012097</v>
       </c>
       <c r="G379">
-        <v>7.3697564935065</v>
+        <v>31.609230769231</v>
       </c>
       <c r="H379">
-        <v>12.097514441723</v>
+        <v>24.938307701719</v>
       </c>
       <c r="I379">
-        <v>43.2721364744</v>
+        <v>137.6153846154</v>
       </c>
       <c r="J379">
-        <v>9.1919828218</v>
+        <v>25.2406367509</v>
       </c>
     </row>
     <row r="380" spans="1:10">
       <c r="A380">
-        <v>2023.0</v>
+        <v>2019.0</v>
       </c>
       <c r="B380" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C380" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D380">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="E380">
-        <v>2673.2607142857</v>
+        <v>13776.745586957</v>
       </c>
       <c r="F380">
-        <v>2252.3097506552</v>
+        <v>7032.3257437294</v>
       </c>
       <c r="G380">
-        <v>50.065714285714</v>
+        <v>57.315217391304</v>
       </c>
       <c r="H380">
-        <v>22.416011006657</v>
+        <v>67.635790845417</v>
       </c>
       <c r="I380">
-        <v>156.1428571429</v>
+        <v>181.6241295856</v>
       </c>
       <c r="J380">
-        <v>26.2117329655</v>
+        <v>14.6803270919</v>
       </c>
     </row>
     <row r="381" spans="1:10">
       <c r="A381">
-        <v>2024.0</v>
+        <v>2022.0</v>
       </c>
       <c r="B381" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C381" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D381">
-        <v>114</v>
+        <v>1232</v>
       </c>
       <c r="E381">
-        <v>11609.279078046</v>
+        <v>332.2589285714</v>
       </c>
       <c r="F381">
-        <v>10767.233699749</v>
+        <v>152.7808420717</v>
       </c>
       <c r="G381">
-        <v>73.806228070175</v>
+        <v>7.3697564935065</v>
       </c>
       <c r="H381">
-        <v>75.869546345275</v>
+        <v>12.097514441723</v>
       </c>
       <c r="I381">
-        <v>170.1530785194</v>
+        <v>43.2721364744</v>
       </c>
       <c r="J381">
-        <v>16.8302672567</v>
+        <v>9.1919828218</v>
       </c>
     </row>
     <row r="382" spans="1:10">
       <c r="A382">
-        <v>2022.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B382" t="s">
+        <v>21</v>
+      </c>
+      <c r="C382" t="s">
+        <v>15</v>
+      </c>
+      <c r="D382">
         <v>14</v>
       </c>
-      <c r="C382" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E382">
-        <v>3123.7641509434</v>
+        <v>2673.2607142857</v>
       </c>
       <c r="F382">
-        <v>1175.6778839047</v>
+        <v>2252.3097506552</v>
       </c>
       <c r="G382">
-        <v>16.675377358491</v>
+        <v>50.065714285714</v>
       </c>
       <c r="H382">
-        <v>12.880727439864</v>
+        <v>22.416011006657</v>
       </c>
       <c r="I382">
-        <v>137.8773584906</v>
+        <v>156.1428571429</v>
       </c>
       <c r="J382">
-        <v>27.8655625767</v>
+        <v>26.2117329655</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383">
-        <v>2019.0</v>
+        <v>2024.0</v>
       </c>
       <c r="B383" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C383" t="s">
         <v>15</v>
       </c>
       <c r="D383">
-        <v>32</v>
+        <v>114</v>
       </c>
       <c r="E383">
-        <v>4851.2297278125</v>
+        <v>11609.279078046</v>
       </c>
       <c r="F383">
-        <v>3532.448753406</v>
+        <v>10767.233699749</v>
       </c>
       <c r="G383">
-        <v>43.63625</v>
+        <v>73.806228070175</v>
       </c>
       <c r="H383">
-        <v>26.807689887358</v>
+        <v>75.869546345275</v>
       </c>
       <c r="I383">
-        <v>151.287186861</v>
+        <v>168.0613159715</v>
       </c>
       <c r="J383">
-        <v>27.6655589183</v>
+        <v>40.5180972201</v>
       </c>
     </row>
     <row r="384" spans="1:10">
       <c r="A384">
-        <v>2020.0</v>
+        <v>2022.0</v>
       </c>
       <c r="B384" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="C384" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D384">
-        <v>42</v>
+        <v>106</v>
       </c>
       <c r="E384">
-        <v>6163.7774804762</v>
+        <v>3123.7641509434</v>
       </c>
       <c r="F384">
-        <v>4926.2992118228</v>
+        <v>1175.6778839047</v>
       </c>
       <c r="G384">
-        <v>58.238571428571</v>
+        <v>16.675377358491</v>
       </c>
       <c r="H384">
-        <v>37.26232495865</v>
+        <v>12.880727439864</v>
       </c>
       <c r="I384">
-        <v>157.4959273565</v>
+        <v>137.8773584906</v>
       </c>
       <c r="J384">
-        <v>22.859457936</v>
+        <v>27.8655625767</v>
       </c>
     </row>
     <row r="385" spans="1:10">
       <c r="A385">
-        <v>2016.0</v>
+        <v>2019.0</v>
       </c>
       <c r="B385" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="C385" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D385">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="E385">
-        <v>10366.142857143</v>
+        <v>4851.2297278125</v>
       </c>
       <c r="F385">
-        <v>506.3198687824</v>
+        <v>3532.448753406</v>
       </c>
       <c r="G385">
-        <v>74.975714285714</v>
+        <v>43.63625</v>
       </c>
       <c r="H385">
-        <v>15.902558344643</v>
+        <v>26.807689887358</v>
       </c>
       <c r="I385">
-        <v>157.4285714286</v>
+        <v>151.287186861</v>
       </c>
       <c r="J385">
-        <v>22.545192709</v>
+        <v>27.6655589183</v>
       </c>
     </row>
     <row r="386" spans="1:10">
       <c r="A386">
-        <v>2025.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B386" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C386" t="s">
         <v>15</v>
       </c>
       <c r="D386">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="E386">
-        <v>10133.784717461</v>
+        <v>6163.7774804762</v>
       </c>
       <c r="F386">
-        <v>11081.265554728</v>
+        <v>4926.2992118228</v>
       </c>
       <c r="G386">
-        <v>72.566129032258</v>
+        <v>58.238571428571</v>
       </c>
       <c r="H386">
-        <v>80.761037419648</v>
+        <v>37.26232495865</v>
       </c>
       <c r="I386">
-        <v>171.4985484462</v>
+        <v>157.4959273565</v>
       </c>
       <c r="J386">
-        <v>35.9930986049</v>
+        <v>22.859457936</v>
       </c>
     </row>
     <row r="387" spans="1:10">
       <c r="A387">
-        <v>2025.0</v>
+        <v>2016.0</v>
       </c>
       <c r="B387" t="s">
         <v>14</v>
       </c>
       <c r="C387" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D387">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E387">
-        <v>107.0</v>
+        <v>10366.142857143</v>
       </c>
       <c r="F387">
-        <v>52.3190760076</v>
+        <v>506.3198687824</v>
       </c>
       <c r="G387">
-        <v>16.060666666667</v>
+        <v>74.975714285714</v>
       </c>
       <c r="H387">
-        <v>9.4185360302109</v>
+        <v>15.902558344643</v>
       </c>
       <c r="I387">
-        <v>133.0</v>
+        <v>157.4285714286</v>
       </c>
       <c r="J387">
-        <v>0.0</v>
+        <v>22.545192709</v>
       </c>
     </row>
     <row r="388" spans="1:10">
       <c r="A388">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="B388" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C388" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D388">
-        <v>137</v>
+        <v>62</v>
       </c>
       <c r="E388">
-        <v>3045.2280729927</v>
+        <v>10133.784717461</v>
       </c>
       <c r="F388">
-        <v>1826.5903447093</v>
+        <v>11081.265554728</v>
       </c>
       <c r="G388">
-        <v>25.291897810219</v>
+        <v>72.566129032258</v>
       </c>
       <c r="H388">
-        <v>22.71714503904</v>
+        <v>80.761037419648</v>
+      </c>
+      <c r="I388">
+        <v>171.4985484462</v>
+      </c>
+      <c r="J388">
+        <v>35.9930986049</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389">
-        <v>2018.0</v>
+        <v>2025.0</v>
       </c>
       <c r="B389" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C389" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D389">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="E389">
-        <v>10200.427179487</v>
+        <v>107.0</v>
       </c>
       <c r="F389">
-        <v>6971.2608077955</v>
+        <v>52.3190760076</v>
       </c>
       <c r="G389">
-        <v>93.077692307692</v>
+        <v>16.060666666667</v>
       </c>
       <c r="H389">
-        <v>50.540204916042</v>
+        <v>9.4185360302109</v>
       </c>
       <c r="I389">
-        <v>134.6111111111</v>
+        <v>133.0</v>
       </c>
       <c r="J389">
-        <v>52.9858621455</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390">
-        <v>2023.0</v>
+        <v>2024.0</v>
       </c>
       <c r="B390" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="C390" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D390">
-        <v>49</v>
+        <v>137</v>
       </c>
       <c r="E390">
-        <v>4677.6169387755</v>
+        <v>3045.2280729927</v>
       </c>
       <c r="F390">
-        <v>5057.9822975769</v>
+        <v>1826.5903447093</v>
       </c>
       <c r="G390">
-        <v>72.266530612245</v>
+        <v>25.291897810219</v>
       </c>
       <c r="H390">
-        <v>53.230108552046</v>
+        <v>22.71714503904</v>
       </c>
       <c r="I390">
-        <v>148.2244897959</v>
+        <v>202.0446713858</v>
       </c>
       <c r="J390">
-        <v>28.782420348</v>
+        <v>13.5217560049</v>
       </c>
     </row>
     <row r="391" spans="1:10">
       <c r="A391">
-        <v>2023.0</v>
+        <v>2018.0</v>
       </c>
       <c r="B391" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C391" t="s">
         <v>18</v>
       </c>
       <c r="D391">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="E391">
-        <v>17220.9496</v>
+        <v>10200.427179487</v>
       </c>
       <c r="F391">
-        <v>10415.797862458</v>
+        <v>6971.2608077955</v>
       </c>
       <c r="G391">
-        <v>96.6764</v>
+        <v>93.077692307692</v>
       </c>
       <c r="H391">
-        <v>43.197077242949</v>
+        <v>50.540204916042</v>
       </c>
       <c r="I391">
-        <v>186.6999981689</v>
+        <v>134.6111111111</v>
       </c>
       <c r="J391">
-        <v>8.8497817159</v>
+        <v>52.9858621455</v>
       </c>
     </row>
     <row r="392" spans="1:10">
       <c r="A392">
-        <v>2021.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B392" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C392" t="s">
         <v>15</v>
       </c>
       <c r="D392">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="E392">
-        <v>4996.0</v>
+        <v>4677.6169387755</v>
       </c>
       <c r="F392">
-        <v>3474.6393403423</v>
+        <v>5057.9822975769</v>
       </c>
       <c r="G392">
-        <v>68.433043478261</v>
+        <v>72.266530612245</v>
       </c>
       <c r="H392">
-        <v>48.733440678001</v>
+        <v>53.230108552046</v>
       </c>
       <c r="I392">
-        <v>173.4508700163</v>
+        <v>148.2244897959</v>
       </c>
       <c r="J392">
-        <v>27.3934852456</v>
+        <v>28.782420348</v>
       </c>
     </row>
     <row r="393" spans="1:10">
       <c r="A393">
-        <v>2020.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B393" t="s">
+        <v>17</v>
+      </c>
+      <c r="C393" t="s">
+        <v>18</v>
+      </c>
+      <c r="D393">
         <v>25</v>
       </c>
-      <c r="C393" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E393">
-        <v>12775.793318681</v>
+        <v>17220.9496</v>
       </c>
       <c r="F393">
-        <v>12443.455803349</v>
+        <v>10415.797862458</v>
       </c>
       <c r="G393">
-        <v>23.56010989011</v>
+        <v>96.6764</v>
       </c>
       <c r="H393">
-        <v>13.845761685601</v>
+        <v>43.197077242949</v>
       </c>
       <c r="I393">
-        <v>162.6616883614</v>
+        <v>186.6999981689</v>
       </c>
       <c r="J393">
-        <v>19.2705759812</v>
+        <v>8.8497817159</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394">
         <v>2026.0</v>
       </c>
       <c r="B394" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="C394" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D394">
         <v>2</v>
       </c>
       <c r="E394">
-        <v>15834.62395</v>
+        <v>1716.0</v>
       </c>
       <c r="F394">
-        <v>10050.640496014</v>
+        <v>214.9604614807</v>
       </c>
       <c r="G394">
-        <v>62.8</v>
+        <v>25.215</v>
       </c>
       <c r="H394">
-        <v>52.325901807805</v>
+        <v>2.4960869375885</v>
       </c>
       <c r="I394">
-        <v>178.9000015259</v>
+        <v>146.0</v>
       </c>
       <c r="J394">
-        <v>1.4849177667</v>
+        <v>1.4142135624</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395">
-        <v>2018.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B395" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="C395" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D395">
-        <v>1076</v>
+        <v>23</v>
       </c>
       <c r="E395">
-        <v>9.75</v>
+        <v>4996.0</v>
       </c>
       <c r="F395">
-        <v>14.7359945332</v>
+        <v>3474.6393403423</v>
       </c>
       <c r="G395">
-        <v>1.1398698884758</v>
+        <v>68.433043478261</v>
       </c>
       <c r="H395">
-        <v>1.6246104883538</v>
+        <v>48.733440678001</v>
       </c>
       <c r="I395">
-        <v>73.8206319703</v>
+        <v>173.4508700163</v>
       </c>
       <c r="J395">
-        <v>3.5503530084</v>
+        <v>27.3934852456</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396">
-        <v>2018.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B396" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="C396" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D396">
-        <v>11</v>
+        <v>91</v>
       </c>
       <c r="E396">
-        <v>50.5454545455</v>
+        <v>12775.793318681</v>
       </c>
       <c r="F396">
-        <v>39.1621338447</v>
+        <v>12443.455803349</v>
       </c>
       <c r="G396">
-        <v>13.22</v>
+        <v>23.56010989011</v>
       </c>
       <c r="H396">
-        <v>4.0368601660201</v>
+        <v>13.845761685601</v>
       </c>
       <c r="I396">
-        <v>117.7272727273</v>
+        <v>163.6148329515</v>
       </c>
       <c r="J396">
-        <v>34.2172205449</v>
+        <v>18.7087193767</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397">
-        <v>2016.0</v>
+        <v>2026.0</v>
       </c>
       <c r="B397" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C397" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D397">
-        <v>422</v>
+        <v>4</v>
       </c>
       <c r="E397">
-        <v>489.7203791469</v>
+        <v>19623.508225</v>
       </c>
       <c r="F397">
-        <v>937.6660961396</v>
+        <v>9646.7821503819</v>
       </c>
       <c r="G397">
-        <v>8.0394075829384</v>
+        <v>111.25</v>
       </c>
       <c r="H397">
-        <v>17.242902533266</v>
+        <v>66.41312621262</v>
       </c>
       <c r="I397">
-        <v>47.4721698401</v>
+        <v>190.6875</v>
       </c>
       <c r="J397">
-        <v>37.2967952168</v>
+        <v>22.8964105583</v>
       </c>
     </row>
     <row r="398" spans="1:10">
       <c r="A398">
-        <v>2020.0</v>
+        <v>2018.0</v>
       </c>
       <c r="B398" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C398" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D398">
-        <v>4094</v>
+        <v>1076</v>
       </c>
       <c r="E398">
-        <v>167.8270346849</v>
+        <v>9.75</v>
       </c>
       <c r="F398">
-        <v>485.9544806333</v>
+        <v>14.7359945332</v>
       </c>
       <c r="G398">
-        <v>30.447813873962</v>
+        <v>1.1398698884758</v>
       </c>
       <c r="H398">
-        <v>122.67829263458</v>
+        <v>1.6246104883538</v>
       </c>
       <c r="I398">
-        <v>46.7618806047</v>
+        <v>73.8206319703</v>
       </c>
       <c r="J398">
-        <v>26.6556184956</v>
+        <v>3.5503530084</v>
       </c>
     </row>
     <row r="399" spans="1:10">
       <c r="A399">
-        <v>2024.0</v>
+        <v>2018.0</v>
       </c>
       <c r="B399" t="s">
         <v>12</v>
       </c>
       <c r="C399" t="s">
+        <v>24</v>
+      </c>
+      <c r="D399">
         <v>11</v>
       </c>
-      <c r="D399">
-[...1 lines deleted...]
-      </c>
       <c r="E399">
-        <v>398.888465205</v>
+        <v>50.5454545455</v>
       </c>
       <c r="F399">
-        <v>189.6703094545</v>
+        <v>39.1621338447</v>
       </c>
       <c r="G399">
-        <v>10.517426120114</v>
+        <v>13.22</v>
       </c>
       <c r="H399">
-        <v>27.108676261931</v>
+        <v>4.0368601660201</v>
       </c>
       <c r="I399">
-        <v>43.1639656816</v>
+        <v>117.7272727273</v>
       </c>
       <c r="J399">
-        <v>21.139797268</v>
+        <v>34.2172205449</v>
       </c>
     </row>
     <row r="400" spans="1:10">
       <c r="A400">
-        <v>2019.0</v>
+        <v>2016.0</v>
       </c>
       <c r="B400" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C400" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D400">
-        <v>2</v>
+        <v>422</v>
       </c>
       <c r="E400">
-        <v>212.0</v>
+        <v>489.7203791469</v>
       </c>
       <c r="F400">
-        <v>0.0</v>
+        <v>937.6660961396</v>
       </c>
       <c r="G400">
-        <v>22.09</v>
+        <v>8.0394075829384</v>
       </c>
       <c r="H400">
-        <v>15.570491321728</v>
+        <v>17.242902533266</v>
       </c>
       <c r="I400">
-        <v>168.0</v>
+        <v>47.4721698401</v>
       </c>
       <c r="J400">
-        <v>0.0</v>
+        <v>37.2967952168</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401">
-        <v>2025.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B401" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C401" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D401">
-        <v>55</v>
+        <v>4094</v>
       </c>
       <c r="E401">
-        <v>3133.5154829455</v>
+        <v>167.8270346849</v>
       </c>
       <c r="F401">
-        <v>2711.1018246666</v>
+        <v>485.9544806333</v>
       </c>
       <c r="G401">
-        <v>63.362727272727</v>
+        <v>30.447813873962</v>
       </c>
       <c r="H401">
-        <v>40.991155751353</v>
+        <v>122.67829263458</v>
       </c>
       <c r="I401">
-        <v>123.4149095015</v>
+        <v>46.7618806047</v>
       </c>
       <c r="J401">
-        <v>45.153948827</v>
+        <v>26.6556184956</v>
       </c>
     </row>
     <row r="402" spans="1:10">
       <c r="A402">
-        <v>2020.0</v>
+        <v>2024.0</v>
       </c>
       <c r="B402" t="s">
         <v>12</v>
       </c>
       <c r="C402" t="s">
         <v>11</v>
       </c>
       <c r="D402">
-        <v>719</v>
+        <v>1049</v>
       </c>
       <c r="E402">
-        <v>343.1376912378</v>
+        <v>398.888465205</v>
       </c>
       <c r="F402">
-        <v>205.6887924594</v>
+        <v>189.6703094545</v>
       </c>
       <c r="G402">
-        <v>8.4448539638387</v>
+        <v>10.517426120114</v>
       </c>
       <c r="H402">
-        <v>22.739843628413</v>
+        <v>27.108676261931</v>
       </c>
       <c r="I402">
-        <v>41.9645746143</v>
+        <v>43.1639656816</v>
       </c>
       <c r="J402">
-        <v>10.5189162033</v>
+        <v>21.139797268</v>
       </c>
     </row>
     <row r="403" spans="1:10">
       <c r="A403">
-        <v>2026.0</v>
+        <v>2019.0</v>
       </c>
       <c r="B403" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="C403" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D403">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E403">
-        <v>1359.57</v>
+        <v>212.0</v>
+      </c>
+      <c r="F403">
+        <v>0.0</v>
       </c>
       <c r="G403">
-        <v>31.93</v>
+        <v>22.09</v>
+      </c>
+      <c r="H403">
+        <v>15.570491321728</v>
       </c>
       <c r="I403">
-        <v>179.8999938965</v>
+        <v>168.0</v>
+      </c>
+      <c r="J403">
+        <v>0.0</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404">
-        <v>2020.0</v>
+        <v>2026.0</v>
       </c>
       <c r="B404" t="s">
         <v>10</v>
       </c>
       <c r="C404" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D404">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="E404">
-        <v>4921.7033333333</v>
+        <v>1567.0384615385</v>
       </c>
       <c r="F404">
-        <v>2663.5242625326</v>
+        <v>1384.9376153681</v>
       </c>
       <c r="G404">
-        <v>51.481111111111</v>
+        <v>10.646153846154</v>
       </c>
       <c r="H404">
-        <v>20.394950627817</v>
+        <v>5.6697182130494</v>
       </c>
       <c r="I404">
-        <v>179.8888888889</v>
+        <v>200.1153846154</v>
       </c>
       <c r="J404">
-        <v>21.7511174681</v>
+        <v>7.9715841491</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405">
-        <v>2019.0</v>
+        <v>2025.0</v>
       </c>
       <c r="B405" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C405" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D405">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="E405">
-        <v>7288.1826666667</v>
+        <v>3133.5154829455</v>
       </c>
       <c r="F405">
-        <v>11981.340755073</v>
+        <v>2711.1018246666</v>
       </c>
       <c r="G405">
-        <v>50.0375</v>
+        <v>63.362727272727</v>
       </c>
       <c r="H405">
-        <v>41.352790633545</v>
+        <v>40.991155751353</v>
       </c>
       <c r="I405">
-        <v>158.9350001017</v>
+        <v>123.4149095015</v>
       </c>
       <c r="J405">
-        <v>20.3443353114</v>
+        <v>45.153948827</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B406" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C406" t="s">
         <v>11</v>
       </c>
       <c r="D406">
-        <v>1</v>
+        <v>719</v>
       </c>
       <c r="E406">
-        <v>2.0</v>
+        <v>343.1376912378</v>
+      </c>
+      <c r="F406">
+        <v>205.6887924594</v>
       </c>
       <c r="G406">
-        <v>0.83</v>
+        <v>8.4448539638387</v>
+      </c>
+      <c r="H406">
+        <v>22.739843628413</v>
       </c>
       <c r="I406">
-        <v>30.0</v>
+        <v>41.9645746143</v>
+      </c>
+      <c r="J406">
+        <v>10.5189162033</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407">
         <v>2026.0</v>
       </c>
       <c r="B407" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C407" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D407">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="E407">
-        <v>4040.5</v>
+        <v>6317.1805384615</v>
       </c>
       <c r="F407">
-        <v>383.9589821843</v>
+        <v>8364.8873676548</v>
       </c>
       <c r="G407">
-        <v>19.045</v>
+        <v>49.338461538462</v>
       </c>
       <c r="H407">
-        <v>16.086679271994</v>
+        <v>32.726769075217</v>
       </c>
       <c r="I407">
-        <v>147.0</v>
+        <v>170.761537992</v>
       </c>
       <c r="J407">
-        <v>0.0</v>
+        <v>30.9117974481</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408">
-        <v>2023.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B408" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="C408" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D408">
-        <v>144</v>
+        <v>9</v>
       </c>
       <c r="E408">
-        <v>1714.4305555556</v>
+        <v>4921.7033333333</v>
       </c>
       <c r="F408">
-        <v>872.6021823089</v>
+        <v>2663.5242625326</v>
       </c>
       <c r="G408">
-        <v>25.2475</v>
+        <v>51.481111111111</v>
       </c>
       <c r="H408">
-        <v>8.1330848532872</v>
+        <v>20.394950627817</v>
       </c>
       <c r="I408">
-        <v>220.4844440884</v>
+        <v>179.8888888889</v>
       </c>
       <c r="J408">
-        <v>48.8948341954</v>
+        <v>21.7511174681</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409">
+        <v>2026.0</v>
+      </c>
+      <c r="B409" t="s">
+        <v>10</v>
+      </c>
+      <c r="C409" t="s">
+        <v>20</v>
+      </c>
+      <c r="D409">
+        <v>15</v>
+      </c>
+      <c r="E409">
+        <v>2310.4</v>
+      </c>
+      <c r="F409">
+        <v>2111.1059999103</v>
+      </c>
+      <c r="G409">
+        <v>16.344666666667</v>
+      </c>
+      <c r="H409">
+        <v>16.950236351773</v>
+      </c>
+      <c r="I409">
+        <v>200.8666666667</v>
+      </c>
+      <c r="J409">
+        <v>10.2738688405</v>
+      </c>
+    </row>
+    <row r="410" spans="1:10">
+      <c r="A410">
+        <v>2019.0</v>
+      </c>
+      <c r="B410" t="s">
+        <v>21</v>
+      </c>
+      <c r="C410" t="s">
+        <v>15</v>
+      </c>
+      <c r="D410">
+        <v>12</v>
+      </c>
+      <c r="E410">
+        <v>7288.1826666667</v>
+      </c>
+      <c r="F410">
+        <v>11981.340755073</v>
+      </c>
+      <c r="G410">
+        <v>50.0375</v>
+      </c>
+      <c r="H410">
+        <v>41.352790633545</v>
+      </c>
+      <c r="I410">
+        <v>158.9350001017</v>
+      </c>
+      <c r="J410">
+        <v>20.3443353114</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10">
+      <c r="A411">
+        <v>2021.0</v>
+      </c>
+      <c r="B411" t="s">
+        <v>14</v>
+      </c>
+      <c r="C411" t="s">
+        <v>11</v>
+      </c>
+      <c r="D411">
+        <v>1</v>
+      </c>
+      <c r="E411">
+        <v>2.0</v>
+      </c>
+      <c r="G411">
+        <v>0.83</v>
+      </c>
+      <c r="I411">
+        <v>30.0</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10">
+      <c r="A412">
+        <v>2026.0</v>
+      </c>
+      <c r="B412" t="s">
+        <v>14</v>
+      </c>
+      <c r="C412" t="s">
+        <v>20</v>
+      </c>
+      <c r="D412">
+        <v>5</v>
+      </c>
+      <c r="E412">
+        <v>4036.0</v>
+      </c>
+      <c r="F412">
+        <v>304.4478608892</v>
+      </c>
+      <c r="G412">
+        <v>20.734</v>
+      </c>
+      <c r="H412">
+        <v>11.888815332067</v>
+      </c>
+      <c r="I412">
+        <v>147.0</v>
+      </c>
+      <c r="J412">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10">
+      <c r="A413">
         <v>2023.0</v>
       </c>
-      <c r="B409" t="s">
+      <c r="B413" t="s">
+        <v>17</v>
+      </c>
+      <c r="C413" t="s">
+        <v>24</v>
+      </c>
+      <c r="D413">
+        <v>144</v>
+      </c>
+      <c r="E413">
+        <v>1714.4305555556</v>
+      </c>
+      <c r="F413">
+        <v>872.6021823089</v>
+      </c>
+      <c r="G413">
+        <v>25.2475</v>
+      </c>
+      <c r="H413">
+        <v>8.1330848532872</v>
+      </c>
+      <c r="I413">
+        <v>220.4844440884</v>
+      </c>
+      <c r="J413">
+        <v>48.8948341954</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10">
+      <c r="A414">
+        <v>2023.0</v>
+      </c>
+      <c r="B414" t="s">
         <v>14</v>
       </c>
-      <c r="C409" t="s">
+      <c r="C414" t="s">
         <v>16</v>
       </c>
-      <c r="D409">
+      <c r="D414">
         <v>136</v>
       </c>
-      <c r="E409">
+      <c r="E414">
         <v>2145.3897058824</v>
       </c>
-      <c r="F409">
+      <c r="F414">
         <v>1490.2649238644</v>
       </c>
-      <c r="G409">
+      <c r="G414">
         <v>15.764264705882</v>
       </c>
-      <c r="H409">
+      <c r="H414">
         <v>14.727399842539</v>
       </c>
-      <c r="I409">
+      <c r="I414">
         <v>118.7426470588</v>
       </c>
-      <c r="J409">
+      <c r="J414">
         <v>45.4923675037</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>