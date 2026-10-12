--- v3 (2026-06-29)
+++ v4 (2026-10-12)
@@ -546,51 +546,51 @@
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9">
         <v>2022</v>
       </c>
       <c r="C9">
         <v>228.0</v>
       </c>
       <c r="D9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
-        <v>4713.0</v>
+        <v>5228.0</v>
       </c>
       <c r="D10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11">
         <v>2017</v>
       </c>
       <c r="C11">
         <v>396.0</v>
       </c>
       <c r="D11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12">
         <v>2017</v>
@@ -1402,51 +1402,51 @@
         <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71">
         <v>2023</v>
       </c>
       <c r="C71">
         <v>0.0</v>
       </c>
       <c r="D71" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>4</v>
       </c>
       <c r="B72">
         <v>2026</v>
       </c>
       <c r="C72">
-        <v>7417.0</v>
+        <v>7939.0</v>
       </c>
       <c r="D72" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>13</v>
       </c>
       <c r="B73">
         <v>2019</v>
       </c>
       <c r="C73">
         <v>1774.0</v>
       </c>
       <c r="D73" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>4</v>
       </c>
       <c r="B74">
         <v>2022</v>
@@ -1654,51 +1654,51 @@
         <v>5</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>10</v>
       </c>
       <c r="B89">
         <v>2023</v>
       </c>
       <c r="C89">
         <v>5272.0</v>
       </c>
       <c r="D89" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>11</v>
       </c>
       <c r="B90">
         <v>2026</v>
       </c>
       <c r="C90">
-        <v>562.0</v>
+        <v>644.0</v>
       </c>
       <c r="D90" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>11</v>
       </c>
       <c r="B91">
         <v>2024</v>
       </c>
       <c r="C91">
         <v>734.0</v>
       </c>
       <c r="D91" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>4</v>
       </c>
       <c r="B92">
         <v>2018</v>