--- v3 (2026-06-29)
+++ v4 (2026-10-07)
@@ -386,51 +386,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E448"/>
+  <dimension ref="A1:E455"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
@@ -7919,139 +7919,258 @@
       </c>
       <c r="B442">
         <v>3</v>
       </c>
       <c r="C442" t="s">
         <v>5</v>
       </c>
       <c r="D442">
         <v>59196</v>
       </c>
       <c r="E442">
         <v>9032298</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443">
         <v>2026</v>
       </c>
       <c r="B443">
         <v>3</v>
       </c>
       <c r="C443" t="s">
         <v>6</v>
       </c>
       <c r="D443">
-        <v>351571</v>
+        <v>350358</v>
       </c>
       <c r="E443">
-        <v>64613630</v>
+        <v>64103415</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444">
         <v>2026</v>
       </c>
       <c r="B444">
         <v>3</v>
       </c>
       <c r="C444" t="s">
         <v>7</v>
       </c>
       <c r="D444">
-        <v>145141</v>
+        <v>327980</v>
       </c>
       <c r="E444">
-        <v>27530092</v>
+        <v>63469453</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445">
         <v>2026</v>
       </c>
       <c r="B445">
         <v>3</v>
       </c>
       <c r="C445" t="s">
         <v>8</v>
       </c>
       <c r="D445">
-        <v>1076859</v>
+        <v>1264151</v>
       </c>
       <c r="E445">
-        <v>127224579</v>
+        <v>179512671</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446">
         <v>2026</v>
       </c>
       <c r="B446">
         <v>4</v>
       </c>
       <c r="C446" t="s">
         <v>5</v>
       </c>
       <c r="D446">
-        <v>22895</v>
+        <v>55537</v>
       </c>
       <c r="E446">
-        <v>2884794</v>
+        <v>8836532</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447">
         <v>2026</v>
       </c>
       <c r="B447">
         <v>4</v>
       </c>
       <c r="C447" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D447">
-        <v>50538</v>
+        <v>478459</v>
       </c>
       <c r="E447">
-        <v>7489672</v>
+        <v>80430888</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448">
         <v>2026</v>
       </c>
       <c r="B448">
         <v>4</v>
       </c>
       <c r="C448" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D448">
-        <v>173732</v>
+        <v>314912</v>
       </c>
       <c r="E448">
-        <v>21957641</v>
+        <v>62243500</v>
+      </c>
+    </row>
+    <row r="449" spans="1:5">
+      <c r="A449">
+        <v>2026</v>
+      </c>
+      <c r="B449">
+        <v>4</v>
+      </c>
+      <c r="C449" t="s">
+        <v>8</v>
+      </c>
+      <c r="D449">
+        <v>1072045</v>
+      </c>
+      <c r="E449">
+        <v>164385017</v>
+      </c>
+    </row>
+    <row r="450" spans="1:5">
+      <c r="A450">
+        <v>2026</v>
+      </c>
+      <c r="B450">
+        <v>5</v>
+      </c>
+      <c r="C450" t="s">
+        <v>6</v>
+      </c>
+      <c r="D450">
+        <v>0</v>
+      </c>
+      <c r="E450">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="451" spans="1:5">
+      <c r="A451">
+        <v>2026</v>
+      </c>
+      <c r="B451">
+        <v>5</v>
+      </c>
+      <c r="C451" t="s">
+        <v>7</v>
+      </c>
+      <c r="D451">
+        <v>221454</v>
+      </c>
+      <c r="E451">
+        <v>44804221</v>
+      </c>
+    </row>
+    <row r="452" spans="1:5">
+      <c r="A452">
+        <v>2026</v>
+      </c>
+      <c r="B452">
+        <v>5</v>
+      </c>
+      <c r="C452" t="s">
+        <v>8</v>
+      </c>
+      <c r="D452">
+        <v>918779</v>
+      </c>
+      <c r="E452">
+        <v>128352718</v>
+      </c>
+    </row>
+    <row r="453" spans="1:5">
+      <c r="A453">
+        <v>2026</v>
+      </c>
+      <c r="B453">
+        <v>6</v>
+      </c>
+      <c r="C453" t="s">
+        <v>6</v>
+      </c>
+      <c r="D453">
+        <v>0</v>
+      </c>
+      <c r="E453">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="454" spans="1:5">
+      <c r="A454">
+        <v>2026</v>
+      </c>
+      <c r="B454">
+        <v>6</v>
+      </c>
+      <c r="C454" t="s">
+        <v>7</v>
+      </c>
+      <c r="D454">
+        <v>227379</v>
+      </c>
+      <c r="E454">
+        <v>47961200</v>
+      </c>
+    </row>
+    <row r="455" spans="1:5">
+      <c r="A455">
+        <v>2026</v>
+      </c>
+      <c r="B455">
+        <v>6</v>
+      </c>
+      <c r="C455" t="s">
+        <v>8</v>
+      </c>
+      <c r="D455">
+        <v>716535</v>
+      </c>
+      <c r="E455">
+        <v>105975615</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>