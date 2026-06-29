--- v0 (2025-10-21)
+++ v1 (2026-06-29)
@@ -12,230 +12,305 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Puerto de origen</t>
   </si>
   <si>
     <t>Puerto de destino</t>
   </si>
   <si>
     <t>Distancia</t>
   </si>
   <si>
     <t>Carga total</t>
   </si>
   <si>
     <t>Toneladas-km</t>
   </si>
   <si>
+    <t>Otros Puertos</t>
+  </si>
+  <si>
+    <t>Castro</t>
+  </si>
+  <si>
+    <t>Arica</t>
+  </si>
+  <si>
+    <t>Natales</t>
+  </si>
+  <si>
     <t>Punta Arenas</t>
+  </si>
+  <si>
+    <t>Puerto Montt</t>
+  </si>
+  <si>
+    <t>Puerto Edén</t>
+  </si>
+  <si>
+    <t>Otros Puertos Sur</t>
+  </si>
+  <si>
+    <t>Melinka</t>
+  </si>
+  <si>
+    <t>Quellón</t>
+  </si>
+  <si>
+    <t>Mejillones</t>
+  </si>
+  <si>
+    <t>Valparaíso</t>
   </si>
   <si>
     <t>Quintero</t>
   </si>
   <si>
-    <t>Achao</t>
+    <t>Talcahuano</t>
+  </si>
+  <si>
+    <t>San Vicente</t>
+  </si>
+  <si>
+    <t>Tierra del Fuego</t>
+  </si>
+  <si>
+    <t>San Antonio</t>
+  </si>
+  <si>
+    <t>Chacabuco Puerto Aysen</t>
+  </si>
+  <si>
+    <t>Isla de Pascua</t>
   </si>
   <si>
     <t>Antofagasta</t>
   </si>
   <si>
-    <t>Huasco</t>
+    <t>Quemchi</t>
   </si>
   <si>
-    <t>Quemchi</t>
+    <t>Queilén</t>
+  </si>
+  <si>
+    <t>Puerto Cisne</t>
+  </si>
+  <si>
+    <t>Iquique</t>
+  </si>
+  <si>
+    <t>Chonchi</t>
+  </si>
+  <si>
+    <t>Chaitén</t>
+  </si>
+  <si>
+    <t>Guayacán</t>
+  </si>
+  <si>
+    <t>Chañaral / Barquito</t>
+  </si>
+  <si>
+    <t>Punta Delgada</t>
   </si>
   <si>
     <t>Calbuco</t>
   </si>
   <si>
+    <t>Cabo Negro</t>
+  </si>
+  <si>
+    <t>Porvenir</t>
+  </si>
+  <si>
+    <t>Bahia Fildes</t>
+  </si>
+  <si>
+    <t>Puerto Williams</t>
+  </si>
+  <si>
+    <t>Puerto Aguirre</t>
+  </si>
+  <si>
+    <t>Penco</t>
+  </si>
+  <si>
     <t>Pargua</t>
+  </si>
+  <si>
+    <t>Hornopirén</t>
+  </si>
+  <si>
+    <t>Coronel</t>
+  </si>
+  <si>
+    <t>Cochamó</t>
+  </si>
+  <si>
+    <t>Aysen</t>
+  </si>
+  <si>
+    <t>Ancud</t>
+  </si>
+  <si>
+    <t>Patache</t>
+  </si>
+  <si>
+    <t>Chacao</t>
+  </si>
+  <si>
+    <t>Maullín</t>
+  </si>
+  <si>
+    <t>Dalcahue</t>
+  </si>
+  <si>
+    <t>Lirquén</t>
+  </si>
+  <si>
+    <t>Juan Fernández</t>
+  </si>
+  <si>
+    <t>Isla Alejandro Selkirk</t>
+  </si>
+  <si>
+    <t>Huasco / Guacolda</t>
+  </si>
+  <si>
+    <t>Guarello</t>
+  </si>
+  <si>
+    <t>Gregorio</t>
+  </si>
+  <si>
+    <t>Coquimbo</t>
+  </si>
+  <si>
+    <t>Carahue</t>
+  </si>
+  <si>
+    <t>Achao</t>
+  </si>
+  <si>
+    <t>Los Vilos</t>
+  </si>
+  <si>
+    <t>Ventanas</t>
+  </si>
+  <si>
+    <t>Caldera</t>
+  </si>
+  <si>
+    <t>Patillos</t>
+  </si>
+  <si>
+    <t>Aguirre</t>
+  </si>
+  <si>
+    <t>Huasco-Guacolda</t>
+  </si>
+  <si>
+    <t>Baker</t>
+  </si>
+  <si>
+    <t>Corral</t>
+  </si>
+  <si>
+    <t>Queilen</t>
+  </si>
+  <si>
+    <t>Isla De Pascua</t>
+  </si>
+  <si>
+    <t>Chañaral-Barquito</t>
+  </si>
+  <si>
+    <t>Huachipato</t>
+  </si>
+  <si>
+    <t>Term. Sid. Huachipato</t>
+  </si>
+  <si>
+    <t>Jf (Isla Alejandro Selkirk)</t>
+  </si>
+  <si>
+    <t>Isla Mechuque</t>
+  </si>
+  <si>
+    <t>Navarino</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Queilen </t>
+  </si>
+  <si>
+    <t>Snipe</t>
   </si>
   <si>
     <t>Valdivia</t>
   </si>
   <si>
-    <t>Lirquén</t>
-[...79 lines deleted...]
-  <si>
     <t>Tocopilla</t>
   </si>
   <si>
-    <t>Penco</t>
+    <t>Otros Pertos</t>
   </si>
   <si>
-    <t>Huachipato</t>
-[...35 lines deleted...]
-    <t>Lago Gral. Carrera</t>
+    <t>Puerto Baker</t>
   </si>
   <si>
     <t>Lota</t>
   </si>
   <si>
-    <t>Puerto Baker</t>
-[...2 lines deleted...]
-    <t>Puerto Edén</t>
+    <t>Lago Gral. Carrera</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -539,8806 +614,9544 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F511"/>
+  <dimension ref="A1:F589"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>2024</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>290.579</v>
+        <v>9334.4</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2024</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>1600.128</v>
+        <v>10603.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2024</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
-      <c r="D4">
-[...1 lines deleted...]
-      </c>
       <c r="E4">
-        <v>5.0</v>
-[...2 lines deleted...]
-        <v>2861.34</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2024</v>
       </c>
       <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>11</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5">
-        <v>90.0</v>
-[...2 lines deleted...]
-        <v>5833.8</v>
+        <v>1202.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2024</v>
       </c>
       <c r="B6" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>79.636</v>
+        <v>12</v>
       </c>
       <c r="E6">
-        <v>125.425</v>
-[...2 lines deleted...]
-        <v>9988.3453</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2024</v>
       </c>
       <c r="B7" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>392.624</v>
+        <v>13</v>
       </c>
       <c r="E7">
-        <v>33.0</v>
-[...2 lines deleted...]
-        <v>12956.592</v>
+        <v>1220.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>2024</v>
       </c>
       <c r="B8" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>11.112</v>
+        <v>9</v>
       </c>
       <c r="E8">
-        <v>1200.0</v>
-[...2 lines deleted...]
-        <v>13334.4</v>
+        <v>4121.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>2024</v>
       </c>
       <c r="B9" t="s">
         <v>14</v>
       </c>
       <c r="C9" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>335.212</v>
+        <v>15</v>
       </c>
       <c r="E9">
-        <v>40.0</v>
-[...2 lines deleted...]
-        <v>13408.48</v>
+        <v>17032.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>2024</v>
       </c>
       <c r="B10" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
-      <c r="D10">
-[...1 lines deleted...]
-      </c>
       <c r="E10">
-        <v>10.0</v>
-[...2 lines deleted...]
-        <v>15241.96</v>
+        <v>81.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>2024</v>
       </c>
       <c r="B11" t="s">
         <v>18</v>
       </c>
       <c r="C11" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>79.636</v>
+        <v>13</v>
       </c>
       <c r="E11">
-        <v>250.0</v>
-[...2 lines deleted...]
-        <v>19909.0</v>
+        <v>1107.831</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>2024</v>
       </c>
       <c r="B12" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C12" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>131.492</v>
+        <v>20</v>
       </c>
       <c r="E12">
-        <v>180.0</v>
-[...2 lines deleted...]
-        <v>23668.56</v>
+        <v>1605578.79</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>2024</v>
       </c>
       <c r="B13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C13" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>1194.54</v>
+        <v>6</v>
       </c>
       <c r="E13">
-        <v>21.6</v>
-[...2 lines deleted...]
-        <v>25802.064</v>
+        <v>42217.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>2024</v>
       </c>
       <c r="B14" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C14" t="s">
         <v>22</v>
       </c>
-      <c r="D14">
-[...1 lines deleted...]
-      </c>
       <c r="E14">
-        <v>30.0</v>
-[...2 lines deleted...]
-        <v>44002.44</v>
+        <v>48600.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>2024</v>
       </c>
       <c r="B15" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" t="s">
         <v>23</v>
       </c>
-      <c r="C15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15">
-        <v>25.0</v>
-[...2 lines deleted...]
-        <v>52226.5</v>
+        <v>55458.402</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>2024</v>
       </c>
       <c r="B16" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="C16" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>1620.5</v>
+        <v>24</v>
       </c>
       <c r="E16">
-        <v>60.0</v>
-[...2 lines deleted...]
-        <v>97230.0</v>
+        <v>11466.83</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>2024</v>
       </c>
       <c r="B17" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="C17" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>459.296</v>
+        <v>25</v>
       </c>
       <c r="E17">
-        <v>371.0</v>
-[...2 lines deleted...]
-        <v>170398.816</v>
+        <v>1469.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>2024</v>
       </c>
       <c r="B18" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="C18" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>392.624</v>
+        <v>7</v>
       </c>
       <c r="E18">
-        <v>536.0</v>
-[...2 lines deleted...]
-        <v>210446.464</v>
+        <v>60.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>2024</v>
       </c>
       <c r="B19" t="s">
         <v>21</v>
       </c>
       <c r="C19" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>74.08</v>
+        <v>21</v>
       </c>
       <c r="E19">
-        <v>3089.37</v>
-[...2 lines deleted...]
-        <v>228860.5296</v>
+        <v>240.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>2024</v>
       </c>
       <c r="B20" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>825.992</v>
+        <v>26</v>
       </c>
       <c r="E20">
-        <v>300.0</v>
-[...2 lines deleted...]
-        <v>247797.6</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>2024</v>
       </c>
       <c r="B21" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>255.576</v>
+        <v>15</v>
       </c>
       <c r="E21">
-        <v>1200.0</v>
-[...2 lines deleted...]
-        <v>306691.2</v>
+        <v>95278.9</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>2024</v>
       </c>
       <c r="B22" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="C22" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>42.6</v>
+        <v>16</v>
       </c>
       <c r="E22">
-        <v>9112.0</v>
-[...2 lines deleted...]
-        <v>388171.2</v>
+        <v>77528.96458</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>2024</v>
       </c>
       <c r="B23" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="C23" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>372.25</v>
+        <v>16</v>
       </c>
       <c r="E23">
-        <v>1144.0</v>
-[...2 lines deleted...]
-        <v>425854.0</v>
+        <v>25000.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>2024</v>
       </c>
       <c r="B24" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>1827.92</v>
+        <v>27</v>
       </c>
       <c r="E24">
-        <v>282.9</v>
-[...2 lines deleted...]
-        <v>517118.568</v>
+        <v>1385.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>2024</v>
       </c>
       <c r="B25" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>1187.132</v>
+        <v>28</v>
       </c>
       <c r="E25">
-        <v>500.0</v>
-[...2 lines deleted...]
-        <v>593566.0</v>
+        <v>4455.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>2024</v>
       </c>
       <c r="B26" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C26" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>679.68</v>
+        <v>24</v>
       </c>
       <c r="E26">
-        <v>878.03</v>
-[...2 lines deleted...]
-        <v>596779.4304</v>
+        <v>10000.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>2024</v>
       </c>
       <c r="B27" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>607.456</v>
+        <v>13</v>
       </c>
       <c r="E27">
-        <v>1200.0</v>
-[...2 lines deleted...]
-        <v>728947.2</v>
+        <v>22666.9</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>2024</v>
       </c>
       <c r="B28" t="s">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="C28" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>537.08</v>
+        <v>29</v>
       </c>
       <c r="E28">
-        <v>1366.2</v>
-[...2 lines deleted...]
-        <v>733758.696</v>
+        <v>20000.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>2024</v>
       </c>
       <c r="B29" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>468.556</v>
+        <v>14</v>
       </c>
       <c r="E29">
-        <v>1596.59</v>
-[...2 lines deleted...]
-        <v>748091.82404</v>
+        <v>14838.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>2024</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>1146.39</v>
+        <v>30</v>
       </c>
       <c r="E30">
-        <v>700.0</v>
-[...2 lines deleted...]
-        <v>802473.0</v>
+        <v>1790.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>2024</v>
       </c>
       <c r="B31" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>31</v>
       </c>
-      <c r="D31">
-[...1 lines deleted...]
-      </c>
       <c r="E31">
-        <v>585.7</v>
-[...2 lines deleted...]
-        <v>1030480.58</v>
+        <v>525.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>2024</v>
       </c>
       <c r="B32" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>207.424</v>
+        <v>23</v>
       </c>
       <c r="E32">
-        <v>5000.0</v>
-[...2 lines deleted...]
-        <v>1037120.0</v>
+        <v>190.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>2024</v>
       </c>
       <c r="B33" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C33" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>679.68</v>
+        <v>10</v>
       </c>
       <c r="E33">
-        <v>1803.568</v>
-[...2 lines deleted...]
-        <v>1225849.09824</v>
+        <v>5913.0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>2024</v>
       </c>
       <c r="B34" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>42.6</v>
+        <v>7</v>
       </c>
       <c r="E34">
-        <v>29968.0</v>
-[...2 lines deleted...]
-        <v>1276636.8</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>2024</v>
       </c>
       <c r="B35" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C35" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>392.62</v>
+        <v>21</v>
       </c>
       <c r="E35">
-        <v>3504.0</v>
-[...2 lines deleted...]
-        <v>1375740.48</v>
+        <v>81484.0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>2024</v>
       </c>
       <c r="B36" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="C36" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>472.26</v>
+        <v>24</v>
       </c>
       <c r="E36">
-        <v>3689.176</v>
-[...2 lines deleted...]
-        <v>1742250.25776</v>
+        <v>2900.0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>2024</v>
       </c>
       <c r="B37" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="C37" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>1527.9</v>
+        <v>32</v>
       </c>
       <c r="E37">
-        <v>1246.16</v>
-[...2 lines deleted...]
-        <v>1904007.864</v>
+        <v>25000.0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>2024</v>
       </c>
       <c r="B38" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C38" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>475.96</v>
+        <v>17</v>
       </c>
       <c r="E38">
-        <v>4284.0</v>
-[...2 lines deleted...]
-        <v>2039012.64</v>
+        <v>32000.0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>2024</v>
       </c>
       <c r="B39" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C39" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>983.412</v>
+        <v>33</v>
       </c>
       <c r="E39">
-        <v>2161.997</v>
-[...2 lines deleted...]
-        <v>2126133.793764</v>
+        <v>1930.0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>2024</v>
       </c>
       <c r="B40" t="s">
+        <v>22</v>
+      </c>
+      <c r="C40" t="s">
         <v>17</v>
       </c>
-      <c r="C40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E40">
-        <v>12644.5</v>
-[...2 lines deleted...]
-        <v>2622772.768</v>
+        <v>8000.0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>2024</v>
       </c>
       <c r="B41" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="C41" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>205.57</v>
+        <v>23</v>
       </c>
       <c r="E41">
-        <v>15756.0</v>
-[...2 lines deleted...]
-        <v>3238960.92</v>
+        <v>47800.0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>2024</v>
       </c>
       <c r="B42" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>1148.24</v>
+        <v>34</v>
       </c>
       <c r="E42">
-        <v>3000.0</v>
-[...2 lines deleted...]
-        <v>3444720.0</v>
+        <v>15000.0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>2024</v>
       </c>
       <c r="B43" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="C43" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>790.804</v>
+        <v>10</v>
       </c>
       <c r="E43">
-        <v>4500.0</v>
-[...2 lines deleted...]
-        <v>3558618.0</v>
+        <v>90514.5</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>2024</v>
       </c>
       <c r="B44" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>783.396</v>
+        <v>35</v>
       </c>
       <c r="E44">
-        <v>5337.925</v>
-[...2 lines deleted...]
-        <v>4181709.0933</v>
+        <v>502103.065</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>2024</v>
       </c>
       <c r="B45" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C45" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>2794.67</v>
+        <v>19</v>
       </c>
       <c r="E45">
-        <v>2000.0</v>
-[...2 lines deleted...]
-        <v>5589340.0</v>
+        <v>727301.0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>2024</v>
       </c>
       <c r="B46" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>205.57</v>
+        <v>36</v>
       </c>
       <c r="E46">
-        <v>30407.5</v>
-[...2 lines deleted...]
-        <v>6250869.775</v>
+        <v>10000.0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>2024</v>
       </c>
       <c r="B47" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>37</v>
       </c>
-      <c r="D47">
-[...1 lines deleted...]
-      </c>
       <c r="E47">
-        <v>76771.0</v>
-[...2 lines deleted...]
-        <v>6966814.708</v>
+        <v>3094.0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>2024</v>
       </c>
       <c r="B48" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="C48" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>1500.12</v>
+        <v>13</v>
       </c>
       <c r="E48">
-        <v>5167.37</v>
-[...2 lines deleted...]
-        <v>7751675.0844</v>
+        <v>69484.15</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>2024</v>
       </c>
       <c r="B49" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="C49" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>425.96</v>
+        <v>18</v>
       </c>
       <c r="E49">
-        <v>19140.0</v>
-[...2 lines deleted...]
-        <v>8152874.4</v>
+        <v>818510.689</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>2024</v>
       </c>
       <c r="B50" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="C50" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>1827.92</v>
+        <v>6</v>
       </c>
       <c r="E50">
-        <v>5033.0</v>
-[...2 lines deleted...]
-        <v>9199921.36</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>2024</v>
       </c>
       <c r="B51" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="C51" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>3965.132</v>
+        <v>9</v>
       </c>
       <c r="E51">
-        <v>2413.8</v>
-[...2 lines deleted...]
-        <v>9571035.6216</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>2024</v>
       </c>
       <c r="B52" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C52" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>392.62</v>
+        <v>23</v>
       </c>
       <c r="E52">
-        <v>27081.0</v>
-[...2 lines deleted...]
-        <v>10632542.22</v>
+        <v>30719.7</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>2024</v>
       </c>
       <c r="B53" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="C53" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>2237.22</v>
+        <v>38</v>
       </c>
       <c r="E53">
-        <v>5000.0</v>
-[...2 lines deleted...]
-        <v>11186100.0</v>
+        <v>734.0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>2024</v>
       </c>
       <c r="B54" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C54" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>825.992</v>
+        <v>13</v>
       </c>
       <c r="E54">
-        <v>14483.0</v>
-[...2 lines deleted...]
-        <v>11962842.136</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>2024</v>
       </c>
       <c r="B55" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="C55" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>1339.0</v>
+        <v>27</v>
       </c>
       <c r="E55">
-        <v>9001.0</v>
-[...2 lines deleted...]
-        <v>12052339.0</v>
+        <v>1051.0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>2024</v>
       </c>
       <c r="B56" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C56" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>1114.9</v>
+        <v>11</v>
       </c>
       <c r="E56">
-        <v>11529.0</v>
-[...2 lines deleted...]
-        <v>12853682.1</v>
+        <v>577241.899</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>2024</v>
       </c>
       <c r="B57" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>492.632</v>
+        <v>40</v>
       </c>
       <c r="E57">
-        <v>27342.976</v>
-[...2 lines deleted...]
-        <v>13470024.952832</v>
+        <v>772.0</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>2024</v>
       </c>
       <c r="B58" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="C58" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>2794.67</v>
+        <v>41</v>
       </c>
       <c r="E58">
-        <v>5455.0</v>
-[...2 lines deleted...]
-        <v>15244924.85</v>
+        <v>39100.0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>2024</v>
       </c>
       <c r="B59" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C59" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>700.06</v>
+        <v>42</v>
       </c>
       <c r="E59">
-        <v>22000.0</v>
-[...2 lines deleted...]
-        <v>15401320.0</v>
+        <v>5817.0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>2024</v>
       </c>
       <c r="B60" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="C60" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>3572.508</v>
+        <v>13</v>
       </c>
       <c r="E60">
-        <v>4366.0</v>
-[...2 lines deleted...]
-        <v>15597569.928</v>
+        <v>104905.98</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>2024</v>
       </c>
       <c r="B61" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C61" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>768.58</v>
+        <v>6</v>
       </c>
       <c r="E61">
-        <v>21000.0</v>
-[...2 lines deleted...]
-        <v>16140180.0</v>
+        <v>2265.0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>2024</v>
       </c>
       <c r="B62" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>1146.39</v>
+        <v>9</v>
       </c>
       <c r="E62">
-        <v>15185.2</v>
-[...2 lines deleted...]
-        <v>17408161.428</v>
+        <v>172008.05</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>2024</v>
       </c>
       <c r="B63" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C63" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>1716.8</v>
+        <v>43</v>
       </c>
       <c r="E63">
-        <v>10300.74</v>
-[...2 lines deleted...]
-        <v>17684310.432</v>
+        <v>498.525</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>2024</v>
       </c>
       <c r="B64" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C64" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>531.52</v>
+        <v>44</v>
       </c>
       <c r="E64">
-        <v>37578.559</v>
-[...2 lines deleted...]
-        <v>19973755.67968</v>
+        <v>19493.0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>2024</v>
       </c>
       <c r="B65" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="C65" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>1109.348</v>
+        <v>45</v>
       </c>
       <c r="E65">
-        <v>18162.689</v>
-[...2 lines deleted...]
-        <v>20148742.716772</v>
+        <v>30.5</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>2024</v>
       </c>
       <c r="B66" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="C66" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>2398.34</v>
+        <v>23</v>
       </c>
       <c r="E66">
-        <v>8600.0</v>
-[...2 lines deleted...]
-        <v>20625724.0</v>
+        <v>168939.178</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>2024</v>
       </c>
       <c r="B67" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>1259.36</v>
+        <v>46</v>
       </c>
       <c r="E67">
-        <v>16500.0</v>
-[...2 lines deleted...]
-        <v>20779440.0</v>
+        <v>914.17</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>2024</v>
       </c>
       <c r="B68" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C68" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>2281.66</v>
+        <v>47</v>
       </c>
       <c r="E68">
-        <v>9291.0</v>
-[...2 lines deleted...]
-        <v>21198903.06</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>2024</v>
       </c>
       <c r="B69" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="C69" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>1681.62</v>
+        <v>13</v>
       </c>
       <c r="E69">
-        <v>13901.0</v>
-[...2 lines deleted...]
-        <v>23376199.62</v>
+        <v>13644.0</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>2024</v>
       </c>
       <c r="B70" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="C70" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>2255.736</v>
+        <v>7</v>
       </c>
       <c r="E70">
-        <v>13473.5</v>
-[...2 lines deleted...]
-        <v>30392658.996</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>2024</v>
       </c>
       <c r="B71" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C71" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>344.472</v>
+        <v>15</v>
       </c>
       <c r="E71">
-        <v>92016.147</v>
-[...2 lines deleted...]
-        <v>31696986.189384</v>
+        <v>4451.0</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>2024</v>
       </c>
       <c r="B72" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="C72" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>783.396</v>
+        <v>10</v>
       </c>
       <c r="E72">
-        <v>41248.0</v>
-[...2 lines deleted...]
-        <v>32313518.208</v>
+        <v>24551.0</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>2024</v>
       </c>
       <c r="B73" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="C73" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>944.52</v>
+        <v>37</v>
       </c>
       <c r="E73">
-        <v>34966.0</v>
-[...2 lines deleted...]
-        <v>33026086.32</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>2024</v>
       </c>
       <c r="B74" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>335.212</v>
+        <v>13</v>
       </c>
       <c r="E74">
-        <v>98711.358</v>
-[...2 lines deleted...]
-        <v>33089231.737896</v>
+        <v>455.0</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>2024</v>
       </c>
       <c r="B75" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C75" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>1487.156</v>
+        <v>29</v>
       </c>
       <c r="E75">
-        <v>23084.617</v>
-[...2 lines deleted...]
-        <v>34330426.679252</v>
+        <v>1170.0</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>2024</v>
       </c>
       <c r="B76" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="C76" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>1498.27</v>
+        <v>11</v>
       </c>
       <c r="E76">
-        <v>23344.0</v>
-[...2 lines deleted...]
-        <v>34975614.88</v>
+        <v>422.5</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>2024</v>
       </c>
       <c r="B77" t="s">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="C77" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>1716.8</v>
+        <v>49</v>
       </c>
       <c r="E77">
-        <v>21497.5</v>
-[...2 lines deleted...]
-        <v>36906908.0</v>
+        <v>34656.0</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>2024</v>
       </c>
       <c r="B78" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C78" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>1861.26</v>
+        <v>15</v>
       </c>
       <c r="E78">
-        <v>20000.0</v>
-[...2 lines deleted...]
-        <v>37225200.0</v>
+        <v>1598.0</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>2024</v>
       </c>
       <c r="B79" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C79" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>2190.916</v>
+        <v>11</v>
       </c>
       <c r="E79">
-        <v>17000.0</v>
-[...2 lines deleted...]
-        <v>37245572.0</v>
+        <v>119.2</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>2024</v>
       </c>
       <c r="B80" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="C80" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>1607.54</v>
+        <v>28</v>
       </c>
       <c r="E80">
-        <v>25000.0</v>
-[...2 lines deleted...]
-        <v>40188500.0</v>
+        <v>13153.0</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>2024</v>
       </c>
       <c r="B81" t="s">
+        <v>13</v>
+      </c>
+      <c r="C81" t="s">
         <v>7</v>
       </c>
-      <c r="C81" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E81">
-        <v>96698.287</v>
-[...2 lines deleted...]
-        <v>47457585.29386</v>
+        <v>285.0</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>2024</v>
       </c>
       <c r="B82" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C82" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>1414.93</v>
+        <v>26</v>
       </c>
       <c r="E82">
-        <v>33559.757</v>
-[...2 lines deleted...]
-        <v>47484706.97201</v>
+        <v>91.0</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>2024</v>
       </c>
       <c r="B83" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C83" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>1622.35</v>
+        <v>15</v>
       </c>
       <c r="E83">
-        <v>31899.708</v>
-[...2 lines deleted...]
-        <v>51752491.2738</v>
+        <v>791.0</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>2024</v>
       </c>
       <c r="B84" t="s">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="C84" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>500.04</v>
+        <v>27</v>
       </c>
       <c r="E84">
-        <v>122123.47</v>
-[...2 lines deleted...]
-        <v>61066619.9388</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>2024</v>
       </c>
       <c r="B85" t="s">
-        <v>34</v>
+        <v>6</v>
       </c>
       <c r="C85" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>344.472</v>
+        <v>11</v>
       </c>
       <c r="E85">
-        <v>190523.0</v>
-[...2 lines deleted...]
-        <v>65629838.856</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>2024</v>
       </c>
       <c r="B86" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C86" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>1133.42</v>
+        <v>13</v>
       </c>
       <c r="E86">
-        <v>70406.175</v>
-[...2 lines deleted...]
-        <v>79799766.8685</v>
+        <v>3225.6</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>2024</v>
       </c>
       <c r="B87" t="s">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="C87" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>787.1</v>
+        <v>14</v>
       </c>
       <c r="E87">
-        <v>104310.0</v>
-[...2 lines deleted...]
-        <v>82102401.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>2024</v>
       </c>
       <c r="B88" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="C88" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>1481.6</v>
+        <v>50</v>
       </c>
       <c r="E88">
-        <v>59427.7</v>
-[...2 lines deleted...]
-        <v>88048080.32</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>2024</v>
       </c>
       <c r="B89" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>753.76</v>
+        <v>51</v>
       </c>
       <c r="E89">
-        <v>117089.974</v>
-[...2 lines deleted...]
-        <v>88257738.80224</v>
+        <v>1152.0</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>2024</v>
       </c>
       <c r="B90" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C90" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>1585.31</v>
+        <v>30</v>
       </c>
       <c r="E90">
-        <v>56329.973</v>
-[...2 lines deleted...]
-        <v>89300469.49663</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>2024</v>
       </c>
       <c r="B91" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>674.13</v>
+        <v>31</v>
       </c>
       <c r="E91">
-        <v>138925.65</v>
-[...2 lines deleted...]
-        <v>93653948.4345</v>
+        <v>864.0</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>2024</v>
       </c>
       <c r="B92" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="C92" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>3748.448</v>
+        <v>49</v>
       </c>
       <c r="E92">
-        <v>25016.0</v>
-[...2 lines deleted...]
-        <v>93771175.168</v>
+        <v>506.0</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>2024</v>
       </c>
       <c r="B93" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="C93" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>3926.24</v>
+        <v>35</v>
       </c>
       <c r="E93">
-        <v>24171.62</v>
-[...2 lines deleted...]
-        <v>94903581.3088</v>
+        <v>378843.863</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>2024</v>
       </c>
       <c r="B94" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C94" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>1481.6</v>
+        <v>52</v>
       </c>
       <c r="E94">
-        <v>73106.0</v>
-[...2 lines deleted...]
-        <v>108313849.6</v>
+        <v>30180.0</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>2024</v>
       </c>
       <c r="B95" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="C95" t="s">
         <v>29</v>
       </c>
-      <c r="D95">
-[...1 lines deleted...]
-      </c>
       <c r="E95">
-        <v>377188.0</v>
-[...2 lines deleted...]
-        <v>127136496.032</v>
+        <v>101.0</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>2024</v>
       </c>
       <c r="B96" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="C96" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>3902.164</v>
+        <v>33</v>
       </c>
       <c r="E96">
-        <v>36394.349</v>
-[...2 lines deleted...]
-        <v>142016718.47124</v>
+        <v>182845.0</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>2024</v>
       </c>
       <c r="B97" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="C97" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>1259.36</v>
+        <v>35</v>
       </c>
       <c r="E97">
-        <v>120238.6</v>
-[...2 lines deleted...]
-        <v>151423683.296</v>
+        <v>17902.555</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>2024</v>
       </c>
       <c r="B98" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="C98" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>1481.6</v>
+        <v>44</v>
       </c>
       <c r="E98">
-        <v>168879.0</v>
-[...2 lines deleted...]
-        <v>250211126.4</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>2024</v>
       </c>
       <c r="B99" t="s">
-        <v>6</v>
+        <v>53</v>
       </c>
       <c r="C99" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>2281.66</v>
+        <v>54</v>
       </c>
       <c r="E99">
-        <v>119899.5</v>
-[...2 lines deleted...]
-        <v>273569893.17</v>
+        <v>25.09</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>2024</v>
       </c>
       <c r="B100" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="C100" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>1148.24</v>
+        <v>17</v>
       </c>
       <c r="E100">
-        <v>305228.066</v>
-[...2 lines deleted...]
-        <v>350475074.50384</v>
+        <v>34.45</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>2024</v>
       </c>
       <c r="B101" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C101" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>700.06</v>
+        <v>48</v>
       </c>
       <c r="E101">
-        <v>525581.839</v>
-[...2 lines deleted...]
-        <v>367938822.21034</v>
+        <v>7260.0</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>2024</v>
       </c>
       <c r="B102" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="C102" t="s">
         <v>16</v>
       </c>
-      <c r="D102">
-[...1 lines deleted...]
-      </c>
       <c r="E102">
-        <v>206795.0</v>
-[...2 lines deleted...]
-        <v>376857004.15</v>
+        <v>112625.0</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>2024</v>
       </c>
       <c r="B103" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="C103" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>953.78</v>
+        <v>52</v>
       </c>
       <c r="E103">
-        <v>470221.0</v>
-[...2 lines deleted...]
-        <v>448487385.38</v>
+        <v>3215.0</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>2024</v>
       </c>
       <c r="B104" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="C104" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>955.632</v>
+        <v>11</v>
       </c>
       <c r="E104">
-        <v>471099.4</v>
-[...2 lines deleted...]
-        <v>450197661.8208</v>
+        <v>15200.0</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>2024</v>
       </c>
       <c r="B105" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="C105" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>1689.02</v>
+        <v>25</v>
       </c>
       <c r="E105">
-        <v>290594.0</v>
-[...2 lines deleted...]
-        <v>490819077.88</v>
+        <v>13250.0</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>2024</v>
       </c>
       <c r="B106" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C106" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>1596.424</v>
+        <v>11</v>
       </c>
       <c r="E106">
-        <v>368074.0</v>
-[...2 lines deleted...]
-        <v>587602167.376</v>
+        <v>450.802</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>2024</v>
       </c>
       <c r="B107" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C107" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="E107">
-        <v>1365.0</v>
+        <v>44118.657</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>2024</v>
       </c>
       <c r="B108" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C108" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="E108">
-        <v>123.0</v>
+        <v>99029.0</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>2024</v>
       </c>
       <c r="B109" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="C109" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E109">
-        <v>24205.0</v>
+        <v>114197.0</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>2024</v>
       </c>
       <c r="B110" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="C110" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E110">
-        <v>197.0</v>
+        <v>30000.0</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>2024</v>
       </c>
       <c r="B111" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="C111" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E111">
-        <v>355.0</v>
+        <v>40402.895</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>2024</v>
       </c>
       <c r="B112" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="C112" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="E112">
-        <v>6479.25</v>
+        <v>282.0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>2024</v>
       </c>
       <c r="B113" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="C113" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="E113">
-        <v>22700.0</v>
+        <v>10992.292</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>2024</v>
       </c>
       <c r="B114" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="C114" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="E114">
-        <v>5660.37</v>
+        <v>10280.0</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>2024</v>
       </c>
       <c r="B115" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="C115" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E115">
-        <v>800.0</v>
+        <v>10100.0</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>2024</v>
       </c>
       <c r="B116" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E116">
-        <v>357.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>2024</v>
       </c>
       <c r="B117" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="C117" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="E117">
-        <v>224.0</v>
+        <v>251.0</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>2024</v>
       </c>
       <c r="B118" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="C118" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="E118">
-        <v>6879.232</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>2024</v>
       </c>
       <c r="B119" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C119" t="s">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="E119">
-        <v>186.0</v>
+        <v>60.0</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>2024</v>
       </c>
       <c r="B120" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="C120" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E120">
-        <v>73934.0</v>
+        <v>11200.0</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>2024</v>
       </c>
       <c r="B121" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="C121" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E121">
-        <v>475977.0</v>
+        <v>63200.0</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>2024</v>
       </c>
       <c r="B122" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C122" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="E122">
-        <v>1390.307</v>
+        <v>8200.0</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>2024</v>
       </c>
       <c r="B123" t="s">
+        <v>31</v>
+      </c>
+      <c r="C123" t="s">
         <v>7</v>
       </c>
-      <c r="C123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E123">
-        <v>43112.056</v>
+        <v>4258.0</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>2024</v>
       </c>
       <c r="B124" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="C124" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="E124">
-        <v>268.6</v>
+        <v>57365.0</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>2024</v>
       </c>
       <c r="B125" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="C125" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E125">
-        <v>160.0</v>
+        <v>1166.0</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>2024</v>
       </c>
       <c r="B126" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C126" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="E126">
-        <v>1222.0</v>
+        <v>29808.8</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>2024</v>
       </c>
       <c r="B127" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C127" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E127">
-        <v>418607.614</v>
+        <v>126064.97</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>2024</v>
       </c>
       <c r="B128" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C128" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E128">
-        <v>29000.0</v>
+        <v>4000.721</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>2024</v>
       </c>
       <c r="B129" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="C129" t="s">
         <v>16</v>
       </c>
       <c r="E129">
-        <v>50000.0</v>
+        <v>12500.0</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>2024</v>
       </c>
       <c r="B130" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C130" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="E130">
-        <v>1100.0</v>
+        <v>1290.5</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>2024</v>
       </c>
       <c r="B131" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C131" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E131">
-        <v>749.12</v>
+        <v>12000.0</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>2024</v>
       </c>
       <c r="B132" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="C132" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="E132">
-        <v>198737.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>2024</v>
       </c>
       <c r="B133" t="s">
         <v>7</v>
       </c>
       <c r="C133" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="E133">
-        <v>18125.254</v>
+        <v>375.0</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>2024</v>
       </c>
       <c r="B134" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="C134" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="E134">
-        <v>21413.0</v>
+        <v>1263.0</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>2024</v>
       </c>
       <c r="B135" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C135" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="E135">
-        <v>179839.173</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>2024</v>
       </c>
       <c r="B136" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="C136" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="E136">
-        <v>1300.0</v>
+        <v>17116.0</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>2024</v>
       </c>
       <c r="B137" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C137" t="s">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="E137">
-        <v>174.0</v>
+        <v>74.0</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>2024</v>
       </c>
       <c r="B138" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="C138" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="E138">
-        <v>37764.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>2024</v>
       </c>
       <c r="B139" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="C139" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="E139">
-        <v>25454.0</v>
+        <v>217.0</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>2024</v>
       </c>
       <c r="B140" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C140" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="E140">
-        <v>67565.2</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>2024</v>
       </c>
       <c r="B141" t="s">
-        <v>49</v>
+        <v>7</v>
       </c>
       <c r="C141" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E141">
-        <v>1093.42</v>
+        <v>4090.0</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>2024</v>
       </c>
       <c r="B142" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="C142" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E142">
-        <v>10938.64</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>2024</v>
       </c>
       <c r="B143" t="s">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="C143" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="E143">
-        <v>1.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>2024</v>
       </c>
       <c r="B144" t="s">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="C144" t="s">
-        <v>6</v>
+        <v>35</v>
       </c>
       <c r="E144">
-        <v>3900.1</v>
+        <v>465.0</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>2024</v>
       </c>
       <c r="B145" t="s">
+        <v>60</v>
+      </c>
+      <c r="C145" t="s">
         <v>7</v>
       </c>
-      <c r="C145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E145">
-        <v>1600.0</v>
+        <v>582.3</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>2024</v>
       </c>
       <c r="B146" t="s">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="C146" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E146">
-        <v>620.0</v>
+        <v>468.0</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>2024</v>
       </c>
       <c r="B147" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="C147" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="E147">
-        <v>97008.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>2024</v>
       </c>
       <c r="B148" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="C148" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E148">
-        <v>29656.215</v>
+        <v>1616.0</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>2024</v>
       </c>
       <c r="B149" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="C149" t="s">
-        <v>6</v>
+        <v>47</v>
       </c>
       <c r="E149">
-        <v>120.0</v>
+        <v>23434.0</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>2024</v>
       </c>
       <c r="B150" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="C150" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="E150">
-        <v>7775.5</v>
+        <v>44.0</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>2024</v>
       </c>
       <c r="B151" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="C151" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="E151">
-        <v>106344.25</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>2024</v>
       </c>
       <c r="B152" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="C152" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="E152">
-        <v>4088.0</v>
+        <v>179.5</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>2024</v>
       </c>
       <c r="B153" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="C153" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E153">
-        <v>1427.0</v>
+        <v>546.0</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>2024</v>
       </c>
       <c r="B154" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C154" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="E154">
-        <v>105500.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>2024</v>
       </c>
       <c r="B155" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="C155" t="s">
         <v>33</v>
       </c>
       <c r="E155">
-        <v>101.0</v>
+        <v>10530.0</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>2024</v>
       </c>
       <c r="B156" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="C156" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="E156">
-        <v>542953.652</v>
+        <v>12100.0</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>2024</v>
       </c>
       <c r="B157" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="C157" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="E157">
-        <v>220.0</v>
+        <v>15368.9</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>2024</v>
       </c>
       <c r="B158" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C158" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="E158">
-        <v>19133.0</v>
+        <v>3600.0</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>2024</v>
       </c>
       <c r="B159" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="C159" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="E159">
-        <v>280.0</v>
+        <v>14497.256</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>2024</v>
       </c>
       <c r="B160" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C160" t="s">
         <v>16</v>
       </c>
       <c r="E160">
-        <v>19020.0</v>
+        <v>102454.518</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>2024</v>
       </c>
       <c r="B161" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="C161" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="E161">
-        <v>7159.0</v>
+        <v>10700.0</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>2024</v>
       </c>
       <c r="B162" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="C162" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="E162">
-        <v>12878.0</v>
+        <v>19240.0</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>2024</v>
       </c>
       <c r="B163" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C163" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
       <c r="E163">
-        <v>75869.0</v>
+        <v>444.8</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>2024</v>
       </c>
       <c r="B164" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="C164" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="E164">
-        <v>47091.0</v>
+        <v>67629.0</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>2024</v>
       </c>
       <c r="B165" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="C165" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="E165">
-        <v>580.0</v>
+        <v>597.0</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>2024</v>
       </c>
       <c r="B166" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="C166" t="s">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="E166">
-        <v>212.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>2024</v>
       </c>
       <c r="B167" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C167" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E167">
-        <v>105637.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>2024</v>
       </c>
       <c r="B168" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="C168" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="E168">
-        <v>14000.0</v>
+        <v>10244.0</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>2024</v>
       </c>
       <c r="B169" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="C169" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="E169">
-        <v>1083.5</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>2024</v>
       </c>
       <c r="B170" t="s">
+        <v>63</v>
+      </c>
+      <c r="C170" t="s">
         <v>35</v>
       </c>
-      <c r="C170" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E170">
-        <v>3729.0</v>
+        <v>28093.354</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>2024</v>
       </c>
       <c r="B171" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C171" t="s">
         <v>7</v>
       </c>
       <c r="E171">
-        <v>302.0</v>
+        <v>16977.37</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>2024</v>
       </c>
       <c r="B172" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C172" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="E172">
-        <v>114505.5</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>2024</v>
       </c>
       <c r="B173" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="C173" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E173">
-        <v>796855.646</v>
+        <v>70000.0</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>2024</v>
       </c>
       <c r="B174" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="C174" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="E174">
-        <v>396.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>2024</v>
       </c>
       <c r="B175" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="C175" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E175">
-        <v>422.0</v>
+        <v>21000.0</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>2024</v>
       </c>
       <c r="B176" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="C176" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="E176">
-        <v>105637.12</v>
+        <v>460480.9098</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>2024</v>
       </c>
       <c r="B177" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C177" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="E177">
-        <v>751953.248</v>
+        <v>11848.591</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>2024</v>
       </c>
       <c r="B178" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C178" t="s">
-        <v>49</v>
+        <v>16</v>
+      </c>
+      <c r="D178">
+        <v>1259.36</v>
       </c>
       <c r="E178">
-        <v>91082.0</v>
+        <v>634845.0</v>
+      </c>
+      <c r="F178">
+        <v>799498399.2</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>2024</v>
       </c>
       <c r="B179" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="C179" t="s">
-        <v>19</v>
+        <v>35</v>
+      </c>
+      <c r="D179">
+        <v>700.06</v>
       </c>
       <c r="E179">
-        <v>118835.0</v>
+        <v>748397.813</v>
+      </c>
+      <c r="F179">
+        <v>523923372.97</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>2024</v>
       </c>
       <c r="B180" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="C180" t="s">
-        <v>49</v>
+        <v>16</v>
+      </c>
+      <c r="D180">
+        <v>1148.24</v>
       </c>
       <c r="E180">
-        <v>6273.0</v>
+        <v>294204.166</v>
+      </c>
+      <c r="F180">
+        <v>337816991.57</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>2024</v>
       </c>
       <c r="B181" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="C181" t="s">
-        <v>52</v>
+        <v>19</v>
+      </c>
+      <c r="D181">
+        <v>1822.37</v>
       </c>
       <c r="E181">
-        <v>20.0</v>
+        <v>117910.0</v>
+      </c>
+      <c r="F181">
+        <v>214875646.7</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>2024</v>
       </c>
       <c r="B182" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="C182" t="s">
-        <v>12</v>
+        <v>35</v>
+      </c>
+      <c r="D182">
+        <v>1133.42</v>
       </c>
       <c r="E182">
-        <v>102252.303</v>
+        <v>168136.441</v>
+      </c>
+      <c r="F182">
+        <v>190569204.96</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>2024</v>
       </c>
       <c r="B183" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="C183" t="s">
-        <v>48</v>
+        <v>11</v>
+      </c>
+      <c r="D183">
+        <v>2537.24</v>
       </c>
       <c r="E183">
-        <v>891.0</v>
+        <v>68500.0</v>
+      </c>
+      <c r="F183">
+        <v>173800940.0</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>2024</v>
       </c>
       <c r="B184" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="C184" t="s">
-        <v>25</v>
+        <v>22</v>
+      </c>
+      <c r="D184">
+        <v>1827.92</v>
       </c>
       <c r="E184">
-        <v>56322.1</v>
+        <v>78409.09</v>
+      </c>
+      <c r="F184">
+        <v>143325543.79</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>2024</v>
       </c>
       <c r="B185" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C185" t="s">
-        <v>35</v>
+        <v>16</v>
+      </c>
+      <c r="D185">
+        <v>1607.54</v>
       </c>
       <c r="E185">
-        <v>5120.0</v>
+        <v>78945.0</v>
+      </c>
+      <c r="F185">
+        <v>126907245.3</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>2024</v>
       </c>
       <c r="B186" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C186" t="s">
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="D186">
+        <v>2255.736</v>
       </c>
       <c r="E186">
-        <v>13000.0</v>
+        <v>54140.0</v>
+      </c>
+      <c r="F186">
+        <v>122125547.04</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>2024</v>
       </c>
       <c r="B187" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="C187" t="s">
-        <v>55</v>
+        <v>63</v>
+      </c>
+      <c r="D187">
+        <v>674.13</v>
       </c>
       <c r="E187">
-        <v>57.0</v>
+        <v>150002.583</v>
+      </c>
+      <c r="F187">
+        <v>101121241.28</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>2024</v>
       </c>
       <c r="B188" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C188" t="s">
-        <v>47</v>
+        <v>29</v>
+      </c>
+      <c r="D188">
+        <v>207.42</v>
       </c>
       <c r="E188">
-        <v>110.0</v>
+        <v>486522.047</v>
+      </c>
+      <c r="F188">
+        <v>100914402.99</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B189" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="C189" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="D189">
-        <v>2905.79</v>
+        <v>2190.916</v>
       </c>
       <c r="E189">
-        <v>0.1</v>
+        <v>43087.0</v>
       </c>
       <c r="F189">
-        <v>290.579</v>
+        <v>94399997.69</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B190" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="C190" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="D190">
-        <v>1600.128</v>
+        <v>1705.692</v>
       </c>
       <c r="E190">
-        <v>1.0</v>
+        <v>49713.66</v>
       </c>
       <c r="F190">
-        <v>1600.128</v>
+        <v>84796192.15</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B191" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="C191" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D191">
-        <v>572.268</v>
+        <v>2872.45</v>
       </c>
       <c r="E191">
-        <v>5.0</v>
+        <v>22612.67</v>
       </c>
       <c r="F191">
-        <v>2861.34</v>
+        <v>64953763.94</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B192" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C192" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="D192">
-        <v>64.82</v>
+        <v>607.456</v>
       </c>
       <c r="E192">
-        <v>90.0</v>
+        <v>101538.408</v>
       </c>
       <c r="F192">
-        <v>5833.8</v>
+        <v>61680115.17</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B193" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="C193" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D193">
-        <v>79.636</v>
+        <v>787.1</v>
       </c>
       <c r="E193">
-        <v>125.425</v>
+        <v>70898.0</v>
       </c>
       <c r="F193">
-        <v>9988.3453</v>
+        <v>55803815.8</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B194" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C194" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D194">
-        <v>392.624</v>
+        <v>490.78</v>
       </c>
       <c r="E194">
-        <v>33.0</v>
+        <v>110915.853</v>
       </c>
       <c r="F194">
-        <v>12956.592</v>
+        <v>54435282.34</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B195" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="C195" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D195">
-        <v>11.112</v>
+        <v>392.62</v>
       </c>
       <c r="E195">
-        <v>1200.0</v>
+        <v>125328.0</v>
       </c>
       <c r="F195">
-        <v>13334.4</v>
+        <v>49206279.36</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B196" t="s">
-        <v>14</v>
+        <v>64</v>
       </c>
       <c r="C196" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="D196">
-        <v>335.212</v>
+        <v>1513.08</v>
       </c>
       <c r="E196">
-        <v>40.0</v>
+        <v>28400.0</v>
       </c>
       <c r="F196">
-        <v>13408.48</v>
+        <v>42971472.0</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B197" t="s">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="C197" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D197">
-        <v>1524.196</v>
+        <v>2255.736</v>
       </c>
       <c r="E197">
-        <v>10.0</v>
+        <v>19000.0</v>
       </c>
       <c r="F197">
-        <v>15241.96</v>
+        <v>42858984.0</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B198" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C198" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="D198">
-        <v>79.636</v>
+        <v>1259.36</v>
       </c>
       <c r="E198">
-        <v>250.0</v>
+        <v>32000.0</v>
       </c>
       <c r="F198">
-        <v>19909.0</v>
+        <v>40299520.0</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B199" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C199" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D199">
-        <v>131.492</v>
+        <v>490.78</v>
       </c>
       <c r="E199">
-        <v>180.0</v>
+        <v>77000.0</v>
       </c>
       <c r="F199">
-        <v>23668.56</v>
+        <v>37790060.0</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B200" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="C200" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D200">
-        <v>1194.54</v>
+        <v>1622.35</v>
       </c>
       <c r="E200">
-        <v>21.6</v>
+        <v>19500.0</v>
       </c>
       <c r="F200">
-        <v>25802.064</v>
+        <v>31635825.0</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B201" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C201" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="D201">
-        <v>1466.748</v>
+        <v>1622.35</v>
       </c>
       <c r="E201">
-        <v>30.0</v>
+        <v>18976.666</v>
       </c>
       <c r="F201">
-        <v>44002.44</v>
+        <v>30786794.09</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B202" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C202" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="D202">
-        <v>2089.06</v>
+        <v>337.064</v>
       </c>
       <c r="E202">
-        <v>25.0</v>
+        <v>89509.726</v>
       </c>
       <c r="F202">
-        <v>52226.5</v>
+        <v>30170506.28</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B203" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="C203" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="D203">
-        <v>1620.5</v>
+        <v>459.296</v>
       </c>
       <c r="E203">
-        <v>60.0</v>
+        <v>65336.0</v>
       </c>
       <c r="F203">
-        <v>97230.0</v>
+        <v>30008563.46</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B204" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="C204" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D204">
-        <v>459.296</v>
+        <v>2227.96</v>
       </c>
       <c r="E204">
-        <v>371.0</v>
+        <v>13386.0</v>
       </c>
       <c r="F204">
-        <v>170398.816</v>
+        <v>29823472.56</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B205" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="C205" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D205">
-        <v>392.624</v>
+        <v>1414.93</v>
       </c>
       <c r="E205">
-        <v>536.0</v>
+        <v>18519.361</v>
       </c>
       <c r="F205">
-        <v>210446.464</v>
+        <v>26203599.46</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B206" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="C206" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="D206">
-        <v>74.08</v>
+        <v>2281.66</v>
       </c>
       <c r="E206">
-        <v>3089.37</v>
+        <v>11029.0</v>
       </c>
       <c r="F206">
-        <v>228860.5296</v>
+        <v>25164428.14</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B207" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="C207" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D207">
-        <v>825.992</v>
+        <v>344.472</v>
       </c>
       <c r="E207">
-        <v>300.0</v>
+        <v>72095.0</v>
       </c>
       <c r="F207">
-        <v>247797.6</v>
+        <v>24834708.84</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B208" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="C208" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="D208">
-        <v>255.576</v>
+        <v>335.212</v>
       </c>
       <c r="E208">
-        <v>1200.0</v>
+        <v>73696.091</v>
       </c>
       <c r="F208">
-        <v>306691.2</v>
+        <v>24703814.06</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B209" t="s">
+        <v>11</v>
+      </c>
+      <c r="C209" t="s">
         <v>31</v>
       </c>
-      <c r="C209" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D209">
-        <v>42.6</v>
+        <v>172.24</v>
       </c>
       <c r="E209">
-        <v>9112.0</v>
+        <v>124989.3</v>
       </c>
       <c r="F209">
-        <v>388171.2</v>
+        <v>21528157.03</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B210" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C210" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="D210">
-        <v>372.25</v>
+        <v>751.91</v>
       </c>
       <c r="E210">
-        <v>1144.0</v>
+        <v>24550.0</v>
       </c>
       <c r="F210">
-        <v>425854.0</v>
+        <v>18459390.5</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B211" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C211" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D211">
-        <v>1827.92</v>
+        <v>1481.6</v>
       </c>
       <c r="E211">
-        <v>282.9</v>
+        <v>12424.0</v>
       </c>
       <c r="F211">
-        <v>517118.568</v>
+        <v>18407398.4</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B212" t="s">
-        <v>8</v>
+        <v>52</v>
       </c>
       <c r="C212" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D212">
-        <v>1187.132</v>
+        <v>751.91</v>
       </c>
       <c r="E212">
-        <v>500.0</v>
+        <v>22000.0</v>
       </c>
       <c r="F212">
-        <v>593566.0</v>
+        <v>16542020.0</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B213" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="C213" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D213">
-        <v>679.68</v>
+        <v>674.13</v>
       </c>
       <c r="E213">
-        <v>878.03</v>
+        <v>24150.0</v>
       </c>
       <c r="F213">
-        <v>596779.4304</v>
+        <v>16280239.5</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B214" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="C214" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="D214">
-        <v>607.456</v>
+        <v>851.92</v>
       </c>
       <c r="E214">
-        <v>1200.0</v>
+        <v>18200.0</v>
       </c>
       <c r="F214">
-        <v>728947.2</v>
+        <v>15504944.0</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B215" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="C215" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D215">
-        <v>537.08</v>
+        <v>2794.67</v>
       </c>
       <c r="E215">
-        <v>1366.2</v>
+        <v>4850.0</v>
       </c>
       <c r="F215">
-        <v>733758.696</v>
+        <v>13554149.5</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B216" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="C216" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D216">
-        <v>468.556</v>
+        <v>337.064</v>
       </c>
       <c r="E216">
-        <v>1596.59</v>
+        <v>33065.0</v>
       </c>
       <c r="F216">
-        <v>748091.82404</v>
+        <v>11145021.16</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B217" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="C217" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="D217">
-        <v>1146.39</v>
+        <v>392.62</v>
       </c>
       <c r="E217">
-        <v>700.0</v>
+        <v>28014.0</v>
       </c>
       <c r="F217">
-        <v>802473.0</v>
+        <v>10998856.68</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B218" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C218" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D218">
-        <v>1759.4</v>
+        <v>2089.06</v>
       </c>
       <c r="E218">
-        <v>585.7</v>
+        <v>5000.0</v>
       </c>
       <c r="F218">
-        <v>1030480.58</v>
+        <v>10445300.0</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B219" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C219" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="D219">
-        <v>207.424</v>
+        <v>344.472</v>
       </c>
       <c r="E219">
-        <v>5000.0</v>
+        <v>29990.0</v>
       </c>
       <c r="F219">
-        <v>1037120.0</v>
+        <v>10330715.28</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B220" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="C220" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D220">
-        <v>679.68</v>
+        <v>2839.11</v>
       </c>
       <c r="E220">
-        <v>1803.568</v>
+        <v>3503.44</v>
       </c>
       <c r="F220">
-        <v>1225849.09824</v>
+        <v>9946651.54</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B221" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C221" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D221">
-        <v>42.6</v>
+        <v>537.08</v>
       </c>
       <c r="E221">
-        <v>29968.0</v>
+        <v>17468.4</v>
       </c>
       <c r="F221">
-        <v>1276636.8</v>
+        <v>9381928.27</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B222" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="C222" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D222">
-        <v>392.62</v>
+        <v>537.08</v>
       </c>
       <c r="E222">
-        <v>3504.0</v>
+        <v>15578.2</v>
       </c>
       <c r="F222">
-        <v>1375740.48</v>
+        <v>8366739.66</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B223" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="C223" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D223">
-        <v>472.26</v>
+        <v>1527.9</v>
       </c>
       <c r="E223">
-        <v>3689.176</v>
+        <v>4890.82</v>
       </c>
       <c r="F223">
-        <v>1742250.25776</v>
+        <v>7472683.88</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B224" t="s">
+        <v>29</v>
+      </c>
+      <c r="C224" t="s">
         <v>33</v>
       </c>
-      <c r="C224" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D224">
-        <v>1527.9</v>
+        <v>700.056</v>
       </c>
       <c r="E224">
-        <v>1246.16</v>
+        <v>9530.0</v>
       </c>
       <c r="F224">
-        <v>1904007.864</v>
+        <v>6671533.68</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B225" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="C225" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="D225">
-        <v>475.96</v>
+        <v>90.748</v>
       </c>
       <c r="E225">
-        <v>4284.0</v>
+        <v>58155.5</v>
       </c>
       <c r="F225">
-        <v>2039012.64</v>
+        <v>5277495.31</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B226" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="C226" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="D226">
-        <v>983.412</v>
+        <v>229.648</v>
       </c>
       <c r="E226">
-        <v>2161.997</v>
+        <v>19530.122</v>
       </c>
       <c r="F226">
-        <v>2126133.793764</v>
+        <v>4485053.46</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B227" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C227" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D227">
-        <v>207.424</v>
+        <v>225.94</v>
       </c>
       <c r="E227">
-        <v>12644.5</v>
+        <v>19530.122</v>
       </c>
       <c r="F227">
-        <v>2622772.768</v>
+        <v>4412635.76</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B228" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="C228" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D228">
-        <v>205.57</v>
+        <v>425.96</v>
       </c>
       <c r="E228">
-        <v>15756.0</v>
+        <v>10110.0</v>
       </c>
       <c r="F228">
-        <v>3238960.92</v>
+        <v>4306455.6</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B229" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="C229" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D229">
-        <v>1148.24</v>
+        <v>468.556</v>
       </c>
       <c r="E229">
-        <v>3000.0</v>
+        <v>6964.0</v>
       </c>
       <c r="F229">
-        <v>3444720.0</v>
+        <v>3263023.98</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B230" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="C230" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D230">
-        <v>790.804</v>
+        <v>392.624</v>
       </c>
       <c r="E230">
-        <v>4500.0</v>
+        <v>8200.0</v>
       </c>
       <c r="F230">
-        <v>3558618.0</v>
+        <v>3219516.8</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B231" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="C231" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="D231">
-        <v>783.396</v>
+        <v>1827.92</v>
       </c>
       <c r="E231">
-        <v>5337.925</v>
+        <v>1371.0</v>
       </c>
       <c r="F231">
-        <v>4181709.0933</v>
+        <v>2506078.32</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B232" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C232" t="s">
-        <v>6</v>
+        <v>53</v>
       </c>
       <c r="D232">
-        <v>2794.67</v>
+        <v>679.68</v>
       </c>
       <c r="E232">
-        <v>2000.0</v>
+        <v>2926.32</v>
       </c>
       <c r="F232">
-        <v>5589340.0</v>
+        <v>1988961.18</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B233" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="D233">
-        <v>205.57</v>
+        <v>229.648</v>
       </c>
       <c r="E233">
-        <v>30407.5</v>
+        <v>6711.0</v>
       </c>
       <c r="F233">
-        <v>6250869.775</v>
+        <v>1541167.73</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B234" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C234" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D234">
-        <v>90.748</v>
+        <v>225.94</v>
       </c>
       <c r="E234">
-        <v>76771.0</v>
+        <v>6711.0</v>
       </c>
       <c r="F234">
-        <v>6966814.708</v>
+        <v>1516283.34</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B235" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="C235" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D235">
-        <v>1500.12</v>
+        <v>1148.24</v>
       </c>
       <c r="E235">
-        <v>5167.37</v>
+        <v>1188.0</v>
       </c>
       <c r="F235">
-        <v>7751675.0844</v>
+        <v>1364109.12</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B236" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="C236" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="D236">
-        <v>425.96</v>
+        <v>192.61</v>
       </c>
       <c r="E236">
-        <v>19140.0</v>
+        <v>6281.0</v>
       </c>
       <c r="F236">
-        <v>8152874.4</v>
+        <v>1209783.41</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B237" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="C237" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D237">
-        <v>1827.92</v>
+        <v>1759.4</v>
       </c>
       <c r="E237">
-        <v>5033.0</v>
+        <v>424.0</v>
       </c>
       <c r="F237">
-        <v>9199921.36</v>
+        <v>745985.6</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B238" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C238" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="D238">
-        <v>3965.132</v>
+        <v>468.556</v>
       </c>
       <c r="E238">
-        <v>2413.8</v>
+        <v>1584.8</v>
       </c>
       <c r="F238">
-        <v>9571035.6216</v>
+        <v>742567.55</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B239" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C239" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D239">
-        <v>392.62</v>
+        <v>2631.69</v>
       </c>
       <c r="E239">
-        <v>27081.0</v>
+        <v>270.0</v>
       </c>
       <c r="F239">
-        <v>10632542.22</v>
+        <v>710556.3</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B240" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="C240" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D240">
-        <v>2237.22</v>
+        <v>205.57</v>
       </c>
       <c r="E240">
-        <v>5000.0</v>
+        <v>3121.0</v>
       </c>
       <c r="F240">
-        <v>11186100.0</v>
+        <v>641583.97</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B241" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="C241" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="D241">
-        <v>825.992</v>
+        <v>205.57</v>
       </c>
       <c r="E241">
-        <v>14483.0</v>
+        <v>3025.0</v>
       </c>
       <c r="F241">
-        <v>11962842.136</v>
+        <v>621849.25</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B242" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="C242" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D242">
-        <v>1339.0</v>
+        <v>11.112</v>
       </c>
       <c r="E242">
-        <v>9001.0</v>
+        <v>47000.0</v>
       </c>
       <c r="F242">
-        <v>12052339.0</v>
+        <v>522264.0</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B243" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="C243" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D243">
-        <v>1114.9</v>
+        <v>1759.4</v>
       </c>
       <c r="E243">
-        <v>11529.0</v>
+        <v>287.0</v>
       </c>
       <c r="F243">
-        <v>12853682.1</v>
+        <v>504947.8</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B244" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="C244" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="D244">
-        <v>492.632</v>
+        <v>300.02</v>
       </c>
       <c r="E244">
-        <v>27342.976</v>
+        <v>1435.0</v>
       </c>
       <c r="F244">
-        <v>13470024.952832</v>
+        <v>430528.7</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B245" t="s">
-        <v>6</v>
+        <v>53</v>
       </c>
       <c r="C245" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D245">
-        <v>2794.67</v>
+        <v>679.68</v>
       </c>
       <c r="E245">
-        <v>5455.0</v>
+        <v>613.39</v>
       </c>
       <c r="F245">
-        <v>15244924.85</v>
+        <v>416908.92</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B246" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="C246" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D246">
-        <v>700.06</v>
+        <v>392.624</v>
       </c>
       <c r="E246">
-        <v>22000.0</v>
+        <v>776.1</v>
       </c>
       <c r="F246">
-        <v>15401320.0</v>
+        <v>304715.49</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B247" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="C247" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="D247">
-        <v>3572.508</v>
+        <v>1524.196</v>
       </c>
       <c r="E247">
-        <v>4366.0</v>
+        <v>122.0</v>
       </c>
       <c r="F247">
-        <v>15597569.928</v>
+        <v>185951.91</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B248" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="C248" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D248">
-        <v>768.58</v>
+        <v>457.44</v>
       </c>
       <c r="E248">
-        <v>21000.0</v>
+        <v>370.0</v>
       </c>
       <c r="F248">
-        <v>16140180.0</v>
+        <v>169252.8</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B249" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C249" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="D249">
-        <v>1146.39</v>
+        <v>207.424</v>
       </c>
       <c r="E249">
-        <v>15185.2</v>
+        <v>719.0</v>
       </c>
       <c r="F249">
-        <v>17408161.428</v>
+        <v>149137.86</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B250" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="C250" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="D250">
-        <v>1716.8</v>
+        <v>207.424</v>
       </c>
       <c r="E250">
-        <v>10300.74</v>
+        <v>712.0</v>
       </c>
       <c r="F250">
-        <v>17684310.432</v>
+        <v>147685.89</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B251" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C251" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D251">
-        <v>531.52</v>
+        <v>42.6</v>
       </c>
       <c r="E251">
-        <v>37578.559</v>
+        <v>2324.0</v>
       </c>
       <c r="F251">
-        <v>19973755.67968</v>
+        <v>99002.4</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B252" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="C252" t="s">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="D252">
-        <v>1109.348</v>
+        <v>124.84</v>
       </c>
       <c r="E252">
-        <v>18162.689</v>
+        <v>783.0</v>
       </c>
       <c r="F252">
-        <v>20148742.716772</v>
+        <v>97749.72</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B253" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="C253" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D253">
-        <v>2398.34</v>
+        <v>100.01</v>
       </c>
       <c r="E253">
-        <v>8600.0</v>
+        <v>778.0</v>
       </c>
       <c r="F253">
-        <v>20625724.0</v>
+        <v>77807.78</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B254" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="C254" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="D254">
-        <v>1259.36</v>
+        <v>146.308</v>
       </c>
       <c r="E254">
-        <v>16500.0</v>
+        <v>517.0</v>
       </c>
       <c r="F254">
-        <v>20779440.0</v>
+        <v>75641.24</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B255" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="C255" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D255">
-        <v>2281.66</v>
+        <v>42.6</v>
       </c>
       <c r="E255">
-        <v>9291.0</v>
+        <v>1395.5</v>
       </c>
       <c r="F255">
-        <v>21198903.06</v>
+        <v>59448.3</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B256" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="C256" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="D256">
-        <v>1681.62</v>
+        <v>457.44</v>
       </c>
       <c r="E256">
-        <v>13901.0</v>
+        <v>96.0</v>
       </c>
       <c r="F256">
-        <v>23376199.62</v>
+        <v>43914.24</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B257" t="s">
-        <v>6</v>
+        <v>35</v>
       </c>
       <c r="C257" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D257">
-        <v>2255.736</v>
+        <v>255.576</v>
       </c>
       <c r="E257">
-        <v>13473.5</v>
+        <v>169.0</v>
       </c>
       <c r="F257">
-        <v>30392658.996</v>
+        <v>43192.34</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B258" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C258" t="s">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="D258">
-        <v>344.472</v>
+        <v>79.636</v>
       </c>
       <c r="E258">
-        <v>92016.147</v>
+        <v>210.0</v>
       </c>
       <c r="F258">
-        <v>31696986.189384</v>
+        <v>16723.56</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B259" t="s">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="C259" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="D259">
-        <v>783.396</v>
+        <v>79.636</v>
       </c>
       <c r="E259">
-        <v>41248.0</v>
+        <v>90.0</v>
       </c>
       <c r="F259">
-        <v>32313518.208</v>
+        <v>7167.24</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B260" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="C260" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D260">
-        <v>944.52</v>
+        <v>100.01</v>
       </c>
       <c r="E260">
-        <v>34966.0</v>
+        <v>15.0</v>
       </c>
       <c r="F260">
-        <v>33026086.32</v>
+        <v>1500.15</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>2023</v>
       </c>
       <c r="B261" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="C261" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>335.212</v>
+        <v>22</v>
       </c>
       <c r="E261">
-        <v>98711.358</v>
-[...2 lines deleted...]
-        <v>33089231.737896</v>
+        <v>1600.0</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>2023</v>
       </c>
       <c r="B262" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="C262" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>1487.156</v>
+        <v>35</v>
       </c>
       <c r="E262">
-        <v>23084.617</v>
-[...2 lines deleted...]
-        <v>34330426.679252</v>
+        <v>186.0</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>2023</v>
       </c>
       <c r="B263" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="C263" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>1498.27</v>
+        <v>6</v>
       </c>
       <c r="E263">
-        <v>23344.0</v>
-[...2 lines deleted...]
-        <v>34975614.88</v>
+        <v>1390.307</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>2023</v>
       </c>
       <c r="B264" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="C264" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>1716.8</v>
+        <v>66</v>
       </c>
       <c r="E264">
-        <v>21497.5</v>
-[...2 lines deleted...]
-        <v>36906908.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
         <v>2023</v>
       </c>
       <c r="B265" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="C265" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>1861.26</v>
+        <v>6</v>
       </c>
       <c r="E265">
-        <v>20000.0</v>
-[...2 lines deleted...]
-        <v>37225200.0</v>
+        <v>105637.0</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>2023</v>
       </c>
       <c r="B266" t="s">
-        <v>6</v>
+        <v>35</v>
       </c>
       <c r="C266" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>2190.916</v>
+        <v>46</v>
       </c>
       <c r="E266">
-        <v>17000.0</v>
-[...2 lines deleted...]
-        <v>37245572.0</v>
+        <v>912.0</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>2023</v>
       </c>
       <c r="B267" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="C267" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>1607.54</v>
+        <v>35</v>
       </c>
       <c r="E267">
-        <v>25000.0</v>
-[...2 lines deleted...]
-        <v>40188500.0</v>
+        <v>102252.303</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>2023</v>
       </c>
       <c r="B268" t="s">
+        <v>35</v>
+      </c>
+      <c r="C268" t="s">
         <v>7</v>
       </c>
-      <c r="C268" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E268">
-        <v>96698.287</v>
-[...2 lines deleted...]
-        <v>47457585.29386</v>
+        <v>891.0</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>2023</v>
       </c>
       <c r="B269" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="C269" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>1414.93</v>
+        <v>30</v>
       </c>
       <c r="E269">
-        <v>33559.757</v>
-[...2 lines deleted...]
-        <v>47484706.97201</v>
+        <v>5120.0</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
         <v>2023</v>
       </c>
       <c r="B270" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="C270" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>1622.35</v>
+        <v>44</v>
       </c>
       <c r="E270">
-        <v>31899.708</v>
-[...2 lines deleted...]
-        <v>51752491.2738</v>
+        <v>13000.0</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271">
         <v>2023</v>
       </c>
       <c r="B271" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="C271" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>500.04</v>
+        <v>68</v>
       </c>
       <c r="E271">
-        <v>122123.47</v>
-[...2 lines deleted...]
-        <v>61066619.9388</v>
+        <v>57.0</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272">
         <v>2023</v>
       </c>
       <c r="B272" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C272" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>344.472</v>
+        <v>51</v>
       </c>
       <c r="E272">
-        <v>190523.0</v>
-[...2 lines deleted...]
-        <v>65629838.856</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273">
         <v>2023</v>
       </c>
       <c r="B273" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="C273" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>1133.42</v>
+        <v>43</v>
       </c>
       <c r="E273">
-        <v>70406.175</v>
-[...2 lines deleted...]
-        <v>79799766.8685</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274">
         <v>2023</v>
       </c>
       <c r="B274" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="C274" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>787.1</v>
+        <v>9</v>
       </c>
       <c r="E274">
-        <v>104310.0</v>
-[...2 lines deleted...]
-        <v>82102401.0</v>
+        <v>60.0</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275">
         <v>2023</v>
       </c>
       <c r="B275" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="C275" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>1481.6</v>
+        <v>42</v>
       </c>
       <c r="E275">
-        <v>59427.7</v>
-[...2 lines deleted...]
-        <v>88048080.32</v>
+        <v>114505.5</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276">
         <v>2023</v>
       </c>
       <c r="B276" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="C276" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>753.76</v>
+        <v>69</v>
       </c>
       <c r="E276">
-        <v>117089.974</v>
-[...2 lines deleted...]
-        <v>88257738.80224</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277">
         <v>2023</v>
       </c>
       <c r="B277" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="C277" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>1585.31</v>
+        <v>19</v>
       </c>
       <c r="E277">
-        <v>56329.973</v>
-[...2 lines deleted...]
-        <v>89300469.49663</v>
+        <v>19020.0</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278">
         <v>2023</v>
       </c>
       <c r="B278" t="s">
         <v>7</v>
       </c>
       <c r="C278" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>674.13</v>
+        <v>35</v>
       </c>
       <c r="E278">
-        <v>138925.65</v>
-[...2 lines deleted...]
-        <v>93653948.4345</v>
+        <v>422.0</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279">
         <v>2023</v>
       </c>
       <c r="B279" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="C279" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>3748.448</v>
+        <v>30</v>
       </c>
       <c r="E279">
-        <v>25016.0</v>
-[...2 lines deleted...]
-        <v>93771175.168</v>
+        <v>396.0</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280">
         <v>2023</v>
       </c>
       <c r="B280" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="C280" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>3926.24</v>
+        <v>6</v>
       </c>
       <c r="E280">
-        <v>24171.62</v>
-[...2 lines deleted...]
-        <v>94903581.3088</v>
+        <v>6273.0</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281">
         <v>2023</v>
       </c>
       <c r="B281" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C281" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>1481.6</v>
+        <v>65</v>
       </c>
       <c r="E281">
-        <v>73106.0</v>
-[...2 lines deleted...]
-        <v>108313849.6</v>
+        <v>3089.37</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282">
         <v>2023</v>
       </c>
       <c r="B282" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="C282" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>337.064</v>
+        <v>35</v>
       </c>
       <c r="E282">
-        <v>377188.0</v>
-[...2 lines deleted...]
-        <v>127136496.032</v>
+        <v>4284.0</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283">
         <v>2023</v>
       </c>
       <c r="B283" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="C283" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>3902.164</v>
+        <v>30</v>
       </c>
       <c r="E283">
-        <v>36394.349</v>
-[...2 lines deleted...]
-        <v>142016718.47124</v>
+        <v>357.0</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284">
         <v>2023</v>
       </c>
       <c r="B284" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C284" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>1259.36</v>
+        <v>58</v>
       </c>
       <c r="E284">
-        <v>120238.6</v>
-[...2 lines deleted...]
-        <v>151423683.296</v>
+        <v>20000.0</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285">
         <v>2023</v>
       </c>
       <c r="B285" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C285" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>1481.6</v>
+        <v>70</v>
       </c>
       <c r="E285">
-        <v>168879.0</v>
-[...2 lines deleted...]
-        <v>250211126.4</v>
+        <v>2413.8</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286">
         <v>2023</v>
       </c>
       <c r="B286" t="s">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="C286" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>2281.66</v>
+        <v>52</v>
       </c>
       <c r="E286">
-        <v>119899.5</v>
-[...2 lines deleted...]
-        <v>273569893.17</v>
+        <v>15185.2</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287">
         <v>2023</v>
       </c>
       <c r="B287" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="C287" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>1148.24</v>
+        <v>11</v>
       </c>
       <c r="E287">
-        <v>305228.066</v>
-[...2 lines deleted...]
-        <v>350475074.50384</v>
+        <v>122123.47</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288">
         <v>2023</v>
       </c>
       <c r="B288" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C288" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>700.06</v>
+        <v>10</v>
       </c>
       <c r="E288">
-        <v>525581.839</v>
-[...2 lines deleted...]
-        <v>367938822.21034</v>
+        <v>10300.74</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289">
         <v>2023</v>
       </c>
       <c r="B289" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C289" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>1822.37</v>
+        <v>22</v>
       </c>
       <c r="E289">
-        <v>206795.0</v>
-[...2 lines deleted...]
-        <v>376857004.15</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290">
         <v>2023</v>
       </c>
       <c r="B290" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="C290" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>953.78</v>
+        <v>20</v>
       </c>
       <c r="E290">
-        <v>470221.0</v>
-[...2 lines deleted...]
-        <v>448487385.38</v>
+        <v>11529.0</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291">
         <v>2023</v>
       </c>
       <c r="B291" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="C291" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>955.632</v>
+        <v>6</v>
       </c>
       <c r="E291">
-        <v>471099.4</v>
-[...2 lines deleted...]
-        <v>450197661.8208</v>
+        <v>91082.0</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292">
         <v>2023</v>
       </c>
       <c r="B292" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="C292" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>1689.02</v>
+        <v>63</v>
       </c>
       <c r="E292">
-        <v>290594.0</v>
-[...2 lines deleted...]
-        <v>490819077.88</v>
+        <v>5660.37</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293">
         <v>2023</v>
       </c>
       <c r="B293" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="C293" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>1596.424</v>
+        <v>58</v>
       </c>
       <c r="E293">
-        <v>368074.0</v>
-[...2 lines deleted...]
-        <v>587602167.376</v>
+        <v>19140.0</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294">
         <v>2023</v>
       </c>
       <c r="B294" t="s">
-        <v>35</v>
+        <v>71</v>
       </c>
       <c r="C294" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E294">
-        <v>6479.25</v>
+        <v>22700.0</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295">
         <v>2023</v>
       </c>
       <c r="B295" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="C295" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="E295">
-        <v>302.0</v>
+        <v>6479.25</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296">
         <v>2023</v>
       </c>
       <c r="B296" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C296" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="E296">
-        <v>20.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297">
         <v>2023</v>
       </c>
       <c r="B297" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="C297" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="E297">
-        <v>97008.0</v>
+        <v>197.0</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298">
         <v>2023</v>
       </c>
       <c r="B298" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="C298" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="E298">
-        <v>91082.0</v>
+        <v>24205.0</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299">
         <v>2023</v>
       </c>
       <c r="B299" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="C299" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="E299">
-        <v>118835.0</v>
+        <v>123.0</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300">
         <v>2023</v>
       </c>
       <c r="B300" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="C300" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="E300">
-        <v>220.0</v>
+        <v>1365.0</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301">
         <v>2023</v>
       </c>
       <c r="B301" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C301" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="E301">
-        <v>37764.0</v>
+        <v>3729.0</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302">
         <v>2023</v>
       </c>
       <c r="B302" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="C302" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="E302">
-        <v>73934.0</v>
+        <v>1083.5</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303">
         <v>2023</v>
       </c>
       <c r="B303" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="C303" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="E303">
-        <v>6273.0</v>
+        <v>14000.0</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304">
         <v>2023</v>
       </c>
       <c r="B304" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C304" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E304">
-        <v>50000.0</v>
+        <v>212.0</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305">
         <v>2023</v>
       </c>
       <c r="B305" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C305" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="E305">
-        <v>105637.12</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306">
         <v>2023</v>
       </c>
       <c r="B306" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C306" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="E306">
-        <v>7159.0</v>
+        <v>368074.0</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307">
         <v>2023</v>
       </c>
       <c r="B307" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C307" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E307">
-        <v>475977.0</v>
+        <v>290594.0</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308">
         <v>2023</v>
       </c>
       <c r="B308" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="C308" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="E308">
-        <v>1390.307</v>
+        <v>47091.0</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309">
         <v>2023</v>
       </c>
       <c r="B309" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="C309" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E309">
-        <v>1093.42</v>
+        <v>470221.0</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310">
         <v>2023</v>
       </c>
       <c r="B310" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="C310" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="E310">
-        <v>105637.0</v>
+        <v>471099.4</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311">
         <v>2023</v>
       </c>
       <c r="B311" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C311" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="E311">
-        <v>198737.0</v>
+        <v>75869.0</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312">
         <v>2023</v>
       </c>
       <c r="B312" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="C312" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="E312">
-        <v>10938.64</v>
+        <v>12878.0</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313">
         <v>2023</v>
       </c>
       <c r="B313" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C313" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="E313">
-        <v>56322.1</v>
+        <v>268.6</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314">
         <v>2023</v>
       </c>
       <c r="B314" t="s">
-        <v>12</v>
+        <v>52</v>
       </c>
       <c r="C314" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="E314">
-        <v>1222.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315">
         <v>2023</v>
       </c>
       <c r="B315" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="C315" t="s">
-        <v>52</v>
+        <v>29</v>
       </c>
       <c r="E315">
-        <v>19133.0</v>
+        <v>101.0</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316">
         <v>2023</v>
       </c>
       <c r="B316" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="C316" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="E316">
-        <v>6879.232</v>
+        <v>105500.0</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317">
         <v>2023</v>
       </c>
       <c r="B317" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E317">
-        <v>268.6</v>
+        <v>7775.5</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318">
         <v>2023</v>
       </c>
       <c r="B318" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="E318">
-        <v>21413.0</v>
+        <v>37764.0</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319">
         <v>2023</v>
       </c>
       <c r="B319" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E319">
-        <v>224.0</v>
+        <v>59427.7</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320">
         <v>2023</v>
       </c>
       <c r="B320" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E320">
-        <v>186.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321">
         <v>2023</v>
       </c>
       <c r="B321" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="C321" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
       <c r="E321">
-        <v>102252.303</v>
+        <v>1093.42</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322">
         <v>2023</v>
       </c>
       <c r="B322" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="C322" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="E322">
-        <v>891.0</v>
+        <v>105637.12</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323">
         <v>2023</v>
       </c>
       <c r="B323" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="C323" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="E323">
-        <v>5120.0</v>
+        <v>7159.0</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324">
         <v>2023</v>
       </c>
       <c r="B324" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="C324" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E324">
-        <v>13000.0</v>
+        <v>118835.0</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325">
         <v>2023</v>
       </c>
       <c r="B325" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="C325" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="E325">
-        <v>57.0</v>
+        <v>6879.232</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326">
         <v>2023</v>
       </c>
       <c r="B326" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="C326" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="E326">
-        <v>110.0</v>
+        <v>475977.0</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327">
         <v>2023</v>
       </c>
       <c r="B327" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="C327" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="E327">
-        <v>114505.5</v>
+        <v>97008.0</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328">
         <v>2023</v>
       </c>
       <c r="B328" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C328" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E328">
-        <v>19020.0</v>
+        <v>56322.1</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329">
         <v>2023</v>
       </c>
       <c r="B329" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="C329" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="E329">
-        <v>422.0</v>
+        <v>1427.0</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330">
         <v>2023</v>
       </c>
       <c r="B330" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="C330" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E330">
-        <v>396.0</v>
+        <v>4088.0</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331">
         <v>2023</v>
       </c>
       <c r="B331" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="C331" t="s">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="E331">
-        <v>357.0</v>
+        <v>10938.64</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332">
         <v>2023</v>
       </c>
       <c r="B332" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="C332" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="E332">
-        <v>5660.37</v>
+        <v>25016.0</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333">
         <v>2023</v>
       </c>
       <c r="B333" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="C333" t="s">
-        <v>41</v>
+        <v>75</v>
       </c>
       <c r="E333">
-        <v>22700.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334">
         <v>2023</v>
       </c>
       <c r="B334" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="C334" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="E334">
-        <v>355.0</v>
+        <v>73106.0</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335">
         <v>2023</v>
       </c>
       <c r="B335" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="C335" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E335">
-        <v>197.0</v>
+        <v>106344.25</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336">
         <v>2023</v>
       </c>
       <c r="B336" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C336" t="s">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="E336">
-        <v>24205.0</v>
+        <v>21413.0</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337">
         <v>2023</v>
       </c>
       <c r="B337" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="C337" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="E337">
-        <v>123.0</v>
+        <v>21497.5</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338">
         <v>2023</v>
       </c>
       <c r="B338" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="C338" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E338">
-        <v>1365.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339">
         <v>2023</v>
       </c>
       <c r="B339" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="C339" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="E339">
-        <v>3729.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340">
         <v>2023</v>
       </c>
       <c r="B340" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="C340" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E340">
-        <v>1083.5</v>
+        <v>18793.0</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341">
         <v>2023</v>
       </c>
       <c r="B341" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="C341" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E341">
-        <v>14000.0</v>
+        <v>3900.1</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342">
         <v>2023</v>
       </c>
       <c r="B342" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="C342" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="E342">
-        <v>212.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343">
         <v>2023</v>
       </c>
       <c r="B343" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="C343" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="E343">
-        <v>580.0</v>
+        <v>67565.2</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344">
         <v>2023</v>
       </c>
       <c r="B344" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="C344" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="E344">
-        <v>47091.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345">
         <v>2023</v>
       </c>
       <c r="B345" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="C345" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E345">
-        <v>75869.0</v>
+        <v>25454.0</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346">
         <v>2023</v>
       </c>
       <c r="B346" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="C346" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E346">
-        <v>12878.0</v>
+        <v>198737.0</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347">
         <v>2023</v>
       </c>
       <c r="B347" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="C347" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E347">
-        <v>101.0</v>
+        <v>174.0</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348">
         <v>2023</v>
       </c>
       <c r="B348" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="C348" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="E348">
-        <v>105500.0</v>
+        <v>56329.973</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349">
         <v>2023</v>
       </c>
       <c r="B349" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="C349" t="s">
-        <v>12</v>
+        <v>71</v>
       </c>
       <c r="E349">
-        <v>1427.0</v>
+        <v>117089.974</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350">
         <v>2023</v>
       </c>
       <c r="B350" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="C350" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="E350">
-        <v>4088.0</v>
+        <v>36394.349</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351">
         <v>2023</v>
       </c>
       <c r="B351" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="C351" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="E351">
-        <v>106344.25</v>
+        <v>18125.254</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352">
         <v>2023</v>
       </c>
       <c r="B352" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C352" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="E352">
-        <v>7775.5</v>
+        <v>796855.646</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353">
         <v>2023</v>
       </c>
       <c r="B353" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C353" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="E353">
-        <v>120.0</v>
+        <v>43112.056</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354">
         <v>2023</v>
       </c>
       <c r="B354" t="s">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="C354" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E354">
-        <v>620.0</v>
+        <v>302.0</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355">
         <v>2023</v>
       </c>
       <c r="B355" t="s">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="C355" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="E355">
-        <v>3900.1</v>
+        <v>280.0</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356">
         <v>2023</v>
       </c>
       <c r="B356" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="C356" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="E356">
-        <v>1.0</v>
+        <v>4366.0</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357">
         <v>2023</v>
       </c>
       <c r="B357" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="C357" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="E357">
-        <v>67565.2</v>
+        <v>29656.215</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358">
         <v>2023</v>
       </c>
       <c r="B358" t="s">
-        <v>17</v>
+        <v>78</v>
       </c>
       <c r="C358" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="E358">
-        <v>25454.0</v>
+        <v>50000.0</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359">
         <v>2023</v>
       </c>
       <c r="B359" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C359" t="s">
         <v>35</v>
       </c>
       <c r="E359">
-        <v>174.0</v>
+        <v>418607.614</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360">
         <v>2023</v>
       </c>
       <c r="B360" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="C360" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="E360">
-        <v>18125.254</v>
+        <v>29000.0</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361">
         <v>2023</v>
       </c>
       <c r="B361" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="C361" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="E361">
-        <v>1600.0</v>
+        <v>34966.0</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362">
         <v>2023</v>
       </c>
       <c r="B362" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="C362" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E362">
-        <v>796855.646</v>
+        <v>179839.173</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363">
         <v>2023</v>
       </c>
       <c r="B363" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="C363" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E363">
-        <v>43112.056</v>
+        <v>542953.652</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364">
         <v>2023</v>
       </c>
       <c r="B364" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C364" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E364">
-        <v>280.0</v>
+        <v>751953.248</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365">
         <v>2023</v>
       </c>
       <c r="B365" t="s">
-        <v>24</v>
+        <v>73</v>
       </c>
       <c r="C365" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E365">
-        <v>29656.215</v>
+        <v>23084.617</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366">
         <v>2023</v>
       </c>
       <c r="B366" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C366" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="E366">
-        <v>418607.614</v>
+        <v>73934.0</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367">
         <v>2023</v>
       </c>
       <c r="B367" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
       <c r="C367" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E367">
-        <v>29000.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368">
         <v>2023</v>
       </c>
       <c r="B368" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C368" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="E368">
-        <v>179839.173</v>
+        <v>749.12</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369">
         <v>2023</v>
       </c>
       <c r="B369" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C369" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="E369">
-        <v>542953.652</v>
+        <v>24171.62</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370">
         <v>2023</v>
       </c>
       <c r="B370" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C370" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E370">
-        <v>751953.248</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371">
         <v>2023</v>
       </c>
       <c r="B371" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C371" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E371">
-        <v>160.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372">
         <v>2023</v>
       </c>
       <c r="B372" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="C372" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="E372">
-        <v>749.12</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373">
         <v>2023</v>
       </c>
       <c r="B373" t="s">
-        <v>26</v>
+        <v>64</v>
       </c>
       <c r="C373" t="s">
-        <v>7</v>
+        <v>19</v>
+      </c>
+      <c r="D373">
+        <v>1822.37</v>
       </c>
       <c r="E373">
-        <v>1300.0</v>
+        <v>206795.0</v>
+      </c>
+      <c r="F373">
+        <v>376857004.15</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374">
         <v>2023</v>
       </c>
       <c r="B374" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C374" t="s">
-        <v>22</v>
+        <v>35</v>
+      </c>
+      <c r="D374">
+        <v>700.06</v>
       </c>
       <c r="E374">
-        <v>1100.0</v>
+        <v>525581.839</v>
+      </c>
+      <c r="F374">
+        <v>367938822.21</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375">
         <v>2023</v>
       </c>
       <c r="B375" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="C375" t="s">
-        <v>26</v>
+        <v>16</v>
+      </c>
+      <c r="D375">
+        <v>1148.24</v>
       </c>
       <c r="E375">
-        <v>800.0</v>
+        <v>305228.066</v>
+      </c>
+      <c r="F375">
+        <v>350475074.5</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B376" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="C376" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="D376">
-        <v>100.01</v>
+        <v>2281.66</v>
       </c>
       <c r="E376">
-        <v>140.0</v>
+        <v>119899.5</v>
       </c>
       <c r="F376">
-        <v>14001.4</v>
+        <v>273569893.17</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B377" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="C377" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D377">
-        <v>192.61</v>
+        <v>1481.6</v>
       </c>
       <c r="E377">
-        <v>100.0</v>
+        <v>168879.0</v>
       </c>
       <c r="F377">
-        <v>19261.0</v>
+        <v>250211126.4</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B378" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="C378" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="D378">
-        <v>146.308</v>
+        <v>1259.36</v>
       </c>
       <c r="E378">
-        <v>250.0</v>
+        <v>120238.6</v>
       </c>
       <c r="F378">
-        <v>36577.0</v>
+        <v>151423683.3</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B379" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="C379" t="s">
-        <v>12</v>
+        <v>58</v>
       </c>
       <c r="D379">
-        <v>64.82</v>
+        <v>337.064</v>
       </c>
       <c r="E379">
-        <v>603.0</v>
+        <v>377188.0</v>
       </c>
       <c r="F379">
-        <v>39086.46</v>
+        <v>127136496.03</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B380" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="C380" t="s">
-        <v>6</v>
+        <v>63</v>
       </c>
       <c r="D380">
-        <v>1705.692</v>
+        <v>674.13</v>
       </c>
       <c r="E380">
-        <v>32.0</v>
+        <v>138925.65</v>
       </c>
       <c r="F380">
-        <v>54582.144</v>
+        <v>93653948.43</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B381" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C381" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="D381">
-        <v>1500.12</v>
+        <v>787.1</v>
       </c>
       <c r="E381">
-        <v>40.0</v>
+        <v>104310.0</v>
       </c>
       <c r="F381">
-        <v>60004.8</v>
+        <v>82102401.0</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B382" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="C382" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D382">
-        <v>131.492</v>
+        <v>1133.42</v>
       </c>
       <c r="E382">
-        <v>865.0</v>
+        <v>70406.175</v>
       </c>
       <c r="F382">
-        <v>113740.58</v>
+        <v>79799766.87</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B383" t="s">
-        <v>19</v>
+        <v>63</v>
       </c>
       <c r="C383" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="D383">
-        <v>172.24</v>
+        <v>344.472</v>
       </c>
       <c r="E383">
-        <v>898.0</v>
+        <v>190523.0</v>
       </c>
       <c r="F383">
-        <v>154671.52</v>
+        <v>65629838.86</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B384" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="C384" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D384">
-        <v>172.24</v>
+        <v>1622.35</v>
       </c>
       <c r="E384">
-        <v>973.0</v>
+        <v>31899.708</v>
       </c>
       <c r="F384">
-        <v>167589.52</v>
+        <v>51752491.27</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B385" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C385" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D385">
-        <v>229.648</v>
+        <v>1414.93</v>
       </c>
       <c r="E385">
-        <v>1100.0</v>
+        <v>33559.757</v>
       </c>
       <c r="F385">
-        <v>252612.8</v>
+        <v>47484706.97</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B386" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="C386" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D386">
-        <v>607.456</v>
+        <v>490.78</v>
       </c>
       <c r="E386">
-        <v>500.0</v>
+        <v>96698.287</v>
       </c>
       <c r="F386">
-        <v>303728.0</v>
+        <v>47457585.29</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B387" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C387" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D387">
-        <v>74.08</v>
+        <v>1607.54</v>
       </c>
       <c r="E387">
-        <v>4968.0</v>
+        <v>25000.0</v>
       </c>
       <c r="F387">
-        <v>368029.44</v>
+        <v>40188500.0</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B388" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="C388" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="D388">
-        <v>1146.388</v>
+        <v>2190.916</v>
       </c>
       <c r="E388">
-        <v>450.0</v>
+        <v>17000.0</v>
       </c>
       <c r="F388">
-        <v>515874.6</v>
+        <v>37245572.0</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B389" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C389" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D389">
-        <v>1527.9</v>
+        <v>1498.27</v>
       </c>
       <c r="E389">
-        <v>350.0</v>
+        <v>23344.0</v>
       </c>
       <c r="F389">
-        <v>534765.0</v>
+        <v>34975614.88</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B390" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C390" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="D390">
-        <v>1466.748</v>
+        <v>335.212</v>
       </c>
       <c r="E390">
-        <v>379.0</v>
+        <v>98711.358</v>
       </c>
       <c r="F390">
-        <v>555897.492</v>
+        <v>33089231.74</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B391" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C391" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="D391">
-        <v>1620.5</v>
+        <v>783.396</v>
       </c>
       <c r="E391">
-        <v>377.0</v>
+        <v>41248.0</v>
       </c>
       <c r="F391">
-        <v>610928.5</v>
+        <v>32313518.21</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B392" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="C392" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D392">
-        <v>207.424</v>
+        <v>344.472</v>
       </c>
       <c r="E392">
-        <v>2979.0</v>
+        <v>92016.147</v>
       </c>
       <c r="F392">
-        <v>617916.096</v>
+        <v>31696986.19</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B393" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="C393" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D393">
-        <v>459.296</v>
+        <v>2255.736</v>
       </c>
       <c r="E393">
-        <v>1582.0</v>
+        <v>13473.5</v>
       </c>
       <c r="F393">
-        <v>726606.272</v>
+        <v>30392659.0</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B394" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="C394" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="D394">
-        <v>225.94</v>
+        <v>1681.62</v>
       </c>
       <c r="E394">
-        <v>3379.0</v>
+        <v>13901.0</v>
       </c>
       <c r="F394">
-        <v>763451.26</v>
+        <v>23376199.62</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B395" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="C395" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D395">
-        <v>1902.004</v>
+        <v>2281.66</v>
       </c>
       <c r="E395">
-        <v>442.0</v>
+        <v>9291.0</v>
       </c>
       <c r="F395">
-        <v>840685.768</v>
+        <v>21198903.06</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B396" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C396" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="D396">
-        <v>948.224</v>
+        <v>1259.36</v>
       </c>
       <c r="E396">
-        <v>1054.0</v>
+        <v>16500.0</v>
       </c>
       <c r="F396">
-        <v>999428.096</v>
+        <v>20779440.0</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B397" t="s">
-        <v>12</v>
+        <v>80</v>
       </c>
       <c r="C397" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D397">
-        <v>42.6</v>
+        <v>2398.34</v>
       </c>
       <c r="E397">
-        <v>26198.0</v>
+        <v>8600.0</v>
       </c>
       <c r="F397">
-        <v>1116034.8</v>
+        <v>20625724.0</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B398" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C398" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="D398">
-        <v>475.96</v>
+        <v>1109.348</v>
       </c>
       <c r="E398">
-        <v>2793.0</v>
+        <v>18162.689</v>
       </c>
       <c r="F398">
-        <v>1329356.28</v>
+        <v>20148742.72</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B399" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="C399" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="D399">
-        <v>316.692</v>
+        <v>531.52</v>
       </c>
       <c r="E399">
-        <v>5000.0</v>
+        <v>37578.559</v>
       </c>
       <c r="F399">
-        <v>1583460.0</v>
+        <v>19973755.68</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B400" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C400" t="s">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="D400">
-        <v>42.6</v>
+        <v>768.58</v>
       </c>
       <c r="E400">
-        <v>47228.0</v>
+        <v>21000.0</v>
       </c>
       <c r="F400">
-        <v>2011912.8</v>
+        <v>16140180.0</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B401" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="C401" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D401">
-        <v>392.624</v>
+        <v>700.06</v>
       </c>
       <c r="E401">
-        <v>5403.0</v>
+        <v>22000.0</v>
       </c>
       <c r="F401">
-        <v>2121347.472</v>
+        <v>15401320.0</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B402" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="C402" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D402">
-        <v>785.25</v>
+        <v>2794.67</v>
       </c>
       <c r="E402">
-        <v>3091.0</v>
+        <v>5455.0</v>
       </c>
       <c r="F402">
-        <v>2427207.75</v>
+        <v>15244924.85</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B403" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="C403" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D403">
-        <v>425.96</v>
+        <v>492.632</v>
       </c>
       <c r="E403">
-        <v>8900.0</v>
+        <v>27342.976</v>
       </c>
       <c r="F403">
-        <v>3791044.0</v>
+        <v>13470024.95</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B404" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
       <c r="C404" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="D404">
-        <v>207.424</v>
+        <v>1339.0</v>
       </c>
       <c r="E404">
-        <v>20950.0</v>
+        <v>9001.0</v>
       </c>
       <c r="F404">
-        <v>4345532.8</v>
+        <v>12052339.0</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B405" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="C405" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="D405">
-        <v>1259.36</v>
+        <v>825.992</v>
       </c>
       <c r="E405">
-        <v>4386.0</v>
+        <v>14483.0</v>
       </c>
       <c r="F405">
-        <v>5523552.96</v>
+        <v>11962842.14</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B406" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="C406" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="D406">
-        <v>1514.936</v>
+        <v>2237.22</v>
       </c>
       <c r="E406">
-        <v>4310.0</v>
+        <v>5000.0</v>
       </c>
       <c r="F406">
-        <v>6529374.16</v>
+        <v>11186100.0</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B407" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="C407" t="s">
         <v>22</v>
       </c>
       <c r="D407">
-        <v>1148.24</v>
+        <v>392.62</v>
       </c>
       <c r="E407">
-        <v>5874.0</v>
+        <v>27081.0</v>
       </c>
       <c r="F407">
-        <v>6744761.76</v>
+        <v>10632542.22</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B408" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C408" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D408">
-        <v>1622.35</v>
+        <v>1827.92</v>
       </c>
       <c r="E408">
-        <v>4266.0</v>
+        <v>5033.0</v>
       </c>
       <c r="F408">
-        <v>6920945.1</v>
+        <v>9199921.36</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B409" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C409" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="D409">
-        <v>785.25</v>
+        <v>1500.12</v>
       </c>
       <c r="E409">
-        <v>10000.0</v>
+        <v>5167.37</v>
       </c>
       <c r="F409">
-        <v>7852500.0</v>
+        <v>7751675.08</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B410" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="C410" t="s">
-        <v>7</v>
+        <v>57</v>
       </c>
       <c r="D410">
-        <v>753.76</v>
+        <v>90.748</v>
       </c>
       <c r="E410">
-        <v>10900.0</v>
+        <v>76771.0</v>
       </c>
       <c r="F410">
-        <v>8215984.0</v>
+        <v>6966814.71</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B411" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C411" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="D411">
-        <v>1044.53</v>
+        <v>205.57</v>
       </c>
       <c r="E411">
-        <v>8116.0</v>
+        <v>30407.5</v>
       </c>
       <c r="F411">
-        <v>8477405.48</v>
+        <v>6250869.78</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B412" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="C412" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D412">
-        <v>851.92</v>
+        <v>2794.67</v>
       </c>
       <c r="E412">
-        <v>10000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="F412">
-        <v>8519200.0</v>
+        <v>5589340.0</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B413" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C413" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="D413">
-        <v>700.056</v>
+        <v>783.396</v>
       </c>
       <c r="E413">
-        <v>14800.0</v>
+        <v>5337.925</v>
       </c>
       <c r="F413">
-        <v>10360828.8</v>
+        <v>4181709.09</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B414" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="C414" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D414">
-        <v>1146.39</v>
+        <v>813.03</v>
       </c>
       <c r="E414">
-        <v>9859.0</v>
+        <v>4500.0</v>
       </c>
       <c r="F414">
-        <v>11302259.01</v>
+        <v>3658635.0</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B415" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="C415" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="D415">
-        <v>3902.164</v>
+        <v>790.804</v>
       </c>
       <c r="E415">
-        <v>2917.0</v>
+        <v>4500.0</v>
       </c>
       <c r="F415">
-        <v>11382612.388</v>
+        <v>3558618.0</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B416" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="C416" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D416">
-        <v>531.52</v>
+        <v>1148.24</v>
       </c>
       <c r="E416">
-        <v>32358.0</v>
+        <v>3000.0</v>
       </c>
       <c r="F416">
-        <v>17198924.16</v>
+        <v>3444720.0</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B417" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="C417" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D417">
-        <v>1585.31</v>
+        <v>205.57</v>
       </c>
       <c r="E417">
-        <v>16935.0</v>
+        <v>15756.0</v>
       </c>
       <c r="F417">
-        <v>26847224.85</v>
+        <v>3238960.92</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B418" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C418" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D418">
-        <v>2646.508</v>
+        <v>207.424</v>
       </c>
       <c r="E418">
-        <v>14000.0</v>
+        <v>12644.5</v>
       </c>
       <c r="F418">
-        <v>37051112.0</v>
+        <v>2622772.77</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B419" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C419" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="D419">
-        <v>1827.92</v>
+        <v>983.412</v>
       </c>
       <c r="E419">
-        <v>28254.0</v>
+        <v>2161.997</v>
       </c>
       <c r="F419">
-        <v>51646051.68</v>
+        <v>2126133.79</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B420" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="C420" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D420">
-        <v>490.78</v>
+        <v>1527.9</v>
       </c>
       <c r="E420">
-        <v>109130.0</v>
+        <v>1246.16</v>
       </c>
       <c r="F420">
-        <v>53558821.4</v>
+        <v>1904007.86</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B421" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="C421" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="D421">
-        <v>1414.93</v>
+        <v>472.26</v>
       </c>
       <c r="E421">
-        <v>39940.0</v>
+        <v>3689.176</v>
       </c>
       <c r="F421">
-        <v>56512304.2</v>
+        <v>1742250.26</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B422" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C422" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="D422">
-        <v>500.04</v>
+        <v>392.62</v>
       </c>
       <c r="E422">
-        <v>130695.0</v>
+        <v>3504.0</v>
       </c>
       <c r="F422">
-        <v>65352727.8</v>
+        <v>1375740.48</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B423" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="C423" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="D423">
-        <v>674.13</v>
+        <v>42.6</v>
       </c>
       <c r="E423">
-        <v>110735.0</v>
+        <v>29968.0</v>
       </c>
       <c r="F423">
-        <v>74649785.55</v>
+        <v>1276636.8</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B424" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C424" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="D424">
-        <v>335.212</v>
+        <v>679.68</v>
       </c>
       <c r="E424">
-        <v>263888.0</v>
+        <v>1803.568</v>
       </c>
       <c r="F424">
-        <v>88458424.256</v>
+        <v>1225849.1</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B425" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="C425" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="D425">
-        <v>1481.6</v>
+        <v>207.424</v>
       </c>
       <c r="E425">
-        <v>120634.0</v>
+        <v>5000.0</v>
       </c>
       <c r="F425">
-        <v>178731334.4</v>
+        <v>1037120.0</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B426" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C426" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="D426">
-        <v>753.76</v>
+        <v>1759.4</v>
       </c>
       <c r="E426">
-        <v>267887.0</v>
+        <v>585.7</v>
       </c>
       <c r="F426">
-        <v>201922505.12</v>
+        <v>1030480.58</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B427" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C427" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D427">
-        <v>700.06</v>
+        <v>468.556</v>
       </c>
       <c r="E427">
-        <v>301997.0</v>
+        <v>1596.59</v>
       </c>
       <c r="F427">
-        <v>211416019.82</v>
+        <v>748091.82</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B428" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C428" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D428">
-        <v>1148.24</v>
+        <v>537.08</v>
       </c>
       <c r="E428">
-        <v>212434.0</v>
+        <v>1366.2</v>
       </c>
       <c r="F428">
-        <v>243925216.16</v>
+        <v>733758.7</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B429" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="C429" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="D429">
-        <v>1481.6</v>
+        <v>607.456</v>
       </c>
       <c r="E429">
-        <v>169093.0</v>
+        <v>1200.0</v>
       </c>
       <c r="F429">
-        <v>250528188.8</v>
+        <v>728947.2</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B430" t="s">
-        <v>7</v>
+        <v>53</v>
       </c>
       <c r="C430" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D430">
-        <v>1133.42</v>
+        <v>679.68</v>
       </c>
       <c r="E430">
-        <v>269852.0</v>
+        <v>878.03</v>
       </c>
       <c r="F430">
-        <v>305855653.84</v>
+        <v>596779.43</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B431" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="C431" t="s">
-        <v>6</v>
+        <v>18</v>
+      </c>
+      <c r="D431">
+        <v>1187.132</v>
       </c>
       <c r="E431">
-        <v>442513.0</v>
+        <v>500.0</v>
+      </c>
+      <c r="F431">
+        <v>593566.0</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B432" t="s">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="C432" t="s">
-        <v>49</v>
+        <v>8</v>
+      </c>
+      <c r="D432">
+        <v>1827.92</v>
       </c>
       <c r="E432">
-        <v>225802.0</v>
+        <v>282.9</v>
+      </c>
+      <c r="F432">
+        <v>517118.57</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B433" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
       <c r="C433" t="s">
-        <v>49</v>
+        <v>58</v>
+      </c>
+      <c r="D433">
+        <v>372.25</v>
       </c>
       <c r="E433">
-        <v>1347.0</v>
+        <v>1144.0</v>
+      </c>
+      <c r="F433">
+        <v>425854.0</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B434" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C434" t="s">
-        <v>52</v>
+        <v>35</v>
+      </c>
+      <c r="D434">
+        <v>42.6</v>
       </c>
       <c r="E434">
-        <v>674.0</v>
+        <v>9112.0</v>
+      </c>
+      <c r="F434">
+        <v>388171.2</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B435" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="C435" t="s">
-        <v>52</v>
+        <v>35</v>
+      </c>
+      <c r="D435">
+        <v>255.576</v>
       </c>
       <c r="E435">
-        <v>230827.0</v>
+        <v>1200.0</v>
+      </c>
+      <c r="F435">
+        <v>306691.2</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B436" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="C436" t="s">
-        <v>56</v>
+        <v>58</v>
+      </c>
+      <c r="D436">
+        <v>825.992</v>
       </c>
       <c r="E436">
-        <v>382.0</v>
+        <v>300.0</v>
+      </c>
+      <c r="F436">
+        <v>247797.6</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B437" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="C437" t="s">
-        <v>49</v>
+        <v>20</v>
+      </c>
+      <c r="D437">
+        <v>392.624</v>
       </c>
       <c r="E437">
-        <v>9791.0</v>
+        <v>536.0</v>
+      </c>
+      <c r="F437">
+        <v>210446.46</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B438" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="C438" t="s">
-        <v>48</v>
+        <v>52</v>
+      </c>
+      <c r="D438">
+        <v>459.296</v>
       </c>
       <c r="E438">
-        <v>20563.0</v>
+        <v>371.0</v>
+      </c>
+      <c r="F438">
+        <v>170398.82</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B439" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="C439" t="s">
-        <v>35</v>
+        <v>20</v>
+      </c>
+      <c r="D439">
+        <v>2089.06</v>
       </c>
       <c r="E439">
-        <v>11295.0</v>
+        <v>25.0</v>
+      </c>
+      <c r="F439">
+        <v>52226.5</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B440" t="s">
-        <v>9</v>
+        <v>60</v>
       </c>
       <c r="C440" t="s">
-        <v>49</v>
+        <v>11</v>
+      </c>
+      <c r="D440">
+        <v>124.84</v>
       </c>
       <c r="E440">
-        <v>1500.0</v>
+        <v>224.0</v>
+      </c>
+      <c r="F440">
+        <v>27964.16</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B441" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C441" t="s">
-        <v>27</v>
+        <v>18</v>
+      </c>
+      <c r="D441">
+        <v>1194.54</v>
       </c>
       <c r="E441">
-        <v>2220.0</v>
+        <v>21.6</v>
+      </c>
+      <c r="F441">
+        <v>25802.06</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B442" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="C442" t="s">
-        <v>10</v>
+        <v>31</v>
+      </c>
+      <c r="D442">
+        <v>131.492</v>
       </c>
       <c r="E442">
-        <v>31650.0</v>
+        <v>180.0</v>
+      </c>
+      <c r="F442">
+        <v>23668.56</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B443" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="C443" t="s">
-        <v>49</v>
+        <v>35</v>
+      </c>
+      <c r="D443">
+        <v>79.636</v>
       </c>
       <c r="E443">
-        <v>6135.0</v>
+        <v>250.0</v>
+      </c>
+      <c r="F443">
+        <v>19909.0</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B444" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="C444" t="s">
-        <v>19</v>
+        <v>15</v>
+      </c>
+      <c r="D444">
+        <v>1524.196</v>
       </c>
       <c r="E444">
-        <v>125982.0</v>
+        <v>10.0</v>
+      </c>
+      <c r="F444">
+        <v>15241.96</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B445" t="s">
-        <v>49</v>
+        <v>79</v>
       </c>
       <c r="C445" t="s">
-        <v>57</v>
+        <v>35</v>
+      </c>
+      <c r="D445">
+        <v>335.212</v>
       </c>
       <c r="E445">
-        <v>6618.0</v>
+        <v>40.0</v>
+      </c>
+      <c r="F445">
+        <v>13408.48</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B446" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C446" t="s">
-        <v>58</v>
+        <v>19</v>
+      </c>
+      <c r="D446">
+        <v>11.112</v>
       </c>
       <c r="E446">
-        <v>3412.0</v>
+        <v>1200.0</v>
+      </c>
+      <c r="F446">
+        <v>13334.4</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B447" t="s">
-        <v>26</v>
+        <v>79</v>
       </c>
       <c r="C447" t="s">
-        <v>49</v>
+        <v>60</v>
+      </c>
+      <c r="D447">
+        <v>392.624</v>
       </c>
       <c r="E447">
-        <v>52487.0</v>
+        <v>33.0</v>
+      </c>
+      <c r="F447">
+        <v>12956.59</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B448" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="C448" t="s">
-        <v>49</v>
+        <v>60</v>
+      </c>
+      <c r="D448">
+        <v>79.636</v>
       </c>
       <c r="E448">
-        <v>102758.0</v>
+        <v>125.425</v>
+      </c>
+      <c r="F448">
+        <v>9988.35</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B449" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="C449" t="s">
-        <v>49</v>
+        <v>35</v>
+      </c>
+      <c r="D449">
+        <v>64.82</v>
       </c>
       <c r="E449">
-        <v>194269.0</v>
+        <v>90.0</v>
+      </c>
+      <c r="F449">
+        <v>5833.8</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B450" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="C450" t="s">
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="D450">
+        <v>1600.128</v>
       </c>
       <c r="E450">
-        <v>439063.0</v>
+        <v>1.0</v>
+      </c>
+      <c r="F450">
+        <v>1600.13</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B451" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="C451" t="s">
-        <v>9</v>
+        <v>18</v>
+      </c>
+      <c r="D451">
+        <v>2905.79</v>
       </c>
       <c r="E451">
-        <v>2000.0</v>
+        <v>0.1</v>
+      </c>
+      <c r="F451">
+        <v>290.58</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452">
         <v>2022</v>
       </c>
       <c r="B452" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C452" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E452">
-        <v>220873.0</v>
+        <v>9859.0</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453">
         <v>2022</v>
       </c>
       <c r="B453" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="C453" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="E453">
-        <v>44954.0</v>
+        <v>2793.0</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454">
         <v>2022</v>
       </c>
       <c r="B454" t="s">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="C454" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E454">
-        <v>348.0</v>
+        <v>44954.0</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455">
         <v>2022</v>
       </c>
       <c r="B455" t="s">
-        <v>49</v>
+        <v>7</v>
       </c>
       <c r="C455" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="E455">
-        <v>87241.0</v>
+        <v>356.0</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456">
         <v>2022</v>
       </c>
       <c r="B456" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="C456" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="E456">
-        <v>649.0</v>
+        <v>15000.0</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457">
         <v>2022</v>
       </c>
       <c r="B457" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="C457" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E457">
-        <v>66187.0</v>
+        <v>72730.0</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458">
         <v>2022</v>
       </c>
       <c r="B458" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="C458" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="E458">
-        <v>1906.0</v>
+        <v>674.0</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459">
         <v>2022</v>
       </c>
       <c r="B459" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="C459" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="E459">
-        <v>326000.0</v>
+        <v>220873.0</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460">
         <v>2022</v>
       </c>
       <c r="B460" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="C460" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="E460">
-        <v>40.0</v>
+        <v>377.0</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461">
         <v>2022</v>
       </c>
       <c r="B461" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="C461" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="E461">
-        <v>178586.0</v>
+        <v>406.0</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462">
         <v>2022</v>
       </c>
       <c r="B462" t="s">
-        <v>6</v>
+        <v>35</v>
       </c>
       <c r="C462" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="E462">
-        <v>3878.0</v>
+        <v>365.0</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463">
         <v>2022</v>
       </c>
       <c r="B463" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="C463" t="s">
-        <v>6</v>
+        <v>35</v>
       </c>
       <c r="E463">
-        <v>4296.0</v>
+        <v>139563.0</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464">
         <v>2022</v>
       </c>
       <c r="B464" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="C464" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="E464">
-        <v>90395.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465">
         <v>2022</v>
       </c>
       <c r="B465" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="C465" t="s">
-        <v>59</v>
+        <v>6</v>
       </c>
       <c r="E465">
-        <v>3755.0</v>
+        <v>52487.0</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466">
         <v>2022</v>
       </c>
       <c r="B466" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="C466" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="E466">
-        <v>3910.0</v>
+        <v>4310.0</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467">
         <v>2022</v>
       </c>
       <c r="B467" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="C467" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="E467">
-        <v>2270.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468">
         <v>2022</v>
       </c>
       <c r="B468" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="C468" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="E468">
-        <v>2001.0</v>
+        <v>1906.0</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469">
         <v>2022</v>
       </c>
       <c r="B469" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C469" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E469">
-        <v>10.0</v>
+        <v>102758.0</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470">
         <v>2022</v>
       </c>
       <c r="B470" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="C470" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="E470">
-        <v>851.0</v>
+        <v>326000.0</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471">
         <v>2022</v>
       </c>
       <c r="B471" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C471" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="E471">
-        <v>290.0</v>
+        <v>1955143.0</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472">
         <v>2022</v>
       </c>
       <c r="B472" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="C472" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E472">
-        <v>931.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473">
         <v>2022</v>
       </c>
       <c r="B473" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="C473" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="E473">
-        <v>200930.0</v>
+        <v>178586.0</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474">
         <v>2022</v>
       </c>
       <c r="B474" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="C474" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="E474">
-        <v>70.0</v>
+        <v>32190.0</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475">
         <v>2022</v>
       </c>
       <c r="B475" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="C475" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E475">
-        <v>225.0</v>
+        <v>2917.0</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476">
         <v>2022</v>
       </c>
       <c r="B476" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="C476" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E476">
-        <v>225.0</v>
+        <v>16935.0</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477">
         <v>2022</v>
       </c>
       <c r="B477" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="C477" t="s">
-        <v>12</v>
+        <v>81</v>
       </c>
       <c r="E477">
-        <v>27050.0</v>
+        <v>194269.0</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478">
         <v>2022</v>
       </c>
       <c r="B478" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="C478" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E478">
-        <v>54.0</v>
+        <v>225802.0</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479">
         <v>2022</v>
       </c>
       <c r="B479" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="C479" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E479">
-        <v>2046.0</v>
+        <v>3878.0</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480">
         <v>2022</v>
       </c>
       <c r="B480" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C480" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E480">
-        <v>50800.0</v>
+        <v>6135.0</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481">
         <v>2022</v>
       </c>
       <c r="B481" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="C481" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E481">
-        <v>22000.0</v>
+        <v>3910.0</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482">
         <v>2022</v>
       </c>
       <c r="B482" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C482" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E482">
-        <v>655.0</v>
+        <v>2270.0</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483">
         <v>2022</v>
       </c>
       <c r="B483" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="C483" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E483">
-        <v>356.0</v>
+        <v>230827.0</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484">
         <v>2022</v>
       </c>
       <c r="B484" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="C484" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="E484">
-        <v>15000.0</v>
+        <v>649.0</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485">
         <v>2022</v>
       </c>
       <c r="B485" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C485" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E485">
-        <v>72730.0</v>
+        <v>169093.0</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486">
         <v>2022</v>
       </c>
       <c r="B486" t="s">
         <v>12</v>
       </c>
       <c r="C486" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="E486">
-        <v>406.0</v>
+        <v>2001.0</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487">
         <v>2022</v>
       </c>
       <c r="B487" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="C487" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="E487">
-        <v>365.0</v>
+        <v>78317.0</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488">
         <v>2022</v>
       </c>
       <c r="B488" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="C488" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="E488">
-        <v>139563.0</v>
+        <v>3138.0</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489">
         <v>2022</v>
       </c>
       <c r="B489" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="C489" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E489">
-        <v>1570.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490">
         <v>2022</v>
       </c>
       <c r="B490" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="C490" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E490">
-        <v>4.0</v>
+        <v>2366.0</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491">
         <v>2022</v>
       </c>
       <c r="B491" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="C491" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E491">
-        <v>32190.0</v>
+        <v>851.0</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492">
         <v>2022</v>
       </c>
       <c r="B492" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C492" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E492">
-        <v>438976.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493">
         <v>2022</v>
       </c>
       <c r="B493" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="C493" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E493">
-        <v>78317.0</v>
+        <v>123466.0</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494">
         <v>2022</v>
       </c>
       <c r="B494" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="C494" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="E494">
-        <v>13819.0</v>
+        <v>146590.0</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495">
         <v>2022</v>
       </c>
       <c r="B495" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="C495" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="E495">
-        <v>146590.0</v>
+        <v>186508.0</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496">
         <v>2022</v>
       </c>
       <c r="B496" t="s">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="C496" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="E496">
-        <v>2366.0</v>
+        <v>466734.0</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497">
         <v>2022</v>
       </c>
       <c r="B497" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="C497" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="E497">
-        <v>64615.0</v>
+        <v>439063.0</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498">
         <v>2022</v>
       </c>
       <c r="B498" t="s">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="C498" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="E498">
-        <v>1955143.0</v>
+        <v>442513.0</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499">
         <v>2022</v>
       </c>
       <c r="B499" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="C499" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="E499">
-        <v>78918.0</v>
+        <v>13819.0</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500">
         <v>2022</v>
       </c>
       <c r="B500" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="C500" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="E500">
-        <v>2525020.0</v>
+        <v>152541.0</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501">
         <v>2022</v>
       </c>
       <c r="B501" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="C501" t="s">
-        <v>49</v>
+        <v>82</v>
       </c>
       <c r="E501">
-        <v>18389.0</v>
+        <v>3412.0</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502">
         <v>2022</v>
       </c>
       <c r="B502" t="s">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="C502" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E502">
-        <v>63794.0</v>
+        <v>2220.0</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503">
         <v>2022</v>
       </c>
       <c r="B503" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="C503" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E503">
-        <v>466734.0</v>
+        <v>78918.0</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504">
         <v>2022</v>
       </c>
       <c r="B504" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="C504" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="E504">
-        <v>131520.0</v>
+        <v>2525020.0</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505">
         <v>2022</v>
       </c>
       <c r="B505" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="C505" t="s">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="E505">
-        <v>186508.0</v>
+        <v>6618.0</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506">
         <v>2022</v>
       </c>
       <c r="B506" t="s">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="C506" t="s">
-        <v>49</v>
+        <v>84</v>
       </c>
       <c r="E506">
-        <v>18990.0</v>
+        <v>382.0</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507">
         <v>2022</v>
       </c>
       <c r="B507" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="C507" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="E507">
-        <v>82931.0</v>
+        <v>66187.0</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508">
         <v>2022</v>
       </c>
       <c r="B508" t="s">
-        <v>58</v>
+        <v>6</v>
       </c>
       <c r="C508" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="E508">
-        <v>3138.0</v>
+        <v>438976.0</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509">
         <v>2022</v>
       </c>
       <c r="B509" t="s">
-        <v>52</v>
+        <v>6</v>
       </c>
       <c r="C509" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="E509">
-        <v>123466.0</v>
+        <v>31650.0</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510">
         <v>2022</v>
       </c>
       <c r="B510" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="C510" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="E510">
-        <v>152541.0</v>
+        <v>11295.0</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511">
         <v>2022</v>
       </c>
       <c r="B511" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="C511" t="s">
+        <v>31</v>
+      </c>
+      <c r="E511">
+        <v>125982.0</v>
+      </c>
+    </row>
+    <row r="512" spans="1:6">
+      <c r="A512">
+        <v>2022</v>
+      </c>
+      <c r="B512" t="s">
+        <v>6</v>
+      </c>
+      <c r="C512" t="s">
+        <v>7</v>
+      </c>
+      <c r="E512">
+        <v>20563.0</v>
+      </c>
+    </row>
+    <row r="513" spans="1:6">
+      <c r="A513">
+        <v>2022</v>
+      </c>
+      <c r="B513" t="s">
+        <v>6</v>
+      </c>
+      <c r="C513" t="s">
+        <v>35</v>
+      </c>
+      <c r="E513">
+        <v>434409.0</v>
+      </c>
+    </row>
+    <row r="514" spans="1:6">
+      <c r="A514">
+        <v>2022</v>
+      </c>
+      <c r="B514" t="s">
+        <v>6</v>
+      </c>
+      <c r="C514" t="s">
+        <v>8</v>
+      </c>
+      <c r="E514">
+        <v>87241.0</v>
+      </c>
+    </row>
+    <row r="515" spans="1:6">
+      <c r="A515">
+        <v>2022</v>
+      </c>
+      <c r="B515" t="s">
+        <v>6</v>
+      </c>
+      <c r="C515" t="s">
+        <v>25</v>
+      </c>
+      <c r="E515">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="516" spans="1:6">
+      <c r="A516">
+        <v>2022</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>10</v>
+      </c>
+      <c r="E516">
+        <v>4296.0</v>
+      </c>
+    </row>
+    <row r="517" spans="1:6">
+      <c r="A517">
+        <v>2022</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>11</v>
+      </c>
+      <c r="E517">
+        <v>120634.0</v>
+      </c>
+    </row>
+    <row r="518" spans="1:6">
+      <c r="A518">
+        <v>2022</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
         <v>12</v>
       </c>
-      <c r="E511">
-        <v>434409.0</v>
+      <c r="E518">
+        <v>3755.0</v>
+      </c>
+    </row>
+    <row r="519" spans="1:6">
+      <c r="A519">
+        <v>2022</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>9</v>
+      </c>
+      <c r="E519">
+        <v>90395.0</v>
+      </c>
+    </row>
+    <row r="520" spans="1:6">
+      <c r="A520">
+        <v>2022</v>
+      </c>
+      <c r="B520" t="s">
+        <v>14</v>
+      </c>
+      <c r="C520" t="s">
+        <v>6</v>
+      </c>
+      <c r="E520">
+        <v>18990.0</v>
+      </c>
+    </row>
+    <row r="521" spans="1:6">
+      <c r="A521">
+        <v>2022</v>
+      </c>
+      <c r="B521" t="s">
+        <v>16</v>
+      </c>
+      <c r="C521" t="s">
+        <v>6</v>
+      </c>
+      <c r="E521">
+        <v>64615.0</v>
+      </c>
+    </row>
+    <row r="522" spans="1:6">
+      <c r="A522">
+        <v>2022</v>
+      </c>
+      <c r="B522" t="s">
+        <v>16</v>
+      </c>
+      <c r="C522" t="s">
+        <v>29</v>
+      </c>
+      <c r="E522">
+        <v>931.0</v>
+      </c>
+    </row>
+    <row r="523" spans="1:6">
+      <c r="A523">
+        <v>2022</v>
+      </c>
+      <c r="B523" t="s">
+        <v>16</v>
+      </c>
+      <c r="C523" t="s">
+        <v>33</v>
+      </c>
+      <c r="E523">
+        <v>200930.0</v>
+      </c>
+    </row>
+    <row r="524" spans="1:6">
+      <c r="A524">
+        <v>2022</v>
+      </c>
+      <c r="B524" t="s">
+        <v>83</v>
+      </c>
+      <c r="C524" t="s">
+        <v>6</v>
+      </c>
+      <c r="E524">
+        <v>9791.0</v>
+      </c>
+    </row>
+    <row r="525" spans="1:6">
+      <c r="A525">
+        <v>2022</v>
+      </c>
+      <c r="B525" t="s">
+        <v>84</v>
+      </c>
+      <c r="C525" t="s">
+        <v>6</v>
+      </c>
+      <c r="E525">
+        <v>1347.0</v>
+      </c>
+    </row>
+    <row r="526" spans="1:6">
+      <c r="A526">
+        <v>2022</v>
+      </c>
+      <c r="B526" t="s">
+        <v>24</v>
+      </c>
+      <c r="C526" t="s">
+        <v>6</v>
+      </c>
+      <c r="E526">
+        <v>348.0</v>
+      </c>
+    </row>
+    <row r="527" spans="1:6">
+      <c r="A527">
+        <v>2022</v>
+      </c>
+      <c r="B527" t="s">
+        <v>29</v>
+      </c>
+      <c r="C527" t="s">
+        <v>6</v>
+      </c>
+      <c r="E527">
+        <v>18389.0</v>
+      </c>
+    </row>
+    <row r="528" spans="1:6">
+      <c r="A528">
+        <v>2022</v>
+      </c>
+      <c r="B528" t="s">
+        <v>55</v>
+      </c>
+      <c r="C528" t="s">
+        <v>6</v>
+      </c>
+      <c r="E528">
+        <v>131520.0</v>
+      </c>
+    </row>
+    <row r="529" spans="1:6">
+      <c r="A529">
+        <v>2022</v>
+      </c>
+      <c r="B529" t="s">
+        <v>55</v>
+      </c>
+      <c r="C529" t="s">
+        <v>29</v>
+      </c>
+      <c r="E529">
+        <v>1054.0</v>
+      </c>
+    </row>
+    <row r="530" spans="1:6">
+      <c r="A530">
+        <v>2022</v>
+      </c>
+      <c r="B530" t="s">
+        <v>68</v>
+      </c>
+      <c r="C530" t="s">
+        <v>35</v>
+      </c>
+      <c r="E530">
+        <v>70.0</v>
+      </c>
+    </row>
+    <row r="531" spans="1:6">
+      <c r="A531">
+        <v>2022</v>
+      </c>
+      <c r="B531" t="s">
+        <v>44</v>
+      </c>
+      <c r="C531" t="s">
+        <v>17</v>
+      </c>
+      <c r="E531">
+        <v>225.0</v>
+      </c>
+    </row>
+    <row r="532" spans="1:6">
+      <c r="A532">
+        <v>2022</v>
+      </c>
+      <c r="B532" t="s">
+        <v>44</v>
+      </c>
+      <c r="C532" t="s">
+        <v>22</v>
+      </c>
+      <c r="E532">
+        <v>225.0</v>
+      </c>
+    </row>
+    <row r="533" spans="1:6">
+      <c r="A533">
+        <v>2022</v>
+      </c>
+      <c r="B533" t="s">
+        <v>44</v>
+      </c>
+      <c r="C533" t="s">
+        <v>35</v>
+      </c>
+      <c r="E533">
+        <v>27050.0</v>
+      </c>
+    </row>
+    <row r="534" spans="1:6">
+      <c r="A534">
+        <v>2022</v>
+      </c>
+      <c r="B534" t="s">
+        <v>58</v>
+      </c>
+      <c r="C534" t="s">
+        <v>29</v>
+      </c>
+      <c r="E534">
+        <v>54.0</v>
+      </c>
+    </row>
+    <row r="535" spans="1:6">
+      <c r="A535">
+        <v>2022</v>
+      </c>
+      <c r="B535" t="s">
+        <v>30</v>
+      </c>
+      <c r="C535" t="s">
+        <v>6</v>
+      </c>
+      <c r="E535">
+        <v>63794.0</v>
+      </c>
+    </row>
+    <row r="536" spans="1:6">
+      <c r="A536">
+        <v>2022</v>
+      </c>
+      <c r="B536" t="s">
+        <v>30</v>
+      </c>
+      <c r="C536" t="s">
+        <v>35</v>
+      </c>
+      <c r="E536">
+        <v>2046.0</v>
+      </c>
+    </row>
+    <row r="537" spans="1:6">
+      <c r="A537">
+        <v>2022</v>
+      </c>
+      <c r="B537" t="s">
+        <v>33</v>
+      </c>
+      <c r="C537" t="s">
+        <v>16</v>
+      </c>
+      <c r="E537">
+        <v>50800.0</v>
+      </c>
+    </row>
+    <row r="538" spans="1:6">
+      <c r="A538">
+        <v>2022</v>
+      </c>
+      <c r="B538" t="s">
+        <v>33</v>
+      </c>
+      <c r="C538" t="s">
+        <v>63</v>
+      </c>
+      <c r="E538">
+        <v>22000.0</v>
+      </c>
+    </row>
+    <row r="539" spans="1:6">
+      <c r="A539">
+        <v>2022</v>
+      </c>
+      <c r="B539" t="s">
+        <v>31</v>
+      </c>
+      <c r="C539" t="s">
+        <v>6</v>
+      </c>
+      <c r="E539">
+        <v>82931.0</v>
+      </c>
+    </row>
+    <row r="540" spans="1:6">
+      <c r="A540">
+        <v>2022</v>
+      </c>
+      <c r="B540" t="s">
+        <v>23</v>
+      </c>
+      <c r="C540" t="s">
+        <v>19</v>
+      </c>
+      <c r="E540">
+        <v>655.0</v>
+      </c>
+    </row>
+    <row r="541" spans="1:6">
+      <c r="A541">
+        <v>2022</v>
+      </c>
+      <c r="B541" t="s">
+        <v>23</v>
+      </c>
+      <c r="C541" t="s">
+        <v>22</v>
+      </c>
+      <c r="E541">
+        <v>379.0</v>
+      </c>
+    </row>
+    <row r="542" spans="1:6">
+      <c r="A542">
+        <v>2022</v>
+      </c>
+      <c r="B542" t="s">
+        <v>23</v>
+      </c>
+      <c r="C542" t="s">
+        <v>11</v>
+      </c>
+      <c r="E542">
+        <v>130695.0</v>
+      </c>
+    </row>
+    <row r="543" spans="1:6">
+      <c r="A543">
+        <v>2022</v>
+      </c>
+      <c r="B543" t="s">
+        <v>23</v>
+      </c>
+      <c r="C543" t="s">
+        <v>40</v>
+      </c>
+      <c r="E543">
+        <v>4968.0</v>
+      </c>
+    </row>
+    <row r="544" spans="1:6">
+      <c r="A544">
+        <v>2022</v>
+      </c>
+      <c r="B544" t="s">
+        <v>23</v>
+      </c>
+      <c r="C544" t="s">
+        <v>42</v>
+      </c>
+      <c r="E544">
+        <v>1582.0</v>
+      </c>
+    </row>
+    <row r="545" spans="1:6">
+      <c r="A545">
+        <v>2022</v>
+      </c>
+      <c r="B545" t="s">
+        <v>23</v>
+      </c>
+      <c r="C545" t="s">
+        <v>16</v>
+      </c>
+      <c r="E545">
+        <v>14000.0</v>
+      </c>
+    </row>
+    <row r="546" spans="1:6">
+      <c r="A546">
+        <v>2022</v>
+      </c>
+      <c r="B546" t="s">
+        <v>18</v>
+      </c>
+      <c r="C546" t="s">
+        <v>35</v>
+      </c>
+      <c r="D546">
+        <v>1133.42</v>
+      </c>
+      <c r="E546">
+        <v>269852.0</v>
+      </c>
+      <c r="F546">
+        <v>305855653.84</v>
+      </c>
+    </row>
+    <row r="547" spans="1:6">
+      <c r="A547">
+        <v>2022</v>
+      </c>
+      <c r="B547" t="s">
+        <v>18</v>
+      </c>
+      <c r="C547" t="s">
+        <v>16</v>
+      </c>
+      <c r="D547">
+        <v>1148.24</v>
+      </c>
+      <c r="E547">
+        <v>212434.0</v>
+      </c>
+      <c r="F547">
+        <v>243925216.16</v>
+      </c>
+    </row>
+    <row r="548" spans="1:6">
+      <c r="A548">
+        <v>2022</v>
+      </c>
+      <c r="B548" t="s">
+        <v>20</v>
+      </c>
+      <c r="C548" t="s">
+        <v>35</v>
+      </c>
+      <c r="D548">
+        <v>700.06</v>
+      </c>
+      <c r="E548">
+        <v>301997.0</v>
+      </c>
+      <c r="F548">
+        <v>211416019.82</v>
+      </c>
+    </row>
+    <row r="549" spans="1:6">
+      <c r="A549">
+        <v>2022</v>
+      </c>
+      <c r="B549" t="s">
+        <v>18</v>
+      </c>
+      <c r="C549" t="s">
+        <v>33</v>
+      </c>
+      <c r="D549">
+        <v>753.76</v>
+      </c>
+      <c r="E549">
+        <v>267887.0</v>
+      </c>
+      <c r="F549">
+        <v>201922505.12</v>
+      </c>
+    </row>
+    <row r="550" spans="1:6">
+      <c r="A550">
+        <v>2022</v>
+      </c>
+      <c r="B550" t="s">
+        <v>18</v>
+      </c>
+      <c r="C550" t="s">
+        <v>32</v>
+      </c>
+      <c r="D550">
+        <v>335.212</v>
+      </c>
+      <c r="E550">
+        <v>263888.0</v>
+      </c>
+      <c r="F550">
+        <v>88458424.26</v>
+      </c>
+    </row>
+    <row r="551" spans="1:6">
+      <c r="A551">
+        <v>2022</v>
+      </c>
+      <c r="B551" t="s">
+        <v>18</v>
+      </c>
+      <c r="C551" t="s">
+        <v>63</v>
+      </c>
+      <c r="D551">
+        <v>674.13</v>
+      </c>
+      <c r="E551">
+        <v>110735.0</v>
+      </c>
+      <c r="F551">
+        <v>74649785.55</v>
+      </c>
+    </row>
+    <row r="552" spans="1:6">
+      <c r="A552">
+        <v>2022</v>
+      </c>
+      <c r="B552" t="s">
+        <v>18</v>
+      </c>
+      <c r="C552" t="s">
+        <v>29</v>
+      </c>
+      <c r="D552">
+        <v>1414.93</v>
+      </c>
+      <c r="E552">
+        <v>39940.0</v>
+      </c>
+      <c r="F552">
+        <v>56512304.2</v>
+      </c>
+    </row>
+    <row r="553" spans="1:6">
+      <c r="A553">
+        <v>2022</v>
+      </c>
+      <c r="B553" t="s">
+        <v>18</v>
+      </c>
+      <c r="C553" t="s">
+        <v>20</v>
+      </c>
+      <c r="D553">
+        <v>490.78</v>
+      </c>
+      <c r="E553">
+        <v>109130.0</v>
+      </c>
+      <c r="F553">
+        <v>53558821.4</v>
+      </c>
+    </row>
+    <row r="554" spans="1:6">
+      <c r="A554">
+        <v>2022</v>
+      </c>
+      <c r="B554" t="s">
+        <v>8</v>
+      </c>
+      <c r="C554" t="s">
+        <v>22</v>
+      </c>
+      <c r="D554">
+        <v>1827.92</v>
+      </c>
+      <c r="E554">
+        <v>28254.0</v>
+      </c>
+      <c r="F554">
+        <v>51646051.68</v>
+      </c>
+    </row>
+    <row r="555" spans="1:6">
+      <c r="A555">
+        <v>2022</v>
+      </c>
+      <c r="B555" t="s">
+        <v>18</v>
+      </c>
+      <c r="C555" t="s">
+        <v>44</v>
+      </c>
+      <c r="D555">
+        <v>531.52</v>
+      </c>
+      <c r="E555">
+        <v>32358.0</v>
+      </c>
+      <c r="F555">
+        <v>17198924.16</v>
+      </c>
+    </row>
+    <row r="556" spans="1:6">
+      <c r="A556">
+        <v>2022</v>
+      </c>
+      <c r="B556" t="s">
+        <v>29</v>
+      </c>
+      <c r="C556" t="s">
+        <v>33</v>
+      </c>
+      <c r="D556">
+        <v>700.056</v>
+      </c>
+      <c r="E556">
+        <v>14800.0</v>
+      </c>
+      <c r="F556">
+        <v>10360828.8</v>
+      </c>
+    </row>
+    <row r="557" spans="1:6">
+      <c r="A557">
+        <v>2022</v>
+      </c>
+      <c r="B557" t="s">
+        <v>33</v>
+      </c>
+      <c r="C557" t="s">
+        <v>22</v>
+      </c>
+      <c r="D557">
+        <v>851.92</v>
+      </c>
+      <c r="E557">
+        <v>10000.0</v>
+      </c>
+      <c r="F557">
+        <v>8519200.0</v>
+      </c>
+    </row>
+    <row r="558" spans="1:6">
+      <c r="A558">
+        <v>2022</v>
+      </c>
+      <c r="B558" t="s">
+        <v>18</v>
+      </c>
+      <c r="C558" t="s">
+        <v>25</v>
+      </c>
+      <c r="D558">
+        <v>1044.53</v>
+      </c>
+      <c r="E558">
+        <v>8116.0</v>
+      </c>
+      <c r="F558">
+        <v>8477405.48</v>
+      </c>
+    </row>
+    <row r="559" spans="1:6">
+      <c r="A559">
+        <v>2022</v>
+      </c>
+      <c r="B559" t="s">
+        <v>33</v>
+      </c>
+      <c r="C559" t="s">
+        <v>18</v>
+      </c>
+      <c r="D559">
+        <v>753.76</v>
+      </c>
+      <c r="E559">
+        <v>10900.0</v>
+      </c>
+      <c r="F559">
+        <v>8215984.0</v>
+      </c>
+    </row>
+    <row r="560" spans="1:6">
+      <c r="A560">
+        <v>2022</v>
+      </c>
+      <c r="B560" t="s">
+        <v>17</v>
+      </c>
+      <c r="C560" t="s">
+        <v>33</v>
+      </c>
+      <c r="D560">
+        <v>785.25</v>
+      </c>
+      <c r="E560">
+        <v>10000.0</v>
+      </c>
+      <c r="F560">
+        <v>7852500.0</v>
+      </c>
+    </row>
+    <row r="561" spans="1:6">
+      <c r="A561">
+        <v>2022</v>
+      </c>
+      <c r="B561" t="s">
+        <v>18</v>
+      </c>
+      <c r="C561" t="s">
+        <v>8</v>
+      </c>
+      <c r="D561">
+        <v>1622.35</v>
+      </c>
+      <c r="E561">
+        <v>4266.0</v>
+      </c>
+      <c r="F561">
+        <v>6920945.1</v>
+      </c>
+    </row>
+    <row r="562" spans="1:6">
+      <c r="A562">
+        <v>2022</v>
+      </c>
+      <c r="B562" t="s">
+        <v>25</v>
+      </c>
+      <c r="C562" t="s">
+        <v>22</v>
+      </c>
+      <c r="D562">
+        <v>1148.24</v>
+      </c>
+      <c r="E562">
+        <v>5874.0</v>
+      </c>
+      <c r="F562">
+        <v>6744761.76</v>
+      </c>
+    </row>
+    <row r="563" spans="1:6">
+      <c r="A563">
+        <v>2022</v>
+      </c>
+      <c r="B563" t="s">
+        <v>16</v>
+      </c>
+      <c r="C563" t="s">
+        <v>22</v>
+      </c>
+      <c r="D563">
+        <v>1259.36</v>
+      </c>
+      <c r="E563">
+        <v>4386.0</v>
+      </c>
+      <c r="F563">
+        <v>5523552.96</v>
+      </c>
+    </row>
+    <row r="564" spans="1:6">
+      <c r="A564">
+        <v>2022</v>
+      </c>
+      <c r="B564" t="s">
+        <v>15</v>
+      </c>
+      <c r="C564" t="s">
+        <v>35</v>
+      </c>
+      <c r="D564">
+        <v>207.424</v>
+      </c>
+      <c r="E564">
+        <v>20950.0</v>
+      </c>
+      <c r="F564">
+        <v>4345532.8</v>
+      </c>
+    </row>
+    <row r="565" spans="1:6">
+      <c r="A565">
+        <v>2022</v>
+      </c>
+      <c r="B565" t="s">
+        <v>33</v>
+      </c>
+      <c r="C565" t="s">
+        <v>58</v>
+      </c>
+      <c r="D565">
+        <v>425.96</v>
+      </c>
+      <c r="E565">
+        <v>8900.0</v>
+      </c>
+      <c r="F565">
+        <v>3791044.0</v>
+      </c>
+    </row>
+    <row r="566" spans="1:6">
+      <c r="A566">
+        <v>2022</v>
+      </c>
+      <c r="B566" t="s">
+        <v>33</v>
+      </c>
+      <c r="C566" t="s">
+        <v>17</v>
+      </c>
+      <c r="D566">
+        <v>785.25</v>
+      </c>
+      <c r="E566">
+        <v>3091.0</v>
+      </c>
+      <c r="F566">
+        <v>2427207.75</v>
+      </c>
+    </row>
+    <row r="567" spans="1:6">
+      <c r="A567">
+        <v>2022</v>
+      </c>
+      <c r="B567" t="s">
+        <v>22</v>
+      </c>
+      <c r="C567" t="s">
+        <v>20</v>
+      </c>
+      <c r="D567">
+        <v>392.624</v>
+      </c>
+      <c r="E567">
+        <v>5403.0</v>
+      </c>
+      <c r="F567">
+        <v>2121347.47</v>
+      </c>
+    </row>
+    <row r="568" spans="1:6">
+      <c r="A568">
+        <v>2022</v>
+      </c>
+      <c r="B568" t="s">
+        <v>11</v>
+      </c>
+      <c r="C568" t="s">
+        <v>35</v>
+      </c>
+      <c r="D568">
+        <v>42.6</v>
+      </c>
+      <c r="E568">
+        <v>47228.0</v>
+      </c>
+      <c r="F568">
+        <v>2011912.8</v>
+      </c>
+    </row>
+    <row r="569" spans="1:6">
+      <c r="A569">
+        <v>2022</v>
+      </c>
+      <c r="B569" t="s">
+        <v>33</v>
+      </c>
+      <c r="C569" t="s">
+        <v>25</v>
+      </c>
+      <c r="D569">
+        <v>316.692</v>
+      </c>
+      <c r="E569">
+        <v>5000.0</v>
+      </c>
+      <c r="F569">
+        <v>1583460.0</v>
+      </c>
+    </row>
+    <row r="570" spans="1:6">
+      <c r="A570">
+        <v>2022</v>
+      </c>
+      <c r="B570" t="s">
+        <v>35</v>
+      </c>
+      <c r="C570" t="s">
+        <v>11</v>
+      </c>
+      <c r="D570">
+        <v>42.6</v>
+      </c>
+      <c r="E570">
+        <v>26198.0</v>
+      </c>
+      <c r="F570">
+        <v>1116034.8</v>
+      </c>
+    </row>
+    <row r="571" spans="1:6">
+      <c r="A571">
+        <v>2022</v>
+      </c>
+      <c r="B571" t="s">
+        <v>29</v>
+      </c>
+      <c r="C571" t="s">
+        <v>44</v>
+      </c>
+      <c r="D571">
+        <v>1902.004</v>
+      </c>
+      <c r="E571">
+        <v>442.0</v>
+      </c>
+      <c r="F571">
+        <v>840685.77</v>
+      </c>
+    </row>
+    <row r="572" spans="1:6">
+      <c r="A572">
+        <v>2022</v>
+      </c>
+      <c r="B572" t="s">
+        <v>11</v>
+      </c>
+      <c r="C572" t="s">
+        <v>15</v>
+      </c>
+      <c r="D572">
+        <v>229.648</v>
+      </c>
+      <c r="E572">
+        <v>3379.0</v>
+      </c>
+      <c r="F572">
+        <v>775980.59</v>
+      </c>
+    </row>
+    <row r="573" spans="1:6">
+      <c r="A573">
+        <v>2022</v>
+      </c>
+      <c r="B573" t="s">
+        <v>11</v>
+      </c>
+      <c r="C573" t="s">
+        <v>15</v>
+      </c>
+      <c r="D573">
+        <v>225.94</v>
+      </c>
+      <c r="E573">
+        <v>3379.0</v>
+      </c>
+      <c r="F573">
+        <v>763451.26</v>
+      </c>
+    </row>
+    <row r="574" spans="1:6">
+      <c r="A574">
+        <v>2022</v>
+      </c>
+      <c r="B574" t="s">
+        <v>35</v>
+      </c>
+      <c r="C574" t="s">
+        <v>15</v>
+      </c>
+      <c r="D574">
+        <v>207.424</v>
+      </c>
+      <c r="E574">
+        <v>2979.0</v>
+      </c>
+      <c r="F574">
+        <v>617916.1</v>
+      </c>
+    </row>
+    <row r="575" spans="1:6">
+      <c r="A575">
+        <v>2022</v>
+      </c>
+      <c r="B575" t="s">
+        <v>22</v>
+      </c>
+      <c r="C575" t="s">
+        <v>29</v>
+      </c>
+      <c r="D575">
+        <v>1527.9</v>
+      </c>
+      <c r="E575">
+        <v>350.0</v>
+      </c>
+      <c r="F575">
+        <v>534765.0</v>
+      </c>
+    </row>
+    <row r="576" spans="1:6">
+      <c r="A576">
+        <v>2022</v>
+      </c>
+      <c r="B576" t="s">
+        <v>11</v>
+      </c>
+      <c r="C576" t="s">
+        <v>17</v>
+      </c>
+      <c r="D576">
+        <v>1146.388</v>
+      </c>
+      <c r="E576">
+        <v>450.0</v>
+      </c>
+      <c r="F576">
+        <v>515874.6</v>
+      </c>
+    </row>
+    <row r="577" spans="1:6">
+      <c r="A577">
+        <v>2022</v>
+      </c>
+      <c r="B577" t="s">
+        <v>44</v>
+      </c>
+      <c r="C577" t="s">
+        <v>42</v>
+      </c>
+      <c r="D577">
+        <v>607.456</v>
+      </c>
+      <c r="E577">
+        <v>500.0</v>
+      </c>
+      <c r="F577">
+        <v>303728.0</v>
+      </c>
+    </row>
+    <row r="578" spans="1:6">
+      <c r="A578">
+        <v>2022</v>
+      </c>
+      <c r="B578" t="s">
+        <v>15</v>
+      </c>
+      <c r="C578" t="s">
+        <v>11</v>
+      </c>
+      <c r="D578">
+        <v>229.648</v>
+      </c>
+      <c r="E578">
+        <v>1100.0</v>
+      </c>
+      <c r="F578">
+        <v>252612.8</v>
+      </c>
+    </row>
+    <row r="579" spans="1:6">
+      <c r="A579">
+        <v>2022</v>
+      </c>
+      <c r="B579" t="s">
+        <v>15</v>
+      </c>
+      <c r="C579" t="s">
+        <v>11</v>
+      </c>
+      <c r="D579">
+        <v>225.94</v>
+      </c>
+      <c r="E579">
+        <v>1100.0</v>
+      </c>
+      <c r="F579">
+        <v>248534.0</v>
+      </c>
+    </row>
+    <row r="580" spans="1:6">
+      <c r="A580">
+        <v>2022</v>
+      </c>
+      <c r="B580" t="s">
+        <v>60</v>
+      </c>
+      <c r="C580" t="s">
+        <v>11</v>
+      </c>
+      <c r="D580">
+        <v>124.84</v>
+      </c>
+      <c r="E580">
+        <v>1570.0</v>
+      </c>
+      <c r="F580">
+        <v>195998.8</v>
+      </c>
+    </row>
+    <row r="581" spans="1:6">
+      <c r="A581">
+        <v>2022</v>
+      </c>
+      <c r="B581" t="s">
+        <v>11</v>
+      </c>
+      <c r="C581" t="s">
+        <v>31</v>
+      </c>
+      <c r="D581">
+        <v>172.24</v>
+      </c>
+      <c r="E581">
+        <v>973.0</v>
+      </c>
+      <c r="F581">
+        <v>167589.52</v>
+      </c>
+    </row>
+    <row r="582" spans="1:6">
+      <c r="A582">
+        <v>2022</v>
+      </c>
+      <c r="B582" t="s">
+        <v>31</v>
+      </c>
+      <c r="C582" t="s">
+        <v>11</v>
+      </c>
+      <c r="D582">
+        <v>172.24</v>
+      </c>
+      <c r="E582">
+        <v>898.0</v>
+      </c>
+      <c r="F582">
+        <v>154671.52</v>
+      </c>
+    </row>
+    <row r="583" spans="1:6">
+      <c r="A583">
+        <v>2022</v>
+      </c>
+      <c r="B583" t="s">
+        <v>35</v>
+      </c>
+      <c r="C583" t="s">
+        <v>31</v>
+      </c>
+      <c r="D583">
+        <v>131.492</v>
+      </c>
+      <c r="E583">
+        <v>865.0</v>
+      </c>
+      <c r="F583">
+        <v>113740.58</v>
+      </c>
+    </row>
+    <row r="584" spans="1:6">
+      <c r="A584">
+        <v>2022</v>
+      </c>
+      <c r="B584" t="s">
+        <v>17</v>
+      </c>
+      <c r="C584" t="s">
+        <v>29</v>
+      </c>
+      <c r="D584">
+        <v>1500.12</v>
+      </c>
+      <c r="E584">
+        <v>40.0</v>
+      </c>
+      <c r="F584">
+        <v>60004.8</v>
+      </c>
+    </row>
+    <row r="585" spans="1:6">
+      <c r="A585">
+        <v>2022</v>
+      </c>
+      <c r="B585" t="s">
+        <v>35</v>
+      </c>
+      <c r="C585" t="s">
+        <v>10</v>
+      </c>
+      <c r="D585">
+        <v>1705.692</v>
+      </c>
+      <c r="E585">
+        <v>32.0</v>
+      </c>
+      <c r="F585">
+        <v>54582.14</v>
+      </c>
+    </row>
+    <row r="586" spans="1:6">
+      <c r="A586">
+        <v>2022</v>
+      </c>
+      <c r="B586" t="s">
+        <v>26</v>
+      </c>
+      <c r="C586" t="s">
+        <v>35</v>
+      </c>
+      <c r="D586">
+        <v>64.82</v>
+      </c>
+      <c r="E586">
+        <v>603.0</v>
+      </c>
+      <c r="F586">
+        <v>39086.46</v>
+      </c>
+    </row>
+    <row r="587" spans="1:6">
+      <c r="A587">
+        <v>2022</v>
+      </c>
+      <c r="B587" t="s">
+        <v>11</v>
+      </c>
+      <c r="C587" t="s">
+        <v>51</v>
+      </c>
+      <c r="D587">
+        <v>146.308</v>
+      </c>
+      <c r="E587">
+        <v>250.0</v>
+      </c>
+      <c r="F587">
+        <v>36577.0</v>
+      </c>
+    </row>
+    <row r="588" spans="1:6">
+      <c r="A588">
+        <v>2022</v>
+      </c>
+      <c r="B588" t="s">
+        <v>7</v>
+      </c>
+      <c r="C588" t="s">
+        <v>11</v>
+      </c>
+      <c r="D588">
+        <v>192.61</v>
+      </c>
+      <c r="E588">
+        <v>100.0</v>
+      </c>
+      <c r="F588">
+        <v>19261.0</v>
+      </c>
+    </row>
+    <row r="589" spans="1:6">
+      <c r="A589">
+        <v>2022</v>
+      </c>
+      <c r="B589" t="s">
+        <v>11</v>
+      </c>
+      <c r="C589" t="s">
+        <v>26</v>
+      </c>
+      <c r="D589">
+        <v>100.01</v>
+      </c>
+      <c r="E589">
+        <v>140.0</v>
+      </c>
+      <c r="F589">
+        <v>14001.4</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>