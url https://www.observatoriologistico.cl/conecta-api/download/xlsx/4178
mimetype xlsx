--- v1 (2026-06-29)
+++ v2 (2026-08-24)
@@ -12,305 +12,314 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Puerto de origen</t>
   </si>
   <si>
     <t>Puerto de destino</t>
   </si>
   <si>
     <t>Distancia</t>
   </si>
   <si>
     <t>Carga total</t>
   </si>
   <si>
     <t>Toneladas-km</t>
   </si>
   <si>
-    <t>Otros Puertos</t>
+    <t>Quemchi</t>
   </si>
   <si>
     <t>Castro</t>
   </si>
   <si>
-    <t>Arica</t>
+    <t>Achao</t>
+  </si>
+  <si>
+    <t>Calbuco</t>
+  </si>
+  <si>
+    <t>Chacabuco Puerto Aysen</t>
+  </si>
+  <si>
+    <t>Chaitén</t>
+  </si>
+  <si>
+    <t>Chonchi</t>
+  </si>
+  <si>
+    <t>Hornopirén</t>
+  </si>
+  <si>
+    <t>Mejillones</t>
+  </si>
+  <si>
+    <t>Chañaral / Barquito</t>
+  </si>
+  <si>
+    <t>Lirquén</t>
+  </si>
+  <si>
+    <t>Punta Arenas</t>
+  </si>
+  <si>
+    <t>Valparaíso</t>
+  </si>
+  <si>
+    <t>Melinka</t>
+  </si>
+  <si>
+    <t>Puerto Cisne</t>
+  </si>
+  <si>
+    <t>Quellón</t>
   </si>
   <si>
     <t>Natales</t>
   </si>
   <si>
-    <t>Punta Arenas</t>
+    <t>Baker</t>
   </si>
   <si>
     <t>Puerto Montt</t>
   </si>
   <si>
-    <t>Puerto Edén</t>
+    <t>Panguipulli</t>
+  </si>
+  <si>
+    <t>Patache</t>
+  </si>
+  <si>
+    <t>Arica</t>
+  </si>
+  <si>
+    <t>Iquique</t>
+  </si>
+  <si>
+    <t>San Antonio</t>
+  </si>
+  <si>
+    <t>Talcahuano</t>
+  </si>
+  <si>
+    <t>Puerto Aguirre</t>
+  </si>
+  <si>
+    <t>Aguirre</t>
+  </si>
+  <si>
+    <t>Ancud</t>
+  </si>
+  <si>
+    <t>Coronel</t>
+  </si>
+  <si>
+    <t>Puerto Williams</t>
+  </si>
+  <si>
+    <t>Quintero</t>
+  </si>
+  <si>
+    <t>Bahía Fildes</t>
+  </si>
+  <si>
+    <t>Punta Delgada</t>
+  </si>
+  <si>
+    <t>Tierra del Fuego</t>
+  </si>
+  <si>
+    <t>Isla De Pascua</t>
+  </si>
+  <si>
+    <t>San Vicente</t>
+  </si>
+  <si>
+    <t>Caldera</t>
+  </si>
+  <si>
+    <t>Valdivia</t>
+  </si>
+  <si>
+    <t>Corral</t>
+  </si>
+  <si>
+    <t>Antofagasta</t>
+  </si>
+  <si>
+    <t>Coquimbo</t>
+  </si>
+  <si>
+    <t>Isla de Pascua</t>
+  </si>
+  <si>
+    <t>Lago Gral. Carrera</t>
+  </si>
+  <si>
+    <t>Lebu</t>
+  </si>
+  <si>
+    <t>Maullín</t>
+  </si>
+  <si>
+    <t>Tocopilla</t>
+  </si>
+  <si>
+    <t>Juan Fernández</t>
   </si>
   <si>
     <t>Otros Puertos Sur</t>
   </si>
   <si>
-    <t>Melinka</t>
+    <t>Los Vilos</t>
   </si>
   <si>
-    <t>Quellón</t>
+    <t>Guayacán</t>
   </si>
   <si>
-    <t>Mejillones</t>
+    <t>Otros Puertos</t>
   </si>
   <si>
-    <t>Valparaíso</t>
+    <t>Ventanas</t>
   </si>
   <si>
-    <t>Quintero</t>
+    <t>Cochamó</t>
   </si>
   <si>
-    <t>Talcahuano</t>
+    <t>Dalcahue</t>
   </si>
   <si>
-    <t>San Vicente</t>
-[...17 lines deleted...]
-    <t>Quemchi</t>
+    <t>Pargua</t>
   </si>
   <si>
     <t>Queilén</t>
   </si>
   <si>
-    <t>Puerto Cisne</t>
+    <t>Chacao</t>
   </si>
   <si>
-    <t>Iquique</t>
+    <t>Carahue</t>
   </si>
   <si>
-    <t>Chonchi</t>
-[...14 lines deleted...]
-    <t>Calbuco</t>
+    <t>Gregorio</t>
   </si>
   <si>
     <t>Cabo Negro</t>
   </si>
   <si>
+    <t>Guarello</t>
+  </si>
+  <si>
+    <t>Huasco / Guacolda</t>
+  </si>
+  <si>
+    <t>Isla Alejandro Selkirk</t>
+  </si>
+  <si>
+    <t>Puerto Edén</t>
+  </si>
+  <si>
     <t>Porvenir</t>
+  </si>
+  <si>
+    <t>Aysen</t>
+  </si>
+  <si>
+    <t>Penco</t>
   </si>
   <si>
     <t>Bahia Fildes</t>
   </si>
   <si>
-    <t>Puerto Williams</t>
-[...73 lines deleted...]
-  <si>
     <t>Patillos</t>
   </si>
   <si>
-    <t>Aguirre</t>
+    <t>Term. Sid. Huachipato</t>
   </si>
   <si>
     <t>Huasco-Guacolda</t>
   </si>
   <si>
-    <t>Baker</t>
+    <t>Snipe</t>
   </si>
   <si>
-    <t>Corral</t>
+    <t>Chañaral-Barquito</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Queilen </t>
+  </si>
+  <si>
+    <t>Navarino</t>
+  </si>
+  <si>
+    <t>Isla Mechuque</t>
+  </si>
+  <si>
+    <t>Jf (Isla Alejandro Selkirk)</t>
+  </si>
+  <si>
+    <t>Huachipato</t>
   </si>
   <si>
     <t>Queilen</t>
   </si>
   <si>
-    <t>Isla De Pascua</t>
-[...29 lines deleted...]
-    <t>Tocopilla</t>
+    <t>Lota</t>
   </si>
   <si>
     <t>Otros Pertos</t>
   </si>
   <si>
     <t>Puerto Baker</t>
-  </si>
-[...4 lines deleted...]
-    <t>Lago Gral. Carrera</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -614,9543 +623,14212 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F589"/>
+  <dimension ref="A1:F879"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="E2">
-        <v>9334.4</v>
+        <v>583.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B3" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E3">
-        <v>10603.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="E4">
-        <v>120.0</v>
+        <v>1261.0</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B5" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E5">
-        <v>1202.0</v>
+        <v>8819.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B6" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6">
-        <v>55.0</v>
+        <v>553.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B7" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E7">
-        <v>1220.0</v>
+        <v>4399.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B8" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C8" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E8">
-        <v>4121.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B9" t="s">
         <v>14</v>
       </c>
       <c r="C9" t="s">
         <v>15</v>
       </c>
       <c r="E9">
-        <v>17032.0</v>
+        <v>64472.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" t="s">
         <v>16</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10">
-        <v>81.0</v>
+        <v>8000.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B11" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C11" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E11">
-        <v>1107.831</v>
+        <v>11000.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B12" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E12">
-        <v>1605578.79</v>
+        <v>4199.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B13" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C13" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E13">
-        <v>42217.0</v>
+        <v>184.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B14" t="s">
         <v>19</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E14">
-        <v>48600.0</v>
+        <v>2720.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E15">
-        <v>55458.402</v>
+        <v>87896.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B16" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E16">
-        <v>11466.83</v>
+        <v>49822.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B17" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E17">
-        <v>1469.0</v>
+        <v>2808.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B18" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C18" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="E18">
-        <v>60.0</v>
+        <v>461.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B19" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C19" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E19">
-        <v>240.0</v>
+        <v>227268.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B20" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="C20" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E20">
-        <v>120.0</v>
+        <v>73505.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B21" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="C21" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E21">
-        <v>95278.9</v>
+        <v>1324.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B22" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C22" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E22">
-        <v>77528.96458</v>
+        <v>41510.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B23" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="C23" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="E23">
-        <v>25000.0</v>
+        <v>23100.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B24" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="C24" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E24">
-        <v>1385.0</v>
+        <v>3603.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B25" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="C25" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E25">
-        <v>4455.0</v>
+        <v>103950.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B26" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="C26" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E26">
-        <v>10000.0</v>
+        <v>126929.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B27" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="C27" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="E27">
-        <v>22666.9</v>
+        <v>186240.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B28" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C28" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="E28">
-        <v>20000.0</v>
+        <v>168.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B29" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="C29" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E29">
-        <v>14838.0</v>
+        <v>1118.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B30" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="C30" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="E30">
-        <v>1790.0</v>
+        <v>4190.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B31" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="C31" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="E31">
-        <v>525.0</v>
+        <v>2060.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B32" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="C32" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E32">
-        <v>190.0</v>
+        <v>21959.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B33" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="E33">
-        <v>5913.0</v>
+        <v>6997.0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B34" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C34" t="s">
         <v>7</v>
       </c>
       <c r="E34">
-        <v>175.0</v>
+        <v>417.0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B35" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="C35" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="E35">
-        <v>81484.0</v>
+        <v>13777.0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B36" t="s">
         <v>20</v>
       </c>
       <c r="C36" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="E36">
-        <v>2900.0</v>
+        <v>35644.0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B37" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C37" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E37">
-        <v>25000.0</v>
+        <v>159793.0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B38" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="C38" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="E38">
-        <v>32000.0</v>
+        <v>16247.0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B39" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C39" t="s">
         <v>33</v>
       </c>
       <c r="E39">
-        <v>1930.0</v>
+        <v>2611.0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B40" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C40" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E40">
-        <v>8000.0</v>
+        <v>393532.0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B41" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="C41" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="E41">
-        <v>47800.0</v>
+        <v>28981.0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B42" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="E42">
-        <v>15000.0</v>
+        <v>1244.0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B43" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="C43" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="E43">
-        <v>90514.5</v>
+        <v>234643.0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B44" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="C44" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="E44">
-        <v>502103.065</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B45" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="C45" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="E45">
-        <v>727301.0</v>
+        <v>49967.0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B46" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="C46" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E46">
-        <v>10000.0</v>
+        <v>2718.0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B47" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E47">
-        <v>3094.0</v>
+        <v>9641.0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B48" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="C48" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="E48">
-        <v>69484.15</v>
+        <v>25500.0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B49" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="C49" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="E49">
-        <v>818510.689</v>
+        <v>318.0</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B50" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="C50" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="E50">
-        <v>23.0</v>
+        <v>280.0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B51" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="C51" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E51">
-        <v>325.0</v>
+        <v>1048.0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B52" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="C52" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="E52">
-        <v>30719.7</v>
+        <v>2082.0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B53" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E53">
-        <v>734.0</v>
+        <v>2083.0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B54" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="C54" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E54">
-        <v>100.0</v>
+        <v>16461.0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B55" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C55" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>1051.0</v>
+        <v>22</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B56" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C56" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E56">
-        <v>577241.899</v>
+        <v>165943.0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B57" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C57" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E57">
-        <v>772.0</v>
+        <v>109973.0</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B58" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C58" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E58">
-        <v>39100.0</v>
+        <v>86975.0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B59" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="C59" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="E59">
-        <v>5817.0</v>
+        <v>89765.0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B60" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="C60" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="E60">
-        <v>104905.98</v>
+        <v>53541.0</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B61" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="C61" t="s">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="E61">
-        <v>2265.0</v>
+        <v>148859.0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B62" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="C62" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="E62">
-        <v>172008.05</v>
+        <v>5028.0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B63" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="C63" t="s">
-        <v>43</v>
+        <v>7</v>
       </c>
       <c r="E63">
-        <v>498.525</v>
+        <v>3900.0</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B64" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="C64" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="E64">
-        <v>19493.0</v>
+        <v>11281.0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B65" t="s">
+        <v>21</v>
+      </c>
+      <c r="C65" t="s">
         <v>11</v>
       </c>
-      <c r="C65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E65">
-        <v>30.5</v>
+        <v>8509.0</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B66" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="C66" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="E66">
-        <v>168939.178</v>
+        <v>20165.0</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B67" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="C67" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="E67">
-        <v>914.17</v>
+        <v>64879.0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B68" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="C68" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="E68">
-        <v>160.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B69" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="C69" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="E69">
-        <v>13644.0</v>
+        <v>50722.0</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B70" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="C70" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="E70">
-        <v>18.0</v>
+        <v>3247.0</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B71" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="C71" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="E71">
-        <v>4451.0</v>
+        <v>27225.0</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B72" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="C72" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E72">
-        <v>24551.0</v>
+        <v>1376.0</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B73" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E73">
-        <v>185.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B74" t="s">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="C74" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E74">
-        <v>455.0</v>
+        <v>3862.0</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B75" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="C75" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E75">
-        <v>1170.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B76" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C76" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E76">
-        <v>422.5</v>
+        <v>51248.0</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B77" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C77" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E77">
-        <v>34656.0</v>
+        <v>2608.0</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B78" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="C78" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="E78">
-        <v>1598.0</v>
+        <v>3250.0</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B79" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="C79" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E79">
-        <v>119.2</v>
+        <v>571096.0</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B80" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="C80" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="E80">
-        <v>13153.0</v>
+        <v>132315.0</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B81" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="C81" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="E81">
-        <v>285.0</v>
+        <v>6292.0</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B82" t="s">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="C82" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="E82">
-        <v>91.0</v>
+        <v>18050.0</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B83" t="s">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="C83" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E83">
-        <v>791.0</v>
+        <v>20630.0</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B84" t="s">
-        <v>6</v>
+        <v>41</v>
       </c>
       <c r="C84" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="E84">
-        <v>42.0</v>
+        <v>37483.0</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B85" t="s">
-        <v>6</v>
+        <v>41</v>
       </c>
       <c r="C85" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E85">
-        <v>150.0</v>
+        <v>5300.0</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B86" t="s">
-        <v>6</v>
+        <v>41</v>
       </c>
       <c r="C86" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="E86">
-        <v>3225.6</v>
+        <v>48343.0</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B87" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C87" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E87">
-        <v>290.0</v>
+        <v>5634.0</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B88" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C88" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="E88">
-        <v>70.0</v>
+        <v>17914.0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B89" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C89" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="E89">
-        <v>1152.0</v>
+        <v>127414.0</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B90" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C90" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E90">
-        <v>11.5</v>
+        <v>13822.0</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B91" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C91" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="E91">
-        <v>864.0</v>
+        <v>40726.0</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B92" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C92" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="E92">
-        <v>506.0</v>
+        <v>12000.0</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B93" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C93" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="E93">
-        <v>378843.863</v>
+        <v>11000.0</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B94" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C94" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="E94">
-        <v>30180.0</v>
+        <v>5007.0</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B95" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="C95" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="E95">
-        <v>101.0</v>
+        <v>611.0</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B96" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="C96" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E96">
-        <v>182845.0</v>
+        <v>1039.0</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B97" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="C97" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="E97">
-        <v>17902.555</v>
+        <v>60.0</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B98" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="C98" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E98">
-        <v>24.0</v>
+        <v>507.0</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B99" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="C99" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="E99">
-        <v>25.09</v>
+        <v>185698.0</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B100" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="C100" t="s">
         <v>17</v>
       </c>
       <c r="E100">
-        <v>34.45</v>
+        <v>64885.0</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B101" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="C101" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="E101">
-        <v>7260.0</v>
+        <v>123.0</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B102" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C102" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E102">
-        <v>112625.0</v>
+        <v>35890.0</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B103" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C103" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="E103">
-        <v>3215.0</v>
+        <v>1654359.0</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B104" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="C104" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="E104">
-        <v>15200.0</v>
+        <v>9430.0</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B105" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="C105" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="E105">
-        <v>13250.0</v>
+        <v>393561.0</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B106" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="C106" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E106">
-        <v>450.802</v>
+        <v>60525.0</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B107" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="C107" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="E107">
-        <v>44118.657</v>
+        <v>5445.0</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B108" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C108" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="E108">
-        <v>99029.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B109" t="s">
-        <v>56</v>
+        <v>30</v>
       </c>
       <c r="C109" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="E109">
-        <v>114197.0</v>
+        <v>11394.0</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B110" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C110" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E110">
-        <v>30000.0</v>
+        <v>284661.0</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B111" t="s">
-        <v>57</v>
+        <v>8</v>
       </c>
       <c r="C111" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E111">
-        <v>40402.895</v>
+        <v>10115.0</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B112" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="C112" t="s">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="E112">
-        <v>282.0</v>
+        <v>1105.0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B113" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="C113" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E113">
-        <v>10992.292</v>
+        <v>77.0</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B114" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="C114" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E114">
-        <v>10280.0</v>
+        <v>268.0</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B115" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="C115" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E115">
-        <v>10100.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B116" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="C116" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="E116">
-        <v>100.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B117" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="C117" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="E117">
-        <v>251.0</v>
+        <v>2137.0</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B118" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="C118" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="E118">
-        <v>2.0</v>
+        <v>24160.0</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B119" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C119" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="E119">
-        <v>60.0</v>
+        <v>11000.0</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B120" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C120" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E120">
-        <v>11200.0</v>
+        <v>24211.0</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B121" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C121" t="s">
         <v>16</v>
       </c>
       <c r="E121">
-        <v>63200.0</v>
+        <v>15208.0</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B122" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C122" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E122">
-        <v>8200.0</v>
+        <v>30229.0</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B123" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C123" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="E123">
-        <v>4258.0</v>
+        <v>49500.0</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B124" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="C124" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="E124">
-        <v>57365.0</v>
+        <v>25786.0</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B125" t="s">
         <v>23</v>
       </c>
       <c r="C125" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E125">
-        <v>1166.0</v>
+        <v>3002.0</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B126" t="s">
         <v>23</v>
       </c>
       <c r="C126" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E126">
-        <v>29808.8</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B127" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E127">
-        <v>126064.97</v>
+        <v>217.0</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B128" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E128">
-        <v>4000.721</v>
+        <v>161001.0</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B129" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="E129">
-        <v>12500.0</v>
+        <v>3914.0</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B130" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="E130">
-        <v>1290.5</v>
+        <v>3923.0</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B131" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E131">
-        <v>12000.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B132" t="s">
         <v>7</v>
       </c>
       <c r="C132" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E132">
-        <v>50.0</v>
+        <v>7590.0</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B133" t="s">
         <v>7</v>
       </c>
       <c r="C133" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="E133">
-        <v>375.0</v>
+        <v>2225.0</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B134" t="s">
         <v>7</v>
       </c>
       <c r="C134" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="E134">
-        <v>1263.0</v>
+        <v>203.0</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B135" t="s">
         <v>7</v>
       </c>
       <c r="C135" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="E135">
-        <v>55.0</v>
+        <v>2916.0</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B136" t="s">
         <v>7</v>
       </c>
       <c r="C136" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E136">
-        <v>17116.0</v>
+        <v>38516.0</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B137" t="s">
         <v>7</v>
       </c>
       <c r="C137" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="E137">
-        <v>74.0</v>
+        <v>1548.0</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B138" t="s">
         <v>7</v>
       </c>
       <c r="C138" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E138">
-        <v>13.0</v>
+        <v>7098.0</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B139" t="s">
         <v>7</v>
       </c>
       <c r="C139" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="E139">
-        <v>217.0</v>
+        <v>22110.0</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B140" t="s">
         <v>7</v>
       </c>
       <c r="C140" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="E140">
-        <v>72.0</v>
+        <v>1913.0</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B141" t="s">
         <v>7</v>
       </c>
       <c r="C141" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="E141">
-        <v>4090.0</v>
+        <v>1227.0</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B142" t="s">
         <v>7</v>
       </c>
       <c r="C142" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E142">
-        <v>62.0</v>
+        <v>6152.0</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B143" t="s">
-        <v>60</v>
+        <v>7</v>
       </c>
       <c r="C143" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="E143">
-        <v>50.0</v>
+        <v>1895.0</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B144" t="s">
-        <v>60</v>
+        <v>7</v>
       </c>
       <c r="C144" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="E144">
-        <v>465.0</v>
+        <v>14432.0</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B145" t="s">
-        <v>60</v>
+        <v>7</v>
       </c>
       <c r="C145" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E145">
-        <v>582.3</v>
+        <v>3241.0</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B146" t="s">
-        <v>60</v>
+        <v>7</v>
       </c>
       <c r="C146" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="E146">
-        <v>468.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B147" t="s">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="C147" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E147">
-        <v>28.0</v>
+        <v>8667.0</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B148" t="s">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="C148" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E148">
-        <v>1616.0</v>
+        <v>178.0</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B149" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="C149" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="E149">
-        <v>23434.0</v>
+        <v>13141.0</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B150" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="C150" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="E150">
-        <v>44.0</v>
+        <v>758.0</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B151" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="C151" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="E151">
-        <v>270.0</v>
+        <v>170411.0</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B152" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="C152" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="E152">
-        <v>179.5</v>
+        <v>5857.0</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B153" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="C153" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="E153">
-        <v>546.0</v>
+        <v>50248.0</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B154" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="C154" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E154">
-        <v>5.0</v>
+        <v>22267.0</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B155" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C155" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E155">
-        <v>10530.0</v>
+        <v>64417.0</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B156" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C156" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="E156">
-        <v>12100.0</v>
+        <v>4013.0</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B157" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C157" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="E157">
-        <v>15368.9</v>
+        <v>2278.0</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B158" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C158" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="E158">
-        <v>3600.0</v>
+        <v>1445.0</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B159" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C159" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="E159">
-        <v>14497.256</v>
+        <v>17304.0</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B160" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E160">
-        <v>102454.518</v>
+        <v>4286.0</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B161" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C161" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E161">
-        <v>10700.0</v>
+        <v>2409.0</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B162" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C162" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="E162">
-        <v>19240.0</v>
+        <v>15856.0</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B163" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="C163" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="E163">
-        <v>444.8</v>
+        <v>28974.0</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B164" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C164" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="E164">
-        <v>67629.0</v>
+        <v>26311.0</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B165" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C165" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="E165">
-        <v>597.0</v>
+        <v>3904.0</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B166" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="C166" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="E166">
-        <v>50.0</v>
+        <v>455.0</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B167" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="C167" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E167">
-        <v>35.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B168" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="C168" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="E168">
-        <v>10244.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B169" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="C169" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E169">
-        <v>180.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B170" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="C170" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="E170">
-        <v>28093.354</v>
+        <v>713.0</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B171" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C171" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E171">
-        <v>16977.37</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B172" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C172" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="E172">
-        <v>189.0</v>
+        <v>46.0</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B173" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="C173" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="E173">
-        <v>70000.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B174" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="C174" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="E174">
-        <v>180.0</v>
+        <v>25432.0</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B175" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="C175" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E175">
-        <v>21000.0</v>
+        <v>334.0</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B176" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C176" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="E176">
-        <v>460480.9098</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B177" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C177" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="E177">
-        <v>11848.591</v>
+        <v>97837.0</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B178" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="C178" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>1259.36</v>
+        <v>24</v>
       </c>
       <c r="E178">
-        <v>634845.0</v>
-[...2 lines deleted...]
-        <v>799498399.2</v>
+        <v>627.0</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B179" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C179" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>700.06</v>
+        <v>46</v>
       </c>
       <c r="E179">
-        <v>748397.813</v>
-[...2 lines deleted...]
-        <v>523923372.97</v>
+        <v>39100.0</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B180" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="C180" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>1148.24</v>
+        <v>14</v>
       </c>
       <c r="E180">
-        <v>294204.166</v>
-[...2 lines deleted...]
-        <v>337816991.57</v>
+        <v>181703.0</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B181" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="C181" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>1822.37</v>
+        <v>26</v>
       </c>
       <c r="E181">
-        <v>117910.0</v>
-[...2 lines deleted...]
-        <v>214875646.7</v>
+        <v>10540.0</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B182" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="C182" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>1133.42</v>
+        <v>36</v>
       </c>
       <c r="E182">
-        <v>168136.441</v>
-[...2 lines deleted...]
-        <v>190569204.96</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B183" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="C183" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>2537.24</v>
+        <v>18</v>
       </c>
       <c r="E183">
-        <v>68500.0</v>
-[...2 lines deleted...]
-        <v>173800940.0</v>
+        <v>4831.0</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B184" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="C184" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>1827.92</v>
+        <v>48</v>
       </c>
       <c r="E184">
-        <v>78409.09</v>
-[...2 lines deleted...]
-        <v>143325543.79</v>
+        <v>64499.0</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B185" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="C185" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>1607.54</v>
+        <v>49</v>
       </c>
       <c r="E185">
-        <v>78945.0</v>
-[...2 lines deleted...]
-        <v>126907245.3</v>
+        <v>801.0</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B186" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C186" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>2255.736</v>
+        <v>27</v>
       </c>
       <c r="E186">
-        <v>54140.0</v>
-[...2 lines deleted...]
-        <v>122125547.04</v>
+        <v>12693.0</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B187" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="C187" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>674.13</v>
+        <v>12</v>
       </c>
       <c r="E187">
-        <v>150002.583</v>
-[...2 lines deleted...]
-        <v>101121241.28</v>
+        <v>535.0</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B188" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="C188" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>207.42</v>
+        <v>27</v>
       </c>
       <c r="E188">
-        <v>486522.047</v>
-[...2 lines deleted...]
-        <v>100914402.99</v>
+        <v>26655.0</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B189" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C189" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>2190.916</v>
+        <v>9</v>
       </c>
       <c r="E189">
-        <v>43087.0</v>
-[...2 lines deleted...]
-        <v>94399997.69</v>
+        <v>35198.0</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B190" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="C190" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="D190">
-        <v>1705.692</v>
+        <v>1259.36</v>
       </c>
       <c r="E190">
-        <v>49713.66</v>
+        <v>953800.0</v>
       </c>
       <c r="F190">
-        <v>84796192.15</v>
+        <v>1201177568.0</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B191" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C191" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="D191">
-        <v>2872.45</v>
+        <v>700.06</v>
       </c>
       <c r="E191">
-        <v>22612.67</v>
+        <v>856877.0</v>
       </c>
       <c r="F191">
-        <v>64953763.94</v>
+        <v>599865312.62</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B192" t="s">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="C192" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="D192">
-        <v>607.456</v>
+        <v>490.78</v>
       </c>
       <c r="E192">
-        <v>101538.408</v>
+        <v>822549.0</v>
       </c>
       <c r="F192">
-        <v>61680115.17</v>
+        <v>403690598.22</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B193" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="C193" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D193">
-        <v>787.1</v>
+        <v>2255.736</v>
       </c>
       <c r="E193">
-        <v>70898.0</v>
+        <v>146825.0</v>
       </c>
       <c r="F193">
-        <v>55803815.8</v>
+        <v>331198438.2</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B194" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D194">
-        <v>490.78</v>
+        <v>1705.692</v>
       </c>
       <c r="E194">
-        <v>110915.853</v>
+        <v>175664.0</v>
       </c>
       <c r="F194">
-        <v>54435282.34</v>
+        <v>299628679.49</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B195" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="C195" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D195">
-        <v>392.62</v>
+        <v>1148.24</v>
       </c>
       <c r="E195">
-        <v>125328.0</v>
+        <v>246860.0</v>
       </c>
       <c r="F195">
-        <v>49206279.36</v>
+        <v>283454526.4</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B196" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="C196" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D196">
-        <v>1513.08</v>
+        <v>2794.67</v>
       </c>
       <c r="E196">
-        <v>28400.0</v>
+        <v>92978.0</v>
       </c>
       <c r="F196">
-        <v>42971472.0</v>
+        <v>259842827.26</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B197" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="C197" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="D197">
-        <v>2255.736</v>
+        <v>787.1</v>
       </c>
       <c r="E197">
-        <v>19000.0</v>
+        <v>303421.0</v>
       </c>
       <c r="F197">
-        <v>42858984.0</v>
+        <v>238822669.1</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B198" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C198" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="D198">
-        <v>1259.36</v>
+        <v>2190.916</v>
       </c>
       <c r="E198">
-        <v>32000.0</v>
+        <v>94121.0</v>
       </c>
       <c r="F198">
-        <v>40299520.0</v>
+        <v>206211204.84</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B199" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="C199" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="D199">
-        <v>490.78</v>
+        <v>1827.92</v>
       </c>
       <c r="E199">
-        <v>77000.0</v>
+        <v>111195.0</v>
       </c>
       <c r="F199">
-        <v>37790060.0</v>
+        <v>203255564.4</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B200" t="s">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="C200" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D200">
-        <v>1622.35</v>
+        <v>2227.96</v>
       </c>
       <c r="E200">
-        <v>19500.0</v>
+        <v>83642.0</v>
       </c>
       <c r="F200">
-        <v>31635825.0</v>
+        <v>186351030.32</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B201" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="C201" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D201">
-        <v>1622.35</v>
+        <v>753.76</v>
       </c>
       <c r="E201">
-        <v>18976.666</v>
+        <v>208100.0</v>
       </c>
       <c r="F201">
-        <v>30786794.09</v>
+        <v>156857456.0</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B202" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="C202" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="D202">
-        <v>337.064</v>
+        <v>825.992</v>
       </c>
       <c r="E202">
-        <v>89509.726</v>
+        <v>179595.0</v>
       </c>
       <c r="F202">
-        <v>30170506.28</v>
+        <v>148344033.24</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B203" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="C203" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="D203">
-        <v>459.296</v>
+        <v>674.13</v>
       </c>
       <c r="E203">
-        <v>65336.0</v>
+        <v>218227.0</v>
       </c>
       <c r="F203">
-        <v>30008563.46</v>
+        <v>147113367.51</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B204" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="C204" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="D204">
-        <v>2227.96</v>
+        <v>490.78</v>
       </c>
       <c r="E204">
-        <v>13386.0</v>
+        <v>292436.0</v>
       </c>
       <c r="F204">
-        <v>29823472.56</v>
+        <v>143521740.08</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B205" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C205" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D205">
-        <v>1414.93</v>
+        <v>2255.736</v>
       </c>
       <c r="E205">
-        <v>18519.361</v>
+        <v>49169.0</v>
       </c>
       <c r="F205">
-        <v>26203599.46</v>
+        <v>110912283.38</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B206" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="C206" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D206">
-        <v>2281.66</v>
+        <v>851.92</v>
       </c>
       <c r="E206">
-        <v>11029.0</v>
+        <v>122500.0</v>
       </c>
       <c r="F206">
-        <v>25164428.14</v>
+        <v>104360200.0</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B207" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="C207" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D207">
-        <v>344.472</v>
+        <v>2089.06</v>
       </c>
       <c r="E207">
-        <v>72095.0</v>
+        <v>48454.0</v>
       </c>
       <c r="F207">
-        <v>24834708.84</v>
+        <v>101223313.24</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B208" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C208" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="D208">
-        <v>335.212</v>
+        <v>2227.96</v>
       </c>
       <c r="E208">
-        <v>73696.091</v>
+        <v>43844.0</v>
       </c>
       <c r="F208">
-        <v>24703814.06</v>
+        <v>97682678.24</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B209" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C209" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D209">
-        <v>172.24</v>
+        <v>207.42</v>
       </c>
       <c r="E209">
-        <v>124989.3</v>
+        <v>468139.0</v>
       </c>
       <c r="F209">
-        <v>21528157.03</v>
+        <v>97101391.38</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B210" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C210" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D210">
-        <v>751.91</v>
+        <v>607.456</v>
       </c>
       <c r="E210">
-        <v>24550.0</v>
+        <v>149435.0</v>
       </c>
       <c r="F210">
-        <v>18459390.5</v>
+        <v>90775187.36</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B211" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="C211" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D211">
-        <v>1481.6</v>
+        <v>2839.11</v>
       </c>
       <c r="E211">
-        <v>12424.0</v>
+        <v>28220.0</v>
       </c>
       <c r="F211">
-        <v>18407398.4</v>
+        <v>80119684.2</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B212" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="C212" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="D212">
-        <v>751.91</v>
+        <v>674.13</v>
       </c>
       <c r="E212">
-        <v>22000.0</v>
+        <v>110511.0</v>
       </c>
       <c r="F212">
-        <v>16542020.0</v>
+        <v>74498780.43</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B213" t="s">
-        <v>63</v>
+        <v>42</v>
       </c>
       <c r="C213" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="D213">
-        <v>674.13</v>
+        <v>344.472</v>
       </c>
       <c r="E213">
-        <v>24150.0</v>
+        <v>170690.0</v>
       </c>
       <c r="F213">
-        <v>16280239.5</v>
+        <v>58797925.68</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B214" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="C214" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D214">
-        <v>851.92</v>
+        <v>1622.35</v>
       </c>
       <c r="E214">
-        <v>18200.0</v>
+        <v>35253.0</v>
       </c>
       <c r="F214">
-        <v>15504944.0</v>
+        <v>57192704.55</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B215" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="C215" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D215">
-        <v>2794.67</v>
+        <v>1607.54</v>
       </c>
       <c r="E215">
-        <v>4850.0</v>
+        <v>34865.0</v>
       </c>
       <c r="F215">
-        <v>13554149.5</v>
+        <v>56046882.1</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B216" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="C216" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="D216">
-        <v>337.064</v>
+        <v>492.632</v>
       </c>
       <c r="E216">
-        <v>33065.0</v>
+        <v>108754.0</v>
       </c>
       <c r="F216">
-        <v>11145021.16</v>
+        <v>53575700.53</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B217" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="C217" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="D217">
-        <v>392.62</v>
+        <v>2905.79</v>
       </c>
       <c r="E217">
-        <v>28014.0</v>
+        <v>18191.0</v>
       </c>
       <c r="F217">
-        <v>10998856.68</v>
+        <v>52859225.89</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B218" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="C218" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="D218">
-        <v>2089.06</v>
+        <v>1705.692</v>
       </c>
       <c r="E218">
-        <v>5000.0</v>
+        <v>28071.0</v>
       </c>
       <c r="F218">
-        <v>10445300.0</v>
+        <v>47880480.13</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B219" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="C219" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="D219">
-        <v>344.472</v>
+        <v>1133.42</v>
       </c>
       <c r="E219">
-        <v>29990.0</v>
+        <v>41226.0</v>
       </c>
       <c r="F219">
-        <v>10330715.28</v>
+        <v>46726372.92</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B220" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="C220" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="D220">
-        <v>2839.11</v>
+        <v>337.064</v>
       </c>
       <c r="E220">
-        <v>3503.44</v>
+        <v>136559.0</v>
       </c>
       <c r="F220">
-        <v>9946651.54</v>
+        <v>46029122.78</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B221" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="C221" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D221">
-        <v>537.08</v>
+        <v>1414.93</v>
       </c>
       <c r="E221">
-        <v>17468.4</v>
+        <v>32180.0</v>
       </c>
       <c r="F221">
-        <v>9381928.27</v>
+        <v>45532447.4</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B222" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="C222" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D222">
-        <v>537.08</v>
+        <v>1481.6</v>
       </c>
       <c r="E222">
-        <v>15578.2</v>
+        <v>27795.0</v>
       </c>
       <c r="F222">
-        <v>8366739.66</v>
+        <v>41181072.0</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B223" t="s">
         <v>29</v>
       </c>
       <c r="C223" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D223">
-        <v>1527.9</v>
+        <v>1827.92</v>
       </c>
       <c r="E223">
-        <v>4890.82</v>
+        <v>21223.0</v>
       </c>
       <c r="F223">
-        <v>7472683.88</v>
+        <v>38793946.16</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B224" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C224" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D224">
-        <v>700.056</v>
+        <v>207.42</v>
       </c>
       <c r="E224">
-        <v>9530.0</v>
+        <v>156691.0</v>
       </c>
       <c r="F224">
-        <v>6671533.68</v>
+        <v>32500847.22</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B225" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="C225" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="D225">
-        <v>90.748</v>
+        <v>457.44</v>
       </c>
       <c r="E225">
-        <v>58155.5</v>
+        <v>69581.0</v>
       </c>
       <c r="F225">
-        <v>5277495.31</v>
+        <v>31829132.64</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B226" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="C226" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D226">
-        <v>229.648</v>
+        <v>1679.76</v>
       </c>
       <c r="E226">
-        <v>19530.122</v>
+        <v>18500.0</v>
       </c>
       <c r="F226">
-        <v>4485053.46</v>
+        <v>31075560.0</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B227" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="C227" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="D227">
-        <v>225.94</v>
+        <v>344.472</v>
       </c>
       <c r="E227">
-        <v>19530.122</v>
+        <v>85905.0</v>
       </c>
       <c r="F227">
-        <v>4412635.76</v>
+        <v>29591867.16</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B228" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="C228" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="D228">
-        <v>425.96</v>
+        <v>751.91</v>
       </c>
       <c r="E228">
-        <v>10110.0</v>
+        <v>36223.0</v>
       </c>
       <c r="F228">
-        <v>4306455.6</v>
+        <v>27236435.93</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B229" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="C229" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="D229">
-        <v>468.556</v>
+        <v>1414.93</v>
       </c>
       <c r="E229">
-        <v>6964.0</v>
+        <v>17100.0</v>
       </c>
       <c r="F229">
-        <v>3263023.98</v>
+        <v>24195303.0</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B230" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C230" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D230">
-        <v>392.624</v>
+        <v>172.24</v>
       </c>
       <c r="E230">
-        <v>8200.0</v>
+        <v>123611.0</v>
       </c>
       <c r="F230">
-        <v>3219516.8</v>
+        <v>21290758.64</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B231" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="D231">
-        <v>1827.92</v>
+        <v>79.636</v>
       </c>
       <c r="E231">
-        <v>1371.0</v>
+        <v>255505.0</v>
       </c>
       <c r="F231">
-        <v>2506078.32</v>
+        <v>20347396.18</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B232" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="C232" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="D232">
-        <v>679.68</v>
+        <v>2089.06</v>
       </c>
       <c r="E232">
-        <v>2926.32</v>
+        <v>9514.0</v>
       </c>
       <c r="F232">
-        <v>1988961.18</v>
+        <v>19875316.84</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B233" t="s">
+        <v>28</v>
+      </c>
+      <c r="C233" t="s">
         <v>15</v>
       </c>
-      <c r="C233" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D233">
-        <v>229.648</v>
+        <v>700.056</v>
       </c>
       <c r="E233">
-        <v>6711.0</v>
+        <v>27965.0</v>
       </c>
       <c r="F233">
-        <v>1541167.73</v>
+        <v>19577066.04</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B234" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C234" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="D234">
-        <v>225.94</v>
+        <v>537.08</v>
       </c>
       <c r="E234">
-        <v>6711.0</v>
+        <v>35735.0</v>
       </c>
       <c r="F234">
-        <v>1516283.34</v>
+        <v>19192553.8</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B235" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C235" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D235">
-        <v>1148.24</v>
+        <v>1527.9</v>
       </c>
       <c r="E235">
-        <v>1188.0</v>
+        <v>12361.0</v>
       </c>
       <c r="F235">
-        <v>1364109.12</v>
+        <v>18886371.9</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B236" t="s">
         <v>11</v>
       </c>
       <c r="C236" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D236">
-        <v>192.61</v>
+        <v>172.24</v>
       </c>
       <c r="E236">
-        <v>6281.0</v>
+        <v>107806.0</v>
       </c>
       <c r="F236">
-        <v>1209783.41</v>
+        <v>18568505.44</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B237" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C237" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D237">
-        <v>1759.4</v>
+        <v>751.91</v>
       </c>
       <c r="E237">
-        <v>424.0</v>
+        <v>24205.0</v>
       </c>
       <c r="F237">
-        <v>745985.6</v>
+        <v>18199981.55</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B238" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C238" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="D238">
-        <v>468.556</v>
+        <v>1148.24</v>
       </c>
       <c r="E238">
-        <v>1584.8</v>
+        <v>15664.0</v>
       </c>
       <c r="F238">
-        <v>742567.55</v>
+        <v>17986031.36</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B239" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="C239" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D239">
-        <v>2631.69</v>
+        <v>2190.916</v>
       </c>
       <c r="E239">
-        <v>270.0</v>
+        <v>7662.0</v>
       </c>
       <c r="F239">
-        <v>710556.3</v>
+        <v>16786798.39</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B240" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="C240" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="D240">
-        <v>205.57</v>
+        <v>1109.348</v>
       </c>
       <c r="E240">
-        <v>3121.0</v>
+        <v>13412.0</v>
       </c>
       <c r="F240">
-        <v>641583.97</v>
+        <v>14878575.38</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B241" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="C241" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="D241">
-        <v>205.57</v>
+        <v>1498.27</v>
       </c>
       <c r="E241">
-        <v>3025.0</v>
+        <v>8380.0</v>
       </c>
       <c r="F241">
-        <v>621849.25</v>
+        <v>12555502.6</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B242" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="C242" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D242">
-        <v>11.112</v>
+        <v>1876.08</v>
       </c>
       <c r="E242">
-        <v>47000.0</v>
+        <v>6056.0</v>
       </c>
       <c r="F242">
-        <v>522264.0</v>
+        <v>11361540.48</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B243" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="C243" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="D243">
-        <v>1759.4</v>
+        <v>337.064</v>
       </c>
       <c r="E243">
-        <v>287.0</v>
+        <v>30200.0</v>
       </c>
       <c r="F243">
-        <v>504947.8</v>
+        <v>10179332.8</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B244" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C244" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="D244">
-        <v>300.02</v>
+        <v>1148.24</v>
       </c>
       <c r="E244">
-        <v>1435.0</v>
+        <v>8000.0</v>
       </c>
       <c r="F244">
-        <v>430528.7</v>
+        <v>9185920.0</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B245" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="C245" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="D245">
-        <v>679.68</v>
+        <v>392.624</v>
       </c>
       <c r="E245">
-        <v>613.39</v>
+        <v>22663.0</v>
       </c>
       <c r="F245">
-        <v>416908.92</v>
+        <v>8898037.71</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B246" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="C246" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="D246">
-        <v>392.624</v>
+        <v>679.68</v>
       </c>
       <c r="E246">
-        <v>776.1</v>
+        <v>12845.0</v>
       </c>
       <c r="F246">
-        <v>304715.49</v>
+        <v>8730489.6</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B247" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="C247" t="s">
         <v>15</v>
       </c>
       <c r="D247">
-        <v>1524.196</v>
+        <v>785.25</v>
       </c>
       <c r="E247">
-        <v>122.0</v>
+        <v>11000.0</v>
       </c>
       <c r="F247">
-        <v>185951.91</v>
+        <v>8637750.0</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B248" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="C248" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="D248">
-        <v>457.44</v>
+        <v>825.992</v>
       </c>
       <c r="E248">
-        <v>370.0</v>
+        <v>10100.0</v>
       </c>
       <c r="F248">
-        <v>169252.8</v>
+        <v>8342519.2</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B249" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="C249" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D249">
-        <v>207.424</v>
+        <v>783.396</v>
       </c>
       <c r="E249">
-        <v>719.0</v>
+        <v>10100.0</v>
       </c>
       <c r="F249">
-        <v>149137.86</v>
+        <v>7912299.6</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B250" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C250" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="D250">
-        <v>207.424</v>
+        <v>783.396</v>
       </c>
       <c r="E250">
-        <v>712.0</v>
+        <v>10100.0</v>
       </c>
       <c r="F250">
-        <v>147685.89</v>
+        <v>7912299.6</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B251" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="C251" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="D251">
-        <v>42.6</v>
+        <v>537.08</v>
       </c>
       <c r="E251">
-        <v>2324.0</v>
+        <v>13957.0</v>
       </c>
       <c r="F251">
-        <v>99002.4</v>
+        <v>7496025.56</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B252" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C252" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="D252">
-        <v>124.84</v>
+        <v>2794.67</v>
       </c>
       <c r="E252">
-        <v>783.0</v>
+        <v>2523.0</v>
       </c>
       <c r="F252">
-        <v>97749.72</v>
+        <v>7050952.41</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B253" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="C253" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D253">
-        <v>100.01</v>
+        <v>983.412</v>
       </c>
       <c r="E253">
-        <v>778.0</v>
+        <v>7107.0</v>
       </c>
       <c r="F253">
-        <v>77807.78</v>
+        <v>6989109.08</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B254" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="C254" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="D254">
-        <v>146.308</v>
+        <v>679.68</v>
       </c>
       <c r="E254">
-        <v>517.0</v>
+        <v>10121.0</v>
       </c>
       <c r="F254">
-        <v>75641.24</v>
+        <v>6879041.28</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B255" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="C255" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="D255">
-        <v>42.6</v>
+        <v>1259.36</v>
       </c>
       <c r="E255">
-        <v>1395.5</v>
+        <v>5286.0</v>
       </c>
       <c r="F255">
-        <v>59448.3</v>
+        <v>6656976.96</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B256" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="C256" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D256">
-        <v>457.44</v>
+        <v>229.648</v>
       </c>
       <c r="E256">
-        <v>96.0</v>
+        <v>27481.0</v>
       </c>
       <c r="F256">
-        <v>43914.24</v>
+        <v>6310956.69</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B257" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="C257" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D257">
-        <v>255.576</v>
+        <v>225.94</v>
       </c>
       <c r="E257">
-        <v>169.0</v>
+        <v>27481.0</v>
       </c>
       <c r="F257">
-        <v>43192.34</v>
+        <v>6209057.14</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B258" t="s">
         <v>42</v>
       </c>
       <c r="C258" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D258">
-        <v>79.636</v>
+        <v>492.632</v>
       </c>
       <c r="E258">
-        <v>210.0</v>
+        <v>12520.0</v>
       </c>
       <c r="F258">
-        <v>16723.56</v>
+        <v>6167752.64</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B259" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="C259" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="D259">
-        <v>79.636</v>
+        <v>607.456</v>
       </c>
       <c r="E259">
-        <v>90.0</v>
+        <v>9556.0</v>
       </c>
       <c r="F259">
-        <v>7167.24</v>
+        <v>5804849.54</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B260" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="C260" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="D260">
-        <v>100.01</v>
+        <v>468.556</v>
       </c>
       <c r="E260">
-        <v>15.0</v>
+        <v>9518.0</v>
       </c>
       <c r="F260">
-        <v>1500.15</v>
+        <v>4459716.01</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B261" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="C261" t="s">
-        <v>22</v>
+        <v>12</v>
+      </c>
+      <c r="D261">
+        <v>205.57</v>
       </c>
       <c r="E261">
-        <v>1600.0</v>
+        <v>19811.0</v>
+      </c>
+      <c r="F261">
+        <v>4072547.27</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B262" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="C262" t="s">
-        <v>35</v>
+        <v>24</v>
+      </c>
+      <c r="D262">
+        <v>229.648</v>
       </c>
       <c r="E262">
-        <v>186.0</v>
+        <v>17474.0</v>
+      </c>
+      <c r="F262">
+        <v>4012869.15</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B263" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="C263" t="s">
-        <v>6</v>
+        <v>24</v>
+      </c>
+      <c r="D263">
+        <v>225.94</v>
       </c>
       <c r="E263">
-        <v>1390.307</v>
+        <v>17474.0</v>
+      </c>
+      <c r="F263">
+        <v>3948075.56</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B264" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C264" t="s">
-        <v>66</v>
+        <v>19</v>
+      </c>
+      <c r="D264">
+        <v>300.02</v>
       </c>
       <c r="E264">
-        <v>5.0</v>
+        <v>12132.0</v>
+      </c>
+      <c r="F264">
+        <v>3639842.64</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B265" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="C265" t="s">
-        <v>6</v>
+        <v>9</v>
+      </c>
+      <c r="D265">
+        <v>207.424</v>
       </c>
       <c r="E265">
-        <v>105637.0</v>
+        <v>17053.0</v>
+      </c>
+      <c r="F265">
+        <v>3537201.47</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B266" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C266" t="s">
-        <v>46</v>
+        <v>36</v>
+      </c>
+      <c r="D266">
+        <v>1622.35</v>
       </c>
       <c r="E266">
-        <v>912.0</v>
+        <v>1760.0</v>
+      </c>
+      <c r="F266">
+        <v>2855336.0</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B267" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="C267" t="s">
-        <v>35</v>
+        <v>18</v>
+      </c>
+      <c r="D267">
+        <v>459.296</v>
       </c>
       <c r="E267">
-        <v>102252.303</v>
+        <v>5500.0</v>
+      </c>
+      <c r="F267">
+        <v>2526128.0</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B268" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>7</v>
+        <v>24</v>
+      </c>
+      <c r="D268">
+        <v>42.6</v>
       </c>
       <c r="E268">
-        <v>891.0</v>
+        <v>57320.0</v>
+      </c>
+      <c r="F268">
+        <v>2441832.0</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B269" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C269" t="s">
-        <v>30</v>
+        <v>45</v>
+      </c>
+      <c r="D269">
+        <v>1148.24</v>
       </c>
       <c r="E269">
-        <v>5120.0</v>
+        <v>1550.0</v>
+      </c>
+      <c r="F269">
+        <v>1779772.0</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B270" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>44</v>
+        <v>21</v>
+      </c>
+      <c r="D270">
+        <v>207.424</v>
       </c>
       <c r="E270">
-        <v>13000.0</v>
+        <v>6967.0</v>
+      </c>
+      <c r="F270">
+        <v>1445123.01</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B271" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C271" t="s">
-        <v>68</v>
+        <v>41</v>
+      </c>
+      <c r="D271">
+        <v>392.624</v>
       </c>
       <c r="E271">
-        <v>57.0</v>
+        <v>3538.0</v>
+      </c>
+      <c r="F271">
+        <v>1389103.71</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B272" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="C272" t="s">
-        <v>51</v>
+        <v>41</v>
+      </c>
+      <c r="D272">
+        <v>1876.08</v>
       </c>
       <c r="E272">
-        <v>110.0</v>
+        <v>709.0</v>
+      </c>
+      <c r="F272">
+        <v>1330140.72</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B273" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="C273" t="s">
-        <v>43</v>
+        <v>24</v>
+      </c>
+      <c r="D273">
+        <v>1759.4</v>
       </c>
       <c r="E273">
-        <v>150.0</v>
+        <v>670.0</v>
+      </c>
+      <c r="F273">
+        <v>1178798.0</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B274" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C274" t="s">
-        <v>9</v>
+        <v>18</v>
+      </c>
+      <c r="D274">
+        <v>468.556</v>
       </c>
       <c r="E274">
-        <v>60.0</v>
+        <v>2212.0</v>
+      </c>
+      <c r="F274">
+        <v>1036445.87</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B275" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="C275" t="s">
-        <v>42</v>
+        <v>17</v>
+      </c>
+      <c r="D275">
+        <v>1759.4</v>
       </c>
       <c r="E275">
-        <v>114505.5</v>
+        <v>588.0</v>
+      </c>
+      <c r="F275">
+        <v>1034527.2</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B276" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="C276" t="s">
-        <v>69</v>
+        <v>21</v>
+      </c>
+      <c r="D276">
+        <v>1524.196</v>
       </c>
       <c r="E276">
-        <v>160.0</v>
+        <v>653.0</v>
+      </c>
+      <c r="F276">
+        <v>995299.99</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B277" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="C277" t="s">
-        <v>19</v>
+        <v>8</v>
+      </c>
+      <c r="D277">
+        <v>124.84</v>
       </c>
       <c r="E277">
-        <v>19020.0</v>
+        <v>5998.0</v>
+      </c>
+      <c r="F277">
+        <v>748790.32</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B278" t="s">
         <v>7</v>
       </c>
       <c r="C278" t="s">
-        <v>35</v>
+        <v>24</v>
+      </c>
+      <c r="D278">
+        <v>192.61</v>
       </c>
       <c r="E278">
-        <v>422.0</v>
+        <v>3858.0</v>
+      </c>
+      <c r="F278">
+        <v>743089.38</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B279" t="s">
+        <v>24</v>
+      </c>
+      <c r="C279" t="s">
         <v>7</v>
       </c>
-      <c r="C279" t="s">
-        <v>30</v>
+      <c r="D279">
+        <v>192.61</v>
       </c>
       <c r="E279">
-        <v>396.0</v>
+        <v>3768.0</v>
+      </c>
+      <c r="F279">
+        <v>725754.48</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B280" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="C280" t="s">
-        <v>6</v>
+        <v>9</v>
+      </c>
+      <c r="D280">
+        <v>42.6</v>
       </c>
       <c r="E280">
-        <v>6273.0</v>
+        <v>12244.0</v>
+      </c>
+      <c r="F280">
+        <v>521594.4</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B281" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="C281" t="s">
-        <v>65</v>
+        <v>9</v>
+      </c>
+      <c r="D281">
+        <v>79.636</v>
       </c>
       <c r="E281">
-        <v>3089.37</v>
+        <v>6311.0</v>
+      </c>
+      <c r="F281">
+        <v>502582.8</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B282" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="C282" t="s">
-        <v>35</v>
+        <v>52</v>
+      </c>
+      <c r="D282">
+        <v>1194.54</v>
       </c>
       <c r="E282">
-        <v>4284.0</v>
+        <v>402.0</v>
+      </c>
+      <c r="F282">
+        <v>480205.08</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B283" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C283" t="s">
-        <v>30</v>
+        <v>6</v>
+      </c>
+      <c r="D283">
+        <v>100.01</v>
       </c>
       <c r="E283">
-        <v>357.0</v>
+        <v>4129.0</v>
+      </c>
+      <c r="F283">
+        <v>412941.29</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B284" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="C284" t="s">
-        <v>58</v>
+        <v>24</v>
+      </c>
+      <c r="D284">
+        <v>205.57</v>
       </c>
       <c r="E284">
-        <v>20000.0</v>
+        <v>1747.0</v>
+      </c>
+      <c r="F284">
+        <v>359130.79</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B285" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C285" t="s">
-        <v>70</v>
+        <v>24</v>
+      </c>
+      <c r="D285">
+        <v>124.84</v>
       </c>
       <c r="E285">
-        <v>2413.8</v>
+        <v>886.0</v>
+      </c>
+      <c r="F285">
+        <v>110608.24</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B286" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="C286" t="s">
-        <v>52</v>
+        <v>36</v>
+      </c>
+      <c r="D286">
+        <v>1194.54</v>
       </c>
       <c r="E286">
-        <v>15185.2</v>
+        <v>91.0</v>
+      </c>
+      <c r="F286">
+        <v>108703.14</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B287" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C287" t="s">
-        <v>11</v>
+        <v>41</v>
+      </c>
+      <c r="D287">
+        <v>753.76</v>
       </c>
       <c r="E287">
-        <v>122123.47</v>
+        <v>120.0</v>
+      </c>
+      <c r="F287">
+        <v>90451.2</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B288" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="C288" t="s">
-        <v>10</v>
+        <v>45</v>
+      </c>
+      <c r="D288">
+        <v>1498.27</v>
       </c>
       <c r="E288">
-        <v>10300.74</v>
+        <v>45.0</v>
+      </c>
+      <c r="F288">
+        <v>67422.15</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B289" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="C289" t="s">
-        <v>22</v>
+        <v>24</v>
+      </c>
+      <c r="D289">
+        <v>100.01</v>
       </c>
       <c r="E289">
-        <v>30.0</v>
+        <v>598.0</v>
+      </c>
+      <c r="F289">
+        <v>59805.98</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B290" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C290" t="s">
-        <v>20</v>
+        <v>18</v>
+      </c>
+      <c r="D290">
+        <v>1146.388</v>
       </c>
       <c r="E290">
-        <v>11529.0</v>
+        <v>39.0</v>
+      </c>
+      <c r="F290">
+        <v>44709.13</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B291" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="C291" t="s">
         <v>6</v>
       </c>
+      <c r="D291">
+        <v>64.82</v>
+      </c>
       <c r="E291">
-        <v>91082.0</v>
+        <v>683.0</v>
+      </c>
+      <c r="F291">
+        <v>44272.06</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B292" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="C292" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="E292">
-        <v>5660.37</v>
+        <v>69484.15</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B293" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="C293" t="s">
-        <v>58</v>
+        <v>8</v>
       </c>
       <c r="E293">
-        <v>19140.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B294" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="C294" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E294">
-        <v>22700.0</v>
+        <v>465.0</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B295" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="C295" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="E295">
-        <v>6479.25</v>
+        <v>582.3</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B296" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="C296" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="E296">
-        <v>355.0</v>
+        <v>468.0</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B297" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="C297" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E297">
-        <v>197.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B298" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="C298" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E298">
-        <v>24205.0</v>
+        <v>1616.0</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B299" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C299" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="E299">
-        <v>123.0</v>
+        <v>23434.0</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B300" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C300" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E300">
-        <v>1365.0</v>
+        <v>44.0</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B301" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C301" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E301">
-        <v>3729.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B302" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="C302" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="E302">
-        <v>1083.5</v>
+        <v>179.5</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B303" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="C303" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="E303">
-        <v>14000.0</v>
+        <v>546.0</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B304" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="C304" t="s">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="E304">
-        <v>212.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B305" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="C305" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="E305">
-        <v>580.0</v>
+        <v>10530.0</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B306" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="C306" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="E306">
-        <v>368074.0</v>
+        <v>12100.0</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B307" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="C307" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E307">
-        <v>290594.0</v>
+        <v>15368.9</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B308" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="C308" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="E308">
-        <v>47091.0</v>
+        <v>3600.0</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B309" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="C309" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E309">
-        <v>470221.0</v>
+        <v>14497.256</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B310" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="C310" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="E310">
-        <v>471099.4</v>
+        <v>102454.518</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B311" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C311" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="E311">
-        <v>75869.0</v>
+        <v>10700.0</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B312" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C312" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="E312">
-        <v>12878.0</v>
+        <v>19240.0</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B313" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="E313">
-        <v>268.6</v>
+        <v>444.8</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B314" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E314">
-        <v>700.0</v>
+        <v>67629.0</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B315" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="E315">
-        <v>101.0</v>
+        <v>597.0</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B316" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="E316">
-        <v>105500.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>9</v>
+        <v>59</v>
       </c>
       <c r="E317">
-        <v>7775.5</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>13</v>
+        <v>60</v>
       </c>
       <c r="E318">
-        <v>37764.0</v>
+        <v>10244.0</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E319">
-        <v>59427.7</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B320" t="s">
+        <v>42</v>
+      </c>
+      <c r="C320" t="s">
         <v>9</v>
       </c>
-      <c r="C320" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E320">
-        <v>120.0</v>
+        <v>28093.354</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B321" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C321" t="s">
-        <v>65</v>
+        <v>7</v>
       </c>
       <c r="E321">
-        <v>1093.42</v>
+        <v>16977.37</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B322" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C322" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="E322">
-        <v>105637.12</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B323" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C323" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="E323">
-        <v>7159.0</v>
+        <v>4090.0</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B324" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C324" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="E324">
-        <v>118835.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B325" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C325" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="E325">
-        <v>6879.232</v>
+        <v>217.0</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B326" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C326" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="E326">
-        <v>475977.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B327" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C327" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E327">
-        <v>97008.0</v>
+        <v>74.0</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B328" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C328" t="s">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="E328">
-        <v>56322.1</v>
+        <v>17116.0</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B329" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="C329" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E329">
-        <v>1427.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B330" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="C330" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="E330">
-        <v>4088.0</v>
+        <v>1263.0</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B331" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="C331" t="s">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="E331">
-        <v>10938.64</v>
+        <v>375.0</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B332" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C332" t="s">
-        <v>70</v>
+        <v>6</v>
       </c>
       <c r="E332">
-        <v>25016.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B333" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C333" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="E333">
-        <v>20.0</v>
+        <v>12000.0</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B334" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C334" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="E334">
-        <v>73106.0</v>
+        <v>1290.5</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B335" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C335" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E335">
-        <v>106344.25</v>
+        <v>12500.0</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B336" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="C336" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="E336">
-        <v>21413.0</v>
+        <v>4000.721</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B337" t="s">
         <v>10</v>
       </c>
       <c r="C337" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E337">
-        <v>21497.5</v>
+        <v>126064.97</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B338" t="s">
         <v>10</v>
       </c>
       <c r="C338" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="E338">
-        <v>620.0</v>
+        <v>29808.8</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B339" t="s">
         <v>10</v>
       </c>
       <c r="C339" t="s">
-        <v>76</v>
+        <v>41</v>
       </c>
       <c r="E339">
-        <v>340.0</v>
+        <v>1166.0</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B340" t="s">
-        <v>10</v>
+        <v>62</v>
       </c>
       <c r="C340" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="E340">
-        <v>18793.0</v>
+        <v>57365.0</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B341" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C341" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="E341">
-        <v>3900.1</v>
+        <v>4258.0</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B342" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C342" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="E342">
-        <v>1.0</v>
+        <v>8200.0</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B343" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C343" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E343">
-        <v>67565.2</v>
+        <v>63200.0</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B344" t="s">
-        <v>77</v>
+        <v>15</v>
       </c>
       <c r="C344" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E344">
-        <v>220.0</v>
+        <v>11200.0</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B345" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C345" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="E345">
-        <v>25454.0</v>
+        <v>60.0</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B346" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C346" t="s">
-        <v>6</v>
+        <v>63</v>
       </c>
       <c r="E346">
-        <v>198737.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B347" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="C347" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="E347">
-        <v>174.0</v>
+        <v>251.0</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B348" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C348" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="E348">
-        <v>56329.973</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B349" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="C349" t="s">
-        <v>71</v>
+        <v>27</v>
       </c>
       <c r="E349">
-        <v>117089.974</v>
+        <v>10100.0</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B350" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="C350" t="s">
-        <v>70</v>
+        <v>28</v>
       </c>
       <c r="E350">
-        <v>36394.349</v>
+        <v>10280.0</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B351" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="C351" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E351">
-        <v>18125.254</v>
+        <v>10992.292</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B352" t="s">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="C352" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="E352">
-        <v>796855.646</v>
+        <v>282.0</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B353" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="C353" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="E353">
-        <v>43112.056</v>
+        <v>40402.895</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B354" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="C354" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="E354">
-        <v>302.0</v>
+        <v>30000.0</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B355" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="C355" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="E355">
-        <v>280.0</v>
+        <v>114197.0</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B356" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="C356" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="E356">
-        <v>4366.0</v>
+        <v>99029.0</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B357" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="C357" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E357">
-        <v>29656.215</v>
+        <v>44118.657</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B358" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="C358" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="E358">
-        <v>50000.0</v>
+        <v>450.802</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B359" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="C359" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="E359">
-        <v>418607.614</v>
+        <v>13250.0</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B360" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="C360" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E360">
-        <v>29000.0</v>
+        <v>15200.0</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B361" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="C361" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="E361">
-        <v>34966.0</v>
+        <v>3215.0</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B362" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="C362" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E362">
-        <v>179839.173</v>
+        <v>112625.0</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B363" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="C363" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E363">
-        <v>542953.652</v>
+        <v>7260.0</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B364" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="C364" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E364">
-        <v>751953.248</v>
+        <v>34.45</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B365" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="C365" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="E365">
-        <v>23084.617</v>
+        <v>25.09</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B366" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C366" t="s">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c r="E366">
-        <v>73934.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B367" t="s">
-        <v>79</v>
+        <v>14</v>
       </c>
       <c r="C367" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="E367">
-        <v>160.0</v>
+        <v>17902.555</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B368" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C368" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="E368">
-        <v>749.12</v>
+        <v>182845.0</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B369" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C369" t="s">
-        <v>70</v>
+        <v>28</v>
       </c>
       <c r="E369">
-        <v>24171.62</v>
+        <v>101.0</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B370" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C370" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E370">
-        <v>1300.0</v>
+        <v>30180.0</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B371" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C371" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E371">
-        <v>1100.0</v>
+        <v>81.0</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B372" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C372" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E372">
-        <v>800.0</v>
+        <v>17032.0</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B373" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="C373" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>1822.37</v>
+        <v>22</v>
       </c>
       <c r="E373">
-        <v>206795.0</v>
-[...2 lines deleted...]
-        <v>376857004.15</v>
+        <v>4121.0</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B374" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C374" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>700.06</v>
+        <v>53</v>
       </c>
       <c r="E374">
-        <v>525581.839</v>
-[...2 lines deleted...]
-        <v>367938822.21</v>
+        <v>1220.0</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B375" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C375" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>1148.24</v>
+        <v>69</v>
       </c>
       <c r="E375">
-        <v>305228.066</v>
-[...2 lines deleted...]
-        <v>350475074.5</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B376" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="C376" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>2281.66</v>
+        <v>24</v>
       </c>
       <c r="E376">
-        <v>119899.5</v>
-[...2 lines deleted...]
-        <v>273569893.17</v>
+        <v>1202.0</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B377" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C377" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>1481.6</v>
+        <v>17</v>
       </c>
       <c r="E377">
-        <v>168879.0</v>
-[...2 lines deleted...]
-        <v>250211126.4</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B378" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="C378" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>1259.36</v>
+        <v>27</v>
       </c>
       <c r="E378">
-        <v>120238.6</v>
-[...2 lines deleted...]
-        <v>151423683.3</v>
+        <v>10603.0</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B379" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="C379" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>337.064</v>
+        <v>9</v>
       </c>
       <c r="E379">
-        <v>377188.0</v>
-[...2 lines deleted...]
-        <v>127136496.03</v>
+        <v>378843.863</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B380" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="C380" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>674.13</v>
+        <v>7</v>
       </c>
       <c r="E380">
-        <v>138925.65</v>
-[...2 lines deleted...]
-        <v>93653948.43</v>
+        <v>9334.4</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B381" t="s">
-        <v>20</v>
+        <v>56</v>
       </c>
       <c r="C381" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>787.1</v>
+        <v>62</v>
       </c>
       <c r="E381">
-        <v>104310.0</v>
-[...2 lines deleted...]
-        <v>82102401.0</v>
+        <v>506.0</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B382" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="C382" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>1133.42</v>
+        <v>11</v>
       </c>
       <c r="E382">
-        <v>70406.175</v>
-[...2 lines deleted...]
-        <v>79799766.87</v>
+        <v>864.0</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B383" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="C383" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>344.472</v>
+        <v>12</v>
       </c>
       <c r="E383">
-        <v>190523.0</v>
-[...2 lines deleted...]
-        <v>65629838.86</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B384" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="C384" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>1622.35</v>
+        <v>59</v>
       </c>
       <c r="E384">
-        <v>31899.708</v>
-[...2 lines deleted...]
-        <v>51752491.27</v>
+        <v>1152.0</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B385" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="C385" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>1414.93</v>
+        <v>50</v>
       </c>
       <c r="E385">
-        <v>33559.757</v>
-[...2 lines deleted...]
-        <v>47484706.97</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B386" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="C386" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>490.78</v>
+        <v>19</v>
       </c>
       <c r="E386">
-        <v>96698.287</v>
-[...2 lines deleted...]
-        <v>47457585.29</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B387" t="s">
-        <v>20</v>
+        <v>56</v>
       </c>
       <c r="C387" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>1607.54</v>
+        <v>53</v>
       </c>
       <c r="E387">
-        <v>25000.0</v>
-[...2 lines deleted...]
-        <v>40188500.0</v>
+        <v>3225.6</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B388" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="C388" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>2190.916</v>
+        <v>24</v>
       </c>
       <c r="E388">
-        <v>17000.0</v>
-[...2 lines deleted...]
-        <v>37245572.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B389" t="s">
-        <v>20</v>
+        <v>56</v>
       </c>
       <c r="C389" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>1498.27</v>
+        <v>61</v>
       </c>
       <c r="E389">
-        <v>23344.0</v>
-[...2 lines deleted...]
-        <v>34975614.88</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B390" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="C390" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>335.212</v>
+        <v>21</v>
       </c>
       <c r="E390">
-        <v>98711.358</v>
-[...2 lines deleted...]
-        <v>33089231.74</v>
+        <v>791.0</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B391" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="C391" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>783.396</v>
+        <v>6</v>
       </c>
       <c r="E391">
-        <v>41248.0</v>
-[...2 lines deleted...]
-        <v>32313518.21</v>
+        <v>91.0</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B392" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="C392" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>344.472</v>
+        <v>7</v>
       </c>
       <c r="E392">
-        <v>92016.147</v>
-[...2 lines deleted...]
-        <v>31696986.19</v>
+        <v>285.0</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B393" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="C393" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>2255.736</v>
+        <v>20</v>
       </c>
       <c r="E393">
-        <v>13473.5</v>
-[...2 lines deleted...]
-        <v>30392659.0</v>
+        <v>13153.0</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B394" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="C394" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>1681.62</v>
+        <v>24</v>
       </c>
       <c r="E394">
-        <v>13901.0</v>
-[...2 lines deleted...]
-        <v>23376199.62</v>
+        <v>119.2</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B395" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C395" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>2281.66</v>
+        <v>21</v>
       </c>
       <c r="E395">
-        <v>9291.0</v>
-[...2 lines deleted...]
-        <v>21198903.06</v>
+        <v>1598.0</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B396" t="s">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="C396" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>1259.36</v>
+        <v>62</v>
       </c>
       <c r="E396">
-        <v>16500.0</v>
-[...2 lines deleted...]
-        <v>20779440.0</v>
+        <v>34656.0</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B397" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="C397" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>2398.34</v>
+        <v>24</v>
       </c>
       <c r="E397">
-        <v>8600.0</v>
-[...2 lines deleted...]
-        <v>20625724.0</v>
+        <v>422.5</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B398" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="C398" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>1109.348</v>
+        <v>28</v>
       </c>
       <c r="E398">
-        <v>18162.689</v>
-[...2 lines deleted...]
-        <v>20148742.72</v>
+        <v>1170.0</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B399" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="C399" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>531.52</v>
+        <v>53</v>
       </c>
       <c r="E399">
-        <v>37578.559</v>
-[...2 lines deleted...]
-        <v>19973755.68</v>
+        <v>455.0</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B400" t="s">
-        <v>19</v>
+        <v>70</v>
       </c>
       <c r="C400" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>768.58</v>
+        <v>70</v>
       </c>
       <c r="E400">
-        <v>21000.0</v>
-[...2 lines deleted...]
-        <v>16140180.0</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B401" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="C401" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>700.06</v>
+        <v>17</v>
       </c>
       <c r="E401">
-        <v>22000.0</v>
-[...2 lines deleted...]
-        <v>15401320.0</v>
+        <v>24551.0</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B402" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="C402" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>2794.67</v>
+        <v>21</v>
       </c>
       <c r="E402">
-        <v>5455.0</v>
-[...2 lines deleted...]
-        <v>15244924.85</v>
+        <v>4451.0</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B403" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C403" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>492.632</v>
+        <v>7</v>
       </c>
       <c r="E403">
-        <v>27342.976</v>
-[...2 lines deleted...]
-        <v>13470024.95</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B404" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="C404" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>1339.0</v>
+        <v>53</v>
       </c>
       <c r="E404">
-        <v>9001.0</v>
-[...2 lines deleted...]
-        <v>12052339.0</v>
+        <v>13644.0</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B405" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C405" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>825.992</v>
+        <v>33</v>
       </c>
       <c r="E405">
-        <v>14483.0</v>
-[...2 lines deleted...]
-        <v>11962842.14</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B406" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="C406" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>2237.22</v>
+        <v>71</v>
       </c>
       <c r="E406">
-        <v>5000.0</v>
-[...2 lines deleted...]
-        <v>11186100.0</v>
+        <v>914.17</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B407" t="s">
-        <v>52</v>
+        <v>24</v>
       </c>
       <c r="C407" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>392.62</v>
+        <v>10</v>
       </c>
       <c r="E407">
-        <v>27081.0</v>
-[...2 lines deleted...]
-        <v>10632542.22</v>
+        <v>168939.178</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B408" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="C408" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>1827.92</v>
+        <v>58</v>
       </c>
       <c r="E408">
-        <v>5033.0</v>
-[...2 lines deleted...]
-        <v>9199921.36</v>
+        <v>30.5</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B409" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C409" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1500.12</v>
+        <v>34</v>
       </c>
       <c r="E409">
-        <v>5167.37</v>
-[...2 lines deleted...]
-        <v>7751675.08</v>
+        <v>19493.0</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B410" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="C410" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>90.748</v>
+        <v>13</v>
       </c>
       <c r="E410">
-        <v>76771.0</v>
-[...2 lines deleted...]
-        <v>6966814.71</v>
+        <v>498.525</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B411" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="C411" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>205.57</v>
+        <v>22</v>
       </c>
       <c r="E411">
-        <v>30407.5</v>
-[...2 lines deleted...]
-        <v>6250869.78</v>
+        <v>172008.05</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B412" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C412" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>2794.67</v>
+        <v>56</v>
       </c>
       <c r="E412">
-        <v>2000.0</v>
-[...2 lines deleted...]
-        <v>5589340.0</v>
+        <v>2265.0</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B413" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C413" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>783.396</v>
+        <v>53</v>
       </c>
       <c r="E413">
-        <v>5337.925</v>
-[...2 lines deleted...]
-        <v>4181709.09</v>
+        <v>104905.98</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B414" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="C414" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>813.03</v>
+        <v>60</v>
       </c>
       <c r="E414">
-        <v>4500.0</v>
-[...2 lines deleted...]
-        <v>3658635.0</v>
+        <v>5817.0</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B415" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="C415" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>790.804</v>
+        <v>72</v>
       </c>
       <c r="E415">
-        <v>4500.0</v>
-[...2 lines deleted...]
-        <v>3558618.0</v>
+        <v>39100.0</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B416" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C416" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>1148.24</v>
+        <v>31</v>
       </c>
       <c r="E416">
-        <v>3000.0</v>
-[...2 lines deleted...]
-        <v>3444720.0</v>
+        <v>772.0</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B417" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="C417" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>205.57</v>
+        <v>24</v>
       </c>
       <c r="E417">
-        <v>15756.0</v>
-[...2 lines deleted...]
-        <v>3238960.92</v>
+        <v>577241.899</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B418" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="C418" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>207.424</v>
+        <v>61</v>
       </c>
       <c r="E418">
-        <v>12644.5</v>
-[...2 lines deleted...]
-        <v>2622772.77</v>
+        <v>1051.0</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B419" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="C419" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>983.412</v>
+        <v>53</v>
       </c>
       <c r="E419">
-        <v>2161.997</v>
-[...2 lines deleted...]
-        <v>2126133.79</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B420" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="C420" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>1527.9</v>
+        <v>73</v>
       </c>
       <c r="E420">
-        <v>1246.16</v>
-[...2 lines deleted...]
-        <v>1904007.86</v>
+        <v>734.0</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B421" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C421" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>472.26</v>
+        <v>10</v>
       </c>
       <c r="E421">
-        <v>3689.176</v>
-[...2 lines deleted...]
-        <v>1742250.26</v>
+        <v>30719.7</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B422" t="s">
+        <v>17</v>
+      </c>
+      <c r="C422" t="s">
         <v>22</v>
       </c>
-      <c r="C422" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E422">
-        <v>3504.0</v>
-[...2 lines deleted...]
-        <v>1375740.48</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B423" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="C423" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>42.6</v>
+        <v>56</v>
       </c>
       <c r="E423">
-        <v>29968.0</v>
-[...2 lines deleted...]
-        <v>1276636.8</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B424" t="s">
         <v>17</v>
       </c>
       <c r="C424" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>679.68</v>
+        <v>70</v>
       </c>
       <c r="E424">
-        <v>1803.568</v>
-[...2 lines deleted...]
-        <v>1225849.1</v>
+        <v>3094.0</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B425" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="C425" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>207.424</v>
+        <v>17</v>
       </c>
       <c r="E425">
-        <v>5000.0</v>
-[...2 lines deleted...]
-        <v>1037120.0</v>
+        <v>90514.5</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B426" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C426" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>1759.4</v>
+        <v>38</v>
       </c>
       <c r="E426">
-        <v>585.7</v>
-[...2 lines deleted...]
-        <v>1030480.58</v>
+        <v>15000.0</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B427" t="s">
         <v>17</v>
       </c>
       <c r="C427" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>468.556</v>
+        <v>39</v>
       </c>
       <c r="E427">
-        <v>1596.59</v>
-[...2 lines deleted...]
-        <v>748091.82</v>
+        <v>81484.0</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B428" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="C428" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>537.08</v>
+        <v>7</v>
       </c>
       <c r="E428">
-        <v>1366.2</v>
-[...2 lines deleted...]
-        <v>733758.7</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B429" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C429" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>607.456</v>
+        <v>10</v>
       </c>
       <c r="E429">
-        <v>1200.0</v>
-[...2 lines deleted...]
-        <v>728947.2</v>
+        <v>190.0</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B430" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="C430" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>679.68</v>
+        <v>11</v>
       </c>
       <c r="E430">
-        <v>878.03</v>
-[...2 lines deleted...]
-        <v>596779.43</v>
+        <v>525.0</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B431" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="C431" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>1187.132</v>
+        <v>12</v>
       </c>
       <c r="E431">
-        <v>500.0</v>
-[...2 lines deleted...]
-        <v>593566.0</v>
+        <v>1790.0</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B432" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C432" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>1827.92</v>
+        <v>19</v>
       </c>
       <c r="E432">
-        <v>282.9</v>
-[...2 lines deleted...]
-        <v>517118.57</v>
+        <v>14838.0</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B433" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C433" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>372.25</v>
+        <v>53</v>
       </c>
       <c r="E433">
-        <v>1144.0</v>
-[...2 lines deleted...]
-        <v>425854.0</v>
+        <v>22666.9</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B434" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="C434" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>42.6</v>
+        <v>20</v>
       </c>
       <c r="E434">
-        <v>9112.0</v>
-[...2 lines deleted...]
-        <v>388171.2</v>
+        <v>4455.0</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B435" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="C435" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>255.576</v>
+        <v>61</v>
       </c>
       <c r="E435">
-        <v>1200.0</v>
-[...2 lines deleted...]
-        <v>306691.2</v>
+        <v>1385.0</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B436" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="C436" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>825.992</v>
+        <v>21</v>
       </c>
       <c r="E436">
-        <v>300.0</v>
-[...2 lines deleted...]
-        <v>247797.6</v>
+        <v>95278.9</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B437" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C437" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>392.624</v>
+        <v>6</v>
       </c>
       <c r="E437">
-        <v>536.0</v>
-[...2 lines deleted...]
-        <v>210446.46</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B438" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="C438" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>459.296</v>
+        <v>7</v>
       </c>
       <c r="E438">
-        <v>371.0</v>
-[...2 lines deleted...]
-        <v>170398.82</v>
+        <v>60.0</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B439" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="C439" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>2089.06</v>
+        <v>10</v>
       </c>
       <c r="E439">
-        <v>25.0</v>
-[...2 lines deleted...]
-        <v>52226.5</v>
+        <v>55458.402</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B440" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="C440" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>124.84</v>
+        <v>53</v>
       </c>
       <c r="E440">
-        <v>224.0</v>
-[...2 lines deleted...]
-        <v>27964.16</v>
+        <v>1107.831</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B441" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="C441" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>1194.54</v>
+        <v>29</v>
       </c>
       <c r="E441">
-        <v>21.6</v>
-[...2 lines deleted...]
-        <v>25802.06</v>
+        <v>11848.591</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B442" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C442" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>131.492</v>
+        <v>30</v>
       </c>
       <c r="E442">
-        <v>180.0</v>
-[...2 lines deleted...]
-        <v>23668.56</v>
+        <v>460480.9098</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B443" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="C443" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>79.636</v>
+        <v>33</v>
       </c>
       <c r="E443">
-        <v>250.0</v>
-[...2 lines deleted...]
-        <v>19909.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B444" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="C444" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>1524.196</v>
+        <v>18</v>
       </c>
       <c r="E444">
-        <v>10.0</v>
-[...2 lines deleted...]
-        <v>15241.96</v>
+        <v>8000.0</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B445" t="s">
-        <v>79</v>
+        <v>41</v>
       </c>
       <c r="C445" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>335.212</v>
+        <v>15</v>
       </c>
       <c r="E445">
-        <v>40.0</v>
-[...2 lines deleted...]
-        <v>13408.48</v>
+        <v>1930.0</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B446" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="C446" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>11.112</v>
+        <v>47</v>
       </c>
       <c r="E446">
-        <v>1200.0</v>
-[...2 lines deleted...]
-        <v>13334.4</v>
+        <v>2900.0</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B447" t="s">
-        <v>79</v>
+        <v>41</v>
       </c>
       <c r="C447" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>392.624</v>
+        <v>41</v>
       </c>
       <c r="E447">
-        <v>33.0</v>
-[...2 lines deleted...]
-        <v>12956.59</v>
+        <v>21000.0</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B448" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C448" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>79.636</v>
+        <v>30</v>
       </c>
       <c r="E448">
-        <v>125.425</v>
-[...2 lines deleted...]
-        <v>9988.35</v>
+        <v>70000.0</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B449" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C449" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>64.82</v>
+        <v>33</v>
       </c>
       <c r="E449">
-        <v>90.0</v>
-[...2 lines deleted...]
-        <v>5833.8</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B450" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="C450" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>1600.128</v>
+        <v>65</v>
       </c>
       <c r="E450">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>1600.13</v>
+        <v>10000.0</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B451" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="C451" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>2905.79</v>
+        <v>9</v>
       </c>
       <c r="E451">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>290.58</v>
+        <v>502103.065</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B452" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="C452" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="E452">
-        <v>9859.0</v>
+        <v>47800.0</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B453" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="C453" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="E453">
-        <v>2793.0</v>
+        <v>25000.0</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B454" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="C454" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="E454">
-        <v>44954.0</v>
+        <v>20000.0</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B455" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="C455" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="E455">
-        <v>356.0</v>
+        <v>10000.0</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B456" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="C456" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="E456">
-        <v>15000.0</v>
+        <v>25000.0</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B457" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C457" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E457">
-        <v>72730.0</v>
+        <v>818510.689</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B458" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C458" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="E458">
-        <v>674.0</v>
+        <v>48600.0</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B459" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C459" t="s">
-        <v>6</v>
+        <v>41</v>
       </c>
       <c r="E459">
-        <v>220873.0</v>
+        <v>1605578.79</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B460" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C460" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="E460">
-        <v>377.0</v>
+        <v>727301.0</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B461" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C461" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="E461">
-        <v>406.0</v>
+        <v>32000.0</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B462" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C462" t="s">
-        <v>7</v>
+        <v>56</v>
       </c>
       <c r="E462">
-        <v>365.0</v>
+        <v>42217.0</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B463" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C463" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="E463">
-        <v>139563.0</v>
+        <v>5913.0</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B464" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="C464" t="s">
-        <v>6</v>
+        <v>39</v>
       </c>
       <c r="E464">
-        <v>4.0</v>
+        <v>240.0</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B465" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C465" t="s">
-        <v>6</v>
+        <v>45</v>
       </c>
       <c r="E465">
-        <v>52487.0</v>
+        <v>1469.0</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B466" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="C466" t="s">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="E466">
-        <v>4310.0</v>
+        <v>11466.83</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B467" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C467" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="E467">
-        <v>1500.0</v>
+        <v>77528.96458</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B468" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C468" t="s">
-        <v>44</v>
+        <v>14</v>
+      </c>
+      <c r="D468">
+        <v>1259.36</v>
       </c>
       <c r="E468">
-        <v>1906.0</v>
+        <v>634845.0</v>
+      </c>
+      <c r="F468">
+        <v>799498399.2</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B469" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="C469" t="s">
-        <v>6</v>
+        <v>9</v>
+      </c>
+      <c r="D469">
+        <v>700.06</v>
       </c>
       <c r="E469">
-        <v>102758.0</v>
+        <v>748397.813</v>
+      </c>
+      <c r="F469">
+        <v>523923372.97</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B470" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="C470" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="D470">
+        <v>1148.24</v>
       </c>
       <c r="E470">
-        <v>326000.0</v>
+        <v>294204.166</v>
+      </c>
+      <c r="F470">
+        <v>337816991.57</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B471" t="s">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="C471" t="s">
-        <v>6</v>
+        <v>30</v>
+      </c>
+      <c r="D471">
+        <v>1822.37</v>
       </c>
       <c r="E471">
-        <v>1955143.0</v>
+        <v>117910.0</v>
+      </c>
+      <c r="F471">
+        <v>214875646.7</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B472" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="C472" t="s">
-        <v>44</v>
+        <v>9</v>
+      </c>
+      <c r="D472">
+        <v>1133.42</v>
       </c>
       <c r="E472">
-        <v>40.0</v>
+        <v>168136.441</v>
+      </c>
+      <c r="F472">
+        <v>190569204.96</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B473" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
       <c r="C473" t="s">
-        <v>19</v>
+        <v>24</v>
+      </c>
+      <c r="D473">
+        <v>2537.24</v>
       </c>
       <c r="E473">
-        <v>178586.0</v>
+        <v>68500.0</v>
+      </c>
+      <c r="F473">
+        <v>173800940.0</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B474" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="C474" t="s">
-        <v>6</v>
+        <v>29</v>
+      </c>
+      <c r="D474">
+        <v>1827.92</v>
       </c>
       <c r="E474">
-        <v>32190.0</v>
+        <v>78409.09</v>
+      </c>
+      <c r="F474">
+        <v>143325543.79</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B475" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C475" t="s">
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="D475">
+        <v>1607.54</v>
       </c>
       <c r="E475">
-        <v>2917.0</v>
+        <v>78945.0</v>
+      </c>
+      <c r="F475">
+        <v>126907245.3</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B476" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C476" t="s">
-        <v>23</v>
+        <v>30</v>
+      </c>
+      <c r="D476">
+        <v>2255.736</v>
       </c>
       <c r="E476">
-        <v>16935.0</v>
+        <v>54140.0</v>
+      </c>
+      <c r="F476">
+        <v>122125547.04</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B477" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="C477" t="s">
-        <v>81</v>
+        <v>42</v>
+      </c>
+      <c r="D477">
+        <v>674.13</v>
       </c>
       <c r="E477">
-        <v>194269.0</v>
+        <v>150002.583</v>
+      </c>
+      <c r="F477">
+        <v>101121241.28</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B478" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="C478" t="s">
-        <v>6</v>
+        <v>28</v>
+      </c>
+      <c r="D478">
+        <v>207.42</v>
       </c>
       <c r="E478">
-        <v>225802.0</v>
+        <v>486522.047</v>
+      </c>
+      <c r="F478">
+        <v>100914402.99</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B479" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C479" t="s">
-        <v>9</v>
+        <v>34</v>
+      </c>
+      <c r="D479">
+        <v>2190.916</v>
       </c>
       <c r="E479">
-        <v>3878.0</v>
+        <v>43087.0</v>
+      </c>
+      <c r="F479">
+        <v>94399997.69</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B480" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="C480" t="s">
-        <v>6</v>
+        <v>9</v>
+      </c>
+      <c r="D480">
+        <v>1705.692</v>
       </c>
       <c r="E480">
-        <v>6135.0</v>
+        <v>49713.66</v>
+      </c>
+      <c r="F480">
+        <v>84796192.15</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B481" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="C481" t="s">
-        <v>11</v>
+        <v>65</v>
+      </c>
+      <c r="D481">
+        <v>2872.45</v>
       </c>
       <c r="E481">
-        <v>3910.0</v>
+        <v>22612.67</v>
+      </c>
+      <c r="F481">
+        <v>64953763.94</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B482" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C482" t="s">
-        <v>42</v>
+        <v>45</v>
+      </c>
+      <c r="D482">
+        <v>607.456</v>
       </c>
       <c r="E482">
-        <v>2270.0</v>
+        <v>101538.408</v>
+      </c>
+      <c r="F482">
+        <v>61680115.17</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B483" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="C483" t="s">
-        <v>13</v>
+        <v>41</v>
+      </c>
+      <c r="D483">
+        <v>787.1</v>
       </c>
       <c r="E483">
-        <v>230827.0</v>
+        <v>70898.0</v>
+      </c>
+      <c r="F483">
+        <v>55803815.8</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B484" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="C484" t="s">
-        <v>6</v>
+        <v>41</v>
+      </c>
+      <c r="D484">
+        <v>490.78</v>
       </c>
       <c r="E484">
-        <v>649.0</v>
+        <v>110915.853</v>
+      </c>
+      <c r="F484">
+        <v>54435282.34</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B485" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C485" t="s">
-        <v>9</v>
+        <v>29</v>
+      </c>
+      <c r="D485">
+        <v>392.62</v>
       </c>
       <c r="E485">
-        <v>169093.0</v>
+        <v>125328.0</v>
+      </c>
+      <c r="F485">
+        <v>49206279.36</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B486" t="s">
-        <v>12</v>
+        <v>74</v>
       </c>
       <c r="C486" t="s">
-        <v>9</v>
+        <v>29</v>
+      </c>
+      <c r="D486">
+        <v>1513.08</v>
       </c>
       <c r="E486">
-        <v>2001.0</v>
+        <v>28400.0</v>
+      </c>
+      <c r="F486">
+        <v>42971472.0</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B487" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C487" t="s">
-        <v>6</v>
+        <v>17</v>
+      </c>
+      <c r="D487">
+        <v>2255.736</v>
       </c>
       <c r="E487">
-        <v>78317.0</v>
+        <v>19000.0</v>
+      </c>
+      <c r="F487">
+        <v>42858984.0</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B488" t="s">
-        <v>82</v>
+        <v>14</v>
       </c>
       <c r="C488" t="s">
-        <v>6</v>
+        <v>29</v>
+      </c>
+      <c r="D488">
+        <v>1259.36</v>
       </c>
       <c r="E488">
-        <v>3138.0</v>
+        <v>32000.0</v>
+      </c>
+      <c r="F488">
+        <v>40299520.0</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B489" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C489" t="s">
-        <v>11</v>
+        <v>36</v>
+      </c>
+      <c r="D489">
+        <v>490.78</v>
       </c>
       <c r="E489">
-        <v>10.0</v>
+        <v>77000.0</v>
+      </c>
+      <c r="F489">
+        <v>37790060.0</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B490" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="C490" t="s">
-        <v>6</v>
+        <v>36</v>
+      </c>
+      <c r="D490">
+        <v>1622.35</v>
       </c>
       <c r="E490">
-        <v>2366.0</v>
+        <v>19500.0</v>
+      </c>
+      <c r="F490">
+        <v>31635825.0</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B491" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C491" t="s">
-        <v>11</v>
+        <v>27</v>
+      </c>
+      <c r="D491">
+        <v>1622.35</v>
       </c>
       <c r="E491">
-        <v>851.0</v>
+        <v>18976.666</v>
+      </c>
+      <c r="F491">
+        <v>30786794.09</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B492" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C492" t="s">
-        <v>35</v>
+        <v>46</v>
+      </c>
+      <c r="D492">
+        <v>337.064</v>
       </c>
       <c r="E492">
-        <v>290.0</v>
+        <v>89509.726</v>
+      </c>
+      <c r="F492">
+        <v>30170506.28</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B493" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="C493" t="s">
-        <v>11</v>
+        <v>16</v>
+      </c>
+      <c r="D493">
+        <v>459.296</v>
       </c>
       <c r="E493">
-        <v>123466.0</v>
+        <v>65336.0</v>
+      </c>
+      <c r="F493">
+        <v>30008563.46</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B494" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="C494" t="s">
-        <v>17</v>
+        <v>41</v>
+      </c>
+      <c r="D494">
+        <v>2227.96</v>
       </c>
       <c r="E494">
-        <v>146590.0</v>
+        <v>13386.0</v>
+      </c>
+      <c r="F494">
+        <v>29823472.56</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B495" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
       <c r="C495" t="s">
-        <v>21</v>
+        <v>28</v>
+      </c>
+      <c r="D495">
+        <v>1414.93</v>
       </c>
       <c r="E495">
-        <v>186508.0</v>
+        <v>18519.361</v>
+      </c>
+      <c r="F495">
+        <v>26203599.46</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B496" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="C496" t="s">
-        <v>22</v>
+        <v>16</v>
+      </c>
+      <c r="D496">
+        <v>2281.66</v>
       </c>
       <c r="E496">
-        <v>466734.0</v>
+        <v>11029.0</v>
+      </c>
+      <c r="F496">
+        <v>25164428.14</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B497" t="s">
-        <v>6</v>
+        <v>46</v>
       </c>
       <c r="C497" t="s">
-        <v>15</v>
+        <v>42</v>
+      </c>
+      <c r="D497">
+        <v>344.472</v>
       </c>
       <c r="E497">
-        <v>439063.0</v>
+        <v>72095.0</v>
+      </c>
+      <c r="F497">
+        <v>24834708.84</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B498" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
       <c r="C498" t="s">
-        <v>10</v>
+        <v>55</v>
+      </c>
+      <c r="D498">
+        <v>335.212</v>
       </c>
       <c r="E498">
-        <v>442513.0</v>
+        <v>73696.091</v>
+      </c>
+      <c r="F498">
+        <v>24703814.06</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B499" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="C499" t="s">
-        <v>39</v>
+        <v>11</v>
+      </c>
+      <c r="D499">
+        <v>172.24</v>
       </c>
       <c r="E499">
-        <v>13819.0</v>
+        <v>124989.3</v>
+      </c>
+      <c r="F499">
+        <v>21528157.03</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B500" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="C500" t="s">
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="D500">
+        <v>751.91</v>
       </c>
       <c r="E500">
-        <v>152541.0</v>
+        <v>24550.0</v>
+      </c>
+      <c r="F500">
+        <v>18459390.5</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B501" t="s">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="C501" t="s">
-        <v>82</v>
+        <v>45</v>
+      </c>
+      <c r="D501">
+        <v>1481.6</v>
       </c>
       <c r="E501">
-        <v>3412.0</v>
+        <v>12424.0</v>
+      </c>
+      <c r="F501">
+        <v>18407398.4</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B502" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="C502" t="s">
-        <v>40</v>
+        <v>24</v>
+      </c>
+      <c r="D502">
+        <v>751.91</v>
       </c>
       <c r="E502">
-        <v>2220.0</v>
+        <v>22000.0</v>
+      </c>
+      <c r="F502">
+        <v>16542020.0</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B503" t="s">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="C503" t="s">
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="D503">
+        <v>674.13</v>
       </c>
       <c r="E503">
-        <v>78918.0</v>
+        <v>24150.0</v>
+      </c>
+      <c r="F503">
+        <v>16280239.5</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B504" t="s">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="C504" t="s">
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="D504">
+        <v>851.92</v>
       </c>
       <c r="E504">
-        <v>2525020.0</v>
+        <v>18200.0</v>
+      </c>
+      <c r="F504">
+        <v>15504944.0</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B505" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="C505" t="s">
-        <v>83</v>
+        <v>29</v>
+      </c>
+      <c r="D505">
+        <v>2794.67</v>
       </c>
       <c r="E505">
-        <v>6618.0</v>
+        <v>4850.0</v>
+      </c>
+      <c r="F505">
+        <v>13554149.5</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B506" t="s">
-        <v>6</v>
+        <v>46</v>
       </c>
       <c r="C506" t="s">
-        <v>84</v>
+        <v>36</v>
+      </c>
+      <c r="D506">
+        <v>337.064</v>
       </c>
       <c r="E506">
-        <v>382.0</v>
+        <v>33065.0</v>
+      </c>
+      <c r="F506">
+        <v>11145021.16</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B507" t="s">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="C507" t="s">
-        <v>24</v>
+        <v>16</v>
+      </c>
+      <c r="D507">
+        <v>392.62</v>
       </c>
       <c r="E507">
-        <v>66187.0</v>
+        <v>28014.0</v>
+      </c>
+      <c r="F507">
+        <v>10998856.68</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B508" t="s">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="C508" t="s">
-        <v>29</v>
+        <v>41</v>
+      </c>
+      <c r="D508">
+        <v>2089.06</v>
       </c>
       <c r="E508">
-        <v>438976.0</v>
+        <v>5000.0</v>
+      </c>
+      <c r="F508">
+        <v>10445300.0</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B509" t="s">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="C509" t="s">
         <v>55</v>
       </c>
+      <c r="D509">
+        <v>344.472</v>
+      </c>
       <c r="E509">
-        <v>31650.0</v>
+        <v>29990.0</v>
+      </c>
+      <c r="F509">
+        <v>10330715.28</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B510" t="s">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="C510" t="s">
-        <v>30</v>
+        <v>24</v>
+      </c>
+      <c r="D510">
+        <v>2839.11</v>
       </c>
       <c r="E510">
-        <v>11295.0</v>
+        <v>3503.44</v>
+      </c>
+      <c r="F510">
+        <v>9946651.54</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B511" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="C511" t="s">
-        <v>31</v>
+        <v>35</v>
+      </c>
+      <c r="D511">
+        <v>537.08</v>
       </c>
       <c r="E511">
-        <v>125982.0</v>
+        <v>17468.4</v>
+      </c>
+      <c r="F511">
+        <v>9381928.27</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B512" t="s">
-        <v>6</v>
+        <v>35</v>
       </c>
       <c r="C512" t="s">
-        <v>7</v>
+        <v>17</v>
+      </c>
+      <c r="D512">
+        <v>537.08</v>
       </c>
       <c r="E512">
-        <v>20563.0</v>
+        <v>15578.2</v>
+      </c>
+      <c r="F512">
+        <v>8366739.66</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B513" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="C513" t="s">
-        <v>35</v>
+        <v>29</v>
+      </c>
+      <c r="D513">
+        <v>1527.9</v>
       </c>
       <c r="E513">
-        <v>434409.0</v>
+        <v>4890.82</v>
+      </c>
+      <c r="F513">
+        <v>7472683.88</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B514" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="C514" t="s">
-        <v>8</v>
+        <v>15</v>
+      </c>
+      <c r="D514">
+        <v>700.056</v>
       </c>
       <c r="E514">
-        <v>87241.0</v>
+        <v>9530.0</v>
+      </c>
+      <c r="F514">
+        <v>6671533.68</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B515" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="C515" t="s">
-        <v>25</v>
+        <v>64</v>
+      </c>
+      <c r="D515">
+        <v>90.748</v>
       </c>
       <c r="E515">
-        <v>2000.0</v>
+        <v>58155.5</v>
+      </c>
+      <c r="F515">
+        <v>5277495.31</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B516" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="C516" t="s">
-        <v>10</v>
+        <v>21</v>
+      </c>
+      <c r="D516">
+        <v>229.648</v>
       </c>
       <c r="E516">
-        <v>4296.0</v>
+        <v>19530.122</v>
+      </c>
+      <c r="F516">
+        <v>4485053.46</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B517" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="C517" t="s">
-        <v>11</v>
+        <v>21</v>
+      </c>
+      <c r="D517">
+        <v>225.94</v>
       </c>
       <c r="E517">
-        <v>120634.0</v>
+        <v>19530.122</v>
+      </c>
+      <c r="F517">
+        <v>4412635.76</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B518" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="C518" t="s">
-        <v>12</v>
+        <v>15</v>
+      </c>
+      <c r="D518">
+        <v>425.96</v>
       </c>
       <c r="E518">
-        <v>3755.0</v>
+        <v>10110.0</v>
+      </c>
+      <c r="F518">
+        <v>4306455.6</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B519" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="C519" t="s">
-        <v>9</v>
+        <v>41</v>
+      </c>
+      <c r="D519">
+        <v>468.556</v>
       </c>
       <c r="E519">
-        <v>90395.0</v>
+        <v>6964.0</v>
+      </c>
+      <c r="F519">
+        <v>3263023.98</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B520" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="C520" t="s">
-        <v>6</v>
+        <v>29</v>
+      </c>
+      <c r="D520">
+        <v>392.624</v>
       </c>
       <c r="E520">
-        <v>18990.0</v>
+        <v>8200.0</v>
+      </c>
+      <c r="F520">
+        <v>3219516.8</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B521" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="C521" t="s">
-        <v>6</v>
+        <v>27</v>
+      </c>
+      <c r="D521">
+        <v>1827.92</v>
       </c>
       <c r="E521">
-        <v>64615.0</v>
+        <v>1371.0</v>
+      </c>
+      <c r="F521">
+        <v>2506078.32</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B522" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C522" t="s">
-        <v>29</v>
+        <v>52</v>
+      </c>
+      <c r="D522">
+        <v>679.68</v>
       </c>
       <c r="E522">
-        <v>931.0</v>
+        <v>2926.32</v>
+      </c>
+      <c r="F522">
+        <v>1988961.18</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B523" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C523" t="s">
-        <v>33</v>
+        <v>24</v>
+      </c>
+      <c r="D523">
+        <v>229.648</v>
       </c>
       <c r="E523">
-        <v>200930.0</v>
+        <v>6711.0</v>
+      </c>
+      <c r="F523">
+        <v>1541167.73</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B524" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="C524" t="s">
-        <v>6</v>
+        <v>24</v>
+      </c>
+      <c r="D524">
+        <v>225.94</v>
       </c>
       <c r="E524">
-        <v>9791.0</v>
+        <v>6711.0</v>
+      </c>
+      <c r="F524">
+        <v>1516283.34</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B525" t="s">
-        <v>84</v>
+        <v>45</v>
       </c>
       <c r="C525" t="s">
-        <v>6</v>
+        <v>29</v>
+      </c>
+      <c r="D525">
+        <v>1148.24</v>
       </c>
       <c r="E525">
-        <v>1347.0</v>
+        <v>1188.0</v>
+      </c>
+      <c r="F525">
+        <v>1364109.12</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B526" t="s">
         <v>24</v>
       </c>
       <c r="C526" t="s">
-        <v>6</v>
+        <v>7</v>
+      </c>
+      <c r="D526">
+        <v>192.61</v>
       </c>
       <c r="E526">
-        <v>348.0</v>
+        <v>6281.0</v>
+      </c>
+      <c r="F526">
+        <v>1209783.41</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B527" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C527" t="s">
-        <v>6</v>
+        <v>17</v>
+      </c>
+      <c r="D527">
+        <v>1759.4</v>
       </c>
       <c r="E527">
-        <v>18389.0</v>
+        <v>424.0</v>
+      </c>
+      <c r="F527">
+        <v>745985.6</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B528" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="C528" t="s">
-        <v>6</v>
+        <v>18</v>
+      </c>
+      <c r="D528">
+        <v>468.556</v>
       </c>
       <c r="E528">
-        <v>131520.0</v>
+        <v>1584.8</v>
+      </c>
+      <c r="F528">
+        <v>742567.55</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B529" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="C529" t="s">
-        <v>29</v>
+        <v>28</v>
+      </c>
+      <c r="D529">
+        <v>2631.69</v>
       </c>
       <c r="E529">
-        <v>1054.0</v>
+        <v>270.0</v>
+      </c>
+      <c r="F529">
+        <v>710556.3</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B530" t="s">
-        <v>68</v>
+        <v>24</v>
       </c>
       <c r="C530" t="s">
-        <v>35</v>
+        <v>12</v>
+      </c>
+      <c r="D530">
+        <v>205.57</v>
       </c>
       <c r="E530">
-        <v>70.0</v>
+        <v>3121.0</v>
+      </c>
+      <c r="F530">
+        <v>641583.97</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B531" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="C531" t="s">
-        <v>17</v>
+        <v>24</v>
+      </c>
+      <c r="D531">
+        <v>205.57</v>
       </c>
       <c r="E531">
-        <v>225.0</v>
+        <v>3025.0</v>
+      </c>
+      <c r="F531">
+        <v>621849.25</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B532" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="C532" t="s">
-        <v>22</v>
+        <v>30</v>
+      </c>
+      <c r="D532">
+        <v>11.112</v>
       </c>
       <c r="E532">
-        <v>225.0</v>
+        <v>47000.0</v>
+      </c>
+      <c r="F532">
+        <v>522264.0</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B533" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="C533" t="s">
-        <v>35</v>
+        <v>24</v>
+      </c>
+      <c r="D533">
+        <v>1759.4</v>
       </c>
       <c r="E533">
-        <v>27050.0</v>
+        <v>287.0</v>
+      </c>
+      <c r="F533">
+        <v>504947.8</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B534" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="C534" t="s">
-        <v>29</v>
+        <v>19</v>
+      </c>
+      <c r="D534">
+        <v>300.02</v>
       </c>
       <c r="E534">
-        <v>54.0</v>
+        <v>1435.0</v>
+      </c>
+      <c r="F534">
+        <v>430528.7</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B535" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="C535" t="s">
-        <v>6</v>
+        <v>18</v>
+      </c>
+      <c r="D535">
+        <v>679.68</v>
       </c>
       <c r="E535">
-        <v>63794.0</v>
+        <v>613.39</v>
+      </c>
+      <c r="F535">
+        <v>416908.92</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B536" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C536" t="s">
-        <v>35</v>
+        <v>41</v>
+      </c>
+      <c r="D536">
+        <v>392.624</v>
       </c>
       <c r="E536">
-        <v>2046.0</v>
+        <v>776.1</v>
+      </c>
+      <c r="F536">
+        <v>304715.49</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B537" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="C537" t="s">
-        <v>16</v>
+        <v>21</v>
+      </c>
+      <c r="D537">
+        <v>1524.196</v>
       </c>
       <c r="E537">
-        <v>50800.0</v>
+        <v>122.0</v>
+      </c>
+      <c r="F537">
+        <v>185951.91</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B538" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C538" t="s">
-        <v>63</v>
+        <v>24</v>
+      </c>
+      <c r="D538">
+        <v>457.44</v>
       </c>
       <c r="E538">
-        <v>22000.0</v>
+        <v>370.0</v>
+      </c>
+      <c r="F538">
+        <v>169252.8</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B539" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="C539" t="s">
-        <v>6</v>
+        <v>9</v>
+      </c>
+      <c r="D539">
+        <v>207.424</v>
       </c>
       <c r="E539">
-        <v>82931.0</v>
+        <v>719.0</v>
+      </c>
+      <c r="F539">
+        <v>149137.86</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B540" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="C540" t="s">
-        <v>19</v>
+        <v>21</v>
+      </c>
+      <c r="D540">
+        <v>207.424</v>
       </c>
       <c r="E540">
-        <v>655.0</v>
+        <v>712.0</v>
+      </c>
+      <c r="F540">
+        <v>147685.89</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B541" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C541" t="s">
-        <v>22</v>
+        <v>9</v>
+      </c>
+      <c r="D541">
+        <v>42.6</v>
       </c>
       <c r="E541">
-        <v>379.0</v>
+        <v>2324.0</v>
+      </c>
+      <c r="F541">
+        <v>99002.4</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B542" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C542" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="D542">
+        <v>124.84</v>
       </c>
       <c r="E542">
-        <v>130695.0</v>
+        <v>783.0</v>
+      </c>
+      <c r="F542">
+        <v>97749.72</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B543" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C543" t="s">
-        <v>40</v>
+        <v>6</v>
+      </c>
+      <c r="D543">
+        <v>100.01</v>
       </c>
       <c r="E543">
-        <v>4968.0</v>
+        <v>778.0</v>
+      </c>
+      <c r="F543">
+        <v>77807.78</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B544" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C544" t="s">
-        <v>42</v>
+        <v>59</v>
+      </c>
+      <c r="D544">
+        <v>146.308</v>
       </c>
       <c r="E544">
-        <v>1582.0</v>
+        <v>517.0</v>
+      </c>
+      <c r="F544">
+        <v>75641.24</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B545" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>16</v>
+        <v>24</v>
+      </c>
+      <c r="D545">
+        <v>42.6</v>
       </c>
       <c r="E545">
-        <v>14000.0</v>
+        <v>1395.5</v>
+      </c>
+      <c r="F545">
+        <v>59448.3</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B546" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="C546" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D546">
-        <v>1133.42</v>
+        <v>457.44</v>
       </c>
       <c r="E546">
-        <v>269852.0</v>
+        <v>96.0</v>
       </c>
       <c r="F546">
-        <v>305855653.84</v>
+        <v>43914.24</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B547" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D547">
-        <v>1148.24</v>
+        <v>255.576</v>
       </c>
       <c r="E547">
-        <v>212434.0</v>
+        <v>169.0</v>
       </c>
       <c r="F547">
-        <v>243925216.16</v>
+        <v>43192.34</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B548" t="s">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="C548" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D548">
-        <v>700.06</v>
+        <v>79.636</v>
       </c>
       <c r="E548">
-        <v>301997.0</v>
+        <v>210.0</v>
       </c>
       <c r="F548">
-        <v>211416019.82</v>
+        <v>16723.56</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B549" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="C549" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="D549">
-        <v>753.76</v>
+        <v>79.636</v>
       </c>
       <c r="E549">
-        <v>267887.0</v>
+        <v>90.0</v>
       </c>
       <c r="F549">
-        <v>201922505.12</v>
+        <v>7167.24</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B550" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="C550" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D550">
-        <v>335.212</v>
+        <v>100.01</v>
       </c>
       <c r="E550">
-        <v>263888.0</v>
+        <v>15.0</v>
       </c>
       <c r="F550">
-        <v>88458424.26</v>
+        <v>1500.15</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B551" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="C551" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>674.13</v>
+        <v>56</v>
       </c>
       <c r="E551">
-        <v>110735.0</v>
-[...2 lines deleted...]
-        <v>74649785.55</v>
+        <v>1390.307</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B552" t="s">
         <v>18</v>
       </c>
       <c r="C552" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>1414.93</v>
+        <v>18</v>
       </c>
       <c r="E552">
-        <v>39940.0</v>
-[...2 lines deleted...]
-        <v>56512304.2</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B553" t="s">
         <v>18</v>
       </c>
       <c r="C553" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>490.78</v>
+        <v>29</v>
       </c>
       <c r="E553">
-        <v>109130.0</v>
-[...2 lines deleted...]
-        <v>53558821.4</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B554" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="C554" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>1827.92</v>
+        <v>36</v>
       </c>
       <c r="E554">
-        <v>28254.0</v>
-[...2 lines deleted...]
-        <v>51646051.68</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B555" t="s">
         <v>18</v>
       </c>
       <c r="C555" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>531.52</v>
+        <v>40</v>
       </c>
       <c r="E555">
-        <v>32358.0</v>
-[...2 lines deleted...]
-        <v>17198924.16</v>
+        <v>24171.62</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B556" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="C556" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>700.056</v>
+        <v>34</v>
       </c>
       <c r="E556">
-        <v>14800.0</v>
-[...2 lines deleted...]
-        <v>10360828.8</v>
+        <v>749.12</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B557" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="C557" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>851.92</v>
+        <v>12</v>
       </c>
       <c r="E557">
-        <v>10000.0</v>
-[...2 lines deleted...]
-        <v>8519200.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B558" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="C558" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>1044.53</v>
+        <v>56</v>
       </c>
       <c r="E558">
-        <v>8116.0</v>
-[...2 lines deleted...]
-        <v>8477405.48</v>
+        <v>73934.0</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B559" t="s">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="C559" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>753.76</v>
+        <v>45</v>
       </c>
       <c r="E559">
-        <v>10900.0</v>
-[...2 lines deleted...]
-        <v>8215984.0</v>
+        <v>23084.617</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B560" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="C560" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>785.25</v>
+        <v>30</v>
       </c>
       <c r="E560">
-        <v>10000.0</v>
-[...2 lines deleted...]
-        <v>7852500.0</v>
+        <v>751953.248</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B561" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="C561" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>1622.35</v>
+        <v>41</v>
       </c>
       <c r="E561">
-        <v>4266.0</v>
-[...2 lines deleted...]
-        <v>6920945.1</v>
+        <v>542953.652</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B562" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C562" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>1148.24</v>
+        <v>36</v>
       </c>
       <c r="E562">
-        <v>5874.0</v>
-[...2 lines deleted...]
-        <v>6744761.76</v>
+        <v>179839.173</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B563" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="C563" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>1259.36</v>
+        <v>76</v>
       </c>
       <c r="E563">
-        <v>4386.0</v>
-[...2 lines deleted...]
-        <v>5523552.96</v>
+        <v>34966.0</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B564" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C564" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>207.424</v>
+        <v>10</v>
       </c>
       <c r="E564">
-        <v>20950.0</v>
-[...2 lines deleted...]
-        <v>4345532.8</v>
+        <v>29000.0</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B565" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C565" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>425.96</v>
+        <v>9</v>
       </c>
       <c r="E565">
-        <v>8900.0</v>
-[...2 lines deleted...]
-        <v>3791044.0</v>
+        <v>418607.614</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B566" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="C566" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>785.25</v>
+        <v>30</v>
       </c>
       <c r="E566">
-        <v>3091.0</v>
-[...2 lines deleted...]
-        <v>2427207.75</v>
+        <v>50000.0</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B567" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="C567" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>392.624</v>
+        <v>30</v>
       </c>
       <c r="E567">
-        <v>5403.0</v>
-[...2 lines deleted...]
-        <v>2121347.47</v>
+        <v>29656.215</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B568" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="C568" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>42.6</v>
+        <v>40</v>
       </c>
       <c r="E568">
-        <v>47228.0</v>
-[...2 lines deleted...]
-        <v>2011912.8</v>
+        <v>4366.0</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B569" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C569" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>316.692</v>
+        <v>18</v>
       </c>
       <c r="E569">
-        <v>5000.0</v>
-[...2 lines deleted...]
-        <v>1583460.0</v>
+        <v>280.0</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B570" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C570" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>42.6</v>
+        <v>36</v>
       </c>
       <c r="E570">
-        <v>26198.0</v>
-[...2 lines deleted...]
-        <v>1116034.8</v>
+        <v>302.0</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B571" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="C571" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>1902.004</v>
+        <v>18</v>
       </c>
       <c r="E571">
-        <v>442.0</v>
-[...2 lines deleted...]
-        <v>840685.77</v>
+        <v>43112.056</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B572" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="C572" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>229.648</v>
+        <v>30</v>
       </c>
       <c r="E572">
-        <v>3379.0</v>
-[...2 lines deleted...]
-        <v>775980.59</v>
+        <v>796855.646</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B573" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="C573" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>225.94</v>
+        <v>29</v>
       </c>
       <c r="E573">
-        <v>3379.0</v>
-[...2 lines deleted...]
-        <v>763451.26</v>
+        <v>1600.0</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B574" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C574" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>207.424</v>
+        <v>36</v>
       </c>
       <c r="E574">
-        <v>2979.0</v>
-[...2 lines deleted...]
-        <v>617916.1</v>
+        <v>18125.254</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B575" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="C575" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>1527.9</v>
+        <v>40</v>
       </c>
       <c r="E575">
-        <v>350.0</v>
-[...2 lines deleted...]
-        <v>534765.0</v>
+        <v>36394.349</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B576" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="C576" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1146.388</v>
+        <v>78</v>
       </c>
       <c r="E576">
-        <v>450.0</v>
-[...2 lines deleted...]
-        <v>515874.6</v>
+        <v>117089.974</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B577" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="C577" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>607.456</v>
+        <v>10</v>
       </c>
       <c r="E577">
-        <v>500.0</v>
-[...2 lines deleted...]
-        <v>303728.0</v>
+        <v>56329.973</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B578" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C578" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>229.648</v>
+        <v>12</v>
       </c>
       <c r="E578">
-        <v>1100.0</v>
-[...2 lines deleted...]
-        <v>252612.8</v>
+        <v>174.0</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B579" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="C579" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>225.94</v>
+        <v>56</v>
       </c>
       <c r="E579">
-        <v>1100.0</v>
-[...2 lines deleted...]
-        <v>248534.0</v>
+        <v>198737.0</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B580" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="C580" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>124.84</v>
+        <v>12</v>
       </c>
       <c r="E580">
-        <v>1570.0</v>
-[...2 lines deleted...]
-        <v>195998.8</v>
+        <v>25454.0</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B581" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="C581" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>172.24</v>
+        <v>12</v>
       </c>
       <c r="E581">
-        <v>973.0</v>
-[...2 lines deleted...]
-        <v>167589.52</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B582" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="C582" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>172.24</v>
+        <v>39</v>
       </c>
       <c r="E582">
-        <v>898.0</v>
-[...2 lines deleted...]
-        <v>154671.52</v>
+        <v>67565.2</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B583" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="C583" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>131.492</v>
+        <v>38</v>
       </c>
       <c r="E583">
-        <v>865.0</v>
-[...2 lines deleted...]
-        <v>113740.58</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B584" t="s">
         <v>17</v>
       </c>
       <c r="C584" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>1500.12</v>
+        <v>17</v>
       </c>
       <c r="E584">
-        <v>40.0</v>
-[...2 lines deleted...]
-        <v>60004.8</v>
+        <v>3900.1</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B585" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="C585" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>1705.692</v>
+        <v>70</v>
       </c>
       <c r="E585">
-        <v>32.0</v>
-[...2 lines deleted...]
-        <v>54582.14</v>
+        <v>18793.0</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B586" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="C586" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>64.82</v>
+        <v>80</v>
       </c>
       <c r="E586">
-        <v>603.0</v>
-[...2 lines deleted...]
-        <v>39086.46</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B587" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C587" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>146.308</v>
+        <v>22</v>
       </c>
       <c r="E587">
-        <v>250.0</v>
-[...2 lines deleted...]
-        <v>36577.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B588" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C588" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>192.61</v>
+        <v>10</v>
       </c>
       <c r="E588">
-        <v>100.0</v>
-[...2 lines deleted...]
-        <v>19261.0</v>
+        <v>21497.5</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589">
+        <v>2023</v>
+      </c>
+      <c r="B589" t="s">
+        <v>35</v>
+      </c>
+      <c r="C589" t="s">
+        <v>56</v>
+      </c>
+      <c r="E589">
+        <v>21413.0</v>
+      </c>
+    </row>
+    <row r="590" spans="1:6">
+      <c r="A590">
+        <v>2023</v>
+      </c>
+      <c r="B590" t="s">
+        <v>24</v>
+      </c>
+      <c r="C590" t="s">
+        <v>24</v>
+      </c>
+      <c r="E590">
+        <v>106344.25</v>
+      </c>
+    </row>
+    <row r="591" spans="1:6">
+      <c r="A591">
+        <v>2023</v>
+      </c>
+      <c r="B591" t="s">
+        <v>24</v>
+      </c>
+      <c r="C591" t="s">
+        <v>22</v>
+      </c>
+      <c r="E591">
+        <v>73106.0</v>
+      </c>
+    </row>
+    <row r="592" spans="1:6">
+      <c r="A592">
+        <v>2023</v>
+      </c>
+      <c r="B592" t="s">
+        <v>24</v>
+      </c>
+      <c r="C592" t="s">
+        <v>81</v>
+      </c>
+      <c r="E592">
+        <v>20.0</v>
+      </c>
+    </row>
+    <row r="593" spans="1:6">
+      <c r="A593">
+        <v>2023</v>
+      </c>
+      <c r="B593" t="s">
+        <v>24</v>
+      </c>
+      <c r="C593" t="s">
+        <v>40</v>
+      </c>
+      <c r="E593">
+        <v>25016.0</v>
+      </c>
+    </row>
+    <row r="594" spans="1:6">
+      <c r="A594">
+        <v>2023</v>
+      </c>
+      <c r="B594" t="s">
+        <v>20</v>
+      </c>
+      <c r="C594" t="s">
+        <v>56</v>
+      </c>
+      <c r="E594">
+        <v>10938.64</v>
+      </c>
+    </row>
+    <row r="595" spans="1:6">
+      <c r="A595">
+        <v>2023</v>
+      </c>
+      <c r="B595" t="s">
+        <v>60</v>
+      </c>
+      <c r="C595" t="s">
+        <v>12</v>
+      </c>
+      <c r="E595">
+        <v>4088.0</v>
+      </c>
+    </row>
+    <row r="596" spans="1:6">
+      <c r="A596">
+        <v>2023</v>
+      </c>
+      <c r="B596" t="s">
+        <v>60</v>
+      </c>
+      <c r="C596" t="s">
+        <v>9</v>
+      </c>
+      <c r="E596">
+        <v>1427.0</v>
+      </c>
+    </row>
+    <row r="597" spans="1:6">
+      <c r="A597">
+        <v>2023</v>
+      </c>
+      <c r="B597" t="s">
+        <v>53</v>
+      </c>
+      <c r="C597" t="s">
+        <v>22</v>
+      </c>
+      <c r="E597">
+        <v>56322.1</v>
+      </c>
+    </row>
+    <row r="598" spans="1:6">
+      <c r="A598">
+        <v>2023</v>
+      </c>
+      <c r="B598" t="s">
+        <v>56</v>
+      </c>
+      <c r="C598" t="s">
+        <v>39</v>
+      </c>
+      <c r="E598">
+        <v>97008.0</v>
+      </c>
+    </row>
+    <row r="599" spans="1:6">
+      <c r="A599">
+        <v>2023</v>
+      </c>
+      <c r="B599" t="s">
+        <v>56</v>
+      </c>
+      <c r="C599" t="s">
+        <v>21</v>
+      </c>
+      <c r="E599">
+        <v>475977.0</v>
+      </c>
+    </row>
+    <row r="600" spans="1:6">
+      <c r="A600">
+        <v>2023</v>
+      </c>
+      <c r="B600" t="s">
+        <v>56</v>
+      </c>
+      <c r="C600" t="s">
+        <v>20</v>
+      </c>
+      <c r="E600">
+        <v>6879.232</v>
+      </c>
+    </row>
+    <row r="601" spans="1:6">
+      <c r="A601">
+        <v>2023</v>
+      </c>
+      <c r="B601" t="s">
+        <v>56</v>
+      </c>
+      <c r="C601" t="s">
+        <v>11</v>
+      </c>
+      <c r="E601">
+        <v>118835.0</v>
+      </c>
+    </row>
+    <row r="602" spans="1:6">
+      <c r="A602">
+        <v>2023</v>
+      </c>
+      <c r="B602" t="s">
+        <v>56</v>
+      </c>
+      <c r="C602" t="s">
+        <v>7</v>
+      </c>
+      <c r="E602">
+        <v>7159.0</v>
+      </c>
+    </row>
+    <row r="603" spans="1:6">
+      <c r="A603">
+        <v>2023</v>
+      </c>
+      <c r="B603" t="s">
+        <v>56</v>
+      </c>
+      <c r="C603" t="s">
+        <v>23</v>
+      </c>
+      <c r="E603">
+        <v>105637.12</v>
+      </c>
+    </row>
+    <row r="604" spans="1:6">
+      <c r="A604">
+        <v>2023</v>
+      </c>
+      <c r="B604" t="s">
+        <v>56</v>
+      </c>
+      <c r="C604" t="s">
+        <v>32</v>
+      </c>
+      <c r="E604">
+        <v>1093.42</v>
+      </c>
+    </row>
+    <row r="605" spans="1:6">
+      <c r="A605">
+        <v>2023</v>
+      </c>
+      <c r="B605" t="s">
+        <v>22</v>
+      </c>
+      <c r="C605" t="s">
+        <v>17</v>
+      </c>
+      <c r="E605">
+        <v>120.0</v>
+      </c>
+    </row>
+    <row r="606" spans="1:6">
+      <c r="A606">
+        <v>2023</v>
+      </c>
+      <c r="B606" t="s">
+        <v>22</v>
+      </c>
+      <c r="C606" t="s">
+        <v>24</v>
+      </c>
+      <c r="E606">
+        <v>59427.7</v>
+      </c>
+    </row>
+    <row r="607" spans="1:6">
+      <c r="A607">
+        <v>2023</v>
+      </c>
+      <c r="B607" t="s">
+        <v>22</v>
+      </c>
+      <c r="C607" t="s">
+        <v>53</v>
+      </c>
+      <c r="E607">
+        <v>37764.0</v>
+      </c>
+    </row>
+    <row r="608" spans="1:6">
+      <c r="A608">
+        <v>2023</v>
+      </c>
+      <c r="B608" t="s">
+        <v>22</v>
+      </c>
+      <c r="C608" t="s">
+        <v>22</v>
+      </c>
+      <c r="E608">
+        <v>7775.5</v>
+      </c>
+    </row>
+    <row r="609" spans="1:6">
+      <c r="A609">
+        <v>2023</v>
+      </c>
+      <c r="B609" t="s">
+        <v>14</v>
+      </c>
+      <c r="C609" t="s">
+        <v>14</v>
+      </c>
+      <c r="E609">
+        <v>105500.0</v>
+      </c>
+    </row>
+    <row r="610" spans="1:6">
+      <c r="A610">
+        <v>2023</v>
+      </c>
+      <c r="B610" t="s">
+        <v>14</v>
+      </c>
+      <c r="C610" t="s">
+        <v>28</v>
+      </c>
+      <c r="E610">
+        <v>101.0</v>
+      </c>
+    </row>
+    <row r="611" spans="1:6">
+      <c r="A611">
+        <v>2023</v>
+      </c>
+      <c r="B611" t="s">
+        <v>16</v>
+      </c>
+      <c r="C611" t="s">
+        <v>10</v>
+      </c>
+      <c r="E611">
+        <v>700.0</v>
+      </c>
+    </row>
+    <row r="612" spans="1:6">
+      <c r="A612">
+        <v>2023</v>
+      </c>
+      <c r="B612" t="s">
+        <v>52</v>
+      </c>
+      <c r="C612" t="s">
+        <v>82</v>
+      </c>
+      <c r="E612">
+        <v>268.6</v>
+      </c>
+    </row>
+    <row r="613" spans="1:6">
+      <c r="A613">
+        <v>2023</v>
+      </c>
+      <c r="B613" t="s">
+        <v>28</v>
+      </c>
+      <c r="C613" t="s">
+        <v>14</v>
+      </c>
+      <c r="E613">
+        <v>12878.0</v>
+      </c>
+    </row>
+    <row r="614" spans="1:6">
+      <c r="A614">
+        <v>2023</v>
+      </c>
+      <c r="B614" t="s">
+        <v>28</v>
+      </c>
+      <c r="C614" t="s">
+        <v>46</v>
+      </c>
+      <c r="E614">
+        <v>75869.0</v>
+      </c>
+    </row>
+    <row r="615" spans="1:6">
+      <c r="A615">
+        <v>2023</v>
+      </c>
+      <c r="B615" t="s">
+        <v>76</v>
+      </c>
+      <c r="C615" t="s">
+        <v>75</v>
+      </c>
+      <c r="E615">
+        <v>471099.4</v>
+      </c>
+    </row>
+    <row r="616" spans="1:6">
+      <c r="A616">
+        <v>2023</v>
+      </c>
+      <c r="B616" t="s">
+        <v>76</v>
+      </c>
+      <c r="C616" t="s">
+        <v>41</v>
+      </c>
+      <c r="E616">
+        <v>470221.0</v>
+      </c>
+    </row>
+    <row r="617" spans="1:6">
+      <c r="A617">
+        <v>2023</v>
+      </c>
+      <c r="B617" t="s">
+        <v>76</v>
+      </c>
+      <c r="C617" t="s">
+        <v>76</v>
+      </c>
+      <c r="E617">
+        <v>47091.0</v>
+      </c>
+    </row>
+    <row r="618" spans="1:6">
+      <c r="A618">
+        <v>2023</v>
+      </c>
+      <c r="B618" t="s">
+        <v>66</v>
+      </c>
+      <c r="C618" t="s">
+        <v>41</v>
+      </c>
+      <c r="E618">
+        <v>290594.0</v>
+      </c>
+    </row>
+    <row r="619" spans="1:6">
+      <c r="A619">
+        <v>2023</v>
+      </c>
+      <c r="B619" t="s">
+        <v>66</v>
+      </c>
+      <c r="C619" t="s">
+        <v>83</v>
+      </c>
+      <c r="E619">
+        <v>368074.0</v>
+      </c>
+    </row>
+    <row r="620" spans="1:6">
+      <c r="A620">
+        <v>2023</v>
+      </c>
+      <c r="B620" t="s">
+        <v>59</v>
+      </c>
+      <c r="C620" t="s">
+        <v>12</v>
+      </c>
+      <c r="E620">
+        <v>580.0</v>
+      </c>
+    </row>
+    <row r="621" spans="1:6">
+      <c r="A621">
+        <v>2023</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>30</v>
+      </c>
+      <c r="E621">
+        <v>19020.0</v>
+      </c>
+    </row>
+    <row r="622" spans="1:6">
+      <c r="A622">
+        <v>2023</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
+        <v>84</v>
+      </c>
+      <c r="E622">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="623" spans="1:6">
+      <c r="A623">
+        <v>2023</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
+        <v>60</v>
+      </c>
+      <c r="E623">
+        <v>114505.5</v>
+      </c>
+    </row>
+    <row r="624" spans="1:6">
+      <c r="A624">
+        <v>2023</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
+        <v>22</v>
+      </c>
+      <c r="E624">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="625" spans="1:6">
+      <c r="A625">
+        <v>2023</v>
+      </c>
+      <c r="B625" t="s">
+        <v>9</v>
+      </c>
+      <c r="C625" t="s">
+        <v>13</v>
+      </c>
+      <c r="E625">
+        <v>150.0</v>
+      </c>
+    </row>
+    <row r="626" spans="1:6">
+      <c r="A626">
+        <v>2023</v>
+      </c>
+      <c r="B626" t="s">
+        <v>9</v>
+      </c>
+      <c r="C626" t="s">
+        <v>59</v>
+      </c>
+      <c r="E626">
+        <v>110.0</v>
+      </c>
+    </row>
+    <row r="627" spans="1:6">
+      <c r="A627">
+        <v>2023</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
+        <v>44</v>
+      </c>
+      <c r="E627">
+        <v>57.0</v>
+      </c>
+    </row>
+    <row r="628" spans="1:6">
+      <c r="A628">
+        <v>2023</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>34</v>
+      </c>
+      <c r="E628">
+        <v>13000.0</v>
+      </c>
+    </row>
+    <row r="629" spans="1:6">
+      <c r="A629">
+        <v>2023</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>12</v>
+      </c>
+      <c r="E629">
+        <v>5120.0</v>
+      </c>
+    </row>
+    <row r="630" spans="1:6">
+      <c r="A630">
+        <v>2023</v>
+      </c>
+      <c r="B630" t="s">
+        <v>59</v>
+      </c>
+      <c r="C630" t="s">
+        <v>9</v>
+      </c>
+      <c r="E630">
+        <v>212.0</v>
+      </c>
+    </row>
+    <row r="631" spans="1:6">
+      <c r="A631">
+        <v>2023</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>7</v>
+      </c>
+      <c r="E631">
+        <v>891.0</v>
+      </c>
+    </row>
+    <row r="632" spans="1:6">
+      <c r="A632">
+        <v>2023</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>9</v>
+      </c>
+      <c r="E632">
+        <v>102252.303</v>
+      </c>
+    </row>
+    <row r="633" spans="1:6">
+      <c r="A633">
+        <v>2023</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>71</v>
+      </c>
+      <c r="E633">
+        <v>912.0</v>
+      </c>
+    </row>
+    <row r="634" spans="1:6">
+      <c r="A634">
+        <v>2023</v>
+      </c>
+      <c r="B634" t="s">
+        <v>23</v>
+      </c>
+      <c r="C634" t="s">
+        <v>56</v>
+      </c>
+      <c r="E634">
+        <v>105637.0</v>
+      </c>
+    </row>
+    <row r="635" spans="1:6">
+      <c r="A635">
+        <v>2023</v>
+      </c>
+      <c r="B635" t="s">
+        <v>7</v>
+      </c>
+      <c r="C635" t="s">
+        <v>12</v>
+      </c>
+      <c r="E635">
+        <v>396.0</v>
+      </c>
+    </row>
+    <row r="636" spans="1:6">
+      <c r="A636">
+        <v>2023</v>
+      </c>
+      <c r="B636" t="s">
+        <v>45</v>
+      </c>
+      <c r="C636" t="s">
+        <v>76</v>
+      </c>
+      <c r="E636">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="637" spans="1:6">
+      <c r="A637">
+        <v>2023</v>
+      </c>
+      <c r="B637" t="s">
+        <v>34</v>
+      </c>
+      <c r="C637" t="s">
+        <v>9</v>
+      </c>
+      <c r="E637">
+        <v>14000.0</v>
+      </c>
+    </row>
+    <row r="638" spans="1:6">
+      <c r="A638">
+        <v>2023</v>
+      </c>
+      <c r="B638" t="s">
+        <v>12</v>
+      </c>
+      <c r="C638" t="s">
+        <v>21</v>
+      </c>
+      <c r="E638">
+        <v>3729.0</v>
+      </c>
+    </row>
+    <row r="639" spans="1:6">
+      <c r="A639">
+        <v>2023</v>
+      </c>
+      <c r="B639" t="s">
+        <v>32</v>
+      </c>
+      <c r="C639" t="s">
+        <v>9</v>
+      </c>
+      <c r="E639">
+        <v>186.0</v>
+      </c>
+    </row>
+    <row r="640" spans="1:6">
+      <c r="A640">
+        <v>2023</v>
+      </c>
+      <c r="B640" t="s">
+        <v>58</v>
+      </c>
+      <c r="C640" t="s">
+        <v>12</v>
+      </c>
+      <c r="E640">
+        <v>1083.5</v>
+      </c>
+    </row>
+    <row r="641" spans="1:6">
+      <c r="A641">
+        <v>2023</v>
+      </c>
+      <c r="B641" t="s">
+        <v>7</v>
+      </c>
+      <c r="C641" t="s">
+        <v>9</v>
+      </c>
+      <c r="E641">
+        <v>422.0</v>
+      </c>
+    </row>
+    <row r="642" spans="1:6">
+      <c r="A642">
+        <v>2023</v>
+      </c>
+      <c r="B642" t="s">
+        <v>7</v>
+      </c>
+      <c r="C642" t="s">
+        <v>56</v>
+      </c>
+      <c r="E642">
+        <v>6273.0</v>
+      </c>
+    </row>
+    <row r="643" spans="1:6">
+      <c r="A643">
+        <v>2023</v>
+      </c>
+      <c r="B643" t="s">
+        <v>10</v>
+      </c>
+      <c r="C643" t="s">
+        <v>32</v>
+      </c>
+      <c r="E643">
+        <v>3089.37</v>
+      </c>
+    </row>
+    <row r="644" spans="1:6">
+      <c r="A644">
+        <v>2023</v>
+      </c>
+      <c r="B644" t="s">
+        <v>10</v>
+      </c>
+      <c r="C644" t="s">
+        <v>9</v>
+      </c>
+      <c r="E644">
+        <v>4284.0</v>
+      </c>
+    </row>
+    <row r="645" spans="1:6">
+      <c r="A645">
+        <v>2023</v>
+      </c>
+      <c r="B645" t="s">
+        <v>10</v>
+      </c>
+      <c r="C645" t="s">
+        <v>12</v>
+      </c>
+      <c r="E645">
+        <v>357.0</v>
+      </c>
+    </row>
+    <row r="646" spans="1:6">
+      <c r="A646">
+        <v>2023</v>
+      </c>
+      <c r="B646" t="s">
+        <v>10</v>
+      </c>
+      <c r="C646" t="s">
+        <v>46</v>
+      </c>
+      <c r="E646">
+        <v>20000.0</v>
+      </c>
+    </row>
+    <row r="647" spans="1:6">
+      <c r="A647">
+        <v>2023</v>
+      </c>
+      <c r="B647" t="s">
+        <v>10</v>
+      </c>
+      <c r="C647" t="s">
+        <v>40</v>
+      </c>
+      <c r="E647">
+        <v>2413.8</v>
+      </c>
+    </row>
+    <row r="648" spans="1:6">
+      <c r="A648">
+        <v>2023</v>
+      </c>
+      <c r="B648" t="s">
+        <v>10</v>
+      </c>
+      <c r="C648" t="s">
+        <v>16</v>
+      </c>
+      <c r="E648">
+        <v>15185.2</v>
+      </c>
+    </row>
+    <row r="649" spans="1:6">
+      <c r="A649">
+        <v>2023</v>
+      </c>
+      <c r="B649" t="s">
+        <v>10</v>
+      </c>
+      <c r="C649" t="s">
+        <v>24</v>
+      </c>
+      <c r="E649">
+        <v>122123.47</v>
+      </c>
+    </row>
+    <row r="650" spans="1:6">
+      <c r="A650">
+        <v>2023</v>
+      </c>
+      <c r="B650" t="s">
+        <v>10</v>
+      </c>
+      <c r="C650" t="s">
+        <v>17</v>
+      </c>
+      <c r="E650">
+        <v>10300.74</v>
+      </c>
+    </row>
+    <row r="651" spans="1:6">
+      <c r="A651">
+        <v>2023</v>
+      </c>
+      <c r="B651" t="s">
+        <v>10</v>
+      </c>
+      <c r="C651" t="s">
+        <v>29</v>
+      </c>
+      <c r="E651">
+        <v>30.0</v>
+      </c>
+    </row>
+    <row r="652" spans="1:6">
+      <c r="A652">
+        <v>2023</v>
+      </c>
+      <c r="B652" t="s">
+        <v>10</v>
+      </c>
+      <c r="C652" t="s">
+        <v>41</v>
+      </c>
+      <c r="E652">
+        <v>11529.0</v>
+      </c>
+    </row>
+    <row r="653" spans="1:6">
+      <c r="A653">
+        <v>2023</v>
+      </c>
+      <c r="B653" t="s">
+        <v>11</v>
+      </c>
+      <c r="C653" t="s">
+        <v>56</v>
+      </c>
+      <c r="E653">
+        <v>91082.0</v>
+      </c>
+    </row>
+    <row r="654" spans="1:6">
+      <c r="A654">
+        <v>2023</v>
+      </c>
+      <c r="B654" t="s">
+        <v>78</v>
+      </c>
+      <c r="C654" t="s">
+        <v>42</v>
+      </c>
+      <c r="E654">
+        <v>5660.37</v>
+      </c>
+    </row>
+    <row r="655" spans="1:6">
+      <c r="A655">
+        <v>2023</v>
+      </c>
+      <c r="B655" t="s">
+        <v>78</v>
+      </c>
+      <c r="C655" t="s">
+        <v>46</v>
+      </c>
+      <c r="E655">
+        <v>19140.0</v>
+      </c>
+    </row>
+    <row r="656" spans="1:6">
+      <c r="A656">
+        <v>2023</v>
+      </c>
+      <c r="B656" t="s">
+        <v>78</v>
+      </c>
+      <c r="C656" t="s">
+        <v>14</v>
+      </c>
+      <c r="E656">
+        <v>22700.0</v>
+      </c>
+    </row>
+    <row r="657" spans="1:6">
+      <c r="A657">
+        <v>2023</v>
+      </c>
+      <c r="B657" t="s">
+        <v>12</v>
+      </c>
+      <c r="C657" t="s">
+        <v>9</v>
+      </c>
+      <c r="E657">
+        <v>6479.25</v>
+      </c>
+    </row>
+    <row r="658" spans="1:6">
+      <c r="A658">
+        <v>2023</v>
+      </c>
+      <c r="B658" t="s">
+        <v>12</v>
+      </c>
+      <c r="C658" t="s">
+        <v>7</v>
+      </c>
+      <c r="E658">
+        <v>355.0</v>
+      </c>
+    </row>
+    <row r="659" spans="1:6">
+      <c r="A659">
+        <v>2023</v>
+      </c>
+      <c r="B659" t="s">
+        <v>12</v>
+      </c>
+      <c r="C659" t="s">
+        <v>10</v>
+      </c>
+      <c r="E659">
+        <v>197.0</v>
+      </c>
+    </row>
+    <row r="660" spans="1:6">
+      <c r="A660">
+        <v>2023</v>
+      </c>
+      <c r="B660" t="s">
+        <v>12</v>
+      </c>
+      <c r="C660" t="s">
+        <v>12</v>
+      </c>
+      <c r="E660">
+        <v>24205.0</v>
+      </c>
+    </row>
+    <row r="661" spans="1:6">
+      <c r="A661">
+        <v>2023</v>
+      </c>
+      <c r="B661" t="s">
+        <v>12</v>
+      </c>
+      <c r="C661" t="s">
+        <v>59</v>
+      </c>
+      <c r="E661">
+        <v>123.0</v>
+      </c>
+    </row>
+    <row r="662" spans="1:6">
+      <c r="A662">
+        <v>2023</v>
+      </c>
+      <c r="B662" t="s">
+        <v>12</v>
+      </c>
+      <c r="C662" t="s">
+        <v>60</v>
+      </c>
+      <c r="E662">
+        <v>1365.0</v>
+      </c>
+    </row>
+    <row r="663" spans="1:6">
+      <c r="A663">
+        <v>2023</v>
+      </c>
+      <c r="B663" t="s">
+        <v>74</v>
+      </c>
+      <c r="C663" t="s">
+        <v>30</v>
+      </c>
+      <c r="D663">
+        <v>1822.37</v>
+      </c>
+      <c r="E663">
+        <v>206795.0</v>
+      </c>
+      <c r="F663">
+        <v>376857004.15</v>
+      </c>
+    </row>
+    <row r="664" spans="1:6">
+      <c r="A664">
+        <v>2023</v>
+      </c>
+      <c r="B664" t="s">
+        <v>41</v>
+      </c>
+      <c r="C664" t="s">
+        <v>9</v>
+      </c>
+      <c r="D664">
+        <v>700.06</v>
+      </c>
+      <c r="E664">
+        <v>525581.839</v>
+      </c>
+      <c r="F664">
+        <v>367938822.21</v>
+      </c>
+    </row>
+    <row r="665" spans="1:6">
+      <c r="A665">
+        <v>2023</v>
+      </c>
+      <c r="B665" t="s">
+        <v>36</v>
+      </c>
+      <c r="C665" t="s">
+        <v>14</v>
+      </c>
+      <c r="D665">
+        <v>1148.24</v>
+      </c>
+      <c r="E665">
+        <v>305228.066</v>
+      </c>
+      <c r="F665">
+        <v>350475074.5</v>
+      </c>
+    </row>
+    <row r="666" spans="1:6">
+      <c r="A666">
+        <v>2023</v>
+      </c>
+      <c r="B666" t="s">
+        <v>17</v>
+      </c>
+      <c r="C666" t="s">
+        <v>16</v>
+      </c>
+      <c r="D666">
+        <v>2281.66</v>
+      </c>
+      <c r="E666">
+        <v>119899.5</v>
+      </c>
+      <c r="F666">
+        <v>273569893.17</v>
+      </c>
+    </row>
+    <row r="667" spans="1:6">
+      <c r="A667">
+        <v>2023</v>
+      </c>
+      <c r="B667" t="s">
+        <v>30</v>
+      </c>
+      <c r="C667" t="s">
+        <v>45</v>
+      </c>
+      <c r="D667">
+        <v>1481.6</v>
+      </c>
+      <c r="E667">
+        <v>168879.0</v>
+      </c>
+      <c r="F667">
+        <v>250211126.4</v>
+      </c>
+    </row>
+    <row r="668" spans="1:6">
+      <c r="A668">
+        <v>2023</v>
+      </c>
+      <c r="B668" t="s">
+        <v>29</v>
+      </c>
+      <c r="C668" t="s">
+        <v>14</v>
+      </c>
+      <c r="D668">
+        <v>1259.36</v>
+      </c>
+      <c r="E668">
+        <v>120238.6</v>
+      </c>
+      <c r="F668">
+        <v>151423683.3</v>
+      </c>
+    </row>
+    <row r="669" spans="1:6">
+      <c r="A669">
+        <v>2023</v>
+      </c>
+      <c r="B669" t="s">
+        <v>36</v>
+      </c>
+      <c r="C669" t="s">
+        <v>46</v>
+      </c>
+      <c r="D669">
+        <v>337.064</v>
+      </c>
+      <c r="E669">
+        <v>377188.0</v>
+      </c>
+      <c r="F669">
+        <v>127136496.03</v>
+      </c>
+    </row>
+    <row r="670" spans="1:6">
+      <c r="A670">
+        <v>2023</v>
+      </c>
+      <c r="B670" t="s">
+        <v>36</v>
+      </c>
+      <c r="C670" t="s">
+        <v>42</v>
+      </c>
+      <c r="D670">
+        <v>674.13</v>
+      </c>
+      <c r="E670">
+        <v>138925.65</v>
+      </c>
+      <c r="F670">
+        <v>93653948.43</v>
+      </c>
+    </row>
+    <row r="671" spans="1:6">
+      <c r="A671">
+        <v>2023</v>
+      </c>
+      <c r="B671" t="s">
+        <v>41</v>
+      </c>
+      <c r="C671" t="s">
+        <v>46</v>
+      </c>
+      <c r="D671">
+        <v>787.1</v>
+      </c>
+      <c r="E671">
+        <v>104310.0</v>
+      </c>
+      <c r="F671">
+        <v>82102401.0</v>
+      </c>
+    </row>
+    <row r="672" spans="1:6">
+      <c r="A672">
+        <v>2023</v>
+      </c>
+      <c r="B672" t="s">
+        <v>36</v>
+      </c>
+      <c r="C672" t="s">
+        <v>9</v>
+      </c>
+      <c r="D672">
+        <v>1133.42</v>
+      </c>
+      <c r="E672">
+        <v>70406.175</v>
+      </c>
+      <c r="F672">
+        <v>79799766.87</v>
+      </c>
+    </row>
+    <row r="673" spans="1:6">
+      <c r="A673">
+        <v>2023</v>
+      </c>
+      <c r="B673" t="s">
+        <v>42</v>
+      </c>
+      <c r="C673" t="s">
+        <v>46</v>
+      </c>
+      <c r="D673">
+        <v>344.472</v>
+      </c>
+      <c r="E673">
+        <v>190523.0</v>
+      </c>
+      <c r="F673">
+        <v>65629838.86</v>
+      </c>
+    </row>
+    <row r="674" spans="1:6">
+      <c r="A674">
+        <v>2023</v>
+      </c>
+      <c r="B674" t="s">
+        <v>36</v>
+      </c>
+      <c r="C674" t="s">
+        <v>27</v>
+      </c>
+      <c r="D674">
+        <v>1622.35</v>
+      </c>
+      <c r="E674">
+        <v>31899.708</v>
+      </c>
+      <c r="F674">
+        <v>51752491.27</v>
+      </c>
+    </row>
+    <row r="675" spans="1:6">
+      <c r="A675">
+        <v>2023</v>
+      </c>
+      <c r="B675" t="s">
+        <v>36</v>
+      </c>
+      <c r="C675" t="s">
+        <v>28</v>
+      </c>
+      <c r="D675">
+        <v>1414.93</v>
+      </c>
+      <c r="E675">
+        <v>33559.757</v>
+      </c>
+      <c r="F675">
+        <v>47484706.97</v>
+      </c>
+    </row>
+    <row r="676" spans="1:6">
+      <c r="A676">
+        <v>2023</v>
+      </c>
+      <c r="B676" t="s">
+        <v>36</v>
+      </c>
+      <c r="C676" t="s">
+        <v>41</v>
+      </c>
+      <c r="D676">
+        <v>490.78</v>
+      </c>
+      <c r="E676">
+        <v>96698.287</v>
+      </c>
+      <c r="F676">
+        <v>47457585.29</v>
+      </c>
+    </row>
+    <row r="677" spans="1:6">
+      <c r="A677">
+        <v>2023</v>
+      </c>
+      <c r="B677" t="s">
+        <v>41</v>
+      </c>
+      <c r="C677" t="s">
+        <v>14</v>
+      </c>
+      <c r="D677">
+        <v>1607.54</v>
+      </c>
+      <c r="E677">
+        <v>25000.0</v>
+      </c>
+      <c r="F677">
+        <v>40188500.0</v>
+      </c>
+    </row>
+    <row r="678" spans="1:6">
+      <c r="A678">
+        <v>2023</v>
+      </c>
+      <c r="B678" t="s">
+        <v>17</v>
+      </c>
+      <c r="C678" t="s">
+        <v>34</v>
+      </c>
+      <c r="D678">
+        <v>2190.916</v>
+      </c>
+      <c r="E678">
+        <v>17000.0</v>
+      </c>
+      <c r="F678">
+        <v>37245572.0</v>
+      </c>
+    </row>
+    <row r="679" spans="1:6">
+      <c r="A679">
+        <v>2023</v>
+      </c>
+      <c r="B679" t="s">
+        <v>41</v>
+      </c>
+      <c r="C679" t="s">
+        <v>45</v>
+      </c>
+      <c r="D679">
+        <v>1498.27</v>
+      </c>
+      <c r="E679">
+        <v>23344.0</v>
+      </c>
+      <c r="F679">
+        <v>34975614.88</v>
+      </c>
+    </row>
+    <row r="680" spans="1:6">
+      <c r="A680">
+        <v>2023</v>
+      </c>
+      <c r="B680" t="s">
+        <v>36</v>
+      </c>
+      <c r="C680" t="s">
+        <v>55</v>
+      </c>
+      <c r="D680">
+        <v>335.212</v>
+      </c>
+      <c r="E680">
+        <v>98711.358</v>
+      </c>
+      <c r="F680">
+        <v>33089231.74</v>
+      </c>
+    </row>
+    <row r="681" spans="1:6">
+      <c r="A681">
+        <v>2023</v>
+      </c>
+      <c r="B681" t="s">
+        <v>30</v>
+      </c>
+      <c r="C681" t="s">
+        <v>46</v>
+      </c>
+      <c r="D681">
+        <v>783.396</v>
+      </c>
+      <c r="E681">
+        <v>41248.0</v>
+      </c>
+      <c r="F681">
+        <v>32313518.21</v>
+      </c>
+    </row>
+    <row r="682" spans="1:6">
+      <c r="A682">
+        <v>2023</v>
+      </c>
+      <c r="B682" t="s">
+        <v>55</v>
+      </c>
+      <c r="C682" t="s">
+        <v>42</v>
+      </c>
+      <c r="D682">
+        <v>344.472</v>
+      </c>
+      <c r="E682">
+        <v>92016.147</v>
+      </c>
+      <c r="F682">
+        <v>31696986.19</v>
+      </c>
+    </row>
+    <row r="683" spans="1:6">
+      <c r="A683">
+        <v>2023</v>
+      </c>
+      <c r="B683" t="s">
+        <v>17</v>
+      </c>
+      <c r="C683" t="s">
+        <v>30</v>
+      </c>
+      <c r="D683">
+        <v>2255.736</v>
+      </c>
+      <c r="E683">
+        <v>13473.5</v>
+      </c>
+      <c r="F683">
+        <v>30392659.0</v>
+      </c>
+    </row>
+    <row r="684" spans="1:6">
+      <c r="A684">
+        <v>2023</v>
+      </c>
+      <c r="B684" t="s">
+        <v>51</v>
+      </c>
+      <c r="C684" t="s">
+        <v>72</v>
+      </c>
+      <c r="D684">
+        <v>1681.62</v>
+      </c>
+      <c r="E684">
+        <v>13901.0</v>
+      </c>
+      <c r="F684">
+        <v>23376199.62</v>
+      </c>
+    </row>
+    <row r="685" spans="1:6">
+      <c r="A685">
+        <v>2023</v>
+      </c>
+      <c r="B685" t="s">
+        <v>16</v>
+      </c>
+      <c r="C685" t="s">
+        <v>17</v>
+      </c>
+      <c r="D685">
+        <v>2281.66</v>
+      </c>
+      <c r="E685">
+        <v>9291.0</v>
+      </c>
+      <c r="F685">
+        <v>21198903.06</v>
+      </c>
+    </row>
+    <row r="686" spans="1:6">
+      <c r="A686">
+        <v>2023</v>
+      </c>
+      <c r="B686" t="s">
+        <v>14</v>
+      </c>
+      <c r="C686" t="s">
+        <v>29</v>
+      </c>
+      <c r="D686">
+        <v>1259.36</v>
+      </c>
+      <c r="E686">
+        <v>16500.0</v>
+      </c>
+      <c r="F686">
+        <v>20779440.0</v>
+      </c>
+    </row>
+    <row r="687" spans="1:6">
+      <c r="A687">
+        <v>2023</v>
+      </c>
+      <c r="B687" t="s">
+        <v>51</v>
+      </c>
+      <c r="C687" t="s">
+        <v>24</v>
+      </c>
+      <c r="D687">
+        <v>2398.34</v>
+      </c>
+      <c r="E687">
+        <v>8600.0</v>
+      </c>
+      <c r="F687">
+        <v>20625724.0</v>
+      </c>
+    </row>
+    <row r="688" spans="1:6">
+      <c r="A688">
+        <v>2023</v>
+      </c>
+      <c r="B688" t="s">
+        <v>41</v>
+      </c>
+      <c r="C688" t="s">
+        <v>42</v>
+      </c>
+      <c r="D688">
+        <v>1109.348</v>
+      </c>
+      <c r="E688">
+        <v>18162.689</v>
+      </c>
+      <c r="F688">
+        <v>20148742.72</v>
+      </c>
+    </row>
+    <row r="689" spans="1:6">
+      <c r="A689">
+        <v>2023</v>
+      </c>
+      <c r="B689" t="s">
+        <v>36</v>
+      </c>
+      <c r="C689" t="s">
+        <v>34</v>
+      </c>
+      <c r="D689">
+        <v>531.52</v>
+      </c>
+      <c r="E689">
+        <v>37578.559</v>
+      </c>
+      <c r="F689">
+        <v>19973755.68</v>
+      </c>
+    </row>
+    <row r="690" spans="1:6">
+      <c r="A690">
+        <v>2023</v>
+      </c>
+      <c r="B690" t="s">
+        <v>30</v>
+      </c>
+      <c r="C690" t="s">
+        <v>8</v>
+      </c>
+      <c r="D690">
+        <v>768.58</v>
+      </c>
+      <c r="E690">
+        <v>21000.0</v>
+      </c>
+      <c r="F690">
+        <v>16140180.0</v>
+      </c>
+    </row>
+    <row r="691" spans="1:6">
+      <c r="A691">
+        <v>2023</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
+        <v>41</v>
+      </c>
+      <c r="D691">
+        <v>700.06</v>
+      </c>
+      <c r="E691">
+        <v>22000.0</v>
+      </c>
+      <c r="F691">
+        <v>15401320.0</v>
+      </c>
+    </row>
+    <row r="692" spans="1:6">
+      <c r="A692">
+        <v>2023</v>
+      </c>
+      <c r="B692" t="s">
+        <v>17</v>
+      </c>
+      <c r="C692" t="s">
+        <v>29</v>
+      </c>
+      <c r="D692">
+        <v>2794.67</v>
+      </c>
+      <c r="E692">
+        <v>5455.0</v>
+      </c>
+      <c r="F692">
+        <v>15244924.85</v>
+      </c>
+    </row>
+    <row r="693" spans="1:6">
+      <c r="A693">
+        <v>2023</v>
+      </c>
+      <c r="B693" t="s">
+        <v>14</v>
+      </c>
+      <c r="C693" t="s">
+        <v>42</v>
+      </c>
+      <c r="D693">
+        <v>492.632</v>
+      </c>
+      <c r="E693">
+        <v>27342.976</v>
+      </c>
+      <c r="F693">
+        <v>13470024.95</v>
+      </c>
+    </row>
+    <row r="694" spans="1:6">
+      <c r="A694">
+        <v>2023</v>
+      </c>
+      <c r="B694" t="s">
+        <v>51</v>
+      </c>
+      <c r="C694" t="s">
+        <v>29</v>
+      </c>
+      <c r="D694">
+        <v>1339.0</v>
+      </c>
+      <c r="E694">
+        <v>9001.0</v>
+      </c>
+      <c r="F694">
+        <v>12052339.0</v>
+      </c>
+    </row>
+    <row r="695" spans="1:6">
+      <c r="A695">
+        <v>2023</v>
+      </c>
+      <c r="B695" t="s">
+        <v>14</v>
+      </c>
+      <c r="C695" t="s">
+        <v>46</v>
+      </c>
+      <c r="D695">
+        <v>825.992</v>
+      </c>
+      <c r="E695">
+        <v>14483.0</v>
+      </c>
+      <c r="F695">
+        <v>11962842.14</v>
+      </c>
+    </row>
+    <row r="696" spans="1:6">
+      <c r="A696">
+        <v>2023</v>
+      </c>
+      <c r="B696" t="s">
+        <v>65</v>
+      </c>
+      <c r="C696" t="s">
+        <v>34</v>
+      </c>
+      <c r="D696">
+        <v>2237.22</v>
+      </c>
+      <c r="E696">
+        <v>5000.0</v>
+      </c>
+      <c r="F696">
+        <v>11186100.0</v>
+      </c>
+    </row>
+    <row r="697" spans="1:6">
+      <c r="A697">
+        <v>2023</v>
+      </c>
+      <c r="B697" t="s">
+        <v>16</v>
+      </c>
+      <c r="C697" t="s">
+        <v>29</v>
+      </c>
+      <c r="D697">
+        <v>392.62</v>
+      </c>
+      <c r="E697">
+        <v>27081.0</v>
+      </c>
+      <c r="F697">
+        <v>10632542.22</v>
+      </c>
+    </row>
+    <row r="698" spans="1:6">
+      <c r="A698">
+        <v>2023</v>
+      </c>
+      <c r="B698" t="s">
+        <v>27</v>
+      </c>
+      <c r="C698" t="s">
+        <v>29</v>
+      </c>
+      <c r="D698">
+        <v>1827.92</v>
+      </c>
+      <c r="E698">
+        <v>5033.0</v>
+      </c>
+      <c r="F698">
+        <v>9199921.36</v>
+      </c>
+    </row>
+    <row r="699" spans="1:6">
+      <c r="A699">
+        <v>2023</v>
+      </c>
+      <c r="B699" t="s">
+        <v>28</v>
+      </c>
+      <c r="C699" t="s">
+        <v>18</v>
+      </c>
+      <c r="D699">
+        <v>1500.12</v>
+      </c>
+      <c r="E699">
+        <v>5167.37</v>
+      </c>
+      <c r="F699">
+        <v>7751675.08</v>
+      </c>
+    </row>
+    <row r="700" spans="1:6">
+      <c r="A700">
+        <v>2023</v>
+      </c>
+      <c r="B700" t="s">
+        <v>17</v>
+      </c>
+      <c r="C700" t="s">
+        <v>64</v>
+      </c>
+      <c r="D700">
+        <v>90.748</v>
+      </c>
+      <c r="E700">
+        <v>76771.0</v>
+      </c>
+      <c r="F700">
+        <v>6966814.71</v>
+      </c>
+    </row>
+    <row r="701" spans="1:6">
+      <c r="A701">
+        <v>2023</v>
+      </c>
+      <c r="B701" t="s">
+        <v>24</v>
+      </c>
+      <c r="C701" t="s">
+        <v>12</v>
+      </c>
+      <c r="D701">
+        <v>205.57</v>
+      </c>
+      <c r="E701">
+        <v>30407.5</v>
+      </c>
+      <c r="F701">
+        <v>6250869.78</v>
+      </c>
+    </row>
+    <row r="702" spans="1:6">
+      <c r="A702">
+        <v>2023</v>
+      </c>
+      <c r="B702" t="s">
+        <v>29</v>
+      </c>
+      <c r="C702" t="s">
+        <v>17</v>
+      </c>
+      <c r="D702">
+        <v>2794.67</v>
+      </c>
+      <c r="E702">
+        <v>2000.0</v>
+      </c>
+      <c r="F702">
+        <v>5589340.0</v>
+      </c>
+    </row>
+    <row r="703" spans="1:6">
+      <c r="A703">
+        <v>2023</v>
+      </c>
+      <c r="B703" t="s">
+        <v>28</v>
+      </c>
+      <c r="C703" t="s">
+        <v>42</v>
+      </c>
+      <c r="D703">
+        <v>783.396</v>
+      </c>
+      <c r="E703">
+        <v>5337.925</v>
+      </c>
+      <c r="F703">
+        <v>4181709.09</v>
+      </c>
+    </row>
+    <row r="704" spans="1:6">
+      <c r="A704">
+        <v>2023</v>
+      </c>
+      <c r="B704" t="s">
+        <v>55</v>
+      </c>
+      <c r="C704" t="s">
+        <v>41</v>
+      </c>
+      <c r="D704">
+        <v>813.03</v>
+      </c>
+      <c r="E704">
+        <v>4500.0</v>
+      </c>
+      <c r="F704">
+        <v>3658635.0</v>
+      </c>
+    </row>
+    <row r="705" spans="1:6">
+      <c r="A705">
+        <v>2023</v>
+      </c>
+      <c r="B705" t="s">
+        <v>55</v>
+      </c>
+      <c r="C705" t="s">
+        <v>41</v>
+      </c>
+      <c r="D705">
+        <v>790.804</v>
+      </c>
+      <c r="E705">
+        <v>4500.0</v>
+      </c>
+      <c r="F705">
+        <v>3558618.0</v>
+      </c>
+    </row>
+    <row r="706" spans="1:6">
+      <c r="A706">
+        <v>2023</v>
+      </c>
+      <c r="B706" t="s">
+        <v>45</v>
+      </c>
+      <c r="C706" t="s">
+        <v>29</v>
+      </c>
+      <c r="D706">
+        <v>1148.24</v>
+      </c>
+      <c r="E706">
+        <v>3000.0</v>
+      </c>
+      <c r="F706">
+        <v>3444720.0</v>
+      </c>
+    </row>
+    <row r="707" spans="1:6">
+      <c r="A707">
+        <v>2023</v>
+      </c>
+      <c r="B707" t="s">
+        <v>12</v>
+      </c>
+      <c r="C707" t="s">
+        <v>24</v>
+      </c>
+      <c r="D707">
+        <v>205.57</v>
+      </c>
+      <c r="E707">
+        <v>15756.0</v>
+      </c>
+      <c r="F707">
+        <v>3238960.92</v>
+      </c>
+    </row>
+    <row r="708" spans="1:6">
+      <c r="A708">
+        <v>2023</v>
+      </c>
+      <c r="B708" t="s">
+        <v>21</v>
+      </c>
+      <c r="C708" t="s">
+        <v>9</v>
+      </c>
+      <c r="D708">
+        <v>207.424</v>
+      </c>
+      <c r="E708">
+        <v>12644.5</v>
+      </c>
+      <c r="F708">
+        <v>2622772.77</v>
+      </c>
+    </row>
+    <row r="709" spans="1:6">
+      <c r="A709">
+        <v>2023</v>
+      </c>
+      <c r="B709" t="s">
+        <v>27</v>
+      </c>
+      <c r="C709" t="s">
+        <v>42</v>
+      </c>
+      <c r="D709">
+        <v>983.412</v>
+      </c>
+      <c r="E709">
+        <v>2161.997</v>
+      </c>
+      <c r="F709">
+        <v>2126133.79</v>
+      </c>
+    </row>
+    <row r="710" spans="1:6">
+      <c r="A710">
+        <v>2023</v>
+      </c>
+      <c r="B710" t="s">
+        <v>28</v>
+      </c>
+      <c r="C710" t="s">
+        <v>29</v>
+      </c>
+      <c r="D710">
+        <v>1527.9</v>
+      </c>
+      <c r="E710">
+        <v>1246.16</v>
+      </c>
+      <c r="F710">
+        <v>1904007.86</v>
+      </c>
+    </row>
+    <row r="711" spans="1:6">
+      <c r="A711">
+        <v>2023</v>
+      </c>
+      <c r="B711" t="s">
+        <v>36</v>
+      </c>
+      <c r="C711" t="s">
+        <v>16</v>
+      </c>
+      <c r="D711">
+        <v>472.26</v>
+      </c>
+      <c r="E711">
+        <v>3689.176</v>
+      </c>
+      <c r="F711">
+        <v>1742250.26</v>
+      </c>
+    </row>
+    <row r="712" spans="1:6">
+      <c r="A712">
+        <v>2023</v>
+      </c>
+      <c r="B712" t="s">
+        <v>29</v>
+      </c>
+      <c r="C712" t="s">
+        <v>16</v>
+      </c>
+      <c r="D712">
+        <v>392.62</v>
+      </c>
+      <c r="E712">
+        <v>3504.0</v>
+      </c>
+      <c r="F712">
+        <v>1375740.48</v>
+      </c>
+    </row>
+    <row r="713" spans="1:6">
+      <c r="A713">
+        <v>2023</v>
+      </c>
+      <c r="B713" t="s">
+        <v>9</v>
+      </c>
+      <c r="C713" t="s">
+        <v>24</v>
+      </c>
+      <c r="D713">
+        <v>42.6</v>
+      </c>
+      <c r="E713">
+        <v>29968.0</v>
+      </c>
+      <c r="F713">
+        <v>1276636.8</v>
+      </c>
+    </row>
+    <row r="714" spans="1:6">
+      <c r="A714">
+        <v>2023</v>
+      </c>
+      <c r="B714" t="s">
+        <v>18</v>
+      </c>
+      <c r="C714" t="s">
+        <v>52</v>
+      </c>
+      <c r="D714">
+        <v>679.68</v>
+      </c>
+      <c r="E714">
+        <v>1803.568</v>
+      </c>
+      <c r="F714">
+        <v>1225849.1</v>
+      </c>
+    </row>
+    <row r="715" spans="1:6">
+      <c r="A715">
+        <v>2023</v>
+      </c>
+      <c r="B715" t="s">
+        <v>9</v>
+      </c>
+      <c r="C715" t="s">
+        <v>21</v>
+      </c>
+      <c r="D715">
+        <v>207.424</v>
+      </c>
+      <c r="E715">
+        <v>5000.0</v>
+      </c>
+      <c r="F715">
+        <v>1037120.0</v>
+      </c>
+    </row>
+    <row r="716" spans="1:6">
+      <c r="A716">
+        <v>2023</v>
+      </c>
+      <c r="B716" t="s">
+        <v>17</v>
+      </c>
+      <c r="C716" t="s">
+        <v>24</v>
+      </c>
+      <c r="D716">
+        <v>1759.4</v>
+      </c>
+      <c r="E716">
+        <v>585.7</v>
+      </c>
+      <c r="F716">
+        <v>1030480.58</v>
+      </c>
+    </row>
+    <row r="717" spans="1:6">
+      <c r="A717">
+        <v>2023</v>
+      </c>
+      <c r="B717" t="s">
+        <v>18</v>
+      </c>
+      <c r="C717" t="s">
+        <v>41</v>
+      </c>
+      <c r="D717">
+        <v>468.556</v>
+      </c>
+      <c r="E717">
+        <v>1596.59</v>
+      </c>
+      <c r="F717">
+        <v>748091.82</v>
+      </c>
+    </row>
+    <row r="718" spans="1:6">
+      <c r="A718">
+        <v>2023</v>
+      </c>
+      <c r="B718" t="s">
+        <v>17</v>
+      </c>
+      <c r="C718" t="s">
+        <v>35</v>
+      </c>
+      <c r="D718">
+        <v>537.08</v>
+      </c>
+      <c r="E718">
+        <v>1366.2</v>
+      </c>
+      <c r="F718">
+        <v>733758.7</v>
+      </c>
+    </row>
+    <row r="719" spans="1:6">
+      <c r="A719">
+        <v>2023</v>
+      </c>
+      <c r="B719" t="s">
+        <v>45</v>
+      </c>
+      <c r="C719" t="s">
+        <v>27</v>
+      </c>
+      <c r="D719">
+        <v>607.456</v>
+      </c>
+      <c r="E719">
+        <v>1200.0</v>
+      </c>
+      <c r="F719">
+        <v>728947.2</v>
+      </c>
+    </row>
+    <row r="720" spans="1:6">
+      <c r="A720">
+        <v>2023</v>
+      </c>
+      <c r="B720" t="s">
+        <v>52</v>
+      </c>
+      <c r="C720" t="s">
+        <v>18</v>
+      </c>
+      <c r="D720">
+        <v>679.68</v>
+      </c>
+      <c r="E720">
+        <v>878.03</v>
+      </c>
+      <c r="F720">
+        <v>596779.43</v>
+      </c>
+    </row>
+    <row r="721" spans="1:6">
+      <c r="A721">
+        <v>2023</v>
+      </c>
+      <c r="B721" t="s">
+        <v>8</v>
+      </c>
+      <c r="C721" t="s">
+        <v>36</v>
+      </c>
+      <c r="D721">
+        <v>1187.132</v>
+      </c>
+      <c r="E721">
+        <v>500.0</v>
+      </c>
+      <c r="F721">
+        <v>593566.0</v>
+      </c>
+    </row>
+    <row r="722" spans="1:6">
+      <c r="A722">
+        <v>2023</v>
+      </c>
+      <c r="B722" t="s">
+        <v>29</v>
+      </c>
+      <c r="C722" t="s">
+        <v>27</v>
+      </c>
+      <c r="D722">
+        <v>1827.92</v>
+      </c>
+      <c r="E722">
+        <v>282.9</v>
+      </c>
+      <c r="F722">
+        <v>517118.57</v>
+      </c>
+    </row>
+    <row r="723" spans="1:6">
+      <c r="A723">
+        <v>2023</v>
+      </c>
+      <c r="B723" t="s">
+        <v>18</v>
+      </c>
+      <c r="C723" t="s">
+        <v>46</v>
+      </c>
+      <c r="D723">
+        <v>372.25</v>
+      </c>
+      <c r="E723">
+        <v>1144.0</v>
+      </c>
+      <c r="F723">
+        <v>425854.0</v>
+      </c>
+    </row>
+    <row r="724" spans="1:6">
+      <c r="A724">
+        <v>2023</v>
+      </c>
+      <c r="B724" t="s">
+        <v>24</v>
+      </c>
+      <c r="C724" t="s">
+        <v>9</v>
+      </c>
+      <c r="D724">
+        <v>42.6</v>
+      </c>
+      <c r="E724">
+        <v>9112.0</v>
+      </c>
+      <c r="F724">
+        <v>388171.2</v>
+      </c>
+    </row>
+    <row r="725" spans="1:6">
+      <c r="A725">
+        <v>2023</v>
+      </c>
+      <c r="B725" t="s">
+        <v>19</v>
+      </c>
+      <c r="C725" t="s">
+        <v>9</v>
+      </c>
+      <c r="D725">
+        <v>255.576</v>
+      </c>
+      <c r="E725">
+        <v>1200.0</v>
+      </c>
+      <c r="F725">
+        <v>306691.2</v>
+      </c>
+    </row>
+    <row r="726" spans="1:6">
+      <c r="A726">
+        <v>2023</v>
+      </c>
+      <c r="B726" t="s">
+        <v>34</v>
+      </c>
+      <c r="C726" t="s">
+        <v>46</v>
+      </c>
+      <c r="D726">
+        <v>825.992</v>
+      </c>
+      <c r="E726">
+        <v>300.0</v>
+      </c>
+      <c r="F726">
+        <v>247797.6</v>
+      </c>
+    </row>
+    <row r="727" spans="1:6">
+      <c r="A727">
+        <v>2023</v>
+      </c>
+      <c r="B727" t="s">
+        <v>29</v>
+      </c>
+      <c r="C727" t="s">
+        <v>41</v>
+      </c>
+      <c r="D727">
+        <v>392.624</v>
+      </c>
+      <c r="E727">
+        <v>536.0</v>
+      </c>
+      <c r="F727">
+        <v>210446.46</v>
+      </c>
+    </row>
+    <row r="728" spans="1:6">
+      <c r="A728">
+        <v>2023</v>
+      </c>
+      <c r="B728" t="s">
+        <v>18</v>
+      </c>
+      <c r="C728" t="s">
+        <v>16</v>
+      </c>
+      <c r="D728">
+        <v>459.296</v>
+      </c>
+      <c r="E728">
+        <v>371.0</v>
+      </c>
+      <c r="F728">
+        <v>170398.82</v>
+      </c>
+    </row>
+    <row r="729" spans="1:6">
+      <c r="A729">
+        <v>2023</v>
+      </c>
+      <c r="B729" t="s">
+        <v>27</v>
+      </c>
+      <c r="C729" t="s">
+        <v>41</v>
+      </c>
+      <c r="D729">
+        <v>2089.06</v>
+      </c>
+      <c r="E729">
+        <v>25.0</v>
+      </c>
+      <c r="F729">
+        <v>52226.5</v>
+      </c>
+    </row>
+    <row r="730" spans="1:6">
+      <c r="A730">
+        <v>2023</v>
+      </c>
+      <c r="B730" t="s">
+        <v>8</v>
+      </c>
+      <c r="C730" t="s">
+        <v>24</v>
+      </c>
+      <c r="D730">
+        <v>124.84</v>
+      </c>
+      <c r="E730">
+        <v>224.0</v>
+      </c>
+      <c r="F730">
+        <v>27964.16</v>
+      </c>
+    </row>
+    <row r="731" spans="1:6">
+      <c r="A731">
+        <v>2023</v>
+      </c>
+      <c r="B731" t="s">
+        <v>52</v>
+      </c>
+      <c r="C731" t="s">
+        <v>36</v>
+      </c>
+      <c r="D731">
+        <v>1194.54</v>
+      </c>
+      <c r="E731">
+        <v>21.6</v>
+      </c>
+      <c r="F731">
+        <v>25802.06</v>
+      </c>
+    </row>
+    <row r="732" spans="1:6">
+      <c r="A732">
+        <v>2023</v>
+      </c>
+      <c r="B732" t="s">
+        <v>9</v>
+      </c>
+      <c r="C732" t="s">
+        <v>11</v>
+      </c>
+      <c r="D732">
+        <v>131.492</v>
+      </c>
+      <c r="E732">
+        <v>180.0</v>
+      </c>
+      <c r="F732">
+        <v>23668.56</v>
+      </c>
+    </row>
+    <row r="733" spans="1:6">
+      <c r="A733">
+        <v>2023</v>
+      </c>
+      <c r="B733" t="s">
+        <v>33</v>
+      </c>
+      <c r="C733" t="s">
+        <v>9</v>
+      </c>
+      <c r="D733">
+        <v>79.636</v>
+      </c>
+      <c r="E733">
+        <v>250.0</v>
+      </c>
+      <c r="F733">
+        <v>19909.0</v>
+      </c>
+    </row>
+    <row r="734" spans="1:6">
+      <c r="A734">
+        <v>2023</v>
+      </c>
+      <c r="B734" t="s">
+        <v>17</v>
+      </c>
+      <c r="C734" t="s">
+        <v>21</v>
+      </c>
+      <c r="D734">
+        <v>1524.196</v>
+      </c>
+      <c r="E734">
+        <v>10.0</v>
+      </c>
+      <c r="F734">
+        <v>15241.96</v>
+      </c>
+    </row>
+    <row r="735" spans="1:6">
+      <c r="A735">
+        <v>2023</v>
+      </c>
+      <c r="B735" t="s">
+        <v>43</v>
+      </c>
+      <c r="C735" t="s">
+        <v>9</v>
+      </c>
+      <c r="D735">
+        <v>335.212</v>
+      </c>
+      <c r="E735">
+        <v>40.0</v>
+      </c>
+      <c r="F735">
+        <v>13408.48</v>
+      </c>
+    </row>
+    <row r="736" spans="1:6">
+      <c r="A736">
+        <v>2023</v>
+      </c>
+      <c r="B736" t="s">
+        <v>16</v>
+      </c>
+      <c r="C736" t="s">
+        <v>30</v>
+      </c>
+      <c r="D736">
+        <v>11.112</v>
+      </c>
+      <c r="E736">
+        <v>1200.0</v>
+      </c>
+      <c r="F736">
+        <v>13334.4</v>
+      </c>
+    </row>
+    <row r="737" spans="1:6">
+      <c r="A737">
+        <v>2023</v>
+      </c>
+      <c r="B737" t="s">
+        <v>43</v>
+      </c>
+      <c r="C737" t="s">
+        <v>8</v>
+      </c>
+      <c r="D737">
+        <v>392.624</v>
+      </c>
+      <c r="E737">
+        <v>33.0</v>
+      </c>
+      <c r="F737">
+        <v>12956.59</v>
+      </c>
+    </row>
+    <row r="738" spans="1:6">
+      <c r="A738">
+        <v>2023</v>
+      </c>
+      <c r="B738" t="s">
+        <v>60</v>
+      </c>
+      <c r="C738" t="s">
+        <v>8</v>
+      </c>
+      <c r="D738">
+        <v>79.636</v>
+      </c>
+      <c r="E738">
+        <v>125.425</v>
+      </c>
+      <c r="F738">
+        <v>9988.35</v>
+      </c>
+    </row>
+    <row r="739" spans="1:6">
+      <c r="A739">
+        <v>2023</v>
+      </c>
+      <c r="B739" t="s">
+        <v>6</v>
+      </c>
+      <c r="C739" t="s">
+        <v>9</v>
+      </c>
+      <c r="D739">
+        <v>64.82</v>
+      </c>
+      <c r="E739">
+        <v>90.0</v>
+      </c>
+      <c r="F739">
+        <v>5833.8</v>
+      </c>
+    </row>
+    <row r="740" spans="1:6">
+      <c r="A740">
+        <v>2023</v>
+      </c>
+      <c r="B740" t="s">
+        <v>17</v>
+      </c>
+      <c r="C740" t="s">
+        <v>8</v>
+      </c>
+      <c r="D740">
+        <v>1600.128</v>
+      </c>
+      <c r="E740">
+        <v>1.0</v>
+      </c>
+      <c r="F740">
+        <v>1600.13</v>
+      </c>
+    </row>
+    <row r="741" spans="1:6">
+      <c r="A741">
+        <v>2023</v>
+      </c>
+      <c r="B741" t="s">
+        <v>17</v>
+      </c>
+      <c r="C741" t="s">
+        <v>36</v>
+      </c>
+      <c r="D741">
+        <v>2905.79</v>
+      </c>
+      <c r="E741">
+        <v>0.1</v>
+      </c>
+      <c r="F741">
+        <v>290.58</v>
+      </c>
+    </row>
+    <row r="742" spans="1:6">
+      <c r="A742">
         <v>2022</v>
       </c>
-      <c r="B589" t="s">
+      <c r="B742" t="s">
+        <v>85</v>
+      </c>
+      <c r="C742" t="s">
+        <v>56</v>
+      </c>
+      <c r="E742">
+        <v>9791.0</v>
+      </c>
+    </row>
+    <row r="743" spans="1:6">
+      <c r="A743">
+        <v>2022</v>
+      </c>
+      <c r="B743" t="s">
+        <v>18</v>
+      </c>
+      <c r="C743" t="s">
+        <v>56</v>
+      </c>
+      <c r="E743">
+        <v>52487.0</v>
+      </c>
+    </row>
+    <row r="744" spans="1:6">
+      <c r="A744">
+        <v>2022</v>
+      </c>
+      <c r="B744" t="s">
+        <v>18</v>
+      </c>
+      <c r="C744" t="s">
+        <v>34</v>
+      </c>
+      <c r="E744">
+        <v>1906.0</v>
+      </c>
+    </row>
+    <row r="745" spans="1:6">
+      <c r="A745">
+        <v>2022</v>
+      </c>
+      <c r="B745" t="s">
+        <v>39</v>
+      </c>
+      <c r="C745" t="s">
+        <v>56</v>
+      </c>
+      <c r="E745">
+        <v>102758.0</v>
+      </c>
+    </row>
+    <row r="746" spans="1:6">
+      <c r="A746">
+        <v>2022</v>
+      </c>
+      <c r="B746" t="s">
+        <v>30</v>
+      </c>
+      <c r="C746" t="s">
+        <v>9</v>
+      </c>
+      <c r="E746">
+        <v>326000.0</v>
+      </c>
+    </row>
+    <row r="747" spans="1:6">
+      <c r="A747">
+        <v>2022</v>
+      </c>
+      <c r="B747" t="s">
+        <v>29</v>
+      </c>
+      <c r="C747" t="s">
+        <v>56</v>
+      </c>
+      <c r="E747">
+        <v>1955143.0</v>
+      </c>
+    </row>
+    <row r="748" spans="1:6">
+      <c r="A748">
+        <v>2022</v>
+      </c>
+      <c r="B748" t="s">
+        <v>29</v>
+      </c>
+      <c r="C748" t="s">
+        <v>34</v>
+      </c>
+      <c r="E748">
+        <v>40.0</v>
+      </c>
+    </row>
+    <row r="749" spans="1:6">
+      <c r="A749">
+        <v>2022</v>
+      </c>
+      <c r="B749" t="s">
+        <v>36</v>
+      </c>
+      <c r="C749" t="s">
+        <v>30</v>
+      </c>
+      <c r="E749">
+        <v>178586.0</v>
+      </c>
+    </row>
+    <row r="750" spans="1:6">
+      <c r="A750">
+        <v>2022</v>
+      </c>
+      <c r="B750" t="s">
+        <v>36</v>
+      </c>
+      <c r="C750" t="s">
+        <v>56</v>
+      </c>
+      <c r="E750">
+        <v>32190.0</v>
+      </c>
+    </row>
+    <row r="751" spans="1:6">
+      <c r="A751">
+        <v>2022</v>
+      </c>
+      <c r="B751" t="s">
+        <v>36</v>
+      </c>
+      <c r="C751" t="s">
+        <v>47</v>
+      </c>
+      <c r="E751">
+        <v>2917.0</v>
+      </c>
+    </row>
+    <row r="752" spans="1:6">
+      <c r="A752">
+        <v>2022</v>
+      </c>
+      <c r="B752" t="s">
+        <v>22</v>
+      </c>
+      <c r="C752" t="s">
+        <v>17</v>
+      </c>
+      <c r="E752">
+        <v>4296.0</v>
+      </c>
+    </row>
+    <row r="753" spans="1:6">
+      <c r="A753">
+        <v>2022</v>
+      </c>
+      <c r="B753" t="s">
+        <v>22</v>
+      </c>
+      <c r="C753" t="s">
+        <v>24</v>
+      </c>
+      <c r="E753">
+        <v>120634.0</v>
+      </c>
+    </row>
+    <row r="754" spans="1:6">
+      <c r="A754">
+        <v>2022</v>
+      </c>
+      <c r="B754" t="s">
+        <v>22</v>
+      </c>
+      <c r="C754" t="s">
+        <v>69</v>
+      </c>
+      <c r="E754">
+        <v>3755.0</v>
+      </c>
+    </row>
+    <row r="755" spans="1:6">
+      <c r="A755">
+        <v>2022</v>
+      </c>
+      <c r="B755" t="s">
+        <v>22</v>
+      </c>
+      <c r="C755" t="s">
+        <v>22</v>
+      </c>
+      <c r="E755">
+        <v>90395.0</v>
+      </c>
+    </row>
+    <row r="756" spans="1:6">
+      <c r="A756">
+        <v>2022</v>
+      </c>
+      <c r="B756" t="s">
+        <v>19</v>
+      </c>
+      <c r="C756" t="s">
+        <v>56</v>
+      </c>
+      <c r="E756">
+        <v>18990.0</v>
+      </c>
+    </row>
+    <row r="757" spans="1:6">
+      <c r="A757">
+        <v>2022</v>
+      </c>
+      <c r="B757" t="s">
+        <v>14</v>
+      </c>
+      <c r="C757" t="s">
+        <v>56</v>
+      </c>
+      <c r="E757">
+        <v>64615.0</v>
+      </c>
+    </row>
+    <row r="758" spans="1:6">
+      <c r="A758">
+        <v>2022</v>
+      </c>
+      <c r="B758" t="s">
+        <v>14</v>
+      </c>
+      <c r="C758" t="s">
+        <v>28</v>
+      </c>
+      <c r="E758">
+        <v>931.0</v>
+      </c>
+    </row>
+    <row r="759" spans="1:6">
+      <c r="A759">
+        <v>2022</v>
+      </c>
+      <c r="B759" t="s">
+        <v>14</v>
+      </c>
+      <c r="C759" t="s">
+        <v>15</v>
+      </c>
+      <c r="E759">
+        <v>200930.0</v>
+      </c>
+    </row>
+    <row r="760" spans="1:6">
+      <c r="A760">
+        <v>2022</v>
+      </c>
+      <c r="B760" t="s">
+        <v>48</v>
+      </c>
+      <c r="C760" t="s">
+        <v>56</v>
+      </c>
+      <c r="E760">
+        <v>1347.0</v>
+      </c>
+    </row>
+    <row r="761" spans="1:6">
+      <c r="A761">
+        <v>2022</v>
+      </c>
+      <c r="B761" t="s">
+        <v>47</v>
+      </c>
+      <c r="C761" t="s">
+        <v>56</v>
+      </c>
+      <c r="E761">
+        <v>348.0</v>
+      </c>
+    </row>
+    <row r="762" spans="1:6">
+      <c r="A762">
+        <v>2022</v>
+      </c>
+      <c r="B762" t="s">
+        <v>28</v>
+      </c>
+      <c r="C762" t="s">
+        <v>56</v>
+      </c>
+      <c r="E762">
+        <v>18389.0</v>
+      </c>
+    </row>
+    <row r="763" spans="1:6">
+      <c r="A763">
+        <v>2022</v>
+      </c>
+      <c r="B763" t="s">
+        <v>67</v>
+      </c>
+      <c r="C763" t="s">
+        <v>56</v>
+      </c>
+      <c r="E763">
+        <v>131520.0</v>
+      </c>
+    </row>
+    <row r="764" spans="1:6">
+      <c r="A764">
+        <v>2022</v>
+      </c>
+      <c r="B764" t="s">
+        <v>67</v>
+      </c>
+      <c r="C764" t="s">
+        <v>28</v>
+      </c>
+      <c r="E764">
+        <v>1054.0</v>
+      </c>
+    </row>
+    <row r="765" spans="1:6">
+      <c r="A765">
+        <v>2022</v>
+      </c>
+      <c r="B765" t="s">
+        <v>44</v>
+      </c>
+      <c r="C765" t="s">
+        <v>9</v>
+      </c>
+      <c r="E765">
+        <v>70.0</v>
+      </c>
+    </row>
+    <row r="766" spans="1:6">
+      <c r="A766">
+        <v>2022</v>
+      </c>
+      <c r="B766" t="s">
+        <v>34</v>
+      </c>
+      <c r="C766" t="s">
+        <v>18</v>
+      </c>
+      <c r="E766">
+        <v>225.0</v>
+      </c>
+    </row>
+    <row r="767" spans="1:6">
+      <c r="A767">
+        <v>2022</v>
+      </c>
+      <c r="B767" t="s">
+        <v>34</v>
+      </c>
+      <c r="C767" t="s">
+        <v>29</v>
+      </c>
+      <c r="E767">
+        <v>225.0</v>
+      </c>
+    </row>
+    <row r="768" spans="1:6">
+      <c r="A768">
+        <v>2022</v>
+      </c>
+      <c r="B768" t="s">
+        <v>34</v>
+      </c>
+      <c r="C768" t="s">
+        <v>9</v>
+      </c>
+      <c r="E768">
+        <v>27050.0</v>
+      </c>
+    </row>
+    <row r="769" spans="1:6">
+      <c r="A769">
+        <v>2022</v>
+      </c>
+      <c r="B769" t="s">
+        <v>46</v>
+      </c>
+      <c r="C769" t="s">
+        <v>28</v>
+      </c>
+      <c r="E769">
+        <v>54.0</v>
+      </c>
+    </row>
+    <row r="770" spans="1:6">
+      <c r="A770">
+        <v>2022</v>
+      </c>
+      <c r="B770" t="s">
+        <v>12</v>
+      </c>
+      <c r="C770" t="s">
+        <v>56</v>
+      </c>
+      <c r="E770">
+        <v>63794.0</v>
+      </c>
+    </row>
+    <row r="771" spans="1:6">
+      <c r="A771">
+        <v>2022</v>
+      </c>
+      <c r="B771" t="s">
+        <v>12</v>
+      </c>
+      <c r="C771" t="s">
+        <v>9</v>
+      </c>
+      <c r="E771">
+        <v>2046.0</v>
+      </c>
+    </row>
+    <row r="772" spans="1:6">
+      <c r="A772">
+        <v>2022</v>
+      </c>
+      <c r="B772" t="s">
+        <v>15</v>
+      </c>
+      <c r="C772" t="s">
+        <v>14</v>
+      </c>
+      <c r="E772">
+        <v>50800.0</v>
+      </c>
+    </row>
+    <row r="773" spans="1:6">
+      <c r="A773">
+        <v>2022</v>
+      </c>
+      <c r="B773" t="s">
+        <v>15</v>
+      </c>
+      <c r="C773" t="s">
+        <v>42</v>
+      </c>
+      <c r="E773">
+        <v>22000.0</v>
+      </c>
+    </row>
+    <row r="774" spans="1:6">
+      <c r="A774">
+        <v>2022</v>
+      </c>
+      <c r="B774" t="s">
         <v>11</v>
       </c>
-      <c r="C589" t="s">
-[...2 lines deleted...]
-      <c r="D589">
+      <c r="C774" t="s">
+        <v>56</v>
+      </c>
+      <c r="E774">
+        <v>82931.0</v>
+      </c>
+    </row>
+    <row r="775" spans="1:6">
+      <c r="A775">
+        <v>2022</v>
+      </c>
+      <c r="B775" t="s">
+        <v>10</v>
+      </c>
+      <c r="C775" t="s">
+        <v>30</v>
+      </c>
+      <c r="E775">
+        <v>655.0</v>
+      </c>
+    </row>
+    <row r="776" spans="1:6">
+      <c r="A776">
+        <v>2022</v>
+      </c>
+      <c r="B776" t="s">
+        <v>10</v>
+      </c>
+      <c r="C776" t="s">
+        <v>29</v>
+      </c>
+      <c r="E776">
+        <v>379.0</v>
+      </c>
+    </row>
+    <row r="777" spans="1:6">
+      <c r="A777">
+        <v>2022</v>
+      </c>
+      <c r="B777" t="s">
+        <v>10</v>
+      </c>
+      <c r="C777" t="s">
+        <v>24</v>
+      </c>
+      <c r="E777">
+        <v>130695.0</v>
+      </c>
+    </row>
+    <row r="778" spans="1:6">
+      <c r="A778">
+        <v>2022</v>
+      </c>
+      <c r="B778" t="s">
+        <v>10</v>
+      </c>
+      <c r="C778" t="s">
+        <v>31</v>
+      </c>
+      <c r="E778">
+        <v>4968.0</v>
+      </c>
+    </row>
+    <row r="779" spans="1:6">
+      <c r="A779">
+        <v>2022</v>
+      </c>
+      <c r="B779" t="s">
+        <v>10</v>
+      </c>
+      <c r="C779" t="s">
+        <v>60</v>
+      </c>
+      <c r="E779">
+        <v>1582.0</v>
+      </c>
+    </row>
+    <row r="780" spans="1:6">
+      <c r="A780">
+        <v>2022</v>
+      </c>
+      <c r="B780" t="s">
+        <v>10</v>
+      </c>
+      <c r="C780" t="s">
+        <v>14</v>
+      </c>
+      <c r="E780">
+        <v>14000.0</v>
+      </c>
+    </row>
+    <row r="781" spans="1:6">
+      <c r="A781">
+        <v>2022</v>
+      </c>
+      <c r="B781" t="s">
+        <v>10</v>
+      </c>
+      <c r="C781" t="s">
+        <v>16</v>
+      </c>
+      <c r="E781">
+        <v>9859.0</v>
+      </c>
+    </row>
+    <row r="782" spans="1:6">
+      <c r="A782">
+        <v>2022</v>
+      </c>
+      <c r="B782" t="s">
+        <v>10</v>
+      </c>
+      <c r="C782" t="s">
+        <v>9</v>
+      </c>
+      <c r="E782">
+        <v>2793.0</v>
+      </c>
+    </row>
+    <row r="783" spans="1:6">
+      <c r="A783">
+        <v>2022</v>
+      </c>
+      <c r="B783" t="s">
+        <v>7</v>
+      </c>
+      <c r="C783" t="s">
+        <v>56</v>
+      </c>
+      <c r="E783">
+        <v>44954.0</v>
+      </c>
+    </row>
+    <row r="784" spans="1:6">
+      <c r="A784">
+        <v>2022</v>
+      </c>
+      <c r="B784" t="s">
+        <v>7</v>
+      </c>
+      <c r="C784" t="s">
+        <v>9</v>
+      </c>
+      <c r="E784">
+        <v>356.0</v>
+      </c>
+    </row>
+    <row r="785" spans="1:6">
+      <c r="A785">
+        <v>2022</v>
+      </c>
+      <c r="B785" t="s">
+        <v>42</v>
+      </c>
+      <c r="C785" t="s">
+        <v>15</v>
+      </c>
+      <c r="E785">
+        <v>15000.0</v>
+      </c>
+    </row>
+    <row r="786" spans="1:6">
+      <c r="A786">
+        <v>2022</v>
+      </c>
+      <c r="B786" t="s">
+        <v>8</v>
+      </c>
+      <c r="C786" t="s">
+        <v>22</v>
+      </c>
+      <c r="E786">
+        <v>4310.0</v>
+      </c>
+    </row>
+    <row r="787" spans="1:6">
+      <c r="A787">
+        <v>2022</v>
+      </c>
+      <c r="B787" t="s">
+        <v>45</v>
+      </c>
+      <c r="C787" t="s">
+        <v>56</v>
+      </c>
+      <c r="E787">
+        <v>1500.0</v>
+      </c>
+    </row>
+    <row r="788" spans="1:6">
+      <c r="A788">
+        <v>2022</v>
+      </c>
+      <c r="B788" t="s">
+        <v>27</v>
+      </c>
+      <c r="C788" t="s">
+        <v>56</v>
+      </c>
+      <c r="E788">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="789" spans="1:6">
+      <c r="A789">
+        <v>2022</v>
+      </c>
+      <c r="B789" t="s">
+        <v>9</v>
+      </c>
+      <c r="C789" t="s">
+        <v>9</v>
+      </c>
+      <c r="E789">
+        <v>139563.0</v>
+      </c>
+    </row>
+    <row r="790" spans="1:6">
+      <c r="A790">
+        <v>2022</v>
+      </c>
+      <c r="B790" t="s">
+        <v>9</v>
+      </c>
+      <c r="C790" t="s">
+        <v>7</v>
+      </c>
+      <c r="E790">
+        <v>365.0</v>
+      </c>
+    </row>
+    <row r="791" spans="1:6">
+      <c r="A791">
+        <v>2022</v>
+      </c>
+      <c r="B791" t="s">
+        <v>9</v>
+      </c>
+      <c r="C791" t="s">
+        <v>12</v>
+      </c>
+      <c r="E791">
+        <v>406.0</v>
+      </c>
+    </row>
+    <row r="792" spans="1:6">
+      <c r="A792">
+        <v>2022</v>
+      </c>
+      <c r="B792" t="s">
+        <v>9</v>
+      </c>
+      <c r="C792" t="s">
+        <v>22</v>
+      </c>
+      <c r="E792">
+        <v>377.0</v>
+      </c>
+    </row>
+    <row r="793" spans="1:6">
+      <c r="A793">
+        <v>2022</v>
+      </c>
+      <c r="B793" t="s">
+        <v>9</v>
+      </c>
+      <c r="C793" t="s">
+        <v>56</v>
+      </c>
+      <c r="E793">
+        <v>220873.0</v>
+      </c>
+    </row>
+    <row r="794" spans="1:6">
+      <c r="A794">
+        <v>2022</v>
+      </c>
+      <c r="B794" t="s">
+        <v>9</v>
+      </c>
+      <c r="C794" t="s">
+        <v>53</v>
+      </c>
+      <c r="E794">
+        <v>674.0</v>
+      </c>
+    </row>
+    <row r="795" spans="1:6">
+      <c r="A795">
+        <v>2022</v>
+      </c>
+      <c r="B795" t="s">
+        <v>9</v>
+      </c>
+      <c r="C795" t="s">
+        <v>60</v>
+      </c>
+      <c r="E795">
+        <v>72730.0</v>
+      </c>
+    </row>
+    <row r="796" spans="1:6">
+      <c r="A796">
+        <v>2022</v>
+      </c>
+      <c r="B796" t="s">
+        <v>36</v>
+      </c>
+      <c r="C796" t="s">
+        <v>10</v>
+      </c>
+      <c r="E796">
+        <v>16935.0</v>
+      </c>
+    </row>
+    <row r="797" spans="1:6">
+      <c r="A797">
+        <v>2022</v>
+      </c>
+      <c r="B797" t="s">
+        <v>21</v>
+      </c>
+      <c r="C797" t="s">
+        <v>86</v>
+      </c>
+      <c r="E797">
+        <v>194269.0</v>
+      </c>
+    </row>
+    <row r="798" spans="1:6">
+      <c r="A798">
+        <v>2022</v>
+      </c>
+      <c r="B798" t="s">
+        <v>17</v>
+      </c>
+      <c r="C798" t="s">
+        <v>56</v>
+      </c>
+      <c r="E798">
+        <v>225802.0</v>
+      </c>
+    </row>
+    <row r="799" spans="1:6">
+      <c r="A799">
+        <v>2022</v>
+      </c>
+      <c r="B799" t="s">
+        <v>17</v>
+      </c>
+      <c r="C799" t="s">
+        <v>22</v>
+      </c>
+      <c r="E799">
+        <v>3878.0</v>
+      </c>
+    </row>
+    <row r="800" spans="1:6">
+      <c r="A800">
+        <v>2022</v>
+      </c>
+      <c r="B800" t="s">
+        <v>35</v>
+      </c>
+      <c r="C800" t="s">
+        <v>56</v>
+      </c>
+      <c r="E800">
+        <v>6135.0</v>
+      </c>
+    </row>
+    <row r="801" spans="1:6">
+      <c r="A801">
+        <v>2022</v>
+      </c>
+      <c r="B801" t="s">
+        <v>24</v>
+      </c>
+      <c r="C801" t="s">
+        <v>24</v>
+      </c>
+      <c r="E801">
+        <v>3910.0</v>
+      </c>
+    </row>
+    <row r="802" spans="1:6">
+      <c r="A802">
+        <v>2022</v>
+      </c>
+      <c r="B802" t="s">
+        <v>24</v>
+      </c>
+      <c r="C802" t="s">
+        <v>60</v>
+      </c>
+      <c r="E802">
+        <v>2270.0</v>
+      </c>
+    </row>
+    <row r="803" spans="1:6">
+      <c r="A803">
+        <v>2022</v>
+      </c>
+      <c r="B803" t="s">
+        <v>24</v>
+      </c>
+      <c r="C803" t="s">
+        <v>53</v>
+      </c>
+      <c r="E803">
+        <v>230827.0</v>
+      </c>
+    </row>
+    <row r="804" spans="1:6">
+      <c r="A804">
+        <v>2022</v>
+      </c>
+      <c r="B804" t="s">
+        <v>24</v>
+      </c>
+      <c r="C804" t="s">
+        <v>56</v>
+      </c>
+      <c r="E804">
+        <v>649.0</v>
+      </c>
+    </row>
+    <row r="805" spans="1:6">
+      <c r="A805">
+        <v>2022</v>
+      </c>
+      <c r="B805" t="s">
+        <v>24</v>
+      </c>
+      <c r="C805" t="s">
+        <v>22</v>
+      </c>
+      <c r="E805">
+        <v>169093.0</v>
+      </c>
+    </row>
+    <row r="806" spans="1:6">
+      <c r="A806">
+        <v>2022</v>
+      </c>
+      <c r="B806" t="s">
+        <v>69</v>
+      </c>
+      <c r="C806" t="s">
+        <v>22</v>
+      </c>
+      <c r="E806">
+        <v>2001.0</v>
+      </c>
+    </row>
+    <row r="807" spans="1:6">
+      <c r="A807">
+        <v>2022</v>
+      </c>
+      <c r="B807" t="s">
+        <v>20</v>
+      </c>
+      <c r="C807" t="s">
+        <v>56</v>
+      </c>
+      <c r="E807">
+        <v>78317.0</v>
+      </c>
+    </row>
+    <row r="808" spans="1:6">
+      <c r="A808">
+        <v>2022</v>
+      </c>
+      <c r="B808" t="s">
+        <v>87</v>
+      </c>
+      <c r="C808" t="s">
+        <v>56</v>
+      </c>
+      <c r="E808">
+        <v>3138.0</v>
+      </c>
+    </row>
+    <row r="809" spans="1:6">
+      <c r="A809">
+        <v>2022</v>
+      </c>
+      <c r="B809" t="s">
+        <v>31</v>
+      </c>
+      <c r="C809" t="s">
+        <v>24</v>
+      </c>
+      <c r="E809">
+        <v>10.0</v>
+      </c>
+    </row>
+    <row r="810" spans="1:6">
+      <c r="A810">
+        <v>2022</v>
+      </c>
+      <c r="B810" t="s">
+        <v>31</v>
+      </c>
+      <c r="C810" t="s">
+        <v>56</v>
+      </c>
+      <c r="E810">
+        <v>2366.0</v>
+      </c>
+    </row>
+    <row r="811" spans="1:6">
+      <c r="A811">
+        <v>2022</v>
+      </c>
+      <c r="B811" t="s">
+        <v>60</v>
+      </c>
+      <c r="C811" t="s">
+        <v>24</v>
+      </c>
+      <c r="E811">
+        <v>851.0</v>
+      </c>
+    </row>
+    <row r="812" spans="1:6">
+      <c r="A812">
+        <v>2022</v>
+      </c>
+      <c r="B812" t="s">
+        <v>60</v>
+      </c>
+      <c r="C812" t="s">
+        <v>9</v>
+      </c>
+      <c r="E812">
+        <v>290.0</v>
+      </c>
+    </row>
+    <row r="813" spans="1:6">
+      <c r="A813">
+        <v>2022</v>
+      </c>
+      <c r="B813" t="s">
+        <v>53</v>
+      </c>
+      <c r="C813" t="s">
+        <v>24</v>
+      </c>
+      <c r="E813">
+        <v>123466.0</v>
+      </c>
+    </row>
+    <row r="814" spans="1:6">
+      <c r="A814">
+        <v>2022</v>
+      </c>
+      <c r="B814" t="s">
+        <v>56</v>
+      </c>
+      <c r="C814" t="s">
+        <v>18</v>
+      </c>
+      <c r="E814">
+        <v>146590.0</v>
+      </c>
+    </row>
+    <row r="815" spans="1:6">
+      <c r="A815">
+        <v>2022</v>
+      </c>
+      <c r="B815" t="s">
+        <v>56</v>
+      </c>
+      <c r="C815" t="s">
+        <v>39</v>
+      </c>
+      <c r="E815">
+        <v>186508.0</v>
+      </c>
+    </row>
+    <row r="816" spans="1:6">
+      <c r="A816">
+        <v>2022</v>
+      </c>
+      <c r="B816" t="s">
+        <v>56</v>
+      </c>
+      <c r="C816" t="s">
+        <v>29</v>
+      </c>
+      <c r="E816">
+        <v>466734.0</v>
+      </c>
+    </row>
+    <row r="817" spans="1:6">
+      <c r="A817">
+        <v>2022</v>
+      </c>
+      <c r="B817" t="s">
+        <v>56</v>
+      </c>
+      <c r="C817" t="s">
+        <v>21</v>
+      </c>
+      <c r="E817">
+        <v>439063.0</v>
+      </c>
+    </row>
+    <row r="818" spans="1:6">
+      <c r="A818">
+        <v>2022</v>
+      </c>
+      <c r="B818" t="s">
+        <v>56</v>
+      </c>
+      <c r="C818" t="s">
+        <v>17</v>
+      </c>
+      <c r="E818">
+        <v>442513.0</v>
+      </c>
+    </row>
+    <row r="819" spans="1:6">
+      <c r="A819">
+        <v>2022</v>
+      </c>
+      <c r="B819" t="s">
+        <v>56</v>
+      </c>
+      <c r="C819" t="s">
+        <v>35</v>
+      </c>
+      <c r="E819">
+        <v>13819.0</v>
+      </c>
+    </row>
+    <row r="820" spans="1:6">
+      <c r="A820">
+        <v>2022</v>
+      </c>
+      <c r="B820" t="s">
+        <v>56</v>
+      </c>
+      <c r="C820" t="s">
+        <v>20</v>
+      </c>
+      <c r="E820">
+        <v>152541.0</v>
+      </c>
+    </row>
+    <row r="821" spans="1:6">
+      <c r="A821">
+        <v>2022</v>
+      </c>
+      <c r="B821" t="s">
+        <v>56</v>
+      </c>
+      <c r="C821" t="s">
+        <v>87</v>
+      </c>
+      <c r="E821">
+        <v>3412.0</v>
+      </c>
+    </row>
+    <row r="822" spans="1:6">
+      <c r="A822">
+        <v>2022</v>
+      </c>
+      <c r="B822" t="s">
+        <v>56</v>
+      </c>
+      <c r="C822" t="s">
+        <v>31</v>
+      </c>
+      <c r="E822">
+        <v>2220.0</v>
+      </c>
+    </row>
+    <row r="823" spans="1:6">
+      <c r="A823">
+        <v>2022</v>
+      </c>
+      <c r="B823" t="s">
+        <v>56</v>
+      </c>
+      <c r="C823" t="s">
+        <v>19</v>
+      </c>
+      <c r="E823">
+        <v>78918.0</v>
+      </c>
+    </row>
+    <row r="824" spans="1:6">
+      <c r="A824">
+        <v>2022</v>
+      </c>
+      <c r="B824" t="s">
+        <v>56</v>
+      </c>
+      <c r="C824" t="s">
+        <v>14</v>
+      </c>
+      <c r="E824">
+        <v>2525020.0</v>
+      </c>
+    </row>
+    <row r="825" spans="1:6">
+      <c r="A825">
+        <v>2022</v>
+      </c>
+      <c r="B825" t="s">
+        <v>56</v>
+      </c>
+      <c r="C825" t="s">
+        <v>85</v>
+      </c>
+      <c r="E825">
+        <v>6618.0</v>
+      </c>
+    </row>
+    <row r="826" spans="1:6">
+      <c r="A826">
+        <v>2022</v>
+      </c>
+      <c r="B826" t="s">
+        <v>56</v>
+      </c>
+      <c r="C826" t="s">
+        <v>48</v>
+      </c>
+      <c r="E826">
+        <v>382.0</v>
+      </c>
+    </row>
+    <row r="827" spans="1:6">
+      <c r="A827">
+        <v>2022</v>
+      </c>
+      <c r="B827" t="s">
+        <v>56</v>
+      </c>
+      <c r="C827" t="s">
+        <v>47</v>
+      </c>
+      <c r="E827">
+        <v>66187.0</v>
+      </c>
+    </row>
+    <row r="828" spans="1:6">
+      <c r="A828">
+        <v>2022</v>
+      </c>
+      <c r="B828" t="s">
+        <v>56</v>
+      </c>
+      <c r="C828" t="s">
+        <v>28</v>
+      </c>
+      <c r="E828">
+        <v>438976.0</v>
+      </c>
+    </row>
+    <row r="829" spans="1:6">
+      <c r="A829">
+        <v>2022</v>
+      </c>
+      <c r="B829" t="s">
+        <v>56</v>
+      </c>
+      <c r="C829" t="s">
+        <v>67</v>
+      </c>
+      <c r="E829">
+        <v>31650.0</v>
+      </c>
+    </row>
+    <row r="830" spans="1:6">
+      <c r="A830">
+        <v>2022</v>
+      </c>
+      <c r="B830" t="s">
+        <v>56</v>
+      </c>
+      <c r="C830" t="s">
+        <v>12</v>
+      </c>
+      <c r="E830">
+        <v>11295.0</v>
+      </c>
+    </row>
+    <row r="831" spans="1:6">
+      <c r="A831">
+        <v>2022</v>
+      </c>
+      <c r="B831" t="s">
+        <v>56</v>
+      </c>
+      <c r="C831" t="s">
+        <v>11</v>
+      </c>
+      <c r="E831">
+        <v>125982.0</v>
+      </c>
+    </row>
+    <row r="832" spans="1:6">
+      <c r="A832">
+        <v>2022</v>
+      </c>
+      <c r="B832" t="s">
+        <v>56</v>
+      </c>
+      <c r="C832" t="s">
+        <v>7</v>
+      </c>
+      <c r="E832">
+        <v>20563.0</v>
+      </c>
+    </row>
+    <row r="833" spans="1:6">
+      <c r="A833">
+        <v>2022</v>
+      </c>
+      <c r="B833" t="s">
+        <v>56</v>
+      </c>
+      <c r="C833" t="s">
+        <v>9</v>
+      </c>
+      <c r="E833">
+        <v>434409.0</v>
+      </c>
+    </row>
+    <row r="834" spans="1:6">
+      <c r="A834">
+        <v>2022</v>
+      </c>
+      <c r="B834" t="s">
+        <v>56</v>
+      </c>
+      <c r="C834" t="s">
+        <v>27</v>
+      </c>
+      <c r="E834">
+        <v>87241.0</v>
+      </c>
+    </row>
+    <row r="835" spans="1:6">
+      <c r="A835">
+        <v>2022</v>
+      </c>
+      <c r="B835" t="s">
+        <v>56</v>
+      </c>
+      <c r="C835" t="s">
+        <v>45</v>
+      </c>
+      <c r="E835">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="836" spans="1:6">
+      <c r="A836">
+        <v>2022</v>
+      </c>
+      <c r="B836" t="s">
+        <v>36</v>
+      </c>
+      <c r="C836" t="s">
+        <v>9</v>
+      </c>
+      <c r="D836">
+        <v>1133.42</v>
+      </c>
+      <c r="E836">
+        <v>269852.0</v>
+      </c>
+      <c r="F836">
+        <v>305855653.84</v>
+      </c>
+    </row>
+    <row r="837" spans="1:6">
+      <c r="A837">
+        <v>2022</v>
+      </c>
+      <c r="B837" t="s">
+        <v>36</v>
+      </c>
+      <c r="C837" t="s">
+        <v>14</v>
+      </c>
+      <c r="D837">
+        <v>1148.24</v>
+      </c>
+      <c r="E837">
+        <v>212434.0</v>
+      </c>
+      <c r="F837">
+        <v>243925216.16</v>
+      </c>
+    </row>
+    <row r="838" spans="1:6">
+      <c r="A838">
+        <v>2022</v>
+      </c>
+      <c r="B838" t="s">
+        <v>41</v>
+      </c>
+      <c r="C838" t="s">
+        <v>9</v>
+      </c>
+      <c r="D838">
+        <v>700.06</v>
+      </c>
+      <c r="E838">
+        <v>301997.0</v>
+      </c>
+      <c r="F838">
+        <v>211416019.82</v>
+      </c>
+    </row>
+    <row r="839" spans="1:6">
+      <c r="A839">
+        <v>2022</v>
+      </c>
+      <c r="B839" t="s">
+        <v>36</v>
+      </c>
+      <c r="C839" t="s">
+        <v>15</v>
+      </c>
+      <c r="D839">
+        <v>753.76</v>
+      </c>
+      <c r="E839">
+        <v>267887.0</v>
+      </c>
+      <c r="F839">
+        <v>201922505.12</v>
+      </c>
+    </row>
+    <row r="840" spans="1:6">
+      <c r="A840">
+        <v>2022</v>
+      </c>
+      <c r="B840" t="s">
+        <v>36</v>
+      </c>
+      <c r="C840" t="s">
+        <v>55</v>
+      </c>
+      <c r="D840">
+        <v>335.212</v>
+      </c>
+      <c r="E840">
+        <v>263888.0</v>
+      </c>
+      <c r="F840">
+        <v>88458424.26</v>
+      </c>
+    </row>
+    <row r="841" spans="1:6">
+      <c r="A841">
+        <v>2022</v>
+      </c>
+      <c r="B841" t="s">
+        <v>36</v>
+      </c>
+      <c r="C841" t="s">
+        <v>42</v>
+      </c>
+      <c r="D841">
+        <v>674.13</v>
+      </c>
+      <c r="E841">
+        <v>110735.0</v>
+      </c>
+      <c r="F841">
+        <v>74649785.55</v>
+      </c>
+    </row>
+    <row r="842" spans="1:6">
+      <c r="A842">
+        <v>2022</v>
+      </c>
+      <c r="B842" t="s">
+        <v>36</v>
+      </c>
+      <c r="C842" t="s">
+        <v>28</v>
+      </c>
+      <c r="D842">
+        <v>1414.93</v>
+      </c>
+      <c r="E842">
+        <v>39940.0</v>
+      </c>
+      <c r="F842">
+        <v>56512304.2</v>
+      </c>
+    </row>
+    <row r="843" spans="1:6">
+      <c r="A843">
+        <v>2022</v>
+      </c>
+      <c r="B843" t="s">
+        <v>36</v>
+      </c>
+      <c r="C843" t="s">
+        <v>41</v>
+      </c>
+      <c r="D843">
+        <v>490.78</v>
+      </c>
+      <c r="E843">
+        <v>109130.0</v>
+      </c>
+      <c r="F843">
+        <v>53558821.4</v>
+      </c>
+    </row>
+    <row r="844" spans="1:6">
+      <c r="A844">
+        <v>2022</v>
+      </c>
+      <c r="B844" t="s">
+        <v>27</v>
+      </c>
+      <c r="C844" t="s">
+        <v>29</v>
+      </c>
+      <c r="D844">
+        <v>1827.92</v>
+      </c>
+      <c r="E844">
+        <v>28254.0</v>
+      </c>
+      <c r="F844">
+        <v>51646051.68</v>
+      </c>
+    </row>
+    <row r="845" spans="1:6">
+      <c r="A845">
+        <v>2022</v>
+      </c>
+      <c r="B845" t="s">
+        <v>36</v>
+      </c>
+      <c r="C845" t="s">
+        <v>34</v>
+      </c>
+      <c r="D845">
+        <v>531.52</v>
+      </c>
+      <c r="E845">
+        <v>32358.0</v>
+      </c>
+      <c r="F845">
+        <v>17198924.16</v>
+      </c>
+    </row>
+    <row r="846" spans="1:6">
+      <c r="A846">
+        <v>2022</v>
+      </c>
+      <c r="B846" t="s">
+        <v>28</v>
+      </c>
+      <c r="C846" t="s">
+        <v>15</v>
+      </c>
+      <c r="D846">
+        <v>700.056</v>
+      </c>
+      <c r="E846">
+        <v>14800.0</v>
+      </c>
+      <c r="F846">
+        <v>10360828.8</v>
+      </c>
+    </row>
+    <row r="847" spans="1:6">
+      <c r="A847">
+        <v>2022</v>
+      </c>
+      <c r="B847" t="s">
+        <v>15</v>
+      </c>
+      <c r="C847" t="s">
+        <v>29</v>
+      </c>
+      <c r="D847">
+        <v>851.92</v>
+      </c>
+      <c r="E847">
+        <v>10000.0</v>
+      </c>
+      <c r="F847">
+        <v>8519200.0</v>
+      </c>
+    </row>
+    <row r="848" spans="1:6">
+      <c r="A848">
+        <v>2022</v>
+      </c>
+      <c r="B848" t="s">
+        <v>36</v>
+      </c>
+      <c r="C848" t="s">
+        <v>45</v>
+      </c>
+      <c r="D848">
+        <v>1044.53</v>
+      </c>
+      <c r="E848">
+        <v>8116.0</v>
+      </c>
+      <c r="F848">
+        <v>8477405.48</v>
+      </c>
+    </row>
+    <row r="849" spans="1:6">
+      <c r="A849">
+        <v>2022</v>
+      </c>
+      <c r="B849" t="s">
+        <v>15</v>
+      </c>
+      <c r="C849" t="s">
+        <v>36</v>
+      </c>
+      <c r="D849">
+        <v>753.76</v>
+      </c>
+      <c r="E849">
+        <v>10900.0</v>
+      </c>
+      <c r="F849">
+        <v>8215984.0</v>
+      </c>
+    </row>
+    <row r="850" spans="1:6">
+      <c r="A850">
+        <v>2022</v>
+      </c>
+      <c r="B850" t="s">
+        <v>18</v>
+      </c>
+      <c r="C850" t="s">
+        <v>15</v>
+      </c>
+      <c r="D850">
+        <v>785.25</v>
+      </c>
+      <c r="E850">
+        <v>10000.0</v>
+      </c>
+      <c r="F850">
+        <v>7852500.0</v>
+      </c>
+    </row>
+    <row r="851" spans="1:6">
+      <c r="A851">
+        <v>2022</v>
+      </c>
+      <c r="B851" t="s">
+        <v>36</v>
+      </c>
+      <c r="C851" t="s">
+        <v>27</v>
+      </c>
+      <c r="D851">
+        <v>1622.35</v>
+      </c>
+      <c r="E851">
+        <v>4266.0</v>
+      </c>
+      <c r="F851">
+        <v>6920945.1</v>
+      </c>
+    </row>
+    <row r="852" spans="1:6">
+      <c r="A852">
+        <v>2022</v>
+      </c>
+      <c r="B852" t="s">
+        <v>45</v>
+      </c>
+      <c r="C852" t="s">
+        <v>29</v>
+      </c>
+      <c r="D852">
+        <v>1148.24</v>
+      </c>
+      <c r="E852">
+        <v>5874.0</v>
+      </c>
+      <c r="F852">
+        <v>6744761.76</v>
+      </c>
+    </row>
+    <row r="853" spans="1:6">
+      <c r="A853">
+        <v>2022</v>
+      </c>
+      <c r="B853" t="s">
+        <v>14</v>
+      </c>
+      <c r="C853" t="s">
+        <v>29</v>
+      </c>
+      <c r="D853">
+        <v>1259.36</v>
+      </c>
+      <c r="E853">
+        <v>4386.0</v>
+      </c>
+      <c r="F853">
+        <v>5523552.96</v>
+      </c>
+    </row>
+    <row r="854" spans="1:6">
+      <c r="A854">
+        <v>2022</v>
+      </c>
+      <c r="B854" t="s">
+        <v>21</v>
+      </c>
+      <c r="C854" t="s">
+        <v>9</v>
+      </c>
+      <c r="D854">
+        <v>207.424</v>
+      </c>
+      <c r="E854">
+        <v>20950.0</v>
+      </c>
+      <c r="F854">
+        <v>4345532.8</v>
+      </c>
+    </row>
+    <row r="855" spans="1:6">
+      <c r="A855">
+        <v>2022</v>
+      </c>
+      <c r="B855" t="s">
+        <v>15</v>
+      </c>
+      <c r="C855" t="s">
+        <v>46</v>
+      </c>
+      <c r="D855">
+        <v>425.96</v>
+      </c>
+      <c r="E855">
+        <v>8900.0</v>
+      </c>
+      <c r="F855">
+        <v>3791044.0</v>
+      </c>
+    </row>
+    <row r="856" spans="1:6">
+      <c r="A856">
+        <v>2022</v>
+      </c>
+      <c r="B856" t="s">
+        <v>15</v>
+      </c>
+      <c r="C856" t="s">
+        <v>18</v>
+      </c>
+      <c r="D856">
+        <v>785.25</v>
+      </c>
+      <c r="E856">
+        <v>3091.0</v>
+      </c>
+      <c r="F856">
+        <v>2427207.75</v>
+      </c>
+    </row>
+    <row r="857" spans="1:6">
+      <c r="A857">
+        <v>2022</v>
+      </c>
+      <c r="B857" t="s">
+        <v>29</v>
+      </c>
+      <c r="C857" t="s">
+        <v>41</v>
+      </c>
+      <c r="D857">
+        <v>392.624</v>
+      </c>
+      <c r="E857">
+        <v>5403.0</v>
+      </c>
+      <c r="F857">
+        <v>2121347.47</v>
+      </c>
+    </row>
+    <row r="858" spans="1:6">
+      <c r="A858">
+        <v>2022</v>
+      </c>
+      <c r="B858" t="s">
+        <v>24</v>
+      </c>
+      <c r="C858" t="s">
+        <v>9</v>
+      </c>
+      <c r="D858">
+        <v>42.6</v>
+      </c>
+      <c r="E858">
+        <v>47228.0</v>
+      </c>
+      <c r="F858">
+        <v>2011912.8</v>
+      </c>
+    </row>
+    <row r="859" spans="1:6">
+      <c r="A859">
+        <v>2022</v>
+      </c>
+      <c r="B859" t="s">
+        <v>15</v>
+      </c>
+      <c r="C859" t="s">
+        <v>45</v>
+      </c>
+      <c r="D859">
+        <v>316.692</v>
+      </c>
+      <c r="E859">
+        <v>5000.0</v>
+      </c>
+      <c r="F859">
+        <v>1583460.0</v>
+      </c>
+    </row>
+    <row r="860" spans="1:6">
+      <c r="A860">
+        <v>2022</v>
+      </c>
+      <c r="B860" t="s">
+        <v>9</v>
+      </c>
+      <c r="C860" t="s">
+        <v>24</v>
+      </c>
+      <c r="D860">
+        <v>42.6</v>
+      </c>
+      <c r="E860">
+        <v>26198.0</v>
+      </c>
+      <c r="F860">
+        <v>1116034.8</v>
+      </c>
+    </row>
+    <row r="861" spans="1:6">
+      <c r="A861">
+        <v>2022</v>
+      </c>
+      <c r="B861" t="s">
+        <v>28</v>
+      </c>
+      <c r="C861" t="s">
+        <v>34</v>
+      </c>
+      <c r="D861">
+        <v>1902.004</v>
+      </c>
+      <c r="E861">
+        <v>442.0</v>
+      </c>
+      <c r="F861">
+        <v>840685.77</v>
+      </c>
+    </row>
+    <row r="862" spans="1:6">
+      <c r="A862">
+        <v>2022</v>
+      </c>
+      <c r="B862" t="s">
+        <v>24</v>
+      </c>
+      <c r="C862" t="s">
+        <v>21</v>
+      </c>
+      <c r="D862">
+        <v>229.648</v>
+      </c>
+      <c r="E862">
+        <v>3379.0</v>
+      </c>
+      <c r="F862">
+        <v>775980.59</v>
+      </c>
+    </row>
+    <row r="863" spans="1:6">
+      <c r="A863">
+        <v>2022</v>
+      </c>
+      <c r="B863" t="s">
+        <v>24</v>
+      </c>
+      <c r="C863" t="s">
+        <v>21</v>
+      </c>
+      <c r="D863">
+        <v>225.94</v>
+      </c>
+      <c r="E863">
+        <v>3379.0</v>
+      </c>
+      <c r="F863">
+        <v>763451.26</v>
+      </c>
+    </row>
+    <row r="864" spans="1:6">
+      <c r="A864">
+        <v>2022</v>
+      </c>
+      <c r="B864" t="s">
+        <v>9</v>
+      </c>
+      <c r="C864" t="s">
+        <v>21</v>
+      </c>
+      <c r="D864">
+        <v>207.424</v>
+      </c>
+      <c r="E864">
+        <v>2979.0</v>
+      </c>
+      <c r="F864">
+        <v>617916.1</v>
+      </c>
+    </row>
+    <row r="865" spans="1:6">
+      <c r="A865">
+        <v>2022</v>
+      </c>
+      <c r="B865" t="s">
+        <v>29</v>
+      </c>
+      <c r="C865" t="s">
+        <v>28</v>
+      </c>
+      <c r="D865">
+        <v>1527.9</v>
+      </c>
+      <c r="E865">
+        <v>350.0</v>
+      </c>
+      <c r="F865">
+        <v>534765.0</v>
+      </c>
+    </row>
+    <row r="866" spans="1:6">
+      <c r="A866">
+        <v>2022</v>
+      </c>
+      <c r="B866" t="s">
+        <v>24</v>
+      </c>
+      <c r="C866" t="s">
+        <v>18</v>
+      </c>
+      <c r="D866">
+        <v>1146.388</v>
+      </c>
+      <c r="E866">
+        <v>450.0</v>
+      </c>
+      <c r="F866">
+        <v>515874.6</v>
+      </c>
+    </row>
+    <row r="867" spans="1:6">
+      <c r="A867">
+        <v>2022</v>
+      </c>
+      <c r="B867" t="s">
+        <v>34</v>
+      </c>
+      <c r="C867" t="s">
+        <v>60</v>
+      </c>
+      <c r="D867">
+        <v>607.456</v>
+      </c>
+      <c r="E867">
+        <v>500.0</v>
+      </c>
+      <c r="F867">
+        <v>303728.0</v>
+      </c>
+    </row>
+    <row r="868" spans="1:6">
+      <c r="A868">
+        <v>2022</v>
+      </c>
+      <c r="B868" t="s">
+        <v>21</v>
+      </c>
+      <c r="C868" t="s">
+        <v>24</v>
+      </c>
+      <c r="D868">
+        <v>229.648</v>
+      </c>
+      <c r="E868">
+        <v>1100.0</v>
+      </c>
+      <c r="F868">
+        <v>252612.8</v>
+      </c>
+    </row>
+    <row r="869" spans="1:6">
+      <c r="A869">
+        <v>2022</v>
+      </c>
+      <c r="B869" t="s">
+        <v>21</v>
+      </c>
+      <c r="C869" t="s">
+        <v>24</v>
+      </c>
+      <c r="D869">
+        <v>225.94</v>
+      </c>
+      <c r="E869">
+        <v>1100.0</v>
+      </c>
+      <c r="F869">
+        <v>248534.0</v>
+      </c>
+    </row>
+    <row r="870" spans="1:6">
+      <c r="A870">
+        <v>2022</v>
+      </c>
+      <c r="B870" t="s">
+        <v>8</v>
+      </c>
+      <c r="C870" t="s">
+        <v>24</v>
+      </c>
+      <c r="D870">
+        <v>124.84</v>
+      </c>
+      <c r="E870">
+        <v>1570.0</v>
+      </c>
+      <c r="F870">
+        <v>195998.8</v>
+      </c>
+    </row>
+    <row r="871" spans="1:6">
+      <c r="A871">
+        <v>2022</v>
+      </c>
+      <c r="B871" t="s">
+        <v>24</v>
+      </c>
+      <c r="C871" t="s">
+        <v>11</v>
+      </c>
+      <c r="D871">
+        <v>172.24</v>
+      </c>
+      <c r="E871">
+        <v>973.0</v>
+      </c>
+      <c r="F871">
+        <v>167589.52</v>
+      </c>
+    </row>
+    <row r="872" spans="1:6">
+      <c r="A872">
+        <v>2022</v>
+      </c>
+      <c r="B872" t="s">
+        <v>11</v>
+      </c>
+      <c r="C872" t="s">
+        <v>24</v>
+      </c>
+      <c r="D872">
+        <v>172.24</v>
+      </c>
+      <c r="E872">
+        <v>898.0</v>
+      </c>
+      <c r="F872">
+        <v>154671.52</v>
+      </c>
+    </row>
+    <row r="873" spans="1:6">
+      <c r="A873">
+        <v>2022</v>
+      </c>
+      <c r="B873" t="s">
+        <v>9</v>
+      </c>
+      <c r="C873" t="s">
+        <v>11</v>
+      </c>
+      <c r="D873">
+        <v>131.492</v>
+      </c>
+      <c r="E873">
+        <v>865.0</v>
+      </c>
+      <c r="F873">
+        <v>113740.58</v>
+      </c>
+    </row>
+    <row r="874" spans="1:6">
+      <c r="A874">
+        <v>2022</v>
+      </c>
+      <c r="B874" t="s">
+        <v>18</v>
+      </c>
+      <c r="C874" t="s">
+        <v>28</v>
+      </c>
+      <c r="D874">
+        <v>1500.12</v>
+      </c>
+      <c r="E874">
+        <v>40.0</v>
+      </c>
+      <c r="F874">
+        <v>60004.8</v>
+      </c>
+    </row>
+    <row r="875" spans="1:6">
+      <c r="A875">
+        <v>2022</v>
+      </c>
+      <c r="B875" t="s">
+        <v>9</v>
+      </c>
+      <c r="C875" t="s">
+        <v>17</v>
+      </c>
+      <c r="D875">
+        <v>1705.692</v>
+      </c>
+      <c r="E875">
+        <v>32.0</v>
+      </c>
+      <c r="F875">
+        <v>54582.14</v>
+      </c>
+    </row>
+    <row r="876" spans="1:6">
+      <c r="A876">
+        <v>2022</v>
+      </c>
+      <c r="B876" t="s">
+        <v>6</v>
+      </c>
+      <c r="C876" t="s">
+        <v>9</v>
+      </c>
+      <c r="D876">
+        <v>64.82</v>
+      </c>
+      <c r="E876">
+        <v>603.0</v>
+      </c>
+      <c r="F876">
+        <v>39086.46</v>
+      </c>
+    </row>
+    <row r="877" spans="1:6">
+      <c r="A877">
+        <v>2022</v>
+      </c>
+      <c r="B877" t="s">
+        <v>24</v>
+      </c>
+      <c r="C877" t="s">
+        <v>59</v>
+      </c>
+      <c r="D877">
+        <v>146.308</v>
+      </c>
+      <c r="E877">
+        <v>250.0</v>
+      </c>
+      <c r="F877">
+        <v>36577.0</v>
+      </c>
+    </row>
+    <row r="878" spans="1:6">
+      <c r="A878">
+        <v>2022</v>
+      </c>
+      <c r="B878" t="s">
+        <v>7</v>
+      </c>
+      <c r="C878" t="s">
+        <v>24</v>
+      </c>
+      <c r="D878">
+        <v>192.61</v>
+      </c>
+      <c r="E878">
+        <v>100.0</v>
+      </c>
+      <c r="F878">
+        <v>19261.0</v>
+      </c>
+    </row>
+    <row r="879" spans="1:6">
+      <c r="A879">
+        <v>2022</v>
+      </c>
+      <c r="B879" t="s">
+        <v>24</v>
+      </c>
+      <c r="C879" t="s">
+        <v>6</v>
+      </c>
+      <c r="D879">
         <v>100.01</v>
       </c>
-      <c r="E589">
+      <c r="E879">
         <v>140.0</v>
       </c>
-      <c r="F589">
+      <c r="F879">
         <v>14001.4</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>