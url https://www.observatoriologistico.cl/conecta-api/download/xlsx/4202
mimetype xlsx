--- v2 (2026-06-29)
+++ v3 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Monto aprobado</t>
   </si>
   <si>
     <t>AGROPECUARIO</t>
   </si>
   <si>
     <t>ALIMENTOS</t>
   </si>
   <si>
     <t>BIOTECNOLOGÍA</t>
   </si>
   <si>
     <t>COMERCIO</t>
   </si>
   <si>
     <t>CONSTRUCCIÓN</t>
   </si>
   <si>
@@ -87,50 +87,59 @@
     <t>OTROS</t>
   </si>
   <si>
     <t>PESCA Y ACUICULTURA</t>
   </si>
   <si>
     <t>SALUD</t>
   </si>
   <si>
     <t>SERVICIOS EMPRESARIALES Y PROFESIONALES</t>
   </si>
   <si>
     <t>SERVICIOS FINANCIEROS</t>
   </si>
   <si>
     <t>TECNOLOGIAS DE INFORMACIÓN</t>
   </si>
   <si>
     <t>TRANSPORTE, LOGÍSTICA, ALMACENAMIENTO Y SERVICIOS CONEXOS</t>
   </si>
   <si>
     <t>TURISMO</t>
   </si>
   <si>
     <t>ADMINISTRACIÓN PÚBLICA</t>
+  </si>
+  <si>
+    <t>CONSTRUCCION</t>
+  </si>
+  <si>
+    <t>EDUCACION</t>
+  </si>
+  <si>
+    <t>MEDIOAMBIENTE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -434,51 +443,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C149"/>
+  <dimension ref="A1:C174"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
         <v>2018</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
@@ -835,51 +844,51 @@
         <v>14</v>
       </c>
       <c r="C34">
         <v>3554.85</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35">
         <v>2019</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35">
         <v>18657.69</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36">
         <v>2019</v>
       </c>
       <c r="B36" t="s">
         <v>16</v>
       </c>
       <c r="C36">
-        <v>23643.06</v>
+        <v>23608.06</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37">
         <v>2019</v>
       </c>
       <c r="B37" t="s">
         <v>17</v>
       </c>
       <c r="C37">
         <v>4257.7</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38">
         <v>2019</v>
       </c>
       <c r="B38" t="s">
         <v>18</v>
       </c>
       <c r="C38">
         <v>903.74</v>
       </c>
     </row>
     <row r="39" spans="1:3">
@@ -1528,51 +1537,51 @@
         <v>14</v>
       </c>
       <c r="C97">
         <v>1879.65</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98">
         <v>2022</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98">
         <v>13888.17</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99">
         <v>2022</v>
       </c>
       <c r="B99" t="s">
         <v>16</v>
       </c>
       <c r="C99">
-        <v>78501.34</v>
+        <v>78255.16</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100">
         <v>2022</v>
       </c>
       <c r="B100" t="s">
         <v>17</v>
       </c>
       <c r="C100">
         <v>6215.05</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101">
         <v>2022</v>
       </c>
       <c r="B101" t="s">
         <v>18</v>
       </c>
       <c r="C101">
         <v>224.47</v>
       </c>
     </row>
     <row r="102" spans="1:3">
@@ -1627,62 +1636,62 @@
         <v>23</v>
       </c>
       <c r="C106">
         <v>33627.04</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107">
         <v>2023</v>
       </c>
       <c r="B107" t="s">
         <v>24</v>
       </c>
       <c r="C107">
         <v>365.37</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108">
         <v>2023</v>
       </c>
       <c r="B108" t="s">
         <v>3</v>
       </c>
       <c r="C108">
-        <v>9267.23</v>
+        <v>9250.23</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109">
         <v>2023</v>
       </c>
       <c r="B109" t="s">
         <v>4</v>
       </c>
       <c r="C109">
-        <v>3427.96</v>
+        <v>3410.96</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110">
         <v>2023</v>
       </c>
       <c r="B110" t="s">
         <v>5</v>
       </c>
       <c r="C110">
         <v>729.02</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111">
         <v>2023</v>
       </c>
       <c r="B111" t="s">
         <v>6</v>
       </c>
       <c r="C111">
         <v>1688.95</v>
       </c>
     </row>
     <row r="112" spans="1:3">
@@ -1726,95 +1735,95 @@
         <v>10</v>
       </c>
       <c r="C115">
         <v>2574.61</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116">
         <v>2023</v>
       </c>
       <c r="B116" t="s">
         <v>11</v>
       </c>
       <c r="C116">
         <v>1698.41</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117">
         <v>2023</v>
       </c>
       <c r="B117" t="s">
         <v>12</v>
       </c>
       <c r="C117">
-        <v>1768.03</v>
+        <v>1753.03</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118">
         <v>2023</v>
       </c>
       <c r="B118" t="s">
         <v>13</v>
       </c>
       <c r="C118">
-        <v>22949.62</v>
+        <v>22890.57</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119">
         <v>2023</v>
       </c>
       <c r="B119" t="s">
         <v>14</v>
       </c>
       <c r="C119">
         <v>916.0</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120">
         <v>2023</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120">
         <v>8694.97</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121">
         <v>2023</v>
       </c>
       <c r="B121" t="s">
         <v>16</v>
       </c>
       <c r="C121">
-        <v>89993.79</v>
+        <v>89917.09</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122">
         <v>2023</v>
       </c>
       <c r="B122" t="s">
         <v>17</v>
       </c>
       <c r="C122">
         <v>9417.57</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123">
         <v>2023</v>
       </c>
       <c r="B123" t="s">
         <v>18</v>
       </c>
       <c r="C123">
         <v>1196.56</v>
       </c>
     </row>
     <row r="124" spans="1:3">
@@ -1825,304 +1834,579 @@
         <v>19</v>
       </c>
       <c r="C124">
         <v>275.21</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125">
         <v>2023</v>
       </c>
       <c r="B125" t="s">
         <v>20</v>
       </c>
       <c r="C125">
         <v>1154.0</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126">
         <v>2023</v>
       </c>
       <c r="B126" t="s">
         <v>21</v>
       </c>
       <c r="C126">
-        <v>3581.36</v>
+        <v>3502.36</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127">
         <v>2023</v>
       </c>
       <c r="B127" t="s">
         <v>22</v>
       </c>
       <c r="C127">
         <v>1260.97</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128">
         <v>2023</v>
       </c>
       <c r="B128" t="s">
         <v>23</v>
       </c>
       <c r="C128">
-        <v>10254.38</v>
+        <v>10237.38</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129">
         <v>2024</v>
       </c>
       <c r="B129" t="s">
         <v>3</v>
       </c>
       <c r="C129">
-        <v>12573.91</v>
+        <v>15293.68</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130">
         <v>2024</v>
       </c>
       <c r="B130" t="s">
         <v>4</v>
       </c>
       <c r="C130">
-        <v>6858.83</v>
+        <v>7025.83</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131">
         <v>2024</v>
       </c>
       <c r="B131" t="s">
         <v>5</v>
       </c>
       <c r="C131">
-        <v>654.01</v>
+        <v>631.34</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132">
         <v>2024</v>
       </c>
       <c r="B132" t="s">
         <v>6</v>
       </c>
       <c r="C132">
-        <v>3488.65</v>
+        <v>4109.1</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133">
         <v>2024</v>
       </c>
       <c r="B133" t="s">
         <v>7</v>
       </c>
       <c r="C133">
-        <v>4660.25</v>
+        <v>4962.55</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134">
         <v>2024</v>
       </c>
       <c r="B134" t="s">
         <v>8</v>
       </c>
       <c r="C134">
-        <v>2024.89</v>
+        <v>2005.89</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135">
         <v>2024</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135">
-        <v>8518.77</v>
+        <v>8668.77</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136">
         <v>2024</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136">
-        <v>1233.72</v>
+        <v>1292.74</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137">
         <v>2024</v>
       </c>
       <c r="B137" t="s">
         <v>11</v>
       </c>
       <c r="C137">
         <v>3599.79</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138">
         <v>2024</v>
       </c>
       <c r="B138" t="s">
         <v>12</v>
       </c>
       <c r="C138">
         <v>4264.56</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139">
         <v>2024</v>
       </c>
       <c r="B139" t="s">
         <v>13</v>
       </c>
       <c r="C139">
-        <v>24177.04</v>
+        <v>24469.26</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140">
         <v>2024</v>
       </c>
       <c r="B140" t="s">
         <v>14</v>
       </c>
       <c r="C140">
-        <v>4487.43</v>
+        <v>4618.41</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141">
         <v>2024</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141">
-        <v>14281.8</v>
+        <v>14949.47</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142">
         <v>2024</v>
       </c>
       <c r="B142" t="s">
         <v>16</v>
       </c>
       <c r="C142">
-        <v>79472.49</v>
+        <v>81176.38</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143">
         <v>2024</v>
       </c>
       <c r="B143" t="s">
         <v>17</v>
       </c>
       <c r="C143">
-        <v>4162.23</v>
+        <v>4312.23</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144">
         <v>2024</v>
       </c>
       <c r="B144" t="s">
         <v>18</v>
       </c>
       <c r="C144">
-        <v>8539.86</v>
+        <v>8861.53</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145">
         <v>2024</v>
       </c>
       <c r="B145" t="s">
         <v>19</v>
       </c>
       <c r="C145">
-        <v>1293.64</v>
+        <v>1339.49</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146">
         <v>2024</v>
       </c>
       <c r="B146" t="s">
         <v>20</v>
       </c>
       <c r="C146">
-        <v>1618.62</v>
+        <v>1763.7</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147">
         <v>2024</v>
       </c>
       <c r="B147" t="s">
         <v>21</v>
       </c>
       <c r="C147">
-        <v>4163.33</v>
+        <v>4143.33</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148">
         <v>2024</v>
       </c>
       <c r="B148" t="s">
         <v>22</v>
       </c>
       <c r="C148">
-        <v>4065.33</v>
+        <v>4072.06</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149">
         <v>2024</v>
       </c>
       <c r="B149" t="s">
         <v>23</v>
       </c>
       <c r="C149">
-        <v>12415.95</v>
+        <v>12642.04</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150">
+        <v>2025</v>
+      </c>
+      <c r="B150" t="s">
+        <v>24</v>
+      </c>
+      <c r="C150">
+        <v>34.0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151">
+        <v>2025</v>
+      </c>
+      <c r="B151" t="s">
+        <v>3</v>
+      </c>
+      <c r="C151">
+        <v>21412.55</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152">
+        <v>2025</v>
+      </c>
+      <c r="B152" t="s">
+        <v>4</v>
+      </c>
+      <c r="C152">
+        <v>9113.39</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153">
+        <v>2025</v>
+      </c>
+      <c r="B153" t="s">
+        <v>5</v>
+      </c>
+      <c r="C153">
+        <v>10552.18</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154">
+        <v>2025</v>
+      </c>
+      <c r="B154" t="s">
+        <v>6</v>
+      </c>
+      <c r="C154">
+        <v>3281.74</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155">
+        <v>2025</v>
+      </c>
+      <c r="B155" t="s">
+        <v>25</v>
+      </c>
+      <c r="C155">
+        <v>139.2</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156">
+        <v>2025</v>
+      </c>
+      <c r="B156" t="s">
+        <v>7</v>
+      </c>
+      <c r="C156">
+        <v>9886.67</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157">
+        <v>2025</v>
+      </c>
+      <c r="B157" t="s">
+        <v>26</v>
+      </c>
+      <c r="C157">
+        <v>30.0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158">
+        <v>2025</v>
+      </c>
+      <c r="B158" t="s">
+        <v>8</v>
+      </c>
+      <c r="C158">
+        <v>1923.56</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159">
+        <v>2025</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159">
+        <v>3991.42</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160">
+        <v>2025</v>
+      </c>
+      <c r="B160" t="s">
+        <v>10</v>
+      </c>
+      <c r="C160">
+        <v>1544.69</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161">
+        <v>2025</v>
+      </c>
+      <c r="B161" t="s">
+        <v>11</v>
+      </c>
+      <c r="C161">
+        <v>6150.14</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162">
+        <v>2025</v>
+      </c>
+      <c r="B162" t="s">
+        <v>12</v>
+      </c>
+      <c r="C162">
+        <v>12609.57</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163">
+        <v>2025</v>
+      </c>
+      <c r="B163" t="s">
+        <v>13</v>
+      </c>
+      <c r="C163">
+        <v>7844.52</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164">
+        <v>2025</v>
+      </c>
+      <c r="B164" t="s">
+        <v>27</v>
+      </c>
+      <c r="C164">
+        <v>10311.78</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165">
+        <v>2025</v>
+      </c>
+      <c r="B165" t="s">
+        <v>14</v>
+      </c>
+      <c r="C165">
+        <v>4750.16</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166">
+        <v>2025</v>
+      </c>
+      <c r="B166" t="s">
+        <v>15</v>
+      </c>
+      <c r="C166">
+        <v>26016.79</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167">
+        <v>2025</v>
+      </c>
+      <c r="B167" t="s">
+        <v>16</v>
+      </c>
+      <c r="C167">
+        <v>18500.6</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168">
+        <v>2025</v>
+      </c>
+      <c r="B168" t="s">
+        <v>17</v>
+      </c>
+      <c r="C168">
+        <v>2670.13</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169">
+        <v>2025</v>
+      </c>
+      <c r="B169" t="s">
+        <v>18</v>
+      </c>
+      <c r="C169">
+        <v>19652.73</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170">
+        <v>2025</v>
+      </c>
+      <c r="B170" t="s">
+        <v>19</v>
+      </c>
+      <c r="C170">
+        <v>1454.15</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171">
+        <v>2025</v>
+      </c>
+      <c r="B171" t="s">
+        <v>20</v>
+      </c>
+      <c r="C171">
+        <v>1328.65</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172">
+        <v>2025</v>
+      </c>
+      <c r="B172" t="s">
+        <v>21</v>
+      </c>
+      <c r="C172">
+        <v>1636.32</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173">
+        <v>2025</v>
+      </c>
+      <c r="B173" t="s">
+        <v>22</v>
+      </c>
+      <c r="C173">
+        <v>3098.25</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174">
+        <v>2025</v>
+      </c>
+      <c r="B174" t="s">
+        <v>23</v>
+      </c>
+      <c r="C174">
+        <v>13383.83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>