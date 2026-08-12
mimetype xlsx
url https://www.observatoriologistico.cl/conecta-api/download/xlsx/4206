--- v2 (2026-06-24)
+++ v3 (2026-08-12)
@@ -401,51 +401,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F227"/>
+  <dimension ref="A1:F240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -4947,50 +4947,310 @@
       <c r="E226" t="s">
         <v>12</v>
       </c>
       <c r="F226">
         <v>22</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>2026</v>
       </c>
       <c r="B227">
         <v>3</v>
       </c>
       <c r="C227" t="s">
         <v>6</v>
       </c>
       <c r="D227" t="s">
         <v>7</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>38</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6">
+      <c r="A228">
+        <v>2026</v>
+      </c>
+      <c r="B228">
+        <v>4</v>
+      </c>
+      <c r="C228" t="s">
+        <v>6</v>
+      </c>
+      <c r="D228" t="s">
+        <v>9</v>
+      </c>
+      <c r="E228" t="s">
+        <v>13</v>
+      </c>
+      <c r="F228">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6">
+      <c r="A229">
+        <v>2026</v>
+      </c>
+      <c r="B229">
+        <v>4</v>
+      </c>
+      <c r="C229" t="s">
+        <v>6</v>
+      </c>
+      <c r="D229" t="s">
+        <v>9</v>
+      </c>
+      <c r="E229" t="s">
+        <v>12</v>
+      </c>
+      <c r="F229">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6">
+      <c r="A230">
+        <v>2026</v>
+      </c>
+      <c r="B230">
+        <v>4</v>
+      </c>
+      <c r="C230" t="s">
+        <v>11</v>
+      </c>
+      <c r="D230" t="s">
+        <v>9</v>
+      </c>
+      <c r="E230" t="s">
+        <v>12</v>
+      </c>
+      <c r="F230">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6">
+      <c r="A231">
+        <v>2026</v>
+      </c>
+      <c r="B231">
+        <v>4</v>
+      </c>
+      <c r="C231" t="s">
+        <v>6</v>
+      </c>
+      <c r="D231" t="s">
+        <v>7</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6">
+      <c r="A232">
+        <v>2026</v>
+      </c>
+      <c r="B232">
+        <v>5</v>
+      </c>
+      <c r="C232" t="s">
+        <v>6</v>
+      </c>
+      <c r="D232" t="s">
+        <v>9</v>
+      </c>
+      <c r="E232" t="s">
+        <v>13</v>
+      </c>
+      <c r="F232">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6">
+      <c r="A233">
+        <v>2026</v>
+      </c>
+      <c r="B233">
+        <v>5</v>
+      </c>
+      <c r="C233" t="s">
+        <v>6</v>
+      </c>
+      <c r="D233" t="s">
+        <v>9</v>
+      </c>
+      <c r="E233" t="s">
+        <v>12</v>
+      </c>
+      <c r="F233">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6">
+      <c r="A234">
+        <v>2026</v>
+      </c>
+      <c r="B234">
+        <v>5</v>
+      </c>
+      <c r="C234" t="s">
+        <v>11</v>
+      </c>
+      <c r="D234" t="s">
+        <v>9</v>
+      </c>
+      <c r="E234" t="s">
+        <v>12</v>
+      </c>
+      <c r="F234">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6">
+      <c r="A235">
+        <v>2026</v>
+      </c>
+      <c r="B235">
+        <v>5</v>
+      </c>
+      <c r="C235" t="s">
+        <v>6</v>
+      </c>
+      <c r="D235" t="s">
+        <v>7</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6">
+      <c r="A236">
+        <v>2026</v>
+      </c>
+      <c r="B236">
+        <v>6</v>
+      </c>
+      <c r="C236" t="s">
+        <v>6</v>
+      </c>
+      <c r="D236" t="s">
+        <v>9</v>
+      </c>
+      <c r="E236" t="s">
+        <v>10</v>
+      </c>
+      <c r="F236">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6">
+      <c r="A237">
+        <v>2026</v>
+      </c>
+      <c r="B237">
+        <v>6</v>
+      </c>
+      <c r="C237" t="s">
+        <v>6</v>
+      </c>
+      <c r="D237" t="s">
+        <v>9</v>
+      </c>
+      <c r="E237" t="s">
+        <v>13</v>
+      </c>
+      <c r="F237">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6">
+      <c r="A238">
+        <v>2026</v>
+      </c>
+      <c r="B238">
+        <v>6</v>
+      </c>
+      <c r="C238" t="s">
+        <v>6</v>
+      </c>
+      <c r="D238" t="s">
+        <v>9</v>
+      </c>
+      <c r="E238" t="s">
+        <v>12</v>
+      </c>
+      <c r="F238">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6">
+      <c r="A239">
+        <v>2026</v>
+      </c>
+      <c r="B239">
+        <v>6</v>
+      </c>
+      <c r="C239" t="s">
+        <v>11</v>
+      </c>
+      <c r="D239" t="s">
+        <v>9</v>
+      </c>
+      <c r="E239" t="s">
+        <v>12</v>
+      </c>
+      <c r="F239">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6">
+      <c r="A240">
+        <v>2026</v>
+      </c>
+      <c r="B240">
+        <v>6</v>
+      </c>
+      <c r="C240" t="s">
+        <v>6</v>
+      </c>
+      <c r="D240" t="s">
+        <v>7</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>