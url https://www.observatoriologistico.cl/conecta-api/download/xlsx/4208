--- v1 (2025-12-04)
+++ v2 (2026-10-27)
@@ -503,4831 +503,4831 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
         <v>2387251.0</v>
       </c>
       <c r="F2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3">
         <v>1.3</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>7</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4">
         <v>6755066.0</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5">
         <v>3.6</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>7</v>
       </c>
       <c r="D6" t="s">
         <v>16</v>
       </c>
       <c r="E6">
         <v>609139771.0</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>7</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7">
         <v>324.2</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>7</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8">
         <v>1878915.0</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9">
         <v>47776822.0</v>
       </c>
       <c r="F9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10">
         <v>1.2</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11">
         <v>206075247.0</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12" t="s">
         <v>22</v>
       </c>
       <c r="D12" t="s">
         <v>14</v>
       </c>
       <c r="E12">
         <v>5.4</v>
       </c>
       <c r="F12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13" t="s">
         <v>22</v>
       </c>
       <c r="D13" t="s">
         <v>16</v>
       </c>
       <c r="E13">
         <v>17473807517.0</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B14" t="s">
         <v>6</v>
       </c>
       <c r="C14" t="s">
         <v>22</v>
       </c>
       <c r="D14" t="s">
         <v>18</v>
       </c>
       <c r="E14">
         <v>456.5</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B15" t="s">
         <v>6</v>
       </c>
       <c r="C15" t="s">
         <v>22</v>
       </c>
       <c r="D15" t="s">
         <v>20</v>
       </c>
       <c r="E15">
         <v>38281246.0</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B16" t="s">
         <v>6</v>
       </c>
       <c r="C16" t="s">
         <v>23</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16">
         <v>12172471.0</v>
       </c>
       <c r="F16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B17" t="s">
         <v>6</v>
       </c>
       <c r="C17" t="s">
         <v>23</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17">
         <v>1.5</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B18" t="s">
         <v>6</v>
       </c>
       <c r="C18" t="s">
         <v>23</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18">
         <v>50476040.0</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B19" t="s">
         <v>6</v>
       </c>
       <c r="C19" t="s">
         <v>23</v>
       </c>
       <c r="D19" t="s">
         <v>14</v>
       </c>
       <c r="E19">
         <v>6.2</v>
       </c>
       <c r="F19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B20" t="s">
         <v>6</v>
       </c>
       <c r="C20" t="s">
         <v>23</v>
       </c>
       <c r="D20" t="s">
         <v>16</v>
       </c>
       <c r="E20">
         <v>4383413187.0</v>
       </c>
       <c r="F20" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B21" t="s">
         <v>6</v>
       </c>
       <c r="C21" t="s">
         <v>23</v>
       </c>
       <c r="D21" t="s">
         <v>18</v>
       </c>
       <c r="E21">
         <v>535.0</v>
       </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B22" t="s">
         <v>6</v>
       </c>
       <c r="C22" t="s">
         <v>23</v>
       </c>
       <c r="D22" t="s">
         <v>20</v>
       </c>
       <c r="E22">
         <v>8193599.0</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B23" t="s">
         <v>24</v>
       </c>
       <c r="C23" t="s">
         <v>25</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23">
         <v>46660078.0</v>
       </c>
       <c r="F23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>25</v>
       </c>
       <c r="D24" t="s">
         <v>26</v>
       </c>
       <c r="E24">
         <v>15.1</v>
       </c>
       <c r="F24" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B25" t="s">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>25</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25">
         <v>1.5</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B26" t="s">
         <v>24</v>
       </c>
       <c r="C26" t="s">
         <v>25</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26">
         <v>199789242.0</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B27" t="s">
         <v>24</v>
       </c>
       <c r="C27" t="s">
         <v>25</v>
       </c>
       <c r="D27" t="s">
         <v>28</v>
       </c>
       <c r="E27">
         <v>64.8</v>
       </c>
       <c r="F27" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B28" t="s">
         <v>24</v>
       </c>
       <c r="C28" t="s">
         <v>25</v>
       </c>
       <c r="D28" t="s">
         <v>14</v>
       </c>
       <c r="E28">
         <v>6.3</v>
       </c>
       <c r="F28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B29" t="s">
         <v>24</v>
       </c>
       <c r="C29" t="s">
         <v>25</v>
       </c>
       <c r="D29" t="s">
         <v>16</v>
       </c>
       <c r="E29">
         <v>16347933929.0</v>
       </c>
       <c r="F29" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B30" t="s">
         <v>24</v>
       </c>
       <c r="C30" t="s">
         <v>25</v>
       </c>
       <c r="D30" t="s">
         <v>30</v>
       </c>
       <c r="E30">
         <v>5304.6</v>
       </c>
       <c r="F30" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B31" t="s">
         <v>24</v>
       </c>
       <c r="C31" t="s">
         <v>25</v>
       </c>
       <c r="D31" t="s">
         <v>18</v>
       </c>
       <c r="E31">
         <v>513.3</v>
       </c>
       <c r="F31" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B32" t="s">
         <v>24</v>
       </c>
       <c r="C32" t="s">
         <v>25</v>
       </c>
       <c r="D32" t="s">
         <v>32</v>
       </c>
       <c r="E32">
         <v>3081840.0</v>
       </c>
       <c r="F32" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B33" t="s">
         <v>24</v>
       </c>
       <c r="C33" t="s">
         <v>25</v>
       </c>
       <c r="D33" t="s">
         <v>20</v>
       </c>
       <c r="E33">
         <v>31848789.0</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B34" t="s">
         <v>24</v>
       </c>
       <c r="C34" t="s">
         <v>34</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34">
         <v>2297992.0</v>
       </c>
       <c r="F34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B35" t="s">
         <v>24</v>
       </c>
       <c r="C35" t="s">
         <v>34</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35">
         <v>1.0</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B36" t="s">
         <v>24</v>
       </c>
       <c r="C36" t="s">
         <v>34</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36">
         <v>8717421.0</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B37" t="s">
         <v>24</v>
       </c>
       <c r="C37" t="s">
         <v>34</v>
       </c>
       <c r="D37" t="s">
         <v>14</v>
       </c>
       <c r="E37">
         <v>3.9</v>
       </c>
       <c r="F37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B38" t="s">
         <v>24</v>
       </c>
       <c r="C38" t="s">
         <v>34</v>
       </c>
       <c r="D38" t="s">
         <v>16</v>
       </c>
       <c r="E38">
         <v>729300120.0</v>
       </c>
       <c r="F38" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B39" t="s">
         <v>24</v>
       </c>
       <c r="C39" t="s">
         <v>34</v>
       </c>
       <c r="D39" t="s">
         <v>18</v>
       </c>
       <c r="E39">
         <v>324.6</v>
       </c>
       <c r="F39" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B40" t="s">
         <v>24</v>
       </c>
       <c r="C40" t="s">
         <v>34</v>
       </c>
       <c r="D40" t="s">
         <v>20</v>
       </c>
       <c r="E40">
         <v>2246960.0</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B41" t="s">
         <v>24</v>
       </c>
       <c r="C41" t="s">
         <v>35</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41">
         <v>2929300.0</v>
       </c>
       <c r="F41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B42" t="s">
         <v>24</v>
       </c>
       <c r="C42" t="s">
         <v>35</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42">
         <v>0.4</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B43" t="s">
         <v>24</v>
       </c>
       <c r="C43" t="s">
         <v>35</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
       <c r="E43">
         <v>12347539.0</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B44" t="s">
         <v>24</v>
       </c>
       <c r="C44" t="s">
         <v>35</v>
       </c>
       <c r="D44" t="s">
         <v>14</v>
       </c>
       <c r="E44">
         <v>1.7</v>
       </c>
       <c r="F44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B45" t="s">
         <v>24</v>
       </c>
       <c r="C45" t="s">
         <v>35</v>
       </c>
       <c r="D45" t="s">
         <v>16</v>
       </c>
       <c r="E45">
         <v>1436683990.0</v>
       </c>
       <c r="F45" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B46" t="s">
         <v>24</v>
       </c>
       <c r="C46" t="s">
         <v>35</v>
       </c>
       <c r="D46" t="s">
         <v>18</v>
       </c>
       <c r="E46">
         <v>199.9</v>
       </c>
       <c r="F46" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B47" t="s">
         <v>24</v>
       </c>
       <c r="C47" t="s">
         <v>35</v>
       </c>
       <c r="D47" t="s">
         <v>20</v>
       </c>
       <c r="E47">
         <v>7185442.0</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B48" t="s">
         <v>24</v>
       </c>
       <c r="C48" t="s">
         <v>36</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
       <c r="E48">
         <v>10449174.0</v>
       </c>
       <c r="F48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B49" t="s">
         <v>24</v>
       </c>
       <c r="C49" t="s">
         <v>36</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49">
         <v>1.5</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B50" t="s">
         <v>24</v>
       </c>
       <c r="C50" t="s">
         <v>36</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
       <c r="E50">
         <v>42452151.0</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B51" t="s">
         <v>24</v>
       </c>
       <c r="C51" t="s">
         <v>36</v>
       </c>
       <c r="D51" t="s">
         <v>14</v>
       </c>
       <c r="E51">
         <v>6.0</v>
       </c>
       <c r="F51" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B52" t="s">
         <v>24</v>
       </c>
       <c r="C52" t="s">
         <v>36</v>
       </c>
       <c r="D52" t="s">
         <v>16</v>
       </c>
       <c r="E52">
         <v>3952442436.0</v>
       </c>
       <c r="F52" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B53" t="s">
         <v>24</v>
       </c>
       <c r="C53" t="s">
         <v>36</v>
       </c>
       <c r="D53" t="s">
         <v>18</v>
       </c>
       <c r="E53">
         <v>558.8</v>
       </c>
       <c r="F53" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B54" t="s">
         <v>24</v>
       </c>
       <c r="C54" t="s">
         <v>36</v>
       </c>
       <c r="D54" t="s">
         <v>20</v>
       </c>
       <c r="E54">
         <v>7072569.0</v>
       </c>
       <c r="F54" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B55" t="s">
         <v>37</v>
       </c>
       <c r="C55">
         <v>2024</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
       <c r="E55">
         <v>62336544.0</v>
       </c>
       <c r="F55" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B56" t="s">
         <v>37</v>
       </c>
       <c r="C56">
         <v>2024</v>
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56">
         <v>1.3</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B57" t="s">
         <v>37</v>
       </c>
       <c r="C57">
         <v>2024</v>
       </c>
       <c r="D57" t="s">
         <v>12</v>
       </c>
       <c r="E57">
         <v>263306353.0</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B58" t="s">
         <v>37</v>
       </c>
       <c r="C58">
         <v>2024</v>
       </c>
       <c r="D58" t="s">
         <v>14</v>
       </c>
       <c r="E58">
         <v>5.4</v>
       </c>
       <c r="F58" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B59" t="s">
         <v>37</v>
       </c>
       <c r="C59">
         <v>2024</v>
       </c>
       <c r="D59" t="s">
         <v>16</v>
       </c>
       <c r="E59">
         <v>22466360475.0</v>
       </c>
       <c r="F59" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B60" t="s">
         <v>37</v>
       </c>
       <c r="C60">
         <v>2024</v>
       </c>
       <c r="D60" t="s">
         <v>18</v>
       </c>
       <c r="E60">
         <v>464.6</v>
       </c>
       <c r="F60" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
-        <v>2024.0</v>
+        <v>2024</v>
       </c>
       <c r="B61" t="s">
         <v>37</v>
       </c>
       <c r="C61">
         <v>2024</v>
       </c>
       <c r="D61" t="s">
         <v>20</v>
       </c>
       <c r="E61">
         <v>48353760.0</v>
       </c>
       <c r="F61" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B62" t="s">
         <v>6</v>
       </c>
       <c r="C62" t="s">
         <v>7</v>
       </c>
       <c r="D62" t="s">
         <v>8</v>
       </c>
       <c r="E62">
         <v>2233888.0</v>
       </c>
       <c r="F62" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B63" t="s">
         <v>6</v>
       </c>
       <c r="C63" t="s">
         <v>7</v>
       </c>
       <c r="D63" t="s">
         <v>10</v>
       </c>
       <c r="E63">
         <v>1.2</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B64" t="s">
         <v>6</v>
       </c>
       <c r="C64" t="s">
         <v>7</v>
       </c>
       <c r="D64" t="s">
         <v>12</v>
       </c>
       <c r="E64">
         <v>6601301.0</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B65" t="s">
         <v>6</v>
       </c>
       <c r="C65" t="s">
         <v>7</v>
       </c>
       <c r="D65" t="s">
         <v>14</v>
       </c>
       <c r="E65">
         <v>3.5</v>
       </c>
       <c r="F65" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B66" t="s">
         <v>6</v>
       </c>
       <c r="C66" t="s">
         <v>7</v>
       </c>
       <c r="D66" t="s">
         <v>16</v>
       </c>
       <c r="E66">
         <v>463828083.0</v>
       </c>
       <c r="F66" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B67" t="s">
         <v>6</v>
       </c>
       <c r="C67" t="s">
         <v>7</v>
       </c>
       <c r="D67" t="s">
         <v>18</v>
       </c>
       <c r="E67">
         <v>243.4</v>
       </c>
       <c r="F67" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B68" t="s">
         <v>6</v>
       </c>
       <c r="C68" t="s">
         <v>7</v>
       </c>
       <c r="D68" t="s">
         <v>20</v>
       </c>
       <c r="E68">
         <v>1905420.0</v>
       </c>
       <c r="F68" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B69" t="s">
         <v>6</v>
       </c>
       <c r="C69" t="s">
         <v>22</v>
       </c>
       <c r="D69" t="s">
         <v>8</v>
       </c>
       <c r="E69">
         <v>40362475.0</v>
       </c>
       <c r="F69" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B70" t="s">
         <v>6</v>
       </c>
       <c r="C70" t="s">
         <v>22</v>
       </c>
       <c r="D70" t="s">
         <v>10</v>
       </c>
       <c r="E70">
         <v>1.2</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B71" t="s">
         <v>6</v>
       </c>
       <c r="C71" t="s">
         <v>22</v>
       </c>
       <c r="D71" t="s">
         <v>12</v>
       </c>
       <c r="E71">
         <v>164741018.0</v>
       </c>
       <c r="F71" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B72" t="s">
         <v>6</v>
       </c>
       <c r="C72" t="s">
         <v>22</v>
       </c>
       <c r="D72" t="s">
         <v>14</v>
       </c>
       <c r="E72">
         <v>4.7</v>
       </c>
       <c r="F72" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B73" t="s">
         <v>6</v>
       </c>
       <c r="C73" t="s">
         <v>22</v>
       </c>
       <c r="D73" t="s">
         <v>16</v>
       </c>
       <c r="E73">
         <v>13610663838.0</v>
       </c>
       <c r="F73" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B74" t="s">
         <v>6</v>
       </c>
       <c r="C74" t="s">
         <v>22</v>
       </c>
       <c r="D74" t="s">
         <v>18</v>
       </c>
       <c r="E74">
         <v>391.0</v>
       </c>
       <c r="F74" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B75" t="s">
         <v>6</v>
       </c>
       <c r="C75" t="s">
         <v>22</v>
       </c>
       <c r="D75" t="s">
         <v>20</v>
       </c>
       <c r="E75">
         <v>34811775.0</v>
       </c>
       <c r="F75" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B76" t="s">
         <v>6</v>
       </c>
       <c r="C76" t="s">
         <v>23</v>
       </c>
       <c r="D76" t="s">
         <v>8</v>
       </c>
       <c r="E76">
         <v>13502195.0</v>
       </c>
       <c r="F76" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B77" t="s">
         <v>6</v>
       </c>
       <c r="C77" t="s">
         <v>23</v>
       </c>
       <c r="D77" t="s">
         <v>10</v>
       </c>
       <c r="E77">
         <v>1.5</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B78" t="s">
         <v>6</v>
       </c>
       <c r="C78" t="s">
         <v>23</v>
       </c>
       <c r="D78" t="s">
         <v>12</v>
       </c>
       <c r="E78">
         <v>54903256.0</v>
       </c>
       <c r="F78" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B79" t="s">
         <v>6</v>
       </c>
       <c r="C79" t="s">
         <v>23</v>
       </c>
       <c r="D79" t="s">
         <v>14</v>
       </c>
       <c r="E79">
         <v>6.0</v>
       </c>
       <c r="F79" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B80" t="s">
         <v>6</v>
       </c>
       <c r="C80" t="s">
         <v>23</v>
       </c>
       <c r="D80" t="s">
         <v>16</v>
       </c>
       <c r="E80">
         <v>5167648660.0</v>
       </c>
       <c r="F80" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B81" t="s">
         <v>6</v>
       </c>
       <c r="C81" t="s">
         <v>23</v>
       </c>
       <c r="D81" t="s">
         <v>18</v>
       </c>
       <c r="E81">
         <v>567.2</v>
       </c>
       <c r="F81" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B82" t="s">
         <v>6</v>
       </c>
       <c r="C82" t="s">
         <v>23</v>
       </c>
       <c r="D82" t="s">
         <v>20</v>
       </c>
       <c r="E82">
         <v>9110382.0</v>
       </c>
       <c r="F82" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B83" t="s">
         <v>24</v>
       </c>
       <c r="C83" t="s">
         <v>25</v>
       </c>
       <c r="D83" t="s">
         <v>8</v>
       </c>
       <c r="E83">
         <v>39601242.0</v>
       </c>
       <c r="F83" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B84" t="s">
         <v>24</v>
       </c>
       <c r="C84" t="s">
         <v>25</v>
       </c>
       <c r="D84" t="s">
         <v>26</v>
       </c>
       <c r="E84">
         <v>14.4</v>
       </c>
       <c r="F84" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B85" t="s">
         <v>24</v>
       </c>
       <c r="C85" t="s">
         <v>25</v>
       </c>
       <c r="D85" t="s">
         <v>10</v>
       </c>
       <c r="E85">
         <v>1.4</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B86" t="s">
         <v>24</v>
       </c>
       <c r="C86" t="s">
         <v>25</v>
       </c>
       <c r="D86" t="s">
         <v>12</v>
       </c>
       <c r="E86">
         <v>161408794.0</v>
       </c>
       <c r="F86" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B87" t="s">
         <v>24</v>
       </c>
       <c r="C87" t="s">
         <v>25</v>
       </c>
       <c r="D87" t="s">
         <v>28</v>
       </c>
       <c r="E87">
         <v>58.7</v>
       </c>
       <c r="F87" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B88" t="s">
         <v>24</v>
       </c>
       <c r="C88" t="s">
         <v>25</v>
       </c>
       <c r="D88" t="s">
         <v>14</v>
       </c>
       <c r="E88">
         <v>5.6</v>
       </c>
       <c r="F88" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B89" t="s">
         <v>24</v>
       </c>
       <c r="C89" t="s">
         <v>25</v>
       </c>
       <c r="D89" t="s">
         <v>16</v>
       </c>
       <c r="E89">
         <v>12995251226.0</v>
       </c>
       <c r="F89" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B90" t="s">
         <v>24</v>
       </c>
       <c r="C90" t="s">
         <v>25</v>
       </c>
       <c r="D90" t="s">
         <v>30</v>
       </c>
       <c r="E90">
         <v>4727.6</v>
       </c>
       <c r="F90" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B91" t="s">
         <v>24</v>
       </c>
       <c r="C91" t="s">
         <v>25</v>
       </c>
       <c r="D91" t="s">
         <v>18</v>
       </c>
       <c r="E91">
         <v>449.4</v>
       </c>
       <c r="F91" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B92" t="s">
         <v>24</v>
       </c>
       <c r="C92" t="s">
         <v>25</v>
       </c>
       <c r="D92" t="s">
         <v>32</v>
       </c>
       <c r="E92">
         <v>2748828.0</v>
       </c>
       <c r="F92" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B93" t="s">
         <v>24</v>
       </c>
       <c r="C93" t="s">
         <v>25</v>
       </c>
       <c r="D93" t="s">
         <v>20</v>
       </c>
       <c r="E93">
         <v>28919179.0</v>
       </c>
       <c r="F93" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B94" t="s">
         <v>24</v>
       </c>
       <c r="C94" t="s">
         <v>34</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94">
         <v>1961970.0</v>
       </c>
       <c r="F94" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B95" t="s">
         <v>24</v>
       </c>
       <c r="C95" t="s">
         <v>34</v>
       </c>
       <c r="D95" t="s">
         <v>10</v>
       </c>
       <c r="E95">
         <v>0.9</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B96" t="s">
         <v>24</v>
       </c>
       <c r="C96" t="s">
         <v>34</v>
       </c>
       <c r="D96" t="s">
         <v>12</v>
       </c>
       <c r="E96">
         <v>7578878.0</v>
       </c>
       <c r="F96" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B97" t="s">
         <v>24</v>
       </c>
       <c r="C97" t="s">
         <v>34</v>
       </c>
       <c r="D97" t="s">
         <v>14</v>
       </c>
       <c r="E97">
         <v>3.5</v>
       </c>
       <c r="F97" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B98" t="s">
         <v>24</v>
       </c>
       <c r="C98" t="s">
         <v>34</v>
       </c>
       <c r="D98" t="s">
         <v>16</v>
       </c>
       <c r="E98">
         <v>589330665.0</v>
       </c>
       <c r="F98" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B99" t="s">
         <v>24</v>
       </c>
       <c r="C99" t="s">
         <v>34</v>
       </c>
       <c r="D99" t="s">
         <v>18</v>
       </c>
       <c r="E99">
         <v>269.4</v>
       </c>
       <c r="F99" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B100" t="s">
         <v>24</v>
       </c>
       <c r="C100" t="s">
         <v>34</v>
       </c>
       <c r="D100" t="s">
         <v>20</v>
       </c>
       <c r="E100">
         <v>2187397.0</v>
       </c>
       <c r="F100" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B101" t="s">
         <v>24</v>
       </c>
       <c r="C101" t="s">
         <v>35</v>
       </c>
       <c r="D101" t="s">
         <v>8</v>
       </c>
       <c r="E101">
         <v>3361747.0</v>
       </c>
       <c r="F101" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B102" t="s">
         <v>24</v>
       </c>
       <c r="C102" t="s">
         <v>35</v>
       </c>
       <c r="D102" t="s">
         <v>10</v>
       </c>
       <c r="E102">
         <v>0.5</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B103" t="s">
         <v>24</v>
       </c>
       <c r="C103" t="s">
         <v>35</v>
       </c>
       <c r="D103" t="s">
         <v>12</v>
       </c>
       <c r="E103">
         <v>13022307.0</v>
       </c>
       <c r="F103" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B104" t="s">
         <v>24</v>
       </c>
       <c r="C104" t="s">
         <v>35</v>
       </c>
       <c r="D104" t="s">
         <v>14</v>
       </c>
       <c r="E104">
         <v>1.9</v>
       </c>
       <c r="F104" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B105" t="s">
         <v>24</v>
       </c>
       <c r="C105" t="s">
         <v>35</v>
       </c>
       <c r="D105" t="s">
         <v>16</v>
       </c>
       <c r="E105">
         <v>1122642419.0</v>
       </c>
       <c r="F105" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B106" t="s">
         <v>24</v>
       </c>
       <c r="C106" t="s">
         <v>35</v>
       </c>
       <c r="D106" t="s">
         <v>18</v>
       </c>
       <c r="E106">
         <v>167.6</v>
       </c>
       <c r="F106" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B107" t="s">
         <v>24</v>
       </c>
       <c r="C107" t="s">
         <v>35</v>
       </c>
       <c r="D107" t="s">
         <v>20</v>
       </c>
       <c r="E107">
         <v>6697294.0</v>
       </c>
       <c r="F107" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B108" t="s">
         <v>24</v>
       </c>
       <c r="C108" t="s">
         <v>36</v>
       </c>
       <c r="D108" t="s">
         <v>8</v>
       </c>
       <c r="E108">
         <v>11173599.0</v>
       </c>
       <c r="F108" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B109" t="s">
         <v>24</v>
       </c>
       <c r="C109" t="s">
         <v>36</v>
       </c>
       <c r="D109" t="s">
         <v>10</v>
       </c>
       <c r="E109">
         <v>1.4</v>
       </c>
       <c r="F109" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B110" t="s">
         <v>24</v>
       </c>
       <c r="C110" t="s">
         <v>36</v>
       </c>
       <c r="D110" t="s">
         <v>12</v>
       </c>
       <c r="E110">
         <v>44235596.0</v>
       </c>
       <c r="F110" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B111" t="s">
         <v>24</v>
       </c>
       <c r="C111" t="s">
         <v>36</v>
       </c>
       <c r="D111" t="s">
         <v>14</v>
       </c>
       <c r="E111">
         <v>5.5</v>
       </c>
       <c r="F111" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B112" t="s">
         <v>24</v>
       </c>
       <c r="C112" t="s">
         <v>36</v>
       </c>
       <c r="D112" t="s">
         <v>16</v>
       </c>
       <c r="E112">
         <v>4534916271.0</v>
       </c>
       <c r="F112" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B113" t="s">
         <v>24</v>
       </c>
       <c r="C113" t="s">
         <v>36</v>
       </c>
       <c r="D113" t="s">
         <v>18</v>
       </c>
       <c r="E113">
         <v>565.2</v>
       </c>
       <c r="F113" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B114" t="s">
         <v>24</v>
       </c>
       <c r="C114" t="s">
         <v>36</v>
       </c>
       <c r="D114" t="s">
         <v>20</v>
       </c>
       <c r="E114">
         <v>8023707.0</v>
       </c>
       <c r="F114" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B115" t="s">
         <v>37</v>
       </c>
       <c r="C115">
         <v>2023</v>
       </c>
       <c r="D115" t="s">
         <v>8</v>
       </c>
       <c r="E115">
         <v>56098558.0</v>
       </c>
       <c r="F115" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B116" t="s">
         <v>37</v>
       </c>
       <c r="C116">
         <v>2023</v>
       </c>
       <c r="D116" t="s">
         <v>10</v>
       </c>
       <c r="E116">
         <v>1.2</v>
       </c>
       <c r="F116" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B117" t="s">
         <v>37</v>
       </c>
       <c r="C117">
         <v>2023</v>
       </c>
       <c r="D117" t="s">
         <v>12</v>
       </c>
       <c r="E117">
         <v>226245575.0</v>
       </c>
       <c r="F117" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B118" t="s">
         <v>37</v>
       </c>
       <c r="C118">
         <v>2023</v>
       </c>
       <c r="D118" t="s">
         <v>14</v>
       </c>
       <c r="E118">
         <v>4.9</v>
       </c>
       <c r="F118" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B119" t="s">
         <v>37</v>
       </c>
       <c r="C119">
         <v>2023</v>
       </c>
       <c r="D119" t="s">
         <v>16</v>
       </c>
       <c r="E119">
         <v>19242140581.0</v>
       </c>
       <c r="F119" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B120" t="s">
         <v>37</v>
       </c>
       <c r="C120">
         <v>2023</v>
       </c>
       <c r="D120" t="s">
         <v>18</v>
       </c>
       <c r="E120">
         <v>419.9</v>
       </c>
       <c r="F120" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
-        <v>2023.0</v>
+        <v>2023</v>
       </c>
       <c r="B121" t="s">
         <v>37</v>
       </c>
       <c r="C121">
         <v>2023</v>
       </c>
       <c r="D121" t="s">
         <v>20</v>
       </c>
       <c r="E121">
         <v>45827577.0</v>
       </c>
       <c r="F121" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B122" t="s">
         <v>6</v>
       </c>
       <c r="C122" t="s">
         <v>7</v>
       </c>
       <c r="D122" t="s">
         <v>8</v>
       </c>
       <c r="E122">
         <v>1904433.0</v>
       </c>
       <c r="F122" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B123" t="s">
         <v>6</v>
       </c>
       <c r="C123" t="s">
         <v>7</v>
       </c>
       <c r="D123" t="s">
         <v>10</v>
       </c>
       <c r="E123">
         <v>0.9</v>
       </c>
       <c r="F123" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B124" t="s">
         <v>6</v>
       </c>
       <c r="C124" t="s">
         <v>7</v>
       </c>
       <c r="D124" t="s">
         <v>12</v>
       </c>
       <c r="E124">
         <v>5794454.0</v>
       </c>
       <c r="F124" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B125" t="s">
         <v>6</v>
       </c>
       <c r="C125" t="s">
         <v>7</v>
       </c>
       <c r="D125" t="s">
         <v>14</v>
       </c>
       <c r="E125">
         <v>2.8</v>
       </c>
       <c r="F125" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B126" t="s">
         <v>6</v>
       </c>
       <c r="C126" t="s">
         <v>7</v>
       </c>
       <c r="D126" t="s">
         <v>16</v>
       </c>
       <c r="E126">
         <v>432437356.0</v>
       </c>
       <c r="F126" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B127" t="s">
         <v>6</v>
       </c>
       <c r="C127" t="s">
         <v>7</v>
       </c>
       <c r="D127" t="s">
         <v>18</v>
       </c>
       <c r="E127">
         <v>210.4</v>
       </c>
       <c r="F127" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B128" t="s">
         <v>6</v>
       </c>
       <c r="C128" t="s">
         <v>7</v>
       </c>
       <c r="D128" t="s">
         <v>20</v>
       </c>
       <c r="E128">
         <v>2054999.0</v>
       </c>
       <c r="F128" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B129" t="s">
         <v>6</v>
       </c>
       <c r="C129" t="s">
         <v>22</v>
       </c>
       <c r="D129" t="s">
         <v>8</v>
       </c>
       <c r="E129">
         <v>52683486.0</v>
       </c>
       <c r="F129" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B130" t="s">
         <v>6</v>
       </c>
       <c r="C130" t="s">
         <v>22</v>
       </c>
       <c r="D130" t="s">
         <v>10</v>
       </c>
       <c r="E130">
         <v>1.3</v>
       </c>
       <c r="F130" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B131" t="s">
         <v>6</v>
       </c>
       <c r="C131" t="s">
         <v>22</v>
       </c>
       <c r="D131" t="s">
         <v>12</v>
       </c>
       <c r="E131">
         <v>198986729.0</v>
       </c>
       <c r="F131" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B132" t="s">
         <v>6</v>
       </c>
       <c r="C132" t="s">
         <v>22</v>
       </c>
       <c r="D132" t="s">
         <v>14</v>
       </c>
       <c r="E132">
         <v>5.1</v>
       </c>
       <c r="F132" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B133" t="s">
         <v>6</v>
       </c>
       <c r="C133" t="s">
         <v>22</v>
       </c>
       <c r="D133" t="s">
         <v>16</v>
       </c>
       <c r="E133">
         <v>17487012023.0</v>
       </c>
       <c r="F133" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B134" t="s">
         <v>6</v>
       </c>
       <c r="C134" t="s">
         <v>22</v>
       </c>
       <c r="D134" t="s">
         <v>18</v>
       </c>
       <c r="E134">
         <v>447.2</v>
       </c>
       <c r="F134" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B135" t="s">
         <v>6</v>
       </c>
       <c r="C135" t="s">
         <v>22</v>
       </c>
       <c r="D135" t="s">
         <v>20</v>
       </c>
       <c r="E135">
         <v>39104599.0</v>
       </c>
       <c r="F135" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B136" t="s">
         <v>6</v>
       </c>
       <c r="C136" t="s">
         <v>23</v>
       </c>
       <c r="D136" t="s">
         <v>8</v>
       </c>
       <c r="E136">
         <v>9615748.0</v>
       </c>
       <c r="F136" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B137" t="s">
         <v>6</v>
       </c>
       <c r="C137" t="s">
         <v>23</v>
       </c>
       <c r="D137" t="s">
         <v>10</v>
       </c>
       <c r="E137">
         <v>1.2</v>
       </c>
       <c r="F137" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B138" t="s">
         <v>6</v>
       </c>
       <c r="C138" t="s">
         <v>23</v>
       </c>
       <c r="D138" t="s">
         <v>12</v>
       </c>
       <c r="E138">
         <v>37789365.0</v>
       </c>
       <c r="F138" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B139" t="s">
         <v>6</v>
       </c>
       <c r="C139" t="s">
         <v>23</v>
       </c>
       <c r="D139" t="s">
         <v>14</v>
       </c>
       <c r="E139">
         <v>4.8</v>
       </c>
       <c r="F139" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B140" t="s">
         <v>6</v>
       </c>
       <c r="C140" t="s">
         <v>23</v>
       </c>
       <c r="D140" t="s">
         <v>16</v>
       </c>
       <c r="E140">
         <v>3303334136.0</v>
       </c>
       <c r="F140" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B141" t="s">
         <v>6</v>
       </c>
       <c r="C141" t="s">
         <v>23</v>
       </c>
       <c r="D141" t="s">
         <v>18</v>
       </c>
       <c r="E141">
         <v>416.7</v>
       </c>
       <c r="F141" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B142" t="s">
         <v>6</v>
       </c>
       <c r="C142" t="s">
         <v>23</v>
       </c>
       <c r="D142" t="s">
         <v>20</v>
       </c>
       <c r="E142">
         <v>7927505.0</v>
       </c>
       <c r="F142" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B143" t="s">
         <v>24</v>
       </c>
       <c r="C143" t="s">
         <v>25</v>
       </c>
       <c r="D143" t="s">
         <v>8</v>
       </c>
       <c r="E143">
         <v>50780171.0</v>
       </c>
       <c r="F143" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B144" t="s">
         <v>24</v>
       </c>
       <c r="C144" t="s">
         <v>25</v>
       </c>
       <c r="D144" t="s">
         <v>26</v>
       </c>
       <c r="E144">
         <v>17.6</v>
       </c>
       <c r="F144" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B145" t="s">
         <v>24</v>
       </c>
       <c r="C145" t="s">
         <v>25</v>
       </c>
       <c r="D145" t="s">
         <v>10</v>
       </c>
       <c r="E145">
         <v>1.6</v>
       </c>
       <c r="F145" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B146" t="s">
         <v>24</v>
       </c>
       <c r="C146" t="s">
         <v>25</v>
       </c>
       <c r="D146" t="s">
         <v>12</v>
       </c>
       <c r="E146">
         <v>193566698.0</v>
       </c>
       <c r="F146" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B147" t="s">
         <v>24</v>
       </c>
       <c r="C147" t="s">
         <v>25</v>
       </c>
       <c r="D147" t="s">
         <v>28</v>
       </c>
       <c r="E147">
         <v>67.1</v>
       </c>
       <c r="F147" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B148" t="s">
         <v>24</v>
       </c>
       <c r="C148" t="s">
         <v>25</v>
       </c>
       <c r="D148" t="s">
         <v>14</v>
       </c>
       <c r="E148">
         <v>6.2</v>
       </c>
       <c r="F148" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B149" t="s">
         <v>24</v>
       </c>
       <c r="C149" t="s">
         <v>25</v>
       </c>
       <c r="D149" t="s">
         <v>16</v>
       </c>
       <c r="E149">
         <v>16797745850.0</v>
       </c>
       <c r="F149" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B150" t="s">
         <v>24</v>
       </c>
       <c r="C150" t="s">
         <v>25</v>
       </c>
       <c r="D150" t="s">
         <v>30</v>
       </c>
       <c r="E150">
         <v>5822.1</v>
       </c>
       <c r="F150" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B151" t="s">
         <v>24</v>
       </c>
       <c r="C151" t="s">
         <v>25</v>
       </c>
       <c r="D151" t="s">
         <v>18</v>
       </c>
       <c r="E151">
         <v>536.7</v>
       </c>
       <c r="F151" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B152" t="s">
         <v>24</v>
       </c>
       <c r="C152" t="s">
         <v>25</v>
       </c>
       <c r="D152" t="s">
         <v>32</v>
       </c>
       <c r="E152">
         <v>2885153.0</v>
       </c>
       <c r="F152" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B153" t="s">
         <v>24</v>
       </c>
       <c r="C153" t="s">
         <v>25</v>
       </c>
       <c r="D153" t="s">
         <v>20</v>
       </c>
       <c r="E153">
         <v>31297652.0</v>
       </c>
       <c r="F153" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B154" t="s">
         <v>24</v>
       </c>
       <c r="C154" t="s">
         <v>34</v>
       </c>
       <c r="D154" t="s">
         <v>8</v>
       </c>
       <c r="E154">
         <v>1960895.0</v>
       </c>
       <c r="F154" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B155" t="s">
         <v>24</v>
       </c>
       <c r="C155" t="s">
         <v>34</v>
       </c>
       <c r="D155" t="s">
         <v>10</v>
       </c>
       <c r="E155">
         <v>0.7</v>
       </c>
       <c r="F155" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B156" t="s">
         <v>24</v>
       </c>
       <c r="C156" t="s">
         <v>34</v>
       </c>
       <c r="D156" t="s">
         <v>12</v>
       </c>
       <c r="E156">
         <v>7323376.0</v>
       </c>
       <c r="F156" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B157" t="s">
         <v>24</v>
       </c>
       <c r="C157" t="s">
         <v>34</v>
       </c>
       <c r="D157" t="s">
         <v>14</v>
       </c>
       <c r="E157">
         <v>2.7</v>
       </c>
       <c r="F157" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B158" t="s">
         <v>24</v>
       </c>
       <c r="C158" t="s">
         <v>34</v>
       </c>
       <c r="D158" t="s">
         <v>16</v>
       </c>
       <c r="E158">
         <v>594126528.0</v>
       </c>
       <c r="F158" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B159" t="s">
         <v>24</v>
       </c>
       <c r="C159" t="s">
         <v>34</v>
       </c>
       <c r="D159" t="s">
         <v>18</v>
       </c>
       <c r="E159">
         <v>221.7</v>
       </c>
       <c r="F159" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B160" t="s">
         <v>24</v>
       </c>
       <c r="C160" t="s">
         <v>34</v>
       </c>
       <c r="D160" t="s">
         <v>20</v>
       </c>
       <c r="E160">
         <v>2679638.0</v>
       </c>
       <c r="F160" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B161" t="s">
         <v>24</v>
       </c>
       <c r="C161" t="s">
         <v>35</v>
       </c>
       <c r="D161" t="s">
         <v>8</v>
       </c>
       <c r="E161">
         <v>3552482.0</v>
       </c>
       <c r="F161" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B162" t="s">
         <v>24</v>
       </c>
       <c r="C162" t="s">
         <v>35</v>
       </c>
       <c r="D162" t="s">
         <v>10</v>
       </c>
       <c r="E162">
         <v>0.4</v>
       </c>
       <c r="F162" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B163" t="s">
         <v>24</v>
       </c>
       <c r="C163" t="s">
         <v>35</v>
       </c>
       <c r="D163" t="s">
         <v>12</v>
       </c>
       <c r="E163">
         <v>11866543.0</v>
       </c>
       <c r="F163" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B164" t="s">
         <v>24</v>
       </c>
       <c r="C164" t="s">
         <v>35</v>
       </c>
       <c r="D164" t="s">
         <v>14</v>
       </c>
       <c r="E164">
         <v>1.5</v>
       </c>
       <c r="F164" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B165" t="s">
         <v>24</v>
       </c>
       <c r="C165" t="s">
         <v>35</v>
       </c>
       <c r="D165" t="s">
         <v>16</v>
       </c>
       <c r="E165">
         <v>1164114151.0</v>
       </c>
       <c r="F165" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B166" t="s">
         <v>24</v>
       </c>
       <c r="C166" t="s">
         <v>35</v>
       </c>
       <c r="D166" t="s">
         <v>18</v>
       </c>
       <c r="E166">
         <v>143.9</v>
       </c>
       <c r="F166" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B167" t="s">
         <v>24</v>
       </c>
       <c r="C167" t="s">
         <v>35</v>
       </c>
       <c r="D167" t="s">
         <v>20</v>
       </c>
       <c r="E167">
         <v>8089327.0</v>
       </c>
       <c r="F167" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B168" t="s">
         <v>24</v>
       </c>
       <c r="C168" t="s">
         <v>36</v>
       </c>
       <c r="D168" t="s">
         <v>8</v>
       </c>
       <c r="E168">
         <v>7910119.0</v>
       </c>
       <c r="F168" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B169" t="s">
         <v>24</v>
       </c>
       <c r="C169" t="s">
         <v>36</v>
       </c>
       <c r="D169" t="s">
         <v>10</v>
       </c>
       <c r="E169">
         <v>1.1</v>
       </c>
       <c r="F169" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B170" t="s">
         <v>24</v>
       </c>
       <c r="C170" t="s">
         <v>36</v>
       </c>
       <c r="D170" t="s">
         <v>12</v>
       </c>
       <c r="E170">
         <v>29813931.0</v>
       </c>
       <c r="F170" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B171" t="s">
         <v>24</v>
       </c>
       <c r="C171" t="s">
         <v>36</v>
       </c>
       <c r="D171" t="s">
         <v>14</v>
       </c>
       <c r="E171">
         <v>4.2</v>
       </c>
       <c r="F171" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B172" t="s">
         <v>24</v>
       </c>
       <c r="C172" t="s">
         <v>36</v>
       </c>
       <c r="D172" t="s">
         <v>16</v>
       </c>
       <c r="E172">
         <v>2666796985.0</v>
       </c>
       <c r="F172" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B173" t="s">
         <v>24</v>
       </c>
       <c r="C173" t="s">
         <v>36</v>
       </c>
       <c r="D173" t="s">
         <v>18</v>
       </c>
       <c r="E173">
         <v>379.9</v>
       </c>
       <c r="F173" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B174" t="s">
         <v>24</v>
       </c>
       <c r="C174" t="s">
         <v>36</v>
       </c>
       <c r="D174" t="s">
         <v>20</v>
       </c>
       <c r="E174">
         <v>7020486.0</v>
       </c>
       <c r="F174" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B175" t="s">
         <v>37</v>
       </c>
       <c r="C175">
         <v>2022</v>
       </c>
       <c r="D175" t="s">
         <v>8</v>
       </c>
       <c r="E175">
         <v>64203667.0</v>
       </c>
       <c r="F175" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B176" t="s">
         <v>37</v>
       </c>
       <c r="C176">
         <v>2022</v>
       </c>
       <c r="D176" t="s">
         <v>10</v>
       </c>
       <c r="E176">
         <v>1.3</v>
       </c>
       <c r="F176" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B177" t="s">
         <v>37</v>
       </c>
       <c r="C177">
         <v>2022</v>
       </c>
       <c r="D177" t="s">
         <v>12</v>
       </c>
       <c r="E177">
         <v>242570548.0</v>
       </c>
       <c r="F177" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B178" t="s">
         <v>37</v>
       </c>
       <c r="C178">
         <v>2022</v>
       </c>
       <c r="D178" t="s">
         <v>14</v>
       </c>
       <c r="E178">
         <v>4.9</v>
       </c>
       <c r="F178" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B179" t="s">
         <v>37</v>
       </c>
       <c r="C179">
         <v>2022</v>
       </c>
       <c r="D179" t="s">
         <v>16</v>
       </c>
       <c r="E179">
         <v>21222783514.0</v>
       </c>
       <c r="F179" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B180" t="s">
         <v>37</v>
       </c>
       <c r="C180">
         <v>2022</v>
       </c>
       <c r="D180" t="s">
         <v>18</v>
       </c>
       <c r="E180">
         <v>432.3</v>
       </c>
       <c r="F180" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
-        <v>2022.0</v>
+        <v>2022</v>
       </c>
       <c r="B181" t="s">
         <v>37</v>
       </c>
       <c r="C181">
         <v>2022</v>
       </c>
       <c r="D181" t="s">
         <v>20</v>
       </c>
       <c r="E181">
         <v>49087103.0</v>
       </c>
       <c r="F181" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B182" t="s">
         <v>6</v>
       </c>
       <c r="C182" t="s">
         <v>7</v>
       </c>
       <c r="D182" t="s">
         <v>8</v>
       </c>
       <c r="E182">
         <v>1778694.0</v>
       </c>
       <c r="F182" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B183" t="s">
         <v>6</v>
       </c>
       <c r="C183" t="s">
         <v>7</v>
       </c>
       <c r="D183" t="s">
         <v>10</v>
       </c>
       <c r="E183">
         <v>0.8</v>
       </c>
       <c r="F183" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B184" t="s">
         <v>6</v>
       </c>
       <c r="C184" t="s">
         <v>7</v>
       </c>
       <c r="D184" t="s">
         <v>12</v>
       </c>
       <c r="E184">
         <v>5196601.0</v>
       </c>
       <c r="F184" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B185" t="s">
         <v>6</v>
       </c>
       <c r="C185" t="s">
         <v>7</v>
       </c>
       <c r="D185" t="s">
         <v>14</v>
       </c>
       <c r="E185">
         <v>2.3</v>
       </c>
       <c r="F185" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B186" t="s">
         <v>6</v>
       </c>
       <c r="C186" t="s">
         <v>7</v>
       </c>
       <c r="D186" t="s">
         <v>16</v>
       </c>
       <c r="E186">
         <v>354390126.0</v>
       </c>
       <c r="F186" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B187" t="s">
         <v>6</v>
       </c>
       <c r="C187" t="s">
         <v>7</v>
       </c>
       <c r="D187" t="s">
         <v>18</v>
       </c>
       <c r="E187">
         <v>155.9</v>
       </c>
       <c r="F187" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B188" t="s">
         <v>6</v>
       </c>
       <c r="C188" t="s">
         <v>7</v>
       </c>
       <c r="D188" t="s">
         <v>20</v>
       </c>
       <c r="E188">
         <v>2273862.0</v>
       </c>
       <c r="F188" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B189" t="s">
         <v>6</v>
       </c>
       <c r="C189" t="s">
         <v>22</v>
       </c>
       <c r="D189" t="s">
         <v>8</v>
       </c>
       <c r="E189">
         <v>59343587.0</v>
       </c>
       <c r="F189" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B190" t="s">
         <v>6</v>
       </c>
       <c r="C190" t="s">
         <v>22</v>
       </c>
       <c r="D190" t="s">
         <v>10</v>
       </c>
       <c r="E190">
         <v>1.4</v>
       </c>
       <c r="F190" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B191" t="s">
         <v>6</v>
       </c>
       <c r="C191" t="s">
         <v>22</v>
       </c>
       <c r="D191" t="s">
         <v>12</v>
       </c>
       <c r="E191">
         <v>195486900.0</v>
       </c>
       <c r="F191" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B192" t="s">
         <v>6</v>
       </c>
       <c r="C192" t="s">
         <v>22</v>
       </c>
       <c r="D192" t="s">
         <v>14</v>
       </c>
       <c r="E192">
         <v>4.5</v>
       </c>
       <c r="F192" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B193" t="s">
         <v>6</v>
       </c>
       <c r="C193" t="s">
         <v>22</v>
       </c>
       <c r="D193" t="s">
         <v>16</v>
       </c>
       <c r="E193">
         <v>12301380433.0</v>
       </c>
       <c r="F193" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B194" t="s">
         <v>6</v>
       </c>
       <c r="C194" t="s">
         <v>22</v>
       </c>
       <c r="D194" t="s">
         <v>18</v>
       </c>
       <c r="E194">
         <v>283.3</v>
       </c>
       <c r="F194" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B195" t="s">
         <v>6</v>
       </c>
       <c r="C195" t="s">
         <v>22</v>
       </c>
       <c r="D195" t="s">
         <v>20</v>
       </c>
       <c r="E195">
         <v>43419765.0</v>
       </c>
       <c r="F195" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B196" t="s">
         <v>6</v>
       </c>
       <c r="C196" t="s">
         <v>23</v>
       </c>
       <c r="D196" t="s">
         <v>8</v>
       </c>
       <c r="E196">
         <v>9531375.0</v>
       </c>
       <c r="F196" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B197" t="s">
         <v>6</v>
       </c>
       <c r="C197" t="s">
         <v>23</v>
       </c>
       <c r="D197" t="s">
         <v>10</v>
       </c>
       <c r="E197">
         <v>1.2</v>
       </c>
       <c r="F197" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B198" t="s">
         <v>6</v>
       </c>
       <c r="C198" t="s">
         <v>23</v>
       </c>
       <c r="D198" t="s">
         <v>12</v>
       </c>
       <c r="E198">
         <v>35076224.0</v>
       </c>
       <c r="F198" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B199" t="s">
         <v>6</v>
       </c>
       <c r="C199" t="s">
         <v>23</v>
       </c>
       <c r="D199" t="s">
         <v>14</v>
       </c>
       <c r="E199">
         <v>4.4</v>
       </c>
       <c r="F199" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B200" t="s">
         <v>6</v>
       </c>
       <c r="C200" t="s">
         <v>23</v>
       </c>
       <c r="D200" t="s">
         <v>16</v>
       </c>
       <c r="E200">
         <v>1815547612.0</v>
       </c>
       <c r="F200" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B201" t="s">
         <v>6</v>
       </c>
       <c r="C201" t="s">
         <v>23</v>
       </c>
       <c r="D201" t="s">
         <v>18</v>
       </c>
       <c r="E201">
         <v>227.3</v>
       </c>
       <c r="F201" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B202" t="s">
         <v>6</v>
       </c>
       <c r="C202" t="s">
         <v>23</v>
       </c>
       <c r="D202" t="s">
         <v>20</v>
       </c>
       <c r="E202">
         <v>7987509.0</v>
       </c>
       <c r="F202" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B203" t="s">
         <v>24</v>
       </c>
       <c r="C203" t="s">
         <v>25</v>
       </c>
       <c r="D203" t="s">
         <v>8</v>
       </c>
       <c r="E203">
         <v>56349720.0</v>
       </c>
       <c r="F203" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B204" t="s">
         <v>24</v>
       </c>
       <c r="C204" t="s">
         <v>25</v>
       </c>
       <c r="D204" t="s">
         <v>26</v>
       </c>
       <c r="E204">
         <v>18.2</v>
       </c>
       <c r="F204" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B205" t="s">
         <v>24</v>
       </c>
       <c r="C205" t="s">
         <v>25</v>
       </c>
       <c r="D205" t="s">
         <v>10</v>
       </c>
       <c r="E205">
         <v>1.7</v>
       </c>
       <c r="F205" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B206" t="s">
         <v>24</v>
       </c>
       <c r="C206" t="s">
         <v>25</v>
       </c>
       <c r="D206" t="s">
         <v>12</v>
       </c>
       <c r="E206">
         <v>189832464.0</v>
       </c>
       <c r="F206" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B207" t="s">
         <v>24</v>
       </c>
       <c r="C207" t="s">
         <v>25</v>
       </c>
       <c r="D207" t="s">
         <v>28</v>
       </c>
       <c r="E207">
         <v>61.2</v>
       </c>
       <c r="F207" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B208" t="s">
         <v>24</v>
       </c>
       <c r="C208" t="s">
         <v>25</v>
       </c>
       <c r="D208" t="s">
         <v>14</v>
       </c>
       <c r="E208">
         <v>5.6</v>
       </c>
       <c r="F208" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B209" t="s">
         <v>24</v>
       </c>
       <c r="C209" t="s">
         <v>25</v>
       </c>
       <c r="D209" t="s">
         <v>16</v>
       </c>
       <c r="E209">
         <v>11093220484.0</v>
       </c>
       <c r="F209" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B210" t="s">
         <v>24</v>
       </c>
       <c r="C210" t="s">
         <v>25</v>
       </c>
       <c r="D210" t="s">
         <v>30</v>
       </c>
       <c r="E210">
         <v>3575.9</v>
       </c>
       <c r="F210" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B211" t="s">
         <v>24</v>
       </c>
       <c r="C211" t="s">
         <v>25</v>
       </c>
       <c r="D211" t="s">
         <v>18</v>
       </c>
       <c r="E211">
         <v>326.0</v>
       </c>
       <c r="F211" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B212" t="s">
         <v>24</v>
       </c>
       <c r="C212" t="s">
         <v>25</v>
       </c>
       <c r="D212" t="s">
         <v>32</v>
       </c>
       <c r="E212">
         <v>3102180.0</v>
       </c>
       <c r="F212" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B213" t="s">
         <v>24</v>
       </c>
       <c r="C213" t="s">
         <v>25</v>
       </c>
       <c r="D213" t="s">
         <v>20</v>
       </c>
       <c r="E213">
         <v>34026638.0</v>
       </c>
       <c r="F213" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B214" t="s">
         <v>24</v>
       </c>
       <c r="C214" t="s">
         <v>34</v>
       </c>
       <c r="D214" t="s">
         <v>8</v>
       </c>
       <c r="E214">
         <v>991825.0</v>
       </c>
       <c r="F214" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B215" t="s">
         <v>24</v>
       </c>
       <c r="C215" t="s">
         <v>34</v>
       </c>
       <c r="D215" t="s">
         <v>10</v>
       </c>
       <c r="E215">
         <v>0.3</v>
       </c>
       <c r="F215" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B216" t="s">
         <v>24</v>
       </c>
       <c r="C216" t="s">
         <v>34</v>
       </c>
       <c r="D216" t="s">
         <v>12</v>
       </c>
       <c r="E216">
         <v>3296429.0</v>
       </c>
       <c r="F216" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B217" t="s">
         <v>24</v>
       </c>
       <c r="C217" t="s">
         <v>34</v>
       </c>
       <c r="D217" t="s">
         <v>14</v>
       </c>
       <c r="E217">
         <v>1.1</v>
       </c>
       <c r="F217" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B218" t="s">
         <v>24</v>
       </c>
       <c r="C218" t="s">
         <v>34</v>
       </c>
       <c r="D218" t="s">
         <v>16</v>
       </c>
       <c r="E218">
         <v>194713680.0</v>
       </c>
       <c r="F218" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B219" t="s">
         <v>24</v>
       </c>
       <c r="C219" t="s">
         <v>34</v>
       </c>
       <c r="D219" t="s">
         <v>18</v>
       </c>
       <c r="E219">
         <v>64.5</v>
       </c>
       <c r="F219" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B220" t="s">
         <v>24</v>
       </c>
       <c r="C220" t="s">
         <v>34</v>
       </c>
       <c r="D220" t="s">
         <v>20</v>
       </c>
       <c r="E220">
         <v>3017122.0</v>
       </c>
       <c r="F220" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B221" t="s">
         <v>24</v>
       </c>
       <c r="C221" t="s">
         <v>35</v>
       </c>
       <c r="D221" t="s">
         <v>8</v>
       </c>
       <c r="E221">
         <v>4910920.0</v>
       </c>
       <c r="F221" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B222" t="s">
         <v>24</v>
       </c>
       <c r="C222" t="s">
         <v>35</v>
       </c>
       <c r="D222" t="s">
         <v>10</v>
       </c>
       <c r="E222">
         <v>0.5</v>
       </c>
       <c r="F222" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B223" t="s">
         <v>24</v>
       </c>
       <c r="C223" t="s">
         <v>35</v>
       </c>
       <c r="D223" t="s">
         <v>12</v>
       </c>
       <c r="E223">
         <v>13026843.0</v>
       </c>
       <c r="F223" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B224" t="s">
         <v>24</v>
       </c>
       <c r="C224" t="s">
         <v>35</v>
       </c>
       <c r="D224" t="s">
         <v>14</v>
       </c>
       <c r="E224">
         <v>1.4</v>
       </c>
       <c r="F224" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B225" t="s">
         <v>24</v>
       </c>
       <c r="C225" t="s">
         <v>35</v>
       </c>
       <c r="D225" t="s">
         <v>16</v>
       </c>
       <c r="E225">
         <v>1464425564.0</v>
       </c>
       <c r="F225" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B226" t="s">
         <v>24</v>
       </c>
       <c r="C226" t="s">
         <v>35</v>
       </c>
       <c r="D226" t="s">
         <v>18</v>
       </c>
       <c r="E226">
         <v>153.4</v>
       </c>
       <c r="F226" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B227" t="s">
         <v>24</v>
       </c>
       <c r="C227" t="s">
         <v>35</v>
       </c>
       <c r="D227" t="s">
         <v>20</v>
       </c>
       <c r="E227">
         <v>9548640.0</v>
       </c>
       <c r="F227" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B228" t="s">
         <v>24</v>
       </c>
       <c r="C228" t="s">
         <v>36</v>
       </c>
       <c r="D228" t="s">
         <v>8</v>
       </c>
       <c r="E228">
         <v>8401191.0</v>
       </c>
       <c r="F228" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B229" t="s">
         <v>24</v>
       </c>
       <c r="C229" t="s">
         <v>36</v>
       </c>
       <c r="D229" t="s">
         <v>10</v>
       </c>
       <c r="E229">
         <v>1.2</v>
       </c>
       <c r="F229" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B230" t="s">
         <v>24</v>
       </c>
       <c r="C230" t="s">
         <v>36</v>
       </c>
       <c r="D230" t="s">
         <v>12</v>
       </c>
       <c r="E230">
         <v>29603989.0</v>
       </c>
       <c r="F230" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B231" t="s">
         <v>24</v>
       </c>
       <c r="C231" t="s">
         <v>36</v>
       </c>
       <c r="D231" t="s">
         <v>14</v>
       </c>
       <c r="E231">
         <v>4.2</v>
       </c>
       <c r="F231" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B232" t="s">
         <v>24</v>
       </c>
       <c r="C232" t="s">
         <v>36</v>
       </c>
       <c r="D232" t="s">
         <v>16</v>
       </c>
       <c r="E232">
         <v>1718958443.0</v>
       </c>
       <c r="F232" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B233" t="s">
         <v>24</v>
       </c>
       <c r="C233" t="s">
         <v>36</v>
       </c>
       <c r="D233" t="s">
         <v>18</v>
       </c>
       <c r="E233">
         <v>242.5</v>
       </c>
       <c r="F233" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B234" t="s">
         <v>24</v>
       </c>
       <c r="C234" t="s">
         <v>36</v>
       </c>
       <c r="D234" t="s">
         <v>20</v>
       </c>
       <c r="E234">
         <v>7088736.0</v>
       </c>
       <c r="F234" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B235" t="s">
         <v>37</v>
       </c>
       <c r="C235">
         <v>2021</v>
       </c>
       <c r="D235" t="s">
         <v>8</v>
       </c>
       <c r="E235">
         <v>70653656.0</v>
       </c>
       <c r="F235" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B236" t="s">
         <v>37</v>
       </c>
       <c r="C236">
         <v>2021</v>
       </c>
       <c r="D236" t="s">
         <v>10</v>
       </c>
       <c r="E236">
         <v>1.3</v>
       </c>
       <c r="F236" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B237" t="s">
         <v>37</v>
       </c>
       <c r="C237">
         <v>2021</v>
       </c>
       <c r="D237" t="s">
         <v>12</v>
       </c>
       <c r="E237">
         <v>235759725.0</v>
       </c>
       <c r="F237" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B238" t="s">
         <v>37</v>
       </c>
       <c r="C238">
         <v>2021</v>
       </c>
       <c r="D238" t="s">
         <v>14</v>
       </c>
       <c r="E238">
         <v>4.4</v>
       </c>
       <c r="F238" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B239" t="s">
         <v>37</v>
       </c>
       <c r="C239">
         <v>2021</v>
       </c>
       <c r="D239" t="s">
         <v>16</v>
       </c>
       <c r="E239">
         <v>14471318171.0</v>
       </c>
       <c r="F239" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B240" t="s">
         <v>37</v>
       </c>
       <c r="C240">
         <v>2021</v>
       </c>
       <c r="D240" t="s">
         <v>18</v>
       </c>
       <c r="E240">
         <v>269.6</v>
       </c>
       <c r="F240" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
-        <v>2021.0</v>
+        <v>2021</v>
       </c>
       <c r="B241" t="s">
         <v>37</v>
       </c>
       <c r="C241">
         <v>2021</v>
       </c>
       <c r="D241" t="s">
         <v>20</v>
       </c>
       <c r="E241">
         <v>53681136.0</v>
       </c>
       <c r="F241" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>