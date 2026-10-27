--- v3 (2026-03-12)
+++ v4 (2026-10-27)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Actor Logístico</t>
   </si>
   <si>
     <t>Subdimensión</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Margen de Error</t>
   </si>
   <si>
-    <t xml:space="preserve"> Comentario</t>
+    <t>Comentario</t>
   </si>
   <si>
     <t>Operador</t>
   </si>
   <si>
     <t>Claridad en los requerimientos de despacho de aduanas y fronteras</t>
   </si>
   <si>
     <t>Desempeño de la Logística</t>
   </si>
   <si>
     <t>Se obtiene directamente de las respuestas a la pregunta '¿Qué tan satisfecho se encuentra con la claridad en los requerimientos de despacho de aduanas y fronteras?'. Nota: Hasta 2022, esta pregunta se realizó solo a empresas usuarias de la logística. La métrica de este indicador se obtiene como el porcentaje de respuestas positivas respecto al total.</t>
   </si>
   <si>
     <t>Desarrollo de proyectos I+D+I</t>
   </si>
   <si>
     <t>Innovación y Desarrollo de la Logística</t>
   </si>
   <si>
     <t>Se obtiene directamente de las respuestas a la pregunta 'Durante los últimos 12 meses, la empresa ¿ha desarrollado proyectos de Investigación, Desarrollo e Innovación (I+D+I) vinculados a la logística?'. Nota: La métrica de este indicador se obtiene como el porcentaje de respuestas positivas respecto al total.</t>
   </si>
   <si>
     <t>Desarrollo de proyectos I+D+I de forma colaborativa</t>
   </si>