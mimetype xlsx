--- v1 (2026-07-26)
+++ v2 (2026-10-27)
@@ -419,2624 +419,2624 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>2019</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2">
         <v>137017</v>
       </c>
       <c r="E2">
-        <v>815586</v>
+        <v>815586.0</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>2019</v>
       </c>
       <c r="B3">
         <v>1</v>
       </c>
       <c r="C3" t="s">
         <v>6</v>
       </c>
       <c r="D3">
         <v>1901660</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>2019</v>
       </c>
       <c r="B4">
         <v>2</v>
       </c>
       <c r="C4" t="s">
         <v>5</v>
       </c>
       <c r="D4">
         <v>111939</v>
       </c>
       <c r="E4">
-        <v>669497</v>
+        <v>669497.0</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>2019</v>
       </c>
       <c r="B5">
         <v>2</v>
       </c>
       <c r="C5" t="s">
         <v>6</v>
       </c>
       <c r="D5">
         <v>1440396</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>2019</v>
       </c>
       <c r="B6">
         <v>3</v>
       </c>
       <c r="C6" t="s">
         <v>5</v>
       </c>
       <c r="D6">
         <v>138790</v>
       </c>
       <c r="E6">
-        <v>830251</v>
+        <v>830251.0</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>2019</v>
       </c>
       <c r="B7">
         <v>3</v>
       </c>
       <c r="C7" t="s">
         <v>6</v>
       </c>
       <c r="D7">
         <v>2037827</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>2019</v>
       </c>
       <c r="B8">
         <v>4</v>
       </c>
       <c r="C8" t="s">
         <v>5</v>
       </c>
       <c r="D8">
         <v>149092</v>
       </c>
       <c r="E8">
-        <v>886592</v>
+        <v>886592.0</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>2019</v>
       </c>
       <c r="B9">
         <v>4</v>
       </c>
       <c r="C9" t="s">
         <v>6</v>
       </c>
       <c r="D9">
         <v>1710968</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>2019</v>
       </c>
       <c r="B10">
         <v>5</v>
       </c>
       <c r="C10" t="s">
         <v>5</v>
       </c>
       <c r="D10">
         <v>165759</v>
       </c>
       <c r="E10">
-        <v>952188</v>
+        <v>952188.0</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>2019</v>
       </c>
       <c r="B11">
         <v>5</v>
       </c>
       <c r="C11" t="s">
         <v>6</v>
       </c>
       <c r="D11">
         <v>2012036</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>2019</v>
       </c>
       <c r="B12">
         <v>6</v>
       </c>
       <c r="C12" t="s">
         <v>5</v>
       </c>
       <c r="D12">
         <v>170744</v>
       </c>
       <c r="E12">
-        <v>875341</v>
+        <v>875341.0</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>2019</v>
       </c>
       <c r="B13">
         <v>6</v>
       </c>
       <c r="C13" t="s">
         <v>6</v>
       </c>
       <c r="D13">
         <v>2026701</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>2019</v>
       </c>
       <c r="B14">
         <v>7</v>
       </c>
       <c r="C14" t="s">
         <v>5</v>
       </c>
       <c r="D14">
         <v>186333</v>
       </c>
       <c r="E14">
-        <v>934780</v>
+        <v>934780.0</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>2019</v>
       </c>
       <c r="B15">
         <v>7</v>
       </c>
       <c r="C15" t="s">
         <v>6</v>
       </c>
       <c r="D15">
         <v>1807363</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>2019</v>
       </c>
       <c r="B16">
         <v>8</v>
       </c>
       <c r="C16" t="s">
         <v>5</v>
       </c>
       <c r="D16">
         <v>177720</v>
       </c>
       <c r="E16">
-        <v>912963</v>
+        <v>912963.0</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>2019</v>
       </c>
       <c r="B17">
         <v>8</v>
       </c>
       <c r="C17" t="s">
         <v>6</v>
       </c>
       <c r="D17">
         <v>2397954</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>2019</v>
       </c>
       <c r="B18">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>5</v>
       </c>
       <c r="D18">
         <v>150043</v>
       </c>
       <c r="E18">
-        <v>836258</v>
+        <v>836258.0</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>2019</v>
       </c>
       <c r="B19">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>6</v>
       </c>
       <c r="D19">
         <v>2305925</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>2019</v>
       </c>
       <c r="B20">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>5</v>
       </c>
       <c r="D20">
         <v>175681</v>
       </c>
       <c r="E20">
-        <v>877457</v>
+        <v>877457.0</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>2019</v>
       </c>
       <c r="B21">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>6</v>
       </c>
       <c r="D21">
         <v>2615462</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>2019</v>
       </c>
       <c r="B22">
         <v>11</v>
       </c>
       <c r="C22" t="s">
         <v>5</v>
       </c>
       <c r="D22">
         <v>148817</v>
       </c>
       <c r="E22">
-        <v>740637</v>
+        <v>740637.0</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>2019</v>
       </c>
       <c r="B23">
         <v>11</v>
       </c>
       <c r="C23" t="s">
         <v>6</v>
       </c>
       <c r="D23">
         <v>2043787</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>2019</v>
       </c>
       <c r="B24">
         <v>12</v>
       </c>
       <c r="C24" t="s">
         <v>5</v>
       </c>
       <c r="D24">
         <v>194518</v>
       </c>
       <c r="E24">
-        <v>869413</v>
+        <v>869413.0</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>2019</v>
       </c>
       <c r="B25">
         <v>12</v>
       </c>
       <c r="C25" t="s">
         <v>6</v>
       </c>
       <c r="D25">
         <v>1495863</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>2020</v>
       </c>
       <c r="B26">
         <v>1</v>
       </c>
       <c r="C26" t="s">
         <v>5</v>
       </c>
       <c r="D26">
         <v>200378</v>
       </c>
       <c r="E26">
-        <v>822717</v>
+        <v>822717.0</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>2020</v>
       </c>
       <c r="B27">
         <v>1</v>
       </c>
       <c r="C27" t="s">
         <v>6</v>
       </c>
       <c r="D27">
         <v>2108837</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>2020</v>
       </c>
       <c r="B28">
         <v>2</v>
       </c>
       <c r="C28" t="s">
         <v>5</v>
       </c>
       <c r="D28">
         <v>146910</v>
       </c>
       <c r="E28">
-        <v>624700</v>
+        <v>624700.0</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>2020</v>
       </c>
       <c r="B29">
         <v>2</v>
       </c>
       <c r="C29" t="s">
         <v>6</v>
       </c>
       <c r="D29">
         <v>1188790</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>2020</v>
       </c>
       <c r="B30">
         <v>3</v>
       </c>
       <c r="C30" t="s">
         <v>5</v>
       </c>
       <c r="D30">
         <v>159859</v>
       </c>
       <c r="E30">
-        <v>762747</v>
+        <v>762747.0</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>2020</v>
       </c>
       <c r="B31">
         <v>3</v>
       </c>
       <c r="C31" t="s">
         <v>6</v>
       </c>
       <c r="D31">
         <v>1269368</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>2020</v>
       </c>
       <c r="B32">
         <v>4</v>
       </c>
       <c r="C32" t="s">
         <v>5</v>
       </c>
       <c r="D32">
         <v>117139</v>
       </c>
       <c r="E32">
-        <v>682647</v>
+        <v>682647.0</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>2020</v>
       </c>
       <c r="B33">
         <v>4</v>
       </c>
       <c r="C33" t="s">
         <v>6</v>
       </c>
       <c r="D33">
         <v>521344</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>2020</v>
       </c>
       <c r="B34">
         <v>5</v>
       </c>
       <c r="C34" t="s">
         <v>5</v>
       </c>
       <c r="D34">
         <v>164613</v>
       </c>
       <c r="E34">
-        <v>781455</v>
+        <v>781455.0</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>2020</v>
       </c>
       <c r="B35">
         <v>5</v>
       </c>
       <c r="C35" t="s">
         <v>6</v>
       </c>
       <c r="D35">
         <v>857384</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>2020</v>
       </c>
       <c r="B36">
         <v>6</v>
       </c>
       <c r="C36" t="s">
         <v>5</v>
       </c>
       <c r="D36">
         <v>270047</v>
       </c>
       <c r="E36">
-        <v>935218</v>
+        <v>935218.0</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>2020</v>
       </c>
       <c r="B37">
         <v>6</v>
       </c>
       <c r="C37" t="s">
         <v>6</v>
       </c>
       <c r="D37">
         <v>938593</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>2020</v>
       </c>
       <c r="B38">
         <v>7</v>
       </c>
       <c r="C38" t="s">
         <v>5</v>
       </c>
       <c r="D38">
         <v>313553</v>
       </c>
       <c r="E38">
-        <v>1099305</v>
+        <v>1099305.0</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>2020</v>
       </c>
       <c r="B39">
         <v>7</v>
       </c>
       <c r="C39" t="s">
         <v>6</v>
       </c>
       <c r="D39">
         <v>1081384</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>2020</v>
       </c>
       <c r="B40">
         <v>8</v>
       </c>
       <c r="C40" t="s">
         <v>5</v>
       </c>
       <c r="D40">
         <v>480620</v>
       </c>
       <c r="E40">
-        <v>1336623</v>
+        <v>1336623.0</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>2020</v>
       </c>
       <c r="B41">
         <v>8</v>
       </c>
       <c r="C41" t="s">
         <v>6</v>
       </c>
       <c r="D41">
         <v>1868916</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>2020</v>
       </c>
       <c r="B42">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>5</v>
       </c>
       <c r="D42">
         <v>751810</v>
       </c>
       <c r="E42">
-        <v>1665067</v>
+        <v>1665067.0</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>2020</v>
       </c>
       <c r="B43">
         <v>9</v>
       </c>
       <c r="C43" t="s">
         <v>6</v>
       </c>
       <c r="D43">
         <v>2012276</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>2020</v>
       </c>
       <c r="B44">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>5</v>
       </c>
       <c r="D44">
         <v>777759</v>
       </c>
       <c r="E44">
-        <v>1531395</v>
+        <v>1531395.0</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>2020</v>
       </c>
       <c r="B45">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>6</v>
       </c>
       <c r="D45">
         <v>2268770</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>2020</v>
       </c>
       <c r="B46">
         <v>11</v>
       </c>
       <c r="C46" t="s">
         <v>5</v>
       </c>
       <c r="D46">
         <v>754837</v>
       </c>
       <c r="E46">
-        <v>1534549</v>
+        <v>1534549.0</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>2020</v>
       </c>
       <c r="B47">
         <v>11</v>
       </c>
       <c r="C47" t="s">
         <v>6</v>
       </c>
       <c r="D47">
         <v>2572471</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>2020</v>
       </c>
       <c r="B48">
         <v>12</v>
       </c>
       <c r="C48" t="s">
         <v>5</v>
       </c>
       <c r="D48">
         <v>916600</v>
       </c>
       <c r="E48">
-        <v>1629509</v>
+        <v>1629509.0</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>2020</v>
       </c>
       <c r="B49">
         <v>12</v>
       </c>
       <c r="C49" t="s">
         <v>6</v>
       </c>
       <c r="D49">
         <v>2266888</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>2021</v>
       </c>
       <c r="B50">
         <v>1</v>
       </c>
       <c r="C50" t="s">
         <v>5</v>
       </c>
       <c r="D50">
         <v>779058</v>
       </c>
       <c r="E50">
-        <v>1652213</v>
+        <v>1652213.0</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>2021</v>
       </c>
       <c r="B51">
         <v>1</v>
       </c>
       <c r="C51" t="s">
         <v>6</v>
       </c>
       <c r="D51">
         <v>1671259</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>2021</v>
       </c>
       <c r="B52">
         <v>2</v>
       </c>
       <c r="C52" t="s">
         <v>5</v>
       </c>
       <c r="D52">
         <v>652048</v>
       </c>
       <c r="E52">
-        <v>1526659</v>
+        <v>1526659.0</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>2021</v>
       </c>
       <c r="B53">
         <v>2</v>
       </c>
       <c r="C53" t="s">
         <v>6</v>
       </c>
       <c r="D53">
         <v>1624254</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>2021</v>
       </c>
       <c r="B54">
         <v>3</v>
       </c>
       <c r="C54" t="s">
         <v>5</v>
       </c>
       <c r="D54">
         <v>768834</v>
       </c>
       <c r="E54">
-        <v>1773218</v>
+        <v>1773218.0</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>2021</v>
       </c>
       <c r="B55">
         <v>3</v>
       </c>
       <c r="C55" t="s">
         <v>6</v>
       </c>
       <c r="D55">
         <v>1875881</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>2021</v>
       </c>
       <c r="B56">
         <v>4</v>
       </c>
       <c r="C56" t="s">
         <v>5</v>
       </c>
       <c r="D56">
         <v>920755</v>
       </c>
       <c r="E56">
-        <v>1919016</v>
+        <v>1919016.0</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>2021</v>
       </c>
       <c r="B57">
         <v>4</v>
       </c>
       <c r="C57" t="s">
         <v>6</v>
       </c>
       <c r="D57">
         <v>1915485</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>2021</v>
       </c>
       <c r="B58">
         <v>5</v>
       </c>
       <c r="C58" t="s">
         <v>5</v>
       </c>
       <c r="D58">
         <v>1198716</v>
       </c>
       <c r="E58">
-        <v>2547745</v>
+        <v>2547745.0</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>2021</v>
       </c>
       <c r="B59">
         <v>5</v>
       </c>
       <c r="C59" t="s">
         <v>6</v>
       </c>
       <c r="D59">
         <v>1936986</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>2021</v>
       </c>
       <c r="B60">
         <v>6</v>
       </c>
       <c r="C60" t="s">
         <v>5</v>
       </c>
       <c r="D60">
         <v>1248791</v>
       </c>
       <c r="E60">
-        <v>2695682</v>
+        <v>2695682.0</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>2021</v>
       </c>
       <c r="B61">
         <v>6</v>
       </c>
       <c r="C61" t="s">
         <v>6</v>
       </c>
       <c r="D61">
         <v>2194835</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>2021</v>
       </c>
       <c r="B62">
         <v>7</v>
       </c>
       <c r="C62" t="s">
         <v>5</v>
       </c>
       <c r="D62">
         <v>1065424</v>
       </c>
       <c r="E62">
-        <v>2531612</v>
+        <v>2531612.0</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>2021</v>
       </c>
       <c r="B63">
         <v>7</v>
       </c>
       <c r="C63" t="s">
         <v>6</v>
       </c>
       <c r="D63">
         <v>2401439</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>2021</v>
       </c>
       <c r="B64">
         <v>8</v>
       </c>
       <c r="C64" t="s">
         <v>5</v>
       </c>
       <c r="D64">
         <v>1068627</v>
       </c>
       <c r="E64">
-        <v>2412023</v>
+        <v>2412023.0</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>2021</v>
       </c>
       <c r="B65">
         <v>8</v>
       </c>
       <c r="C65" t="s">
         <v>6</v>
       </c>
       <c r="D65">
         <v>2050859</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>2021</v>
       </c>
       <c r="B66">
         <v>9</v>
       </c>
       <c r="C66" t="s">
         <v>5</v>
       </c>
       <c r="D66">
         <v>1126379</v>
       </c>
       <c r="E66">
-        <v>2191925</v>
+        <v>2191925.0</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>2021</v>
       </c>
       <c r="B67">
         <v>9</v>
       </c>
       <c r="C67" t="s">
         <v>6</v>
       </c>
       <c r="D67">
         <v>1728083</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>2021</v>
       </c>
       <c r="B68">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>5</v>
       </c>
       <c r="D68">
         <v>1268772</v>
       </c>
       <c r="E68">
-        <v>2187510</v>
+        <v>2187510.0</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>2021</v>
       </c>
       <c r="B69">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>6</v>
       </c>
       <c r="D69">
         <v>1872976</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>2021</v>
       </c>
       <c r="B70">
         <v>11</v>
       </c>
       <c r="C70" t="s">
         <v>5</v>
       </c>
       <c r="D70">
         <v>1335387</v>
       </c>
       <c r="E70">
-        <v>2267203</v>
+        <v>2267203.0</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>2021</v>
       </c>
       <c r="B71">
         <v>11</v>
       </c>
       <c r="C71" t="s">
         <v>6</v>
       </c>
       <c r="D71">
         <v>1658273</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>2021</v>
       </c>
       <c r="B72">
         <v>12</v>
       </c>
       <c r="C72" t="s">
         <v>5</v>
       </c>
       <c r="D72">
         <v>1565119</v>
       </c>
       <c r="E72">
-        <v>2446395</v>
+        <v>2446395.0</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>2021</v>
       </c>
       <c r="B73">
         <v>12</v>
       </c>
       <c r="C73" t="s">
         <v>6</v>
       </c>
       <c r="D73">
         <v>1609438</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>2022</v>
       </c>
       <c r="B74">
         <v>1</v>
       </c>
       <c r="C74" t="s">
         <v>5</v>
       </c>
       <c r="D74">
         <v>887831</v>
       </c>
       <c r="E74">
-        <v>1617441</v>
+        <v>1617441.0</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
         <v>2022</v>
       </c>
       <c r="B75">
         <v>1</v>
       </c>
       <c r="C75" t="s">
         <v>6</v>
       </c>
       <c r="D75">
         <v>1480619</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>2022</v>
       </c>
       <c r="B76">
         <v>2</v>
       </c>
       <c r="C76" t="s">
         <v>5</v>
       </c>
       <c r="D76">
         <v>736524</v>
       </c>
       <c r="E76">
-        <v>1501425</v>
+        <v>1501425.0</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>2022</v>
       </c>
       <c r="B77">
         <v>2</v>
       </c>
       <c r="C77" t="s">
         <v>6</v>
       </c>
       <c r="D77">
         <v>1375163</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
         <v>2022</v>
       </c>
       <c r="B78">
         <v>3</v>
       </c>
       <c r="C78" t="s">
         <v>5</v>
       </c>
       <c r="D78">
         <v>851334</v>
       </c>
       <c r="E78">
-        <v>1656454</v>
+        <v>1656454.0</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79">
         <v>2022</v>
       </c>
       <c r="B79">
         <v>3</v>
       </c>
       <c r="C79" t="s">
         <v>6</v>
       </c>
       <c r="D79">
         <v>1292912</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
         <v>2022</v>
       </c>
       <c r="B80">
         <v>4</v>
       </c>
       <c r="C80" t="s">
         <v>5</v>
       </c>
       <c r="D80">
         <v>930983</v>
       </c>
       <c r="E80">
-        <v>1563311</v>
+        <v>1563311.0</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>2022</v>
       </c>
       <c r="B81">
         <v>4</v>
       </c>
       <c r="C81" t="s">
         <v>6</v>
       </c>
       <c r="D81">
         <v>1897996</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
         <v>2022</v>
       </c>
       <c r="B82">
         <v>5</v>
       </c>
       <c r="C82" t="s">
         <v>5</v>
       </c>
       <c r="D82">
         <v>875013</v>
       </c>
       <c r="E82">
-        <v>1646882</v>
+        <v>1646882.0</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>2022</v>
       </c>
       <c r="B83">
         <v>5</v>
       </c>
       <c r="C83" t="s">
         <v>6</v>
       </c>
       <c r="D83">
         <v>1742569</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
         <v>2022</v>
       </c>
       <c r="B84">
         <v>6</v>
       </c>
       <c r="C84" t="s">
         <v>5</v>
       </c>
       <c r="D84">
         <v>848186</v>
       </c>
       <c r="E84">
-        <v>1532098</v>
+        <v>1532098.0</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85">
         <v>2022</v>
       </c>
       <c r="B85">
         <v>6</v>
       </c>
       <c r="C85" t="s">
         <v>6</v>
       </c>
       <c r="D85">
         <v>1532192</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86">
         <v>2022</v>
       </c>
       <c r="B86">
         <v>7</v>
       </c>
       <c r="C86" t="s">
         <v>5</v>
       </c>
       <c r="D86">
         <v>746628</v>
       </c>
       <c r="E86">
-        <v>1393790</v>
+        <v>1393790.0</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87">
         <v>2022</v>
       </c>
       <c r="B87">
         <v>7</v>
       </c>
       <c r="C87" t="s">
         <v>6</v>
       </c>
       <c r="D87">
         <v>1546934</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88">
         <v>2022</v>
       </c>
       <c r="B88">
         <v>8</v>
       </c>
       <c r="C88" t="s">
         <v>5</v>
       </c>
       <c r="D88">
         <v>669741</v>
       </c>
       <c r="E88">
-        <v>1323690</v>
+        <v>1323690.0</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89">
         <v>2022</v>
       </c>
       <c r="B89">
         <v>8</v>
       </c>
       <c r="C89" t="s">
         <v>6</v>
       </c>
       <c r="D89">
         <v>1793557</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90">
         <v>2022</v>
       </c>
       <c r="B90">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>5</v>
       </c>
       <c r="D90">
         <v>673897</v>
       </c>
       <c r="E90">
-        <v>1336895</v>
+        <v>1336895.0</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91">
         <v>2022</v>
       </c>
       <c r="B91">
         <v>9</v>
       </c>
       <c r="C91" t="s">
         <v>6</v>
       </c>
       <c r="D91">
         <v>1539980</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92">
         <v>2022</v>
       </c>
       <c r="B92">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>5</v>
       </c>
       <c r="D92">
         <v>829269</v>
       </c>
       <c r="E92">
-        <v>1641153</v>
+        <v>1641153.0</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93">
         <v>2022</v>
       </c>
       <c r="B93">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>6</v>
       </c>
       <c r="D93">
         <v>1457890</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94">
         <v>2022</v>
       </c>
       <c r="B94">
         <v>11</v>
       </c>
       <c r="C94" t="s">
         <v>5</v>
       </c>
       <c r="D94">
         <v>840892</v>
       </c>
       <c r="E94">
-        <v>1538167</v>
+        <v>1538167.0</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95">
         <v>2022</v>
       </c>
       <c r="B95">
         <v>11</v>
       </c>
       <c r="C95" t="s">
         <v>6</v>
       </c>
       <c r="D95">
         <v>1658447</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96">
         <v>2022</v>
       </c>
       <c r="B96">
         <v>12</v>
       </c>
       <c r="C96" t="s">
         <v>5</v>
       </c>
       <c r="D96">
         <v>978165</v>
       </c>
       <c r="E96">
-        <v>1527705</v>
+        <v>1527705.0</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97">
         <v>2022</v>
       </c>
       <c r="B97">
         <v>12</v>
       </c>
       <c r="C97" t="s">
         <v>6</v>
       </c>
       <c r="D97">
         <v>1323303</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
         <v>2023</v>
       </c>
       <c r="B98">
         <v>1</v>
       </c>
       <c r="C98" t="s">
         <v>5</v>
       </c>
       <c r="D98">
         <v>900394</v>
       </c>
       <c r="E98">
-        <v>1325970</v>
+        <v>1325970.0</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99">
         <v>2023</v>
       </c>
       <c r="B99">
         <v>1</v>
       </c>
       <c r="C99" t="s">
         <v>6</v>
       </c>
       <c r="D99">
         <v>1357210</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
         <v>2023</v>
       </c>
       <c r="B100">
         <v>2</v>
       </c>
       <c r="C100" t="s">
         <v>5</v>
       </c>
       <c r="D100">
         <v>748726</v>
       </c>
       <c r="E100">
-        <v>1128056</v>
+        <v>1128056.0</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
         <v>2023</v>
       </c>
       <c r="B101">
         <v>2</v>
       </c>
       <c r="C101" t="s">
         <v>6</v>
       </c>
       <c r="D101">
         <v>1435814</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
         <v>2023</v>
       </c>
       <c r="B102">
         <v>3</v>
       </c>
       <c r="C102" t="s">
         <v>5</v>
       </c>
       <c r="D102">
         <v>1153860</v>
       </c>
       <c r="E102">
-        <v>1567184</v>
+        <v>1567184.0</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
         <v>2023</v>
       </c>
       <c r="B103">
         <v>3</v>
       </c>
       <c r="C103" t="s">
         <v>6</v>
       </c>
       <c r="D103">
         <v>2126315</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104">
         <v>2023</v>
       </c>
       <c r="B104">
         <v>4</v>
       </c>
       <c r="C104" t="s">
         <v>5</v>
       </c>
       <c r="D104">
         <v>1323549</v>
       </c>
       <c r="E104">
-        <v>1471191</v>
+        <v>1471191.0</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105">
         <v>2023</v>
       </c>
       <c r="B105">
         <v>4</v>
       </c>
       <c r="C105" t="s">
         <v>6</v>
       </c>
       <c r="D105">
         <v>1754546</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>2023</v>
       </c>
       <c r="B106">
         <v>5</v>
       </c>
       <c r="C106" t="s">
         <v>5</v>
       </c>
       <c r="D106">
         <v>1534492</v>
       </c>
       <c r="E106">
-        <v>1658602</v>
+        <v>1658602.0</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>2023</v>
       </c>
       <c r="B107">
         <v>5</v>
       </c>
       <c r="C107" t="s">
         <v>6</v>
       </c>
       <c r="D107">
         <v>1962583</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>2023</v>
       </c>
       <c r="B108">
         <v>6</v>
       </c>
       <c r="C108" t="s">
         <v>5</v>
       </c>
       <c r="D108">
         <v>1662727</v>
       </c>
       <c r="E108">
-        <v>1670556</v>
+        <v>1670556.0</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>2023</v>
       </c>
       <c r="B109">
         <v>6</v>
       </c>
       <c r="C109" t="s">
         <v>6</v>
       </c>
       <c r="D109">
         <v>1940491</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>2023</v>
       </c>
       <c r="B110">
         <v>7</v>
       </c>
       <c r="C110" t="s">
         <v>5</v>
       </c>
       <c r="D110">
         <v>1742337</v>
       </c>
       <c r="E110">
-        <v>1639107</v>
+        <v>1639107.0</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>2023</v>
       </c>
       <c r="B111">
         <v>7</v>
       </c>
       <c r="C111" t="s">
         <v>6</v>
       </c>
       <c r="D111">
         <v>1962583</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>2023</v>
       </c>
       <c r="B112">
         <v>8</v>
       </c>
       <c r="C112" t="s">
         <v>5</v>
       </c>
       <c r="D112">
         <v>1846902</v>
       </c>
       <c r="E112">
-        <v>1734190</v>
+        <v>1734190.0</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>2023</v>
       </c>
       <c r="B113">
         <v>8</v>
       </c>
       <c r="C113" t="s">
         <v>6</v>
       </c>
       <c r="D113">
         <v>1905626</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114">
         <v>2023</v>
       </c>
       <c r="B114">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>5</v>
       </c>
       <c r="D114">
         <v>1881673</v>
       </c>
       <c r="E114">
-        <v>1755685</v>
+        <v>1755685.0</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115">
         <v>2023</v>
       </c>
       <c r="B115">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>6</v>
       </c>
       <c r="D115">
         <v>1775847</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116">
         <v>2023</v>
       </c>
       <c r="B116">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>5</v>
       </c>
       <c r="D116">
         <v>2195262</v>
       </c>
       <c r="E116">
-        <v>1972263</v>
+        <v>1972263.0</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117">
         <v>2023</v>
       </c>
       <c r="B117">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>6</v>
       </c>
       <c r="D117">
         <v>1900441</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118">
         <v>2023</v>
       </c>
       <c r="B118">
         <v>11</v>
       </c>
       <c r="C118" t="s">
         <v>5</v>
       </c>
       <c r="D118">
         <v>2133119</v>
       </c>
       <c r="E118">
-        <v>2128561</v>
+        <v>2128561.0</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119">
         <v>2023</v>
       </c>
       <c r="B119">
         <v>11</v>
       </c>
       <c r="C119" t="s">
         <v>6</v>
       </c>
       <c r="D119">
         <v>2512623</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120">
         <v>2023</v>
       </c>
       <c r="B120">
         <v>12</v>
       </c>
       <c r="C120" t="s">
         <v>5</v>
       </c>
       <c r="D120">
         <v>2300707</v>
       </c>
       <c r="E120">
-        <v>2122932</v>
+        <v>2122932.0</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121">
         <v>2023</v>
       </c>
       <c r="B121">
         <v>12</v>
       </c>
       <c r="C121" t="s">
         <v>6</v>
       </c>
       <c r="D121">
         <v>2227818</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122">
         <v>2024</v>
       </c>
       <c r="B122">
         <v>1</v>
       </c>
       <c r="C122" t="s">
         <v>5</v>
       </c>
       <c r="D122">
         <v>2339383</v>
       </c>
       <c r="E122">
-        <v>1849519</v>
+        <v>1849519.0</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123">
         <v>2024</v>
       </c>
       <c r="B123">
         <v>1</v>
       </c>
       <c r="C123" t="s">
         <v>6</v>
       </c>
       <c r="D123">
         <v>2304686</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124">
         <v>2024</v>
       </c>
       <c r="B124">
         <v>2</v>
       </c>
       <c r="C124" t="s">
         <v>5</v>
       </c>
       <c r="D124">
         <v>2213400</v>
       </c>
       <c r="E124">
-        <v>1676138</v>
+        <v>1676138.0</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125">
         <v>2024</v>
       </c>
       <c r="B125">
         <v>2</v>
       </c>
       <c r="C125" t="s">
         <v>6</v>
       </c>
       <c r="D125">
         <v>1692318</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126">
         <v>2024</v>
       </c>
       <c r="B126">
         <v>3</v>
       </c>
       <c r="C126" t="s">
         <v>5</v>
       </c>
       <c r="D126">
         <v>2686936</v>
       </c>
       <c r="E126">
-        <v>2097406</v>
+        <v>2097406.0</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127">
         <v>2024</v>
       </c>
       <c r="B127">
         <v>3</v>
       </c>
       <c r="C127" t="s">
         <v>6</v>
       </c>
       <c r="D127">
         <v>2049956</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128">
         <v>2024</v>
       </c>
       <c r="B128">
         <v>4</v>
       </c>
       <c r="C128" t="s">
         <v>5</v>
       </c>
       <c r="D128">
         <v>2588602</v>
       </c>
       <c r="E128">
-        <v>1689688</v>
+        <v>1689688.0</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129">
         <v>2024</v>
       </c>
       <c r="B129">
         <v>4</v>
       </c>
       <c r="C129" t="s">
         <v>6</v>
       </c>
       <c r="D129">
         <v>2178775</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130">
         <v>2024</v>
       </c>
       <c r="B130">
         <v>5</v>
       </c>
       <c r="C130" t="s">
         <v>5</v>
       </c>
       <c r="D130">
         <v>2432194</v>
       </c>
       <c r="E130">
-        <v>1785005</v>
+        <v>1785005.0</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131">
         <v>2024</v>
       </c>
       <c r="B131">
         <v>5</v>
       </c>
       <c r="C131" t="s">
         <v>6</v>
       </c>
       <c r="D131">
         <v>2064803</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132">
         <v>2024</v>
       </c>
       <c r="B132">
         <v>6</v>
       </c>
       <c r="C132" t="s">
         <v>5</v>
       </c>
       <c r="D132">
         <v>2677392</v>
       </c>
       <c r="E132">
-        <v>1778748</v>
+        <v>1778748.0</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133">
         <v>2024</v>
       </c>
       <c r="B133">
         <v>6</v>
       </c>
       <c r="C133" t="s">
         <v>6</v>
       </c>
       <c r="D133">
         <v>1934013</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134">
         <v>2024</v>
       </c>
       <c r="B134">
         <v>7</v>
       </c>
       <c r="C134" t="s">
         <v>5</v>
       </c>
       <c r="D134">
         <v>2300831</v>
       </c>
       <c r="E134">
-        <v>2337947</v>
+        <v>2337947.0</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135">
         <v>2024</v>
       </c>
       <c r="B135">
         <v>7</v>
       </c>
       <c r="C135" t="s">
         <v>6</v>
       </c>
       <c r="D135">
         <v>2007695</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136">
         <v>2024</v>
       </c>
       <c r="B136">
         <v>8</v>
       </c>
       <c r="C136" t="s">
         <v>5</v>
       </c>
       <c r="D136">
         <v>2815465</v>
       </c>
       <c r="E136">
-        <v>2544891</v>
+        <v>2544891.0</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137">
         <v>2024</v>
       </c>
       <c r="B137">
         <v>8</v>
       </c>
       <c r="C137" t="s">
         <v>6</v>
       </c>
       <c r="D137">
         <v>1609524</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138">
         <v>2024</v>
       </c>
       <c r="B138">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>5</v>
       </c>
       <c r="D138">
         <v>2782653</v>
       </c>
       <c r="E138">
-        <v>2611740</v>
+        <v>2611740.0</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139">
         <v>2024</v>
       </c>
       <c r="B139">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>6</v>
       </c>
       <c r="D139">
         <v>1294011</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140">
         <v>2024</v>
       </c>
       <c r="B140">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>5</v>
       </c>
       <c r="D140">
         <v>3457677</v>
       </c>
       <c r="E140">
-        <v>3197283</v>
+        <v>3197283.0</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141">
         <v>2024</v>
       </c>
       <c r="B141">
         <v>10</v>
       </c>
       <c r="C141" t="s">
         <v>6</v>
       </c>
       <c r="D141">
         <v>1317456</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142">
         <v>2024</v>
       </c>
       <c r="B142">
         <v>11</v>
       </c>
       <c r="C142" t="s">
         <v>5</v>
       </c>
       <c r="D142">
         <v>3271771</v>
       </c>
       <c r="E142">
-        <v>3514148</v>
+        <v>3514148.0</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143">
         <v>2024</v>
       </c>
       <c r="B143">
         <v>11</v>
       </c>
       <c r="C143" t="s">
         <v>6</v>
       </c>
       <c r="D143">
         <v>1300291</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144">
         <v>2024</v>
       </c>
       <c r="B144">
         <v>12</v>
       </c>
       <c r="C144" t="s">
         <v>5</v>
       </c>
       <c r="D144">
         <v>3436461</v>
       </c>
       <c r="E144">
-        <v>3427077</v>
+        <v>3427077.0</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145">
         <v>2024</v>
       </c>
       <c r="B145">
         <v>12</v>
       </c>
       <c r="C145" t="s">
         <v>6</v>
       </c>
       <c r="D145">
         <v>1396004</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146">
         <v>2025</v>
       </c>
       <c r="B146">
         <v>1</v>
       </c>
       <c r="C146" t="s">
         <v>5</v>
       </c>
       <c r="D146">
         <v>3017040</v>
       </c>
       <c r="E146">
-        <v>2900049</v>
+        <v>2900049.0</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147">
         <v>2025</v>
       </c>
       <c r="B147">
         <v>1</v>
       </c>
       <c r="C147" t="s">
         <v>6</v>
       </c>
       <c r="D147">
         <v>1306841</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148">
         <v>2025</v>
       </c>
       <c r="B148">
         <v>2</v>
       </c>
       <c r="C148" t="s">
         <v>5</v>
       </c>
       <c r="D148">
         <v>2794490</v>
       </c>
       <c r="E148">
-        <v>2455980</v>
+        <v>2455980.0</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149">
         <v>2025</v>
       </c>
       <c r="B149">
         <v>2</v>
       </c>
       <c r="C149" t="s">
         <v>6</v>
       </c>
       <c r="D149">
         <v>1016364</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150">
         <v>2025</v>
       </c>
       <c r="B150">
         <v>3</v>
       </c>
       <c r="C150" t="s">
         <v>5</v>
       </c>
       <c r="D150">
         <v>3356716</v>
       </c>
       <c r="E150">
-        <v>3427077</v>
+        <v>3427077.0</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151">
         <v>2025</v>
       </c>
       <c r="B151">
         <v>3</v>
       </c>
       <c r="C151" t="s">
         <v>6</v>
       </c>
       <c r="D151">
         <v>1226278</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152">
         <v>2025</v>
       </c>
       <c r="B152">
         <v>4</v>
       </c>
       <c r="C152" t="s">
         <v>5</v>
       </c>
       <c r="D152">
         <v>3181139</v>
       </c>
       <c r="E152">
-        <v>3225765</v>
+        <v>3225765.0</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153">
         <v>2025</v>
       </c>
       <c r="B153">
         <v>4</v>
       </c>
       <c r="C153" t="s">
         <v>6</v>
       </c>
       <c r="D153">
         <v>1451777</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154">
         <v>2025</v>
       </c>
       <c r="B154">
         <v>5</v>
       </c>
       <c r="C154" t="s">
         <v>5</v>
       </c>
       <c r="D154">
         <v>3583013</v>
       </c>
       <c r="E154">
-        <v>3928525</v>
+        <v>3928525.0</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155">
         <v>2025</v>
       </c>
       <c r="B155">
         <v>5</v>
       </c>
       <c r="C155" t="s">
         <v>6</v>
       </c>
       <c r="D155">
         <v>1265184</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156">
         <v>2025</v>
       </c>
       <c r="B156">
         <v>6</v>
       </c>
       <c r="C156" t="s">
         <v>5</v>
       </c>
       <c r="D156">
         <v>3333454</v>
       </c>
       <c r="E156">
-        <v>3421989</v>
+        <v>3421989.0</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157">
         <v>2025</v>
       </c>
       <c r="B157">
         <v>6</v>
       </c>
       <c r="C157" t="s">
         <v>6</v>
       </c>
       <c r="D157">
         <v>1122737</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158">
         <v>2025</v>
       </c>
       <c r="B158">
         <v>7</v>
       </c>
       <c r="C158" t="s">
         <v>5</v>
       </c>
       <c r="D158">
         <v>3265997</v>
       </c>
       <c r="E158">
-        <v>2946095</v>
+        <v>2946095.0</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159">
         <v>2025</v>
       </c>
       <c r="B159">
         <v>7</v>
       </c>
       <c r="C159" t="s">
         <v>6</v>
       </c>
       <c r="D159">
         <v>1110077</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160">
         <v>2025</v>
       </c>
       <c r="B160">
         <v>8</v>
       </c>
       <c r="C160" t="s">
         <v>5</v>
       </c>
       <c r="D160">
         <v>3373790</v>
       </c>
       <c r="E160">
-        <v>3045535</v>
+        <v>3045535.0</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161">
         <v>2025</v>
       </c>
       <c r="B161">
         <v>8</v>
       </c>
       <c r="C161" t="s">
         <v>6</v>
       </c>
       <c r="D161">
         <v>1176269</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162">
         <v>2025</v>
       </c>
       <c r="B162">
         <v>9</v>
       </c>
       <c r="C162" t="s">
         <v>5</v>
       </c>
       <c r="D162">
         <v>3075021</v>
       </c>
       <c r="E162">
-        <v>2831523</v>
+        <v>2831523.0</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163">
         <v>2025</v>
       </c>
       <c r="B163">
         <v>9</v>
       </c>
       <c r="C163" t="s">
         <v>6</v>
       </c>
       <c r="D163">
         <v>953608</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164">
         <v>2025</v>
       </c>
       <c r="B164">
         <v>10</v>
       </c>
       <c r="C164" t="s">
         <v>5</v>
       </c>
       <c r="D164">
         <v>3917823</v>
       </c>
       <c r="E164">
-        <v>3468558</v>
+        <v>3468558.0</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165">
         <v>2025</v>
       </c>
       <c r="B165">
         <v>10</v>
       </c>
       <c r="C165" t="s">
         <v>6</v>
       </c>
       <c r="D165">
         <v>1033620</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166">
         <v>2025</v>
       </c>
       <c r="B166">
         <v>11</v>
       </c>
       <c r="C166" t="s">
         <v>5</v>
       </c>
       <c r="D166">
         <v>3257791</v>
       </c>
       <c r="E166">
-        <v>3046712</v>
+        <v>3046712.0</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167">
         <v>2025</v>
       </c>
       <c r="B167">
         <v>11</v>
       </c>
       <c r="C167" t="s">
         <v>6</v>
       </c>
       <c r="D167">
         <v>500217</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168">
         <v>2025</v>
       </c>
       <c r="B168">
         <v>12</v>
       </c>
       <c r="C168" t="s">
         <v>5</v>
       </c>
       <c r="D168">
         <v>3580049</v>
       </c>
       <c r="E168">
-        <v>3310070</v>
+        <v>3310070.0</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169">
         <v>2025</v>
       </c>
       <c r="B169">
         <v>12</v>
       </c>
       <c r="C169" t="s">
         <v>6</v>
       </c>
       <c r="D169">
         <v>293963</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">