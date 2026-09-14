--- v0 (2026-06-12)
+++ v1 (2026-09-14)
@@ -641,51 +641,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G403"/>
+  <dimension ref="A1:G417"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -8709,50 +8709,330 @@
       </c>
       <c r="E402" t="s">
         <v>39</v>
       </c>
       <c r="F402" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403">
         <v>2026</v>
       </c>
       <c r="B403" t="s">
         <v>88</v>
       </c>
       <c r="C403" t="s">
         <v>89</v>
       </c>
       <c r="D403" t="s">
         <v>10</v>
       </c>
       <c r="E403" t="s">
         <v>10</v>
       </c>
       <c r="F403" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="404" spans="1:7">
+      <c r="A404">
+        <v>2016</v>
+      </c>
+      <c r="B404" t="s">
+        <v>90</v>
+      </c>
+      <c r="C404" t="s">
+        <v>91</v>
+      </c>
+      <c r="D404" t="s">
+        <v>38</v>
+      </c>
+      <c r="E404" t="s">
+        <v>39</v>
+      </c>
+      <c r="F404" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="405" spans="1:7">
+      <c r="A405">
+        <v>2017</v>
+      </c>
+      <c r="B405" t="s">
+        <v>90</v>
+      </c>
+      <c r="C405" t="s">
+        <v>91</v>
+      </c>
+      <c r="D405" t="s">
+        <v>38</v>
+      </c>
+      <c r="E405" t="s">
+        <v>39</v>
+      </c>
+      <c r="F405" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="406" spans="1:7">
+      <c r="A406">
+        <v>2018</v>
+      </c>
+      <c r="B406" t="s">
+        <v>90</v>
+      </c>
+      <c r="C406" t="s">
+        <v>91</v>
+      </c>
+      <c r="D406" t="s">
+        <v>38</v>
+      </c>
+      <c r="E406" t="s">
+        <v>39</v>
+      </c>
+      <c r="F406" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="407" spans="1:7">
+      <c r="A407">
+        <v>2019</v>
+      </c>
+      <c r="B407" t="s">
+        <v>90</v>
+      </c>
+      <c r="C407" t="s">
+        <v>91</v>
+      </c>
+      <c r="D407" t="s">
+        <v>38</v>
+      </c>
+      <c r="E407" t="s">
+        <v>39</v>
+      </c>
+      <c r="F407" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="408" spans="1:7">
+      <c r="A408">
+        <v>2020</v>
+      </c>
+      <c r="B408" t="s">
+        <v>90</v>
+      </c>
+      <c r="C408" t="s">
+        <v>91</v>
+      </c>
+      <c r="D408" t="s">
+        <v>38</v>
+      </c>
+      <c r="E408" t="s">
+        <v>39</v>
+      </c>
+      <c r="F408" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="409" spans="1:7">
+      <c r="A409">
+        <v>2021</v>
+      </c>
+      <c r="B409" t="s">
+        <v>90</v>
+      </c>
+      <c r="C409" t="s">
+        <v>91</v>
+      </c>
+      <c r="D409" t="s">
+        <v>38</v>
+      </c>
+      <c r="E409" t="s">
+        <v>39</v>
+      </c>
+      <c r="F409" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="410" spans="1:7">
+      <c r="A410">
+        <v>2022</v>
+      </c>
+      <c r="B410" t="s">
+        <v>90</v>
+      </c>
+      <c r="C410" t="s">
+        <v>91</v>
+      </c>
+      <c r="D410" t="s">
+        <v>38</v>
+      </c>
+      <c r="E410" t="s">
+        <v>39</v>
+      </c>
+      <c r="F410" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="411" spans="1:7">
+      <c r="A411">
+        <v>2016</v>
+      </c>
+      <c r="B411" t="s">
+        <v>92</v>
+      </c>
+      <c r="C411" t="s">
+        <v>93</v>
+      </c>
+      <c r="D411" t="s">
+        <v>46</v>
+      </c>
+      <c r="E411" t="s">
+        <v>39</v>
+      </c>
+      <c r="F411" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="412" spans="1:7">
+      <c r="A412">
+        <v>2017</v>
+      </c>
+      <c r="B412" t="s">
+        <v>92</v>
+      </c>
+      <c r="C412" t="s">
+        <v>93</v>
+      </c>
+      <c r="D412" t="s">
+        <v>46</v>
+      </c>
+      <c r="E412" t="s">
+        <v>39</v>
+      </c>
+      <c r="F412" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="413" spans="1:7">
+      <c r="A413">
+        <v>2018</v>
+      </c>
+      <c r="B413" t="s">
+        <v>92</v>
+      </c>
+      <c r="C413" t="s">
+        <v>93</v>
+      </c>
+      <c r="D413" t="s">
+        <v>46</v>
+      </c>
+      <c r="E413" t="s">
+        <v>39</v>
+      </c>
+      <c r="F413" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="414" spans="1:7">
+      <c r="A414">
+        <v>2019</v>
+      </c>
+      <c r="B414" t="s">
+        <v>92</v>
+      </c>
+      <c r="C414" t="s">
+        <v>93</v>
+      </c>
+      <c r="D414" t="s">
+        <v>46</v>
+      </c>
+      <c r="E414" t="s">
+        <v>39</v>
+      </c>
+      <c r="F414" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="415" spans="1:7">
+      <c r="A415">
+        <v>2020</v>
+      </c>
+      <c r="B415" t="s">
+        <v>92</v>
+      </c>
+      <c r="C415" t="s">
+        <v>93</v>
+      </c>
+      <c r="D415" t="s">
+        <v>46</v>
+      </c>
+      <c r="E415" t="s">
+        <v>39</v>
+      </c>
+      <c r="F415" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="416" spans="1:7">
+      <c r="A416">
+        <v>2021</v>
+      </c>
+      <c r="B416" t="s">
+        <v>92</v>
+      </c>
+      <c r="C416" t="s">
+        <v>93</v>
+      </c>
+      <c r="D416" t="s">
+        <v>46</v>
+      </c>
+      <c r="E416" t="s">
+        <v>39</v>
+      </c>
+      <c r="F416" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="417" spans="1:7">
+      <c r="A417">
+        <v>2022</v>
+      </c>
+      <c r="B417" t="s">
+        <v>92</v>
+      </c>
+      <c r="C417" t="s">
+        <v>93</v>
+      </c>
+      <c r="D417" t="s">
+        <v>46</v>
+      </c>
+      <c r="E417" t="s">
+        <v>39</v>
+      </c>
+      <c r="F417" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>