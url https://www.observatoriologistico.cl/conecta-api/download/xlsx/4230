--- v0 (2026-06-16)
+++ v1 (2026-11-06)
@@ -12,487 +12,610 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="822">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="930">
   <si>
     <t>Código país ISO 3</t>
   </si>
   <si>
     <t>Código país ISO 2</t>
   </si>
   <si>
     <t>Código Aduanas</t>
   </si>
   <si>
     <t>Nombre inglés</t>
   </si>
   <si>
     <t>Nombre español</t>
   </si>
   <si>
     <t>Zona</t>
   </si>
   <si>
     <t>Código zona</t>
   </si>
   <si>
     <t>Ingreso</t>
   </si>
   <si>
+    <t>Código M49</t>
+  </si>
+  <si>
     <t>ABW</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>Latin America &amp; Caribbean</t>
   </si>
   <si>
     <t>LCN</t>
   </si>
   <si>
     <t>High income</t>
   </si>
   <si>
     <t>AFG</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
     <t>Afganistán</t>
   </si>
   <si>
     <t>South Asia</t>
   </si>
   <si>
     <t>SAS</t>
   </si>
   <si>
     <t>Low income</t>
   </si>
   <si>
+    <t>004</t>
+  </si>
+  <si>
     <t>AGO</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>Sub-Saharan Africa</t>
   </si>
   <si>
     <t>SSF</t>
   </si>
   <si>
     <t>Lower middle income</t>
   </si>
   <si>
+    <t>024</t>
+  </si>
+  <si>
+    <t>AIA</t>
+  </si>
+  <si>
+    <t>AI</t>
+  </si>
+  <si>
+    <t>no_tiene_codigo_aduanas</t>
+  </si>
+  <si>
+    <t>Anguilla</t>
+  </si>
+  <si>
+    <t>Anguila</t>
+  </si>
+  <si>
     <t>ALB</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
     <t>Europe &amp; Central Asia</t>
   </si>
   <si>
     <t>ECS</t>
   </si>
   <si>
     <t>Upper middle income</t>
   </si>
   <si>
+    <t>008</t>
+  </si>
+  <si>
     <t>AND</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
+    <t>020</t>
+  </si>
+  <si>
+    <t>ANT</t>
+  </si>
+  <si>
+    <t>AN</t>
+  </si>
+  <si>
+    <t>Netherlands Antilles</t>
+  </si>
+  <si>
+    <t>Antillas Neerlandesas</t>
+  </si>
+  <si>
     <t>ARE</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>Emiratos Árabes Unidos</t>
   </si>
   <si>
     <t>Middle East &amp; North Africa</t>
   </si>
   <si>
     <t>MEA</t>
   </si>
   <si>
     <t>ARG</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
+    <t>032</t>
+  </si>
+  <si>
     <t>ARM</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
+    <t>051</t>
+  </si>
+  <si>
     <t>ASM</t>
   </si>
   <si>
     <t>AS</t>
   </si>
   <si>
-    <t>no_tiene_codigo_aduanas</t>
-[...1 lines deleted...]
-  <si>
     <t>American Samoa</t>
   </si>
   <si>
     <t>Samoa Americana</t>
   </si>
   <si>
     <t>East Asia &amp; Pacific</t>
   </si>
   <si>
     <t>EAS</t>
   </si>
   <si>
+    <t>016</t>
+  </si>
+  <si>
     <t>ATG</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
     <t>Antigua y Barbuda</t>
   </si>
   <si>
+    <t>028</t>
+  </si>
+  <si>
     <t>AUS</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
+    <t>036</t>
+  </si>
+  <si>
     <t>AUT</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
+    <t>040</t>
+  </si>
+  <si>
     <t>AZE</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
     <t>Azerbaiyán</t>
   </si>
   <si>
+    <t>031</t>
+  </si>
+  <si>
     <t>BDI</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Bélgica</t>
   </si>
   <si>
+    <t>056</t>
+  </si>
+  <si>
     <t>BEN</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
     <t>Benín</t>
   </si>
   <si>
+    <t>BES</t>
+  </si>
+  <si>
+    <t>BQ</t>
+  </si>
+  <si>
+    <t>Bonaire, Sint Eustatius and Saba</t>
+  </si>
+  <si>
+    <t>Bonaire, San Eustaquio y Saba</t>
+  </si>
+  <si>
     <t>BFA</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BGD</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
+    <t>050</t>
+  </si>
+  <si>
     <t>BGR</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
     <t>BHR</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
     <t>Bahréin</t>
   </si>
   <si>
+    <t>048</t>
+  </si>
+  <si>
     <t>BHS</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamas, The</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
+    <t>044</t>
+  </si>
+  <si>
     <t>BIH</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
     <t>Bosnia y Herzegovina</t>
   </si>
   <si>
+    <t>070</t>
+  </si>
+  <si>
     <t>BLR</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
     <t>Bielorrusia</t>
   </si>
   <si>
     <t>BLZ</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>Belice</t>
   </si>
   <si>
+    <t>084</t>
+  </si>
+  <si>
     <t>BMU</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
     <t>Bermudas</t>
   </si>
   <si>
     <t>North America</t>
   </si>
   <si>
     <t>NAC</t>
   </si>
   <si>
+    <t>060</t>
+  </si>
+  <si>
     <t>BOL</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
+    <t>068</t>
+  </si>
+  <si>
     <t>BRA</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>Brasil</t>
   </si>
   <si>
+    <t>076</t>
+  </si>
+  <si>
     <t>BRB</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
+    <t>052</t>
+  </si>
+  <si>
     <t>BRN</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>Brunéi</t>
   </si>
   <si>
+    <t>096</t>
+  </si>
+  <si>
     <t>BTN</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>Bután</t>
   </si>
   <si>
+    <t>064</t>
+  </si>
+  <si>
     <t>BWA</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>Botsuana</t>
   </si>
   <si>
+    <t>072</t>
+  </si>
+  <si>
     <t>CAF</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>República Centroafricana</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Canadá</t>
   </si>
   <si>
+    <t>CCK</t>
+  </si>
+  <si>
+    <t>CC</t>
+  </si>
+  <si>
+    <t>Cocos (Keeling) Islands</t>
+  </si>
+  <si>
+    <t>Islas Cocos (Keeling)</t>
+  </si>
+  <si>
     <t>CHE</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Suiza</t>
   </si>
   <si>
     <t>CHI</t>
   </si>
   <si>
     <t>no_identificado</t>
   </si>
   <si>
     <t>Channel Islands</t>
   </si>
   <si>
     <t>Islas Anglonormandas</t>
   </si>
   <si>
     <t>CHL</t>
@@ -539,50 +662,62 @@
   <si>
     <t>COD</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Congo, Dem. Rep.</t>
   </si>
   <si>
     <t>República Democrática del Congo</t>
   </si>
   <si>
     <t>COG</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Congo, Rep.</t>
   </si>
   <si>
     <t>República del Congo</t>
   </si>
   <si>
+    <t>COK</t>
+  </si>
+  <si>
+    <t>CK</t>
+  </si>
+  <si>
+    <t>Cook Islands</t>
+  </si>
+  <si>
+    <t>Islas Cook</t>
+  </si>
+  <si>
     <t>COL</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>COM</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
     <t>Comoras</t>
   </si>
   <si>
     <t>CPV</t>
   </si>
   <si>
     <t>CV</t>
@@ -599,50 +734,62 @@
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
     <t>CUB</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
     <t>CUW</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curaçao</t>
   </si>
   <si>
     <t>Curazao</t>
   </si>
   <si>
+    <t>CXR</t>
+  </si>
+  <si>
+    <t>CX</t>
+  </si>
+  <si>
+    <t>Christmas Island</t>
+  </si>
+  <si>
+    <t>Isla Christmas</t>
+  </si>
+  <si>
     <t>CYM</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Islands</t>
   </si>
   <si>
     <t>Islas Caimán</t>
   </si>
   <si>
     <t>CYP</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
     <t>Chipre</t>
   </si>
   <si>
     <t>CZE</t>
@@ -704,50 +851,53 @@
   <si>
     <t>DOM</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
     <t>República Dominicana</t>
   </si>
   <si>
     <t>DZA</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>Argelia</t>
   </si>
   <si>
+    <t>012</t>
+  </si>
+  <si>
     <t>ECU</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
     <t>EGY</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Egypt, Arab Rep.</t>
   </si>
   <si>
     <t>Egipto</t>
   </si>
   <si>
     <t>ERI</t>
   </si>
   <si>
     <t>ER</t>
@@ -791,50 +941,62 @@
   <si>
     <t>FIN</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
     <t>Finlandia</t>
   </si>
   <si>
     <t>FJI</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
     <t>Fiyi</t>
   </si>
   <si>
+    <t>FLK</t>
+  </si>
+  <si>
+    <t>FK</t>
+  </si>
+  <si>
+    <t>Falkland Islands (Malvinas)</t>
+  </si>
+  <si>
+    <t>Islas Malvinas</t>
+  </si>
+  <si>
     <t>FRA</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>Francia</t>
   </si>
   <si>
     <t>FRO</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Islands</t>
   </si>
   <si>
     <t>Islas Feroe</t>
   </si>
   <si>
     <t>FSM</t>
@@ -860,77 +1022,98 @@
   <si>
     <t>Gabón</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Reino Unido</t>
   </si>
   <si>
     <t>GEO</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
+    <t>GGY</t>
+  </si>
+  <si>
+    <t>GG</t>
+  </si>
+  <si>
+    <t>Guernsey</t>
+  </si>
+  <si>
     <t>GHA</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>GIB</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Gibraltar</t>
   </si>
   <si>
     <t>GIN</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
+    <t>GLP</t>
+  </si>
+  <si>
+    <t>GP</t>
+  </si>
+  <si>
+    <t>Guadeloupe</t>
+  </si>
+  <si>
+    <t>Guadalupe</t>
+  </si>
+  <si>
     <t>GMB</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambia, The</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
     <t>GNB</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
     <t>GNQ</t>
   </si>
   <si>
     <t>GQ</t>
@@ -965,50 +1148,62 @@
   <si>
     <t>Granada</t>
   </si>
   <si>
     <t>GRL</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
     <t>Groenlandia</t>
   </si>
   <si>
     <t>GTM</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
+    <t>GUF</t>
+  </si>
+  <si>
+    <t>GF</t>
+  </si>
+  <si>
+    <t>French Guiana</t>
+  </si>
+  <si>
+    <t>Guayana Francesa</t>
+  </si>
+  <si>
     <t>GUM</t>
   </si>
   <si>
     <t>GU</t>
   </si>
   <si>
     <t>Guam</t>
   </si>
   <si>
     <t>GUY</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HKG</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong SAR, China</t>
@@ -1037,51 +1232,51 @@
   <si>
     <t>Croacia</t>
   </si>
   <si>
     <t>HTI</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>Haití</t>
   </si>
   <si>
     <t>HUN</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>Hungría I</t>
+    <t>Hungría</t>
   </si>
   <si>
     <t>IDN</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>IMN</t>
   </si>
   <si>
     <t>IM</t>
   </si>
   <si>
     <t>Isle of Man</t>
   </si>
   <si>
     <t>Isla de Man</t>
   </si>
   <si>
     <t>IND</t>
   </si>
@@ -1133,72 +1328,81 @@
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>Islandia</t>
   </si>
   <si>
     <t>ISR</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>Italia J</t>
+    <t>Italia</t>
   </si>
   <si>
     <t>JAM</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
+    <t>JEY</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>Jersey</t>
+  </si>
+  <si>
     <t>JOR</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>Jordania K</t>
+    <t>Jordania</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>Japón</t>
   </si>
   <si>
     <t>KAZ</t>
   </si>
   <si>
     <t>KZ</t>
   </si>
   <si>
     <t>Kazakhstan</t>
   </si>
   <si>
     <t>Kazajistán</t>
   </si>
@@ -1259,53 +1463,50 @@
   <si>
     <t>San Cristóbal y Nieves</t>
   </si>
   <si>
     <t>KOR</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Korea, Rep.</t>
   </si>
   <si>
     <t>Corea del Sur</t>
   </si>
   <si>
     <t>KWT</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
-    <t>Kuwait L</t>
-[...1 lines deleted...]
-  <si>
     <t>LAO</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao PDR</t>
   </si>
   <si>
     <t>Laos</t>
   </si>
   <si>
     <t>LBN</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>Líbano</t>
   </si>
   <si>
     <t>LBR</t>
@@ -1370,51 +1571,51 @@
   <si>
     <t>Lesoto</t>
   </si>
   <si>
     <t>LTU</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>Lituania</t>
   </si>
   <si>
     <t>LUX</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
-    <t>Luxemburgo M</t>
+    <t>Luxemburgo</t>
   </si>
   <si>
     <t>LVA</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
     <t>Letonia</t>
   </si>
   <si>
     <t>MAC</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao SAR, China</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
@@ -1580,134 +1781,185 @@
   <si>
     <t>Northern Mariana Islands</t>
   </si>
   <si>
     <t>Islas Marianas del Norte</t>
   </si>
   <si>
     <t>MOZ</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>MRT</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
+    <t>MSR</t>
+  </si>
+  <si>
+    <t>MS</t>
+  </si>
+  <si>
+    <t>Montserrat</t>
+  </si>
+  <si>
+    <t>MTQ</t>
+  </si>
+  <si>
+    <t>MQ</t>
+  </si>
+  <si>
+    <t>Martinique</t>
+  </si>
+  <si>
+    <t>Martinica</t>
+  </si>
+  <si>
     <t>MUS</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
     <t>Mauricio</t>
   </si>
   <si>
     <t>MWI</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MYS</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>Malasia</t>
   </si>
   <si>
+    <t>MYT</t>
+  </si>
+  <si>
+    <t>YT</t>
+  </si>
+  <si>
+    <t>Mayotte</t>
+  </si>
+  <si>
     <t>NAM</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>NCL</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>New Caledonia</t>
   </si>
   <si>
     <t>Nueva Caledonia</t>
   </si>
   <si>
     <t>NER</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>Níger</t>
   </si>
   <si>
+    <t>NFK</t>
+  </si>
+  <si>
+    <t>NF</t>
+  </si>
+  <si>
+    <t>Norfolk Island</t>
+  </si>
+  <si>
+    <t>Isla Norfolk</t>
+  </si>
+  <si>
     <t>NGA</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>NIC</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
+    <t>NIU</t>
+  </si>
+  <si>
+    <t>NU</t>
+  </si>
+  <si>
+    <t>Niue</t>
+  </si>
+  <si>
     <t>NLD</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>Países Bajos</t>
   </si>
   <si>
     <t>NOR</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>Noruega</t>
   </si>
   <si>
     <t>NPL</t>
@@ -1886,182 +2138,233 @@
   <si>
     <t>Palestina (ANP)</t>
   </si>
   <si>
     <t>PYF</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>French Polynesia</t>
   </si>
   <si>
     <t>Polinesia Francesa</t>
   </si>
   <si>
     <t>QAT</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
+    <t>REU</t>
+  </si>
+  <si>
+    <t>RE</t>
+  </si>
+  <si>
+    <t>Réunion</t>
+  </si>
+  <si>
+    <t>Reunión</t>
+  </si>
+  <si>
     <t>ROU</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>Rumania</t>
   </si>
   <si>
     <t>RUS</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
     <t>Rusia</t>
   </si>
   <si>
     <t>RWA</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
     <t>SAU</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>Arabia Saudita</t>
   </si>
   <si>
+    <t>SCG</t>
+  </si>
+  <si>
+    <t>CS</t>
+  </si>
+  <si>
+    <t>Serbia and Montenegro</t>
+  </si>
+  <si>
+    <t>Serbia y Montenegro</t>
+  </si>
+  <si>
     <t>SDN</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
     <t>Sudán</t>
   </si>
   <si>
     <t>SEN</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SGP</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
+    <t>SHN</t>
+  </si>
+  <si>
+    <t>SH</t>
+  </si>
+  <si>
+    <t>Saint Helena</t>
+  </si>
+  <si>
+    <t>Santa Elena</t>
+  </si>
+  <si>
     <t>SLB</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>Islas Salomón</t>
   </si>
   <si>
+    <t>090</t>
+  </si>
+  <si>
     <t>SLE</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>Sierra Leona</t>
   </si>
   <si>
     <t>SLV</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SMR</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
     <t>SOM</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
+    <t>SPM</t>
+  </si>
+  <si>
+    <t>PM</t>
+  </si>
+  <si>
+    <t>Saint Pierre and Miquelon</t>
+  </si>
+  <si>
+    <t>San Pedro y Miquelón</t>
+  </si>
+  <si>
     <t>SRB</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>SSD</t>
   </si>
   <si>
     <t>SS</t>
   </si>
   <si>
     <t>South Sudan</t>
   </si>
   <si>
     <t>Sudán del Sur</t>
   </si>
   <si>
     <t>STP</t>
   </si>
   <si>
     <t>ST</t>
@@ -2390,80 +2693,95 @@
   <si>
     <t>VE</t>
   </si>
   <si>
     <t>Venezuela, RB</t>
   </si>
   <si>
     <t>Venezuela</t>
   </si>
   <si>
     <t>No asignado</t>
   </si>
   <si>
     <t>VGB</t>
   </si>
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>British Virgin Islands</t>
   </si>
   <si>
     <t>Islas Vírgenes Británicas</t>
   </si>
   <si>
+    <t>092</t>
+  </si>
+  <si>
     <t>VIR</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>Virgin Islands (U.S.)</t>
   </si>
   <si>
     <t>Islas Vírgenes Estadounidenses</t>
   </si>
   <si>
     <t>VNM</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Vietnam</t>
   </si>
   <si>
     <t>VUT</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
+    <t>WLF</t>
+  </si>
+  <si>
+    <t>WF</t>
+  </si>
+  <si>
+    <t>Wallis and Futuna Islands</t>
+  </si>
+  <si>
+    <t>Islas Wallis y Futuna</t>
+  </si>
+  <si>
     <t>WSM</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>XKX</t>
   </si>
   <si>
     <t>Kosovo</t>
   </si>
   <si>
     <t>YEM</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen, Rep.</t>
   </si>
   <si>
     <t>Yemen</t>
@@ -2478,50 +2796,56 @@
     <t>South Africa</t>
   </si>
   <si>
     <t>Sudáfrica</t>
   </si>
   <si>
     <t>ZMB</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZWE</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>Zimbabue</t>
+  </si>
+  <si>
+    <t>Sudan (former, until 2011)</t>
+  </si>
+  <si>
+    <t>Sudán (hasta 2011)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2825,5750 +3149,6841 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H219"/>
+  <dimension ref="A1:I241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C2">
         <v>243</v>
       </c>
       <c r="D2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H2" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:8">
+        <v>14</v>
+      </c>
+      <c r="I2">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C3">
         <v>308</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:8">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C4">
         <v>140</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="H4" t="s">
+        <v>28</v>
+      </c>
+      <c r="I4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E5" t="s">
+        <v>34</v>
+      </c>
+      <c r="I5">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6">
+        <v>518</v>
+      </c>
+      <c r="D6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E6" t="s">
+        <v>37</v>
+      </c>
+      <c r="F6" t="s">
+        <v>38</v>
+      </c>
+      <c r="G6" t="s">
+        <v>39</v>
+      </c>
+      <c r="H6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C7">
+        <v>525</v>
+      </c>
+      <c r="D7" t="s">
+        <v>44</v>
+      </c>
+      <c r="E7" t="s">
+        <v>44</v>
+      </c>
+      <c r="F7" t="s">
+        <v>38</v>
+      </c>
+      <c r="G7" t="s">
+        <v>39</v>
+      </c>
+      <c r="H7" t="s">
+        <v>14</v>
+      </c>
+      <c r="I7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D8" t="s">
+        <v>48</v>
+      </c>
+      <c r="E8" t="s">
+        <v>49</v>
+      </c>
+      <c r="I8">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9">
+        <v>341</v>
+      </c>
+      <c r="D9" t="s">
+        <v>52</v>
+      </c>
+      <c r="E9" t="s">
+        <v>53</v>
+      </c>
+      <c r="F9" t="s">
+        <v>54</v>
+      </c>
+      <c r="G9" t="s">
+        <v>55</v>
+      </c>
+      <c r="H9" t="s">
+        <v>14</v>
+      </c>
+      <c r="I9">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10">
+        <v>224</v>
+      </c>
+      <c r="D10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" t="s">
+        <v>13</v>
+      </c>
+      <c r="H10" t="s">
+        <v>40</v>
+      </c>
+      <c r="I10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C11">
+        <v>540</v>
+      </c>
+      <c r="D11" t="s">
+        <v>62</v>
+      </c>
+      <c r="E11" t="s">
+        <v>62</v>
+      </c>
+      <c r="F11" t="s">
+        <v>38</v>
+      </c>
+      <c r="G11" t="s">
+        <v>39</v>
+      </c>
+      <c r="H11" t="s">
+        <v>40</v>
+      </c>
+      <c r="I11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" t="s">
+        <v>65</v>
+      </c>
+      <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
+        <v>66</v>
+      </c>
+      <c r="E12" t="s">
+        <v>67</v>
+      </c>
+      <c r="F12" t="s">
+        <v>68</v>
+      </c>
+      <c r="G12" t="s">
+        <v>69</v>
+      </c>
+      <c r="H12" t="s">
+        <v>14</v>
+      </c>
+      <c r="I12" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" t="s">
+        <v>72</v>
+      </c>
+      <c r="C13">
+        <v>240</v>
+      </c>
+      <c r="D13" t="s">
+        <v>73</v>
+      </c>
+      <c r="E13" t="s">
+        <v>74</v>
+      </c>
+      <c r="F13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H13" t="s">
+        <v>14</v>
+      </c>
+      <c r="I13" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" t="s">
+        <v>76</v>
+      </c>
+      <c r="B14" t="s">
+        <v>77</v>
+      </c>
+      <c r="C14">
+        <v>406</v>
+      </c>
+      <c r="D14" t="s">
+        <v>78</v>
+      </c>
+      <c r="E14" t="s">
+        <v>78</v>
+      </c>
+      <c r="F14" t="s">
+        <v>68</v>
+      </c>
+      <c r="G14" t="s">
+        <v>69</v>
+      </c>
+      <c r="H14" t="s">
+        <v>14</v>
+      </c>
+      <c r="I14" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15">
+        <v>509</v>
+      </c>
+      <c r="D15" t="s">
+        <v>82</v>
+      </c>
+      <c r="E15" t="s">
+        <v>82</v>
+      </c>
+      <c r="F15" t="s">
+        <v>38</v>
+      </c>
+      <c r="G15" t="s">
+        <v>39</v>
+      </c>
+      <c r="H15" t="s">
+        <v>14</v>
+      </c>
+      <c r="I15" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B16" t="s">
+        <v>85</v>
+      </c>
+      <c r="C16">
+        <v>541</v>
+      </c>
+      <c r="D16" t="s">
+        <v>86</v>
+      </c>
+      <c r="E16" t="s">
+        <v>87</v>
+      </c>
+      <c r="F16" t="s">
+        <v>38</v>
+      </c>
+      <c r="G16" t="s">
+        <v>39</v>
+      </c>
+      <c r="H16" t="s">
+        <v>40</v>
+      </c>
+      <c r="I16" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B17" t="s">
+        <v>90</v>
+      </c>
+      <c r="C17">
+        <v>141</v>
+      </c>
+      <c r="D17" t="s">
+        <v>91</v>
+      </c>
+      <c r="E17" t="s">
+        <v>91</v>
+      </c>
+      <c r="F17" t="s">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s">
+      <c r="G17" t="s">
         <v>27</v>
       </c>
-      <c r="B5" t="s">
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" t="s">
+        <v>92</v>
+      </c>
+      <c r="B18" t="s">
+        <v>93</v>
+      </c>
+      <c r="C18">
+        <v>514</v>
+      </c>
+      <c r="D18" t="s">
+        <v>94</v>
+      </c>
+      <c r="E18" t="s">
+        <v>95</v>
+      </c>
+      <c r="F18" t="s">
+        <v>38</v>
+      </c>
+      <c r="G18" t="s">
+        <v>39</v>
+      </c>
+      <c r="H18" t="s">
+        <v>14</v>
+      </c>
+      <c r="I18" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" t="s">
+        <v>97</v>
+      </c>
+      <c r="B19" t="s">
+        <v>98</v>
+      </c>
+      <c r="C19">
+        <v>150</v>
+      </c>
+      <c r="D19" t="s">
+        <v>99</v>
+      </c>
+      <c r="E19" t="s">
+        <v>100</v>
+      </c>
+      <c r="F19" t="s">
+        <v>26</v>
+      </c>
+      <c r="G19" t="s">
+        <v>27</v>
+      </c>
+      <c r="H19" t="s">
         <v>28</v>
       </c>
-      <c r="C5">
+      <c r="I19">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" t="s">
+        <v>101</v>
+      </c>
+      <c r="B20" t="s">
+        <v>102</v>
+      </c>
+      <c r="C20" t="s">
+        <v>32</v>
+      </c>
+      <c r="D20" t="s">
+        <v>103</v>
+      </c>
+      <c r="E20" t="s">
+        <v>104</v>
+      </c>
+      <c r="I20">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B21" t="s">
+        <v>106</v>
+      </c>
+      <c r="C21">
+        <v>161</v>
+      </c>
+      <c r="D21" t="s">
+        <v>107</v>
+      </c>
+      <c r="E21" t="s">
+        <v>107</v>
+      </c>
+      <c r="F21" t="s">
+        <v>26</v>
+      </c>
+      <c r="G21" t="s">
+        <v>27</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" t="s">
+        <v>108</v>
+      </c>
+      <c r="B22" t="s">
+        <v>109</v>
+      </c>
+      <c r="C22">
+        <v>321</v>
+      </c>
+      <c r="D22" t="s">
+        <v>110</v>
+      </c>
+      <c r="E22" t="s">
+        <v>110</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>28</v>
+      </c>
+      <c r="I22" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" t="s">
+        <v>112</v>
+      </c>
+      <c r="B23" t="s">
+        <v>113</v>
+      </c>
+      <c r="C23">
+        <v>527</v>
+      </c>
+      <c r="D23" t="s">
+        <v>114</v>
+      </c>
+      <c r="E23" t="s">
+        <v>114</v>
+      </c>
+      <c r="F23" t="s">
+        <v>38</v>
+      </c>
+      <c r="G23" t="s">
+        <v>39</v>
+      </c>
+      <c r="H23" t="s">
+        <v>40</v>
+      </c>
+      <c r="I23">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" t="s">
+        <v>115</v>
+      </c>
+      <c r="B24" t="s">
+        <v>116</v>
+      </c>
+      <c r="C24">
+        <v>313</v>
+      </c>
+      <c r="D24" t="s">
+        <v>117</v>
+      </c>
+      <c r="E24" t="s">
+        <v>118</v>
+      </c>
+      <c r="F24" t="s">
+        <v>54</v>
+      </c>
+      <c r="G24" t="s">
+        <v>55</v>
+      </c>
+      <c r="H24" t="s">
+        <v>14</v>
+      </c>
+      <c r="I24" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" t="s">
+        <v>121</v>
+      </c>
+      <c r="C25">
+        <v>207</v>
+      </c>
+      <c r="D25" t="s">
+        <v>122</v>
+      </c>
+      <c r="E25" t="s">
+        <v>123</v>
+      </c>
+      <c r="F25" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" t="s">
+        <v>13</v>
+      </c>
+      <c r="H25" t="s">
+        <v>14</v>
+      </c>
+      <c r="I25" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" t="s">
+        <v>125</v>
+      </c>
+      <c r="B26" t="s">
+        <v>126</v>
+      </c>
+      <c r="C26">
+        <v>543</v>
+      </c>
+      <c r="D26" t="s">
+        <v>127</v>
+      </c>
+      <c r="E26" t="s">
+        <v>128</v>
+      </c>
+      <c r="F26" t="s">
+        <v>38</v>
+      </c>
+      <c r="G26" t="s">
+        <v>39</v>
+      </c>
+      <c r="H26" t="s">
+        <v>40</v>
+      </c>
+      <c r="I26" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" t="s">
+        <v>130</v>
+      </c>
+      <c r="B27" t="s">
+        <v>131</v>
+      </c>
+      <c r="C27">
+        <v>542</v>
+      </c>
+      <c r="D27" t="s">
+        <v>132</v>
+      </c>
+      <c r="E27" t="s">
+        <v>133</v>
+      </c>
+      <c r="F27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G27" t="s">
+        <v>39</v>
+      </c>
+      <c r="H27" t="s">
+        <v>40</v>
+      </c>
+      <c r="I27">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" t="s">
+        <v>134</v>
+      </c>
+      <c r="B28" t="s">
+        <v>135</v>
+      </c>
+      <c r="C28">
+        <v>236</v>
+      </c>
+      <c r="D28" t="s">
+        <v>136</v>
+      </c>
+      <c r="E28" t="s">
+        <v>137</v>
+      </c>
+      <c r="F28" t="s">
+        <v>12</v>
+      </c>
+      <c r="G28" t="s">
+        <v>13</v>
+      </c>
+      <c r="H28" t="s">
+        <v>40</v>
+      </c>
+      <c r="I28" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" t="s">
+        <v>139</v>
+      </c>
+      <c r="B29" t="s">
+        <v>140</v>
+      </c>
+      <c r="C29">
+        <v>244</v>
+      </c>
+      <c r="D29" t="s">
+        <v>141</v>
+      </c>
+      <c r="E29" t="s">
+        <v>142</v>
+      </c>
+      <c r="F29" t="s">
+        <v>143</v>
+      </c>
+      <c r="G29" t="s">
+        <v>144</v>
+      </c>
+      <c r="H29" t="s">
+        <v>14</v>
+      </c>
+      <c r="I29" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" t="s">
+        <v>146</v>
+      </c>
+      <c r="B30" t="s">
+        <v>147</v>
+      </c>
+      <c r="C30">
+        <v>221</v>
+      </c>
+      <c r="D30" t="s">
+        <v>148</v>
+      </c>
+      <c r="E30" t="s">
+        <v>148</v>
+      </c>
+      <c r="F30" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H30" t="s">
+        <v>28</v>
+      </c>
+      <c r="I30" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" t="s">
+        <v>150</v>
+      </c>
+      <c r="B31" t="s">
+        <v>151</v>
+      </c>
+      <c r="C31">
+        <v>220</v>
+      </c>
+      <c r="D31" t="s">
+        <v>152</v>
+      </c>
+      <c r="E31" t="s">
+        <v>153</v>
+      </c>
+      <c r="F31" t="s">
+        <v>12</v>
+      </c>
+      <c r="G31" t="s">
+        <v>13</v>
+      </c>
+      <c r="H31" t="s">
+        <v>40</v>
+      </c>
+      <c r="I31" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" t="s">
+        <v>155</v>
+      </c>
+      <c r="B32" t="s">
+        <v>156</v>
+      </c>
+      <c r="C32">
+        <v>204</v>
+      </c>
+      <c r="D32" t="s">
+        <v>157</v>
+      </c>
+      <c r="E32" t="s">
+        <v>157</v>
+      </c>
+      <c r="F32" t="s">
+        <v>12</v>
+      </c>
+      <c r="G32" t="s">
+        <v>13</v>
+      </c>
+      <c r="H32" t="s">
+        <v>14</v>
+      </c>
+      <c r="I32" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" t="s">
+        <v>159</v>
+      </c>
+      <c r="B33" t="s">
+        <v>160</v>
+      </c>
+      <c r="C33">
+        <v>344</v>
+      </c>
+      <c r="D33" t="s">
+        <v>161</v>
+      </c>
+      <c r="E33" t="s">
+        <v>162</v>
+      </c>
+      <c r="F33" t="s">
+        <v>68</v>
+      </c>
+      <c r="G33" t="s">
+        <v>69</v>
+      </c>
+      <c r="H33" t="s">
+        <v>14</v>
+      </c>
+      <c r="I33" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" t="s">
+        <v>164</v>
+      </c>
+      <c r="B34" t="s">
+        <v>165</v>
+      </c>
+      <c r="C34">
+        <v>318</v>
+      </c>
+      <c r="D34" t="s">
+        <v>166</v>
+      </c>
+      <c r="E34" t="s">
+        <v>167</v>
+      </c>
+      <c r="F34" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" t="s">
+        <v>28</v>
+      </c>
+      <c r="I34" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" t="s">
+        <v>169</v>
+      </c>
+      <c r="B35" t="s">
+        <v>170</v>
+      </c>
+      <c r="C35">
+        <v>113</v>
+      </c>
+      <c r="D35" t="s">
+        <v>171</v>
+      </c>
+      <c r="E35" t="s">
+        <v>172</v>
+      </c>
+      <c r="F35" t="s">
+        <v>26</v>
+      </c>
+      <c r="G35" t="s">
+        <v>27</v>
+      </c>
+      <c r="H35" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" t="s">
+        <v>174</v>
+      </c>
+      <c r="B36" t="s">
+        <v>175</v>
+      </c>
+      <c r="C36">
+        <v>148</v>
+      </c>
+      <c r="D36" t="s">
+        <v>176</v>
+      </c>
+      <c r="E36" t="s">
+        <v>177</v>
+      </c>
+      <c r="F36" t="s">
+        <v>26</v>
+      </c>
+      <c r="G36" t="s">
+        <v>27</v>
+      </c>
+      <c r="H36" t="s">
+        <v>21</v>
+      </c>
+      <c r="I36">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" t="s">
+        <v>178</v>
+      </c>
+      <c r="B37" t="s">
+        <v>179</v>
+      </c>
+      <c r="C37">
+        <v>226</v>
+      </c>
+      <c r="D37" t="s">
+        <v>180</v>
+      </c>
+      <c r="E37" t="s">
+        <v>181</v>
+      </c>
+      <c r="F37" t="s">
+        <v>143</v>
+      </c>
+      <c r="G37" t="s">
+        <v>144</v>
+      </c>
+      <c r="H37" t="s">
+        <v>14</v>
+      </c>
+      <c r="I37">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" t="s">
+        <v>182</v>
+      </c>
+      <c r="B38" t="s">
+        <v>183</v>
+      </c>
+      <c r="C38" t="s">
+        <v>32</v>
+      </c>
+      <c r="D38" t="s">
+        <v>184</v>
+      </c>
+      <c r="E38" t="s">
+        <v>185</v>
+      </c>
+      <c r="I38">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" t="s">
+        <v>186</v>
+      </c>
+      <c r="B39" t="s">
+        <v>187</v>
+      </c>
+      <c r="C39">
+        <v>508</v>
+      </c>
+      <c r="D39" t="s">
+        <v>188</v>
+      </c>
+      <c r="E39" t="s">
+        <v>189</v>
+      </c>
+      <c r="F39" t="s">
+        <v>38</v>
+      </c>
+      <c r="G39" t="s">
+        <v>39</v>
+      </c>
+      <c r="H39" t="s">
+        <v>14</v>
+      </c>
+      <c r="I39">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" t="s">
+        <v>190</v>
+      </c>
+      <c r="B40" t="s">
+        <v>191</v>
+      </c>
+      <c r="C40" t="s">
+        <v>32</v>
+      </c>
+      <c r="D40" t="s">
+        <v>192</v>
+      </c>
+      <c r="E40" t="s">
+        <v>193</v>
+      </c>
+      <c r="F40" t="s">
+        <v>38</v>
+      </c>
+      <c r="G40" t="s">
+        <v>39</v>
+      </c>
+      <c r="H40" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" t="s">
+        <v>194</v>
+      </c>
+      <c r="B41" t="s">
+        <v>195</v>
+      </c>
+      <c r="C41">
+        <v>997</v>
+      </c>
+      <c r="D41" t="s">
+        <v>196</v>
+      </c>
+      <c r="E41" t="s">
+        <v>196</v>
+      </c>
+      <c r="F41" t="s">
+        <v>12</v>
+      </c>
+      <c r="G41" t="s">
+        <v>13</v>
+      </c>
+      <c r="H41" t="s">
+        <v>14</v>
+      </c>
+      <c r="I41">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" t="s">
+        <v>197</v>
+      </c>
+      <c r="B42" t="s">
+        <v>198</v>
+      </c>
+      <c r="C42">
+        <v>336</v>
+      </c>
+      <c r="D42" t="s">
+        <v>199</v>
+      </c>
+      <c r="E42" t="s">
+        <v>199</v>
+      </c>
+      <c r="F42" t="s">
+        <v>68</v>
+      </c>
+      <c r="G42" t="s">
+        <v>69</v>
+      </c>
+      <c r="H42" t="s">
+        <v>40</v>
+      </c>
+      <c r="I42">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" t="s">
+        <v>200</v>
+      </c>
+      <c r="B43" t="s">
+        <v>201</v>
+      </c>
+      <c r="C43">
+        <v>107</v>
+      </c>
+      <c r="D43" t="s">
+        <v>202</v>
+      </c>
+      <c r="E43" t="s">
+        <v>203</v>
+      </c>
+      <c r="F43" t="s">
+        <v>26</v>
+      </c>
+      <c r="G43" t="s">
+        <v>27</v>
+      </c>
+      <c r="H43" t="s">
+        <v>28</v>
+      </c>
+      <c r="I43">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" t="s">
+        <v>204</v>
+      </c>
+      <c r="B44" t="s">
+        <v>205</v>
+      </c>
+      <c r="C44">
+        <v>149</v>
+      </c>
+      <c r="D44" t="s">
+        <v>206</v>
+      </c>
+      <c r="E44" t="s">
+        <v>207</v>
+      </c>
+      <c r="F44" t="s">
+        <v>26</v>
+      </c>
+      <c r="G44" t="s">
+        <v>27</v>
+      </c>
+      <c r="H44" t="s">
+        <v>28</v>
+      </c>
+      <c r="I44">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" t="s">
+        <v>208</v>
+      </c>
+      <c r="B45" t="s">
+        <v>209</v>
+      </c>
+      <c r="C45">
+        <v>143</v>
+      </c>
+      <c r="D45" t="s">
+        <v>210</v>
+      </c>
+      <c r="E45" t="s">
+        <v>211</v>
+      </c>
+      <c r="F45" t="s">
+        <v>26</v>
+      </c>
+      <c r="G45" t="s">
+        <v>27</v>
+      </c>
+      <c r="H45" t="s">
+        <v>21</v>
+      </c>
+      <c r="I45">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" t="s">
+        <v>212</v>
+      </c>
+      <c r="B46" t="s">
+        <v>213</v>
+      </c>
+      <c r="C46" t="s">
+        <v>32</v>
+      </c>
+      <c r="D46" t="s">
+        <v>214</v>
+      </c>
+      <c r="E46" t="s">
+        <v>215</v>
+      </c>
+      <c r="F46" t="s">
+        <v>26</v>
+      </c>
+      <c r="G46" t="s">
+        <v>27</v>
+      </c>
+      <c r="H46" t="s">
+        <v>28</v>
+      </c>
+      <c r="I46">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" t="s">
+        <v>216</v>
+      </c>
+      <c r="B47" t="s">
+        <v>217</v>
+      </c>
+      <c r="C47" t="s">
+        <v>32</v>
+      </c>
+      <c r="D47" t="s">
+        <v>218</v>
+      </c>
+      <c r="E47" t="s">
+        <v>219</v>
+      </c>
+      <c r="I47">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" t="s">
+        <v>220</v>
+      </c>
+      <c r="B48" t="s">
+        <v>221</v>
+      </c>
+      <c r="C48">
+        <v>202</v>
+      </c>
+      <c r="D48" t="s">
+        <v>222</v>
+      </c>
+      <c r="E48" t="s">
+        <v>222</v>
+      </c>
+      <c r="F48" t="s">
+        <v>12</v>
+      </c>
+      <c r="G48" t="s">
+        <v>13</v>
+      </c>
+      <c r="H48" t="s">
+        <v>40</v>
+      </c>
+      <c r="I48">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" t="s">
+        <v>223</v>
+      </c>
+      <c r="B49" t="s">
+        <v>224</v>
+      </c>
+      <c r="C49">
+        <v>118</v>
+      </c>
+      <c r="D49" t="s">
+        <v>225</v>
+      </c>
+      <c r="E49" t="s">
+        <v>226</v>
+      </c>
+      <c r="F49" t="s">
+        <v>26</v>
+      </c>
+      <c r="G49" t="s">
+        <v>27</v>
+      </c>
+      <c r="H49" t="s">
+        <v>28</v>
+      </c>
+      <c r="I49">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" t="s">
+        <v>227</v>
+      </c>
+      <c r="B50" t="s">
+        <v>228</v>
+      </c>
+      <c r="C50">
+        <v>129</v>
+      </c>
+      <c r="D50" t="s">
+        <v>229</v>
+      </c>
+      <c r="E50" t="s">
+        <v>229</v>
+      </c>
+      <c r="F50" t="s">
+        <v>26</v>
+      </c>
+      <c r="G50" t="s">
+        <v>27</v>
+      </c>
+      <c r="H50" t="s">
+        <v>28</v>
+      </c>
+      <c r="I50">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" t="s">
+        <v>230</v>
+      </c>
+      <c r="B51" t="s">
+        <v>231</v>
+      </c>
+      <c r="C51">
+        <v>211</v>
+      </c>
+      <c r="D51" t="s">
+        <v>232</v>
+      </c>
+      <c r="E51" t="s">
+        <v>232</v>
+      </c>
+      <c r="F51" t="s">
+        <v>12</v>
+      </c>
+      <c r="G51" t="s">
+        <v>13</v>
+      </c>
+      <c r="H51" t="s">
+        <v>40</v>
+      </c>
+      <c r="I51">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" t="s">
+        <v>233</v>
+      </c>
+      <c r="B52" t="s">
+        <v>234</v>
+      </c>
+      <c r="C52">
+        <v>209</v>
+      </c>
+      <c r="D52" t="s">
+        <v>235</v>
+      </c>
+      <c r="E52" t="s">
+        <v>235</v>
+      </c>
+      <c r="F52" t="s">
+        <v>12</v>
+      </c>
+      <c r="G52" t="s">
+        <v>13</v>
+      </c>
+      <c r="H52" t="s">
+        <v>40</v>
+      </c>
+      <c r="I52">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" t="s">
+        <v>236</v>
+      </c>
+      <c r="B53" t="s">
+        <v>237</v>
+      </c>
+      <c r="C53" t="s">
+        <v>32</v>
+      </c>
+      <c r="D53" t="s">
+        <v>238</v>
+      </c>
+      <c r="E53" t="s">
+        <v>239</v>
+      </c>
+      <c r="F53" t="s">
+        <v>12</v>
+      </c>
+      <c r="G53" t="s">
+        <v>13</v>
+      </c>
+      <c r="H53" t="s">
+        <v>14</v>
+      </c>
+      <c r="I53">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" t="s">
+        <v>240</v>
+      </c>
+      <c r="B54" t="s">
+        <v>241</v>
+      </c>
+      <c r="C54" t="s">
+        <v>32</v>
+      </c>
+      <c r="D54" t="s">
+        <v>242</v>
+      </c>
+      <c r="E54" t="s">
+        <v>243</v>
+      </c>
+      <c r="I54">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" t="s">
+        <v>244</v>
+      </c>
+      <c r="B55" t="s">
+        <v>245</v>
+      </c>
+      <c r="C55">
+        <v>246</v>
+      </c>
+      <c r="D55" t="s">
+        <v>246</v>
+      </c>
+      <c r="E55" t="s">
+        <v>247</v>
+      </c>
+      <c r="F55" t="s">
+        <v>12</v>
+      </c>
+      <c r="G55" t="s">
+        <v>13</v>
+      </c>
+      <c r="H55" t="s">
+        <v>14</v>
+      </c>
+      <c r="I55">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" t="s">
+        <v>248</v>
+      </c>
+      <c r="B56" t="s">
+        <v>249</v>
+      </c>
+      <c r="C56">
+        <v>305</v>
+      </c>
+      <c r="D56" t="s">
+        <v>250</v>
+      </c>
+      <c r="E56" t="s">
+        <v>251</v>
+      </c>
+      <c r="F56" t="s">
+        <v>38</v>
+      </c>
+      <c r="G56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H56" t="s">
+        <v>14</v>
+      </c>
+      <c r="I56">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" t="s">
+        <v>252</v>
+      </c>
+      <c r="B57" t="s">
+        <v>253</v>
+      </c>
+      <c r="C57">
+        <v>544</v>
+      </c>
+      <c r="D57" t="s">
+        <v>254</v>
+      </c>
+      <c r="E57" t="s">
+        <v>255</v>
+      </c>
+      <c r="F57" t="s">
+        <v>38</v>
+      </c>
+      <c r="G57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H57" t="s">
+        <v>14</v>
+      </c>
+      <c r="I57">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" t="s">
+        <v>256</v>
+      </c>
+      <c r="B58" t="s">
+        <v>257</v>
+      </c>
+      <c r="C58">
+        <v>563</v>
+      </c>
+      <c r="D58" t="s">
+        <v>258</v>
+      </c>
+      <c r="E58" t="s">
+        <v>259</v>
+      </c>
+      <c r="F58" t="s">
+        <v>38</v>
+      </c>
+      <c r="G58" t="s">
+        <v>39</v>
+      </c>
+      <c r="H58" t="s">
+        <v>14</v>
+      </c>
+      <c r="I58">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" t="s">
+        <v>260</v>
+      </c>
+      <c r="B59" t="s">
+        <v>261</v>
+      </c>
+      <c r="C59">
+        <v>155</v>
+      </c>
+      <c r="D59" t="s">
+        <v>262</v>
+      </c>
+      <c r="E59" t="s">
+        <v>263</v>
+      </c>
+      <c r="F59" t="s">
+        <v>54</v>
+      </c>
+      <c r="G59" t="s">
+        <v>55</v>
+      </c>
+      <c r="H59" t="s">
+        <v>28</v>
+      </c>
+      <c r="I59">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" t="s">
+        <v>264</v>
+      </c>
+      <c r="B60" t="s">
+        <v>265</v>
+      </c>
+      <c r="C60">
+        <v>231</v>
+      </c>
+      <c r="D60" t="s">
+        <v>266</v>
+      </c>
+      <c r="E60" t="s">
+        <v>266</v>
+      </c>
+      <c r="F60" t="s">
+        <v>12</v>
+      </c>
+      <c r="G60" t="s">
+        <v>13</v>
+      </c>
+      <c r="H60" t="s">
+        <v>40</v>
+      </c>
+      <c r="I60">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" t="s">
+        <v>267</v>
+      </c>
+      <c r="B61" t="s">
+        <v>268</v>
+      </c>
+      <c r="C61">
+        <v>507</v>
+      </c>
+      <c r="D61" t="s">
+        <v>269</v>
+      </c>
+      <c r="E61" t="s">
+        <v>270</v>
+      </c>
+      <c r="F61" t="s">
+        <v>38</v>
+      </c>
+      <c r="G61" t="s">
+        <v>39</v>
+      </c>
+      <c r="H61" t="s">
+        <v>14</v>
+      </c>
+      <c r="I61">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" t="s">
+        <v>271</v>
+      </c>
+      <c r="B62" t="s">
+        <v>272</v>
+      </c>
+      <c r="C62">
+        <v>206</v>
+      </c>
+      <c r="D62" t="s">
+        <v>273</v>
+      </c>
+      <c r="E62" t="s">
+        <v>274</v>
+      </c>
+      <c r="F62" t="s">
+        <v>12</v>
+      </c>
+      <c r="G62" t="s">
+        <v>13</v>
+      </c>
+      <c r="H62" t="s">
+        <v>40</v>
+      </c>
+      <c r="I62">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" t="s">
+        <v>275</v>
+      </c>
+      <c r="B63" t="s">
+        <v>276</v>
+      </c>
+      <c r="C63">
+        <v>127</v>
+      </c>
+      <c r="D63" t="s">
+        <v>277</v>
+      </c>
+      <c r="E63" t="s">
+        <v>278</v>
+      </c>
+      <c r="F63" t="s">
+        <v>54</v>
+      </c>
+      <c r="G63" t="s">
+        <v>55</v>
+      </c>
+      <c r="H63" t="s">
+        <v>28</v>
+      </c>
+      <c r="I63" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" t="s">
+        <v>280</v>
+      </c>
+      <c r="B64" t="s">
+        <v>281</v>
+      </c>
+      <c r="C64">
+        <v>218</v>
+      </c>
+      <c r="D64" t="s">
+        <v>282</v>
+      </c>
+      <c r="E64" t="s">
+        <v>282</v>
+      </c>
+      <c r="F64" t="s">
+        <v>12</v>
+      </c>
+      <c r="G64" t="s">
+        <v>13</v>
+      </c>
+      <c r="H64" t="s">
+        <v>40</v>
+      </c>
+      <c r="I64">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" t="s">
+        <v>283</v>
+      </c>
+      <c r="B65" t="s">
+        <v>284</v>
+      </c>
+      <c r="C65">
+        <v>124</v>
+      </c>
+      <c r="D65" t="s">
+        <v>285</v>
+      </c>
+      <c r="E65" t="s">
+        <v>286</v>
+      </c>
+      <c r="F65" t="s">
+        <v>54</v>
+      </c>
+      <c r="G65" t="s">
+        <v>55</v>
+      </c>
+      <c r="H65" t="s">
+        <v>28</v>
+      </c>
+      <c r="I65">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" t="s">
+        <v>287</v>
+      </c>
+      <c r="B66" t="s">
+        <v>288</v>
+      </c>
+      <c r="C66">
+        <v>163</v>
+      </c>
+      <c r="D66" t="s">
+        <v>289</v>
+      </c>
+      <c r="E66" t="s">
+        <v>289</v>
+      </c>
+      <c r="F66" t="s">
+        <v>26</v>
+      </c>
+      <c r="G66" t="s">
+        <v>27</v>
+      </c>
+      <c r="H66" t="s">
+        <v>21</v>
+      </c>
+      <c r="I66">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" t="s">
+        <v>290</v>
+      </c>
+      <c r="B67" t="s">
+        <v>291</v>
+      </c>
+      <c r="C67">
+        <v>517</v>
+      </c>
+      <c r="D67" t="s">
+        <v>292</v>
+      </c>
+      <c r="E67" t="s">
+        <v>293</v>
+      </c>
+      <c r="F67" t="s">
+        <v>38</v>
+      </c>
+      <c r="G67" t="s">
+        <v>39</v>
+      </c>
+      <c r="H67" t="s">
+        <v>14</v>
+      </c>
+      <c r="I67">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" t="s">
+        <v>294</v>
+      </c>
+      <c r="B68" t="s">
+        <v>295</v>
+      </c>
+      <c r="C68">
+        <v>549</v>
+      </c>
+      <c r="D68" t="s">
+        <v>296</v>
+      </c>
+      <c r="E68" t="s">
+        <v>296</v>
+      </c>
+      <c r="F68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G68" t="s">
+        <v>39</v>
+      </c>
+      <c r="H68" t="s">
+        <v>14</v>
+      </c>
+      <c r="I68">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" t="s">
+        <v>297</v>
+      </c>
+      <c r="B69" t="s">
+        <v>298</v>
+      </c>
+      <c r="C69">
+        <v>139</v>
+      </c>
+      <c r="D69" t="s">
+        <v>299</v>
+      </c>
+      <c r="E69" t="s">
+        <v>300</v>
+      </c>
+      <c r="F69" t="s">
+        <v>26</v>
+      </c>
+      <c r="G69" t="s">
+        <v>27</v>
+      </c>
+      <c r="H69" t="s">
+        <v>21</v>
+      </c>
+      <c r="I69">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" t="s">
+        <v>301</v>
+      </c>
+      <c r="B70" t="s">
+        <v>302</v>
+      </c>
+      <c r="C70">
+        <v>512</v>
+      </c>
+      <c r="D70" t="s">
+        <v>303</v>
+      </c>
+      <c r="E70" t="s">
+        <v>304</v>
+      </c>
+      <c r="F70" t="s">
+        <v>38</v>
+      </c>
+      <c r="G70" t="s">
+        <v>39</v>
+      </c>
+      <c r="H70" t="s">
+        <v>14</v>
+      </c>
+      <c r="I70">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" t="s">
+        <v>305</v>
+      </c>
+      <c r="B71" t="s">
+        <v>306</v>
+      </c>
+      <c r="C71">
+        <v>401</v>
+      </c>
+      <c r="D71" t="s">
+        <v>307</v>
+      </c>
+      <c r="E71" t="s">
+        <v>308</v>
+      </c>
+      <c r="F71" t="s">
+        <v>68</v>
+      </c>
+      <c r="G71" t="s">
+        <v>69</v>
+      </c>
+      <c r="H71" t="s">
+        <v>40</v>
+      </c>
+      <c r="I71">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" t="s">
+        <v>309</v>
+      </c>
+      <c r="B72" t="s">
+        <v>310</v>
+      </c>
+      <c r="C72" t="s">
+        <v>32</v>
+      </c>
+      <c r="D72" t="s">
+        <v>311</v>
+      </c>
+      <c r="E72" t="s">
+        <v>312</v>
+      </c>
+      <c r="I72">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" t="s">
+        <v>313</v>
+      </c>
+      <c r="B73" t="s">
+        <v>314</v>
+      </c>
+      <c r="C73">
+        <v>505</v>
+      </c>
+      <c r="D73" t="s">
+        <v>315</v>
+      </c>
+      <c r="E73" t="s">
+        <v>316</v>
+      </c>
+      <c r="F73" t="s">
+        <v>38</v>
+      </c>
+      <c r="G73" t="s">
+        <v>39</v>
+      </c>
+      <c r="H73" t="s">
+        <v>14</v>
+      </c>
+      <c r="I73">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" t="s">
+        <v>317</v>
+      </c>
+      <c r="B74" t="s">
+        <v>318</v>
+      </c>
+      <c r="C74" t="s">
+        <v>32</v>
+      </c>
+      <c r="D74" t="s">
+        <v>319</v>
+      </c>
+      <c r="E74" t="s">
+        <v>320</v>
+      </c>
+      <c r="F74" t="s">
+        <v>38</v>
+      </c>
+      <c r="G74" t="s">
+        <v>39</v>
+      </c>
+      <c r="H74" t="s">
+        <v>14</v>
+      </c>
+      <c r="I74">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" t="s">
+        <v>321</v>
+      </c>
+      <c r="B75" t="s">
+        <v>322</v>
+      </c>
+      <c r="C75">
+        <v>417</v>
+      </c>
+      <c r="D75" t="s">
+        <v>323</v>
+      </c>
+      <c r="E75" t="s">
+        <v>324</v>
+      </c>
+      <c r="F75" t="s">
+        <v>68</v>
+      </c>
+      <c r="G75" t="s">
+        <v>69</v>
+      </c>
+      <c r="H75" t="s">
+        <v>28</v>
+      </c>
+      <c r="I75">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" t="s">
+        <v>325</v>
+      </c>
+      <c r="B76" t="s">
+        <v>326</v>
+      </c>
+      <c r="C76">
+        <v>145</v>
+      </c>
+      <c r="D76" t="s">
+        <v>327</v>
+      </c>
+      <c r="E76" t="s">
+        <v>328</v>
+      </c>
+      <c r="F76" t="s">
+        <v>26</v>
+      </c>
+      <c r="G76" t="s">
+        <v>27</v>
+      </c>
+      <c r="H76" t="s">
+        <v>40</v>
+      </c>
+      <c r="I76">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" t="s">
+        <v>329</v>
+      </c>
+      <c r="B77" t="s">
+        <v>330</v>
+      </c>
+      <c r="C77">
+        <v>510</v>
+      </c>
+      <c r="D77" t="s">
+        <v>331</v>
+      </c>
+      <c r="E77" t="s">
+        <v>332</v>
+      </c>
+      <c r="F77" t="s">
+        <v>38</v>
+      </c>
+      <c r="G77" t="s">
+        <v>39</v>
+      </c>
+      <c r="H77" t="s">
+        <v>14</v>
+      </c>
+      <c r="I77">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" t="s">
+        <v>333</v>
+      </c>
+      <c r="B78" t="s">
+        <v>334</v>
+      </c>
+      <c r="C78">
+        <v>550</v>
+      </c>
+      <c r="D78" t="s">
+        <v>335</v>
+      </c>
+      <c r="E78" t="s">
+        <v>335</v>
+      </c>
+      <c r="F78" t="s">
+        <v>38</v>
+      </c>
+      <c r="G78" t="s">
+        <v>39</v>
+      </c>
+      <c r="H78" t="s">
+        <v>40</v>
+      </c>
+      <c r="I78">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79" t="s">
+        <v>336</v>
+      </c>
+      <c r="B79" t="s">
+        <v>337</v>
+      </c>
+      <c r="C79" t="s">
+        <v>32</v>
+      </c>
+      <c r="D79" t="s">
+        <v>338</v>
+      </c>
+      <c r="E79" t="s">
+        <v>338</v>
+      </c>
+      <c r="I79">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" t="s">
+        <v>339</v>
+      </c>
+      <c r="B80" t="s">
+        <v>340</v>
+      </c>
+      <c r="C80">
+        <v>108</v>
+      </c>
+      <c r="D80" t="s">
+        <v>341</v>
+      </c>
+      <c r="E80" t="s">
+        <v>341</v>
+      </c>
+      <c r="F80" t="s">
+        <v>26</v>
+      </c>
+      <c r="G80" t="s">
+        <v>27</v>
+      </c>
+      <c r="H80" t="s">
+        <v>28</v>
+      </c>
+      <c r="I80">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" t="s">
+        <v>342</v>
+      </c>
+      <c r="B81" t="s">
+        <v>343</v>
+      </c>
+      <c r="C81">
+        <v>565</v>
+      </c>
+      <c r="D81" t="s">
+        <v>344</v>
+      </c>
+      <c r="E81" t="s">
+        <v>344</v>
+      </c>
+      <c r="F81" t="s">
+        <v>38</v>
+      </c>
+      <c r="G81" t="s">
+        <v>39</v>
+      </c>
+      <c r="H81" t="s">
+        <v>14</v>
+      </c>
+      <c r="I81">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" t="s">
+        <v>345</v>
+      </c>
+      <c r="B82" t="s">
+        <v>346</v>
+      </c>
+      <c r="C82">
+        <v>104</v>
+      </c>
+      <c r="D82" t="s">
+        <v>347</v>
+      </c>
+      <c r="E82" t="s">
+        <v>347</v>
+      </c>
+      <c r="F82" t="s">
+        <v>26</v>
+      </c>
+      <c r="G82" t="s">
+        <v>27</v>
+      </c>
+      <c r="H82" t="s">
+        <v>28</v>
+      </c>
+      <c r="I82">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" t="s">
+        <v>348</v>
+      </c>
+      <c r="B83" t="s">
+        <v>349</v>
+      </c>
+      <c r="C83" t="s">
+        <v>32</v>
+      </c>
+      <c r="D83" t="s">
+        <v>350</v>
+      </c>
+      <c r="E83" t="s">
+        <v>351</v>
+      </c>
+      <c r="I83">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84" t="s">
+        <v>352</v>
+      </c>
+      <c r="B84" t="s">
+        <v>353</v>
+      </c>
+      <c r="C84">
+        <v>102</v>
+      </c>
+      <c r="D84" t="s">
+        <v>354</v>
+      </c>
+      <c r="E84" t="s">
+        <v>355</v>
+      </c>
+      <c r="F84" t="s">
+        <v>26</v>
+      </c>
+      <c r="G84" t="s">
+        <v>27</v>
+      </c>
+      <c r="H84" t="s">
+        <v>21</v>
+      </c>
+      <c r="I84">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85" t="s">
+        <v>356</v>
+      </c>
+      <c r="B85" t="s">
+        <v>357</v>
+      </c>
+      <c r="C85">
+        <v>103</v>
+      </c>
+      <c r="D85" t="s">
+        <v>358</v>
+      </c>
+      <c r="E85" t="s">
+        <v>358</v>
+      </c>
+      <c r="F85" t="s">
+        <v>26</v>
+      </c>
+      <c r="G85" t="s">
+        <v>27</v>
+      </c>
+      <c r="H85" t="s">
+        <v>21</v>
+      </c>
+      <c r="I85">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86" t="s">
+        <v>359</v>
+      </c>
+      <c r="B86" t="s">
+        <v>360</v>
+      </c>
+      <c r="C86">
+        <v>147</v>
+      </c>
+      <c r="D86" t="s">
+        <v>361</v>
+      </c>
+      <c r="E86" t="s">
+        <v>362</v>
+      </c>
+      <c r="F86" t="s">
+        <v>26</v>
+      </c>
+      <c r="G86" t="s">
+        <v>27</v>
+      </c>
+      <c r="H86" t="s">
+        <v>40</v>
+      </c>
+      <c r="I86">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87" t="s">
+        <v>363</v>
+      </c>
+      <c r="B87" t="s">
+        <v>364</v>
+      </c>
+      <c r="C87">
+        <v>520</v>
+      </c>
+      <c r="D87" t="s">
+        <v>365</v>
+      </c>
+      <c r="E87" t="s">
+        <v>366</v>
+      </c>
+      <c r="F87" t="s">
+        <v>38</v>
+      </c>
+      <c r="G87" t="s">
+        <v>39</v>
+      </c>
+      <c r="H87" t="s">
+        <v>14</v>
+      </c>
+      <c r="I87">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88" t="s">
+        <v>367</v>
+      </c>
+      <c r="B88" t="s">
+        <v>368</v>
+      </c>
+      <c r="C88">
+        <v>232</v>
+      </c>
+      <c r="D88" t="s">
+        <v>369</v>
+      </c>
+      <c r="E88" t="s">
+        <v>370</v>
+      </c>
+      <c r="F88" t="s">
+        <v>12</v>
+      </c>
+      <c r="G88" t="s">
+        <v>13</v>
+      </c>
+      <c r="H88" t="s">
+        <v>40</v>
+      </c>
+      <c r="I88">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9">
+      <c r="A89" t="s">
+        <v>371</v>
+      </c>
+      <c r="B89" t="s">
+        <v>372</v>
+      </c>
+      <c r="C89">
+        <v>253</v>
+      </c>
+      <c r="D89" t="s">
+        <v>373</v>
+      </c>
+      <c r="E89" t="s">
+        <v>374</v>
+      </c>
+      <c r="F89" t="s">
+        <v>38</v>
+      </c>
+      <c r="G89" t="s">
+        <v>39</v>
+      </c>
+      <c r="H89" t="s">
+        <v>14</v>
+      </c>
+      <c r="I89">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9">
+      <c r="A90" t="s">
+        <v>375</v>
+      </c>
+      <c r="B90" t="s">
+        <v>376</v>
+      </c>
+      <c r="C90">
+        <v>215</v>
+      </c>
+      <c r="D90" t="s">
+        <v>377</v>
+      </c>
+      <c r="E90" t="s">
+        <v>377</v>
+      </c>
+      <c r="F90" t="s">
+        <v>12</v>
+      </c>
+      <c r="G90" t="s">
+        <v>13</v>
+      </c>
+      <c r="H90" t="s">
+        <v>40</v>
+      </c>
+      <c r="I90">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9">
+      <c r="A91" t="s">
+        <v>378</v>
+      </c>
+      <c r="B91" t="s">
+        <v>379</v>
+      </c>
+      <c r="C91" t="s">
+        <v>32</v>
+      </c>
+      <c r="D91" t="s">
+        <v>380</v>
+      </c>
+      <c r="E91" t="s">
+        <v>381</v>
+      </c>
+      <c r="I91">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92" t="s">
+        <v>382</v>
+      </c>
+      <c r="B92" t="s">
+        <v>383</v>
+      </c>
+      <c r="C92">
+        <v>425</v>
+      </c>
+      <c r="D92" t="s">
+        <v>384</v>
+      </c>
+      <c r="E92" t="s">
+        <v>384</v>
+      </c>
+      <c r="F92" t="s">
+        <v>68</v>
+      </c>
+      <c r="G92" t="s">
+        <v>69</v>
+      </c>
+      <c r="H92" t="s">
+        <v>14</v>
+      </c>
+      <c r="I92">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="A93" t="s">
+        <v>385</v>
+      </c>
+      <c r="B93" t="s">
+        <v>386</v>
+      </c>
+      <c r="C93">
+        <v>217</v>
+      </c>
+      <c r="D93" t="s">
+        <v>387</v>
+      </c>
+      <c r="E93" t="s">
+        <v>387</v>
+      </c>
+      <c r="F93" t="s">
+        <v>12</v>
+      </c>
+      <c r="G93" t="s">
+        <v>13</v>
+      </c>
+      <c r="H93" t="s">
+        <v>14</v>
+      </c>
+      <c r="I93">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94" t="s">
+        <v>388</v>
+      </c>
+      <c r="B94" t="s">
+        <v>389</v>
+      </c>
+      <c r="C94">
+        <v>342</v>
+      </c>
+      <c r="D94" t="s">
+        <v>390</v>
+      </c>
+      <c r="E94" t="s">
+        <v>391</v>
+      </c>
+      <c r="F94" t="s">
+        <v>68</v>
+      </c>
+      <c r="G94" t="s">
+        <v>69</v>
+      </c>
+      <c r="H94" t="s">
+        <v>14</v>
+      </c>
+      <c r="I94">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9">
+      <c r="A95" t="s">
+        <v>392</v>
+      </c>
+      <c r="B95" t="s">
+        <v>393</v>
+      </c>
+      <c r="C95">
+        <v>214</v>
+      </c>
+      <c r="D95" t="s">
+        <v>394</v>
+      </c>
+      <c r="E95" t="s">
+        <v>394</v>
+      </c>
+      <c r="F95" t="s">
+        <v>12</v>
+      </c>
+      <c r="G95" t="s">
+        <v>13</v>
+      </c>
+      <c r="H95" t="s">
+        <v>28</v>
+      </c>
+      <c r="I95">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96" t="s">
+        <v>395</v>
+      </c>
+      <c r="B96" t="s">
+        <v>396</v>
+      </c>
+      <c r="C96">
+        <v>547</v>
+      </c>
+      <c r="D96" t="s">
+        <v>397</v>
+      </c>
+      <c r="E96" t="s">
+        <v>398</v>
+      </c>
+      <c r="F96" t="s">
+        <v>38</v>
+      </c>
+      <c r="G96" t="s">
+        <v>39</v>
+      </c>
+      <c r="H96" t="s">
+        <v>14</v>
+      </c>
+      <c r="I96">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97" t="s">
+        <v>399</v>
+      </c>
+      <c r="B97" t="s">
+        <v>400</v>
+      </c>
+      <c r="C97">
+        <v>208</v>
+      </c>
+      <c r="D97" t="s">
+        <v>401</v>
+      </c>
+      <c r="E97" t="s">
+        <v>402</v>
+      </c>
+      <c r="F97" t="s">
+        <v>12</v>
+      </c>
+      <c r="G97" t="s">
+        <v>13</v>
+      </c>
+      <c r="H97" t="s">
+        <v>28</v>
+      </c>
+      <c r="I97">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98" t="s">
+        <v>403</v>
+      </c>
+      <c r="B98" t="s">
+        <v>404</v>
+      </c>
+      <c r="C98">
+        <v>530</v>
+      </c>
+      <c r="D98" t="s">
+        <v>405</v>
+      </c>
+      <c r="E98" t="s">
+        <v>406</v>
+      </c>
+      <c r="F98" t="s">
+        <v>38</v>
+      </c>
+      <c r="G98" t="s">
+        <v>39</v>
+      </c>
+      <c r="H98" t="s">
+        <v>14</v>
+      </c>
+      <c r="I98">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99" t="s">
+        <v>407</v>
+      </c>
+      <c r="B99" t="s">
+        <v>408</v>
+      </c>
+      <c r="C99">
+        <v>328</v>
+      </c>
+      <c r="D99" t="s">
+        <v>409</v>
+      </c>
+      <c r="E99" t="s">
+        <v>409</v>
+      </c>
+      <c r="F99" t="s">
+        <v>68</v>
+      </c>
+      <c r="G99" t="s">
+        <v>69</v>
+      </c>
+      <c r="H99" t="s">
+        <v>40</v>
+      </c>
+      <c r="I99">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" t="s">
+        <v>410</v>
+      </c>
+      <c r="B100" t="s">
+        <v>411</v>
+      </c>
+      <c r="C100">
+        <v>567</v>
+      </c>
+      <c r="D100" t="s">
+        <v>412</v>
+      </c>
+      <c r="E100" t="s">
+        <v>413</v>
+      </c>
+      <c r="F100" t="s">
+        <v>38</v>
+      </c>
+      <c r="G100" t="s">
+        <v>39</v>
+      </c>
+      <c r="H100" t="s">
+        <v>14</v>
+      </c>
+      <c r="I100">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" t="s">
+        <v>414</v>
+      </c>
+      <c r="B101" t="s">
+        <v>415</v>
+      </c>
+      <c r="C101">
+        <v>317</v>
+      </c>
+      <c r="D101" t="s">
+        <v>416</v>
+      </c>
+      <c r="E101" t="s">
+        <v>416</v>
+      </c>
+      <c r="F101" t="s">
+        <v>19</v>
+      </c>
+      <c r="G101" t="s">
+        <v>20</v>
+      </c>
+      <c r="H101" t="s">
+        <v>28</v>
+      </c>
+      <c r="I101">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" t="s">
+        <v>417</v>
+      </c>
+      <c r="B102" t="s">
+        <v>418</v>
+      </c>
+      <c r="C102">
+        <v>506</v>
+      </c>
+      <c r="D102" t="s">
+        <v>419</v>
+      </c>
+      <c r="E102" t="s">
+        <v>420</v>
+      </c>
+      <c r="F102" t="s">
+        <v>38</v>
+      </c>
+      <c r="G102" t="s">
+        <v>39</v>
+      </c>
+      <c r="H102" t="s">
+        <v>14</v>
+      </c>
+      <c r="I102">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103" t="s">
+        <v>421</v>
+      </c>
+      <c r="B103" t="s">
+        <v>422</v>
+      </c>
+      <c r="C103">
+        <v>309</v>
+      </c>
+      <c r="D103" t="s">
+        <v>423</v>
+      </c>
+      <c r="E103" t="s">
+        <v>424</v>
+      </c>
+      <c r="F103" t="s">
+        <v>54</v>
+      </c>
+      <c r="G103" t="s">
+        <v>55</v>
+      </c>
+      <c r="H103" t="s">
+        <v>28</v>
+      </c>
+      <c r="I103">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104" t="s">
+        <v>425</v>
+      </c>
+      <c r="B104" t="s">
+        <v>426</v>
+      </c>
+      <c r="C104">
+        <v>307</v>
+      </c>
+      <c r="D104" t="s">
+        <v>427</v>
+      </c>
+      <c r="E104" t="s">
+        <v>427</v>
+      </c>
+      <c r="F104" t="s">
+        <v>54</v>
+      </c>
+      <c r="G104" t="s">
+        <v>55</v>
+      </c>
+      <c r="H104" t="s">
+        <v>40</v>
+      </c>
+      <c r="I104">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105" t="s">
+        <v>428</v>
+      </c>
+      <c r="B105" t="s">
+        <v>429</v>
+      </c>
+      <c r="C105">
+        <v>516</v>
+      </c>
+      <c r="D105" t="s">
+        <v>430</v>
+      </c>
+      <c r="E105" t="s">
+        <v>431</v>
+      </c>
+      <c r="F105" t="s">
+        <v>38</v>
+      </c>
+      <c r="G105" t="s">
+        <v>39</v>
+      </c>
+      <c r="H105" t="s">
+        <v>14</v>
+      </c>
+      <c r="I105">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106" t="s">
+        <v>432</v>
+      </c>
+      <c r="B106" t="s">
+        <v>433</v>
+      </c>
+      <c r="C106">
+        <v>306</v>
+      </c>
+      <c r="D106" t="s">
+        <v>434</v>
+      </c>
+      <c r="E106" t="s">
+        <v>434</v>
+      </c>
+      <c r="F106" t="s">
+        <v>54</v>
+      </c>
+      <c r="G106" t="s">
+        <v>55</v>
+      </c>
+      <c r="H106" t="s">
+        <v>14</v>
+      </c>
+      <c r="I106">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107" t="s">
+        <v>435</v>
+      </c>
+      <c r="B107" t="s">
+        <v>436</v>
+      </c>
+      <c r="C107">
+        <v>504</v>
+      </c>
+      <c r="D107" t="s">
+        <v>437</v>
+      </c>
+      <c r="E107" t="s">
+        <v>438</v>
+      </c>
+      <c r="F107" t="s">
+        <v>38</v>
+      </c>
+      <c r="G107" t="s">
+        <v>39</v>
+      </c>
+      <c r="H107" t="s">
+        <v>14</v>
+      </c>
+      <c r="I107">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108" t="s">
+        <v>439</v>
+      </c>
+      <c r="B108" t="s">
+        <v>440</v>
+      </c>
+      <c r="C108">
+        <v>205</v>
+      </c>
+      <c r="D108" t="s">
+        <v>441</v>
+      </c>
+      <c r="E108" t="s">
+        <v>441</v>
+      </c>
+      <c r="F108" t="s">
+        <v>12</v>
+      </c>
+      <c r="G108" t="s">
+        <v>13</v>
+      </c>
+      <c r="H108" t="s">
+        <v>40</v>
+      </c>
+      <c r="I108">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109" t="s">
+        <v>442</v>
+      </c>
+      <c r="B109" t="s">
+        <v>443</v>
+      </c>
+      <c r="C109" t="s">
+        <v>32</v>
+      </c>
+      <c r="D109" t="s">
+        <v>444</v>
+      </c>
+      <c r="E109" t="s">
+        <v>444</v>
+      </c>
+      <c r="I109">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9">
+      <c r="A110" t="s">
+        <v>445</v>
+      </c>
+      <c r="B110" t="s">
+        <v>446</v>
+      </c>
+      <c r="C110">
+        <v>301</v>
+      </c>
+      <c r="D110" t="s">
+        <v>447</v>
+      </c>
+      <c r="E110" t="s">
+        <v>448</v>
+      </c>
+      <c r="F110" t="s">
+        <v>54</v>
+      </c>
+      <c r="G110" t="s">
+        <v>55</v>
+      </c>
+      <c r="H110" t="s">
+        <v>28</v>
+      </c>
+      <c r="I110">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111" t="s">
+        <v>449</v>
+      </c>
+      <c r="B111" t="s">
+        <v>450</v>
+      </c>
+      <c r="C111">
+        <v>331</v>
+      </c>
+      <c r="D111" t="s">
+        <v>451</v>
+      </c>
+      <c r="E111" t="s">
+        <v>452</v>
+      </c>
+      <c r="F111" t="s">
+        <v>68</v>
+      </c>
+      <c r="G111" t="s">
+        <v>69</v>
+      </c>
+      <c r="H111" t="s">
+        <v>14</v>
+      </c>
+      <c r="I111">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112" t="s">
+        <v>453</v>
+      </c>
+      <c r="B112" t="s">
+        <v>454</v>
+      </c>
+      <c r="C112">
+        <v>551</v>
+      </c>
+      <c r="D112" t="s">
+        <v>455</v>
+      </c>
+      <c r="E112" t="s">
+        <v>456</v>
+      </c>
+      <c r="F112" t="s">
+        <v>38</v>
+      </c>
+      <c r="G112" t="s">
+        <v>39</v>
+      </c>
+      <c r="H112" t="s">
+        <v>40</v>
+      </c>
+      <c r="I112">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9">
+      <c r="A113" t="s">
+        <v>457</v>
+      </c>
+      <c r="B113" t="s">
+        <v>458</v>
+      </c>
+      <c r="C113">
+        <v>137</v>
+      </c>
+      <c r="D113" t="s">
+        <v>459</v>
+      </c>
+      <c r="E113" t="s">
+        <v>460</v>
+      </c>
+      <c r="F113" t="s">
+        <v>26</v>
+      </c>
+      <c r="G113" t="s">
+        <v>27</v>
+      </c>
+      <c r="H113" t="s">
+        <v>28</v>
+      </c>
+      <c r="I113">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9">
+      <c r="A114" t="s">
+        <v>461</v>
+      </c>
+      <c r="B114" t="s">
+        <v>462</v>
+      </c>
+      <c r="C114">
+        <v>552</v>
+      </c>
+      <c r="D114" t="s">
+        <v>463</v>
+      </c>
+      <c r="E114" t="s">
+        <v>464</v>
+      </c>
+      <c r="F114" t="s">
+        <v>38</v>
+      </c>
+      <c r="G114" t="s">
+        <v>39</v>
+      </c>
+      <c r="H114" t="s">
+        <v>28</v>
+      </c>
+      <c r="I114">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9">
+      <c r="A115" t="s">
+        <v>465</v>
+      </c>
+      <c r="B115" t="s">
+        <v>466</v>
+      </c>
+      <c r="C115">
+        <v>315</v>
+      </c>
+      <c r="D115" t="s">
+        <v>467</v>
+      </c>
+      <c r="E115" t="s">
+        <v>468</v>
+      </c>
+      <c r="F115" t="s">
+        <v>68</v>
+      </c>
+      <c r="G115" t="s">
+        <v>69</v>
+      </c>
+      <c r="H115" t="s">
+        <v>28</v>
+      </c>
+      <c r="I115">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116" t="s">
+        <v>469</v>
+      </c>
+      <c r="B116" t="s">
+        <v>470</v>
+      </c>
+      <c r="C116">
+        <v>416</v>
+      </c>
+      <c r="D116" t="s">
+        <v>471</v>
+      </c>
+      <c r="E116" t="s">
+        <v>471</v>
+      </c>
+      <c r="F116" t="s">
+        <v>68</v>
+      </c>
+      <c r="G116" t="s">
+        <v>69</v>
+      </c>
+      <c r="H116" t="s">
+        <v>28</v>
+      </c>
+      <c r="I116">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117" t="s">
+        <v>472</v>
+      </c>
+      <c r="B117" t="s">
+        <v>473</v>
+      </c>
+      <c r="C117">
+        <v>241</v>
+      </c>
+      <c r="D117" t="s">
+        <v>474</v>
+      </c>
+      <c r="E117" t="s">
+        <v>475</v>
+      </c>
+      <c r="F117" t="s">
+        <v>12</v>
+      </c>
+      <c r="G117" t="s">
+        <v>13</v>
+      </c>
+      <c r="H117" t="s">
+        <v>14</v>
+      </c>
+      <c r="I117">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118" t="s">
+        <v>476</v>
+      </c>
+      <c r="B118" t="s">
+        <v>477</v>
+      </c>
+      <c r="C118">
+        <v>333</v>
+      </c>
+      <c r="D118" t="s">
+        <v>478</v>
+      </c>
+      <c r="E118" t="s">
+        <v>479</v>
+      </c>
+      <c r="F118" t="s">
+        <v>68</v>
+      </c>
+      <c r="G118" t="s">
+        <v>69</v>
+      </c>
+      <c r="H118" t="s">
+        <v>14</v>
+      </c>
+      <c r="I118">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9">
+      <c r="A119" t="s">
+        <v>480</v>
+      </c>
+      <c r="B119" t="s">
+        <v>481</v>
+      </c>
+      <c r="C119">
+        <v>303</v>
+      </c>
+      <c r="D119" t="s">
+        <v>482</v>
+      </c>
+      <c r="E119" t="s">
+        <v>482</v>
+      </c>
+      <c r="F119" t="s">
+        <v>54</v>
+      </c>
+      <c r="G119" t="s">
+        <v>55</v>
+      </c>
+      <c r="H119" t="s">
+        <v>14</v>
+      </c>
+      <c r="I119">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9">
+      <c r="A120" t="s">
+        <v>483</v>
+      </c>
+      <c r="B120" t="s">
+        <v>484</v>
+      </c>
+      <c r="C120">
+        <v>316</v>
+      </c>
+      <c r="D120" t="s">
+        <v>485</v>
+      </c>
+      <c r="E120" t="s">
+        <v>486</v>
+      </c>
+      <c r="F120" t="s">
+        <v>68</v>
+      </c>
+      <c r="G120" t="s">
+        <v>69</v>
+      </c>
+      <c r="H120" t="s">
+        <v>28</v>
+      </c>
+      <c r="I120">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9">
+      <c r="A121" t="s">
+        <v>487</v>
+      </c>
+      <c r="B121" t="s">
+        <v>488</v>
+      </c>
+      <c r="C121">
+        <v>311</v>
+      </c>
+      <c r="D121" t="s">
+        <v>489</v>
+      </c>
+      <c r="E121" t="s">
+        <v>490</v>
+      </c>
+      <c r="F121" t="s">
+        <v>54</v>
+      </c>
+      <c r="G121" t="s">
+        <v>55</v>
+      </c>
+      <c r="H121" t="s">
+        <v>28</v>
+      </c>
+      <c r="I121">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9">
+      <c r="A122" t="s">
+        <v>491</v>
+      </c>
+      <c r="B122" t="s">
+        <v>492</v>
+      </c>
+      <c r="C122">
+        <v>106</v>
+      </c>
+      <c r="D122" t="s">
+        <v>493</v>
+      </c>
+      <c r="E122" t="s">
+        <v>493</v>
+      </c>
+      <c r="F122" t="s">
+        <v>26</v>
+      </c>
+      <c r="G122" t="s">
+        <v>27</v>
+      </c>
+      <c r="H122" t="s">
+        <v>21</v>
+      </c>
+      <c r="I122">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9">
+      <c r="A123" t="s">
+        <v>494</v>
+      </c>
+      <c r="B123" t="s">
+        <v>495</v>
+      </c>
+      <c r="C123">
+        <v>125</v>
+      </c>
+      <c r="D123" t="s">
+        <v>496</v>
+      </c>
+      <c r="E123" t="s">
+        <v>497</v>
+      </c>
+      <c r="F123" t="s">
+        <v>54</v>
+      </c>
+      <c r="G123" t="s">
+        <v>55</v>
+      </c>
+      <c r="H123" t="s">
+        <v>40</v>
+      </c>
+      <c r="I123">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9">
+      <c r="A124" t="s">
+        <v>498</v>
+      </c>
+      <c r="B124" t="s">
+        <v>499</v>
+      </c>
+      <c r="C124">
+        <v>233</v>
+      </c>
+      <c r="D124" t="s">
+        <v>500</v>
+      </c>
+      <c r="E124" t="s">
+        <v>501</v>
+      </c>
+      <c r="F124" t="s">
+        <v>12</v>
+      </c>
+      <c r="G124" t="s">
+        <v>13</v>
+      </c>
+      <c r="H124" t="s">
+        <v>40</v>
+      </c>
+      <c r="I124">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9">
+      <c r="A125" t="s">
+        <v>502</v>
+      </c>
+      <c r="B125" t="s">
+        <v>503</v>
+      </c>
+      <c r="C125">
+        <v>534</v>
+      </c>
+      <c r="D125" t="s">
+        <v>504</v>
+      </c>
+      <c r="E125" t="s">
+        <v>504</v>
+      </c>
+      <c r="F125" t="s">
+        <v>38</v>
+      </c>
+      <c r="G125" t="s">
+        <v>39</v>
+      </c>
+      <c r="H125" t="s">
+        <v>14</v>
+      </c>
+      <c r="I125">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9">
+      <c r="A126" t="s">
+        <v>505</v>
+      </c>
+      <c r="B126" t="s">
+        <v>506</v>
+      </c>
+      <c r="C126">
+        <v>314</v>
+      </c>
+      <c r="D126" t="s">
+        <v>507</v>
+      </c>
+      <c r="E126" t="s">
+        <v>507</v>
+      </c>
+      <c r="F126" t="s">
+        <v>19</v>
+      </c>
+      <c r="G126" t="s">
+        <v>20</v>
+      </c>
+      <c r="H126" t="s">
+        <v>28</v>
+      </c>
+      <c r="I126">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9">
+      <c r="A127" t="s">
+        <v>508</v>
+      </c>
+      <c r="B127" t="s">
+        <v>509</v>
+      </c>
+      <c r="C127">
+        <v>114</v>
+      </c>
+      <c r="D127" t="s">
+        <v>510</v>
+      </c>
+      <c r="E127" t="s">
+        <v>511</v>
+      </c>
+      <c r="F127" t="s">
+        <v>26</v>
+      </c>
+      <c r="G127" t="s">
+        <v>27</v>
+      </c>
+      <c r="H127" t="s">
+        <v>28</v>
+      </c>
+      <c r="I127">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9">
+      <c r="A128" t="s">
+        <v>512</v>
+      </c>
+      <c r="B128" t="s">
+        <v>513</v>
+      </c>
+      <c r="C128">
+        <v>554</v>
+      </c>
+      <c r="D128" t="s">
+        <v>514</v>
+      </c>
+      <c r="E128" t="s">
+        <v>515</v>
+      </c>
+      <c r="F128" t="s">
+        <v>38</v>
+      </c>
+      <c r="G128" t="s">
+        <v>39</v>
+      </c>
+      <c r="H128" t="s">
+        <v>14</v>
+      </c>
+      <c r="I128">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9">
+      <c r="A129" t="s">
+        <v>516</v>
+      </c>
+      <c r="B129" t="s">
+        <v>517</v>
+      </c>
+      <c r="C129">
+        <v>532</v>
+      </c>
+      <c r="D129" t="s">
         <v>518</v>
       </c>
-      <c r="D5" t="s">
-[...11 lines deleted...]
-      <c r="H5" t="s">
+      <c r="E129" t="s">
+        <v>519</v>
+      </c>
+      <c r="F129" t="s">
+        <v>38</v>
+      </c>
+      <c r="G129" t="s">
+        <v>39</v>
+      </c>
+      <c r="H129" t="s">
+        <v>14</v>
+      </c>
+      <c r="I129">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9">
+      <c r="A130" t="s">
+        <v>520</v>
+      </c>
+      <c r="B130" t="s">
+        <v>521</v>
+      </c>
+      <c r="C130">
+        <v>553</v>
+      </c>
+      <c r="D130" t="s">
+        <v>522</v>
+      </c>
+      <c r="E130" t="s">
+        <v>523</v>
+      </c>
+      <c r="F130" t="s">
+        <v>38</v>
+      </c>
+      <c r="G130" t="s">
+        <v>39</v>
+      </c>
+      <c r="H130" t="s">
+        <v>14</v>
+      </c>
+      <c r="I130">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9">
+      <c r="A131" t="s">
+        <v>524</v>
+      </c>
+      <c r="B131" t="s">
+        <v>525</v>
+      </c>
+      <c r="C131">
+        <v>345</v>
+      </c>
+      <c r="D131" t="s">
+        <v>526</v>
+      </c>
+      <c r="E131" t="s">
+        <v>527</v>
+      </c>
+      <c r="F131" t="s">
+        <v>68</v>
+      </c>
+      <c r="G131" t="s">
+        <v>69</v>
+      </c>
+      <c r="H131" t="s">
+        <v>14</v>
+      </c>
+      <c r="I131">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9">
+      <c r="A132" t="s">
+        <v>528</v>
+      </c>
+      <c r="B132" t="s">
+        <v>529</v>
+      </c>
+      <c r="C132" t="s">
         <v>32</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H6" t="s">
+      <c r="D132" t="s">
+        <v>530</v>
+      </c>
+      <c r="E132" t="s">
+        <v>531</v>
+      </c>
+      <c r="F132" t="s">
+        <v>12</v>
+      </c>
+      <c r="G132" t="s">
         <v>13</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D7" t="s">
+      <c r="H132" t="s">
+        <v>14</v>
+      </c>
+      <c r="I132">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9">
+      <c r="A133" t="s">
+        <v>532</v>
+      </c>
+      <c r="B133" t="s">
+        <v>533</v>
+      </c>
+      <c r="C133">
+        <v>128</v>
+      </c>
+      <c r="D133" t="s">
+        <v>534</v>
+      </c>
+      <c r="E133" t="s">
+        <v>535</v>
+      </c>
+      <c r="F133" t="s">
+        <v>54</v>
+      </c>
+      <c r="G133" t="s">
+        <v>55</v>
+      </c>
+      <c r="H133" t="s">
+        <v>28</v>
+      </c>
+      <c r="I133">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9">
+      <c r="A134" t="s">
+        <v>536</v>
+      </c>
+      <c r="B134" t="s">
+        <v>537</v>
+      </c>
+      <c r="C134">
+        <v>535</v>
+      </c>
+      <c r="D134" t="s">
+        <v>538</v>
+      </c>
+      <c r="E134" t="s">
+        <v>539</v>
+      </c>
+      <c r="F134" t="s">
         <v>38</v>
       </c>
-      <c r="E7" t="s">
+      <c r="G134" t="s">
         <v>39</v>
       </c>
-      <c r="F7" t="s">
+      <c r="H134" t="s">
+        <v>14</v>
+      </c>
+      <c r="I134">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9">
+      <c r="A135" t="s">
+        <v>540</v>
+      </c>
+      <c r="B135" t="s">
+        <v>541</v>
+      </c>
+      <c r="C135">
+        <v>556</v>
+      </c>
+      <c r="D135" t="s">
+        <v>542</v>
+      </c>
+      <c r="E135" t="s">
+        <v>543</v>
+      </c>
+      <c r="F135" t="s">
+        <v>38</v>
+      </c>
+      <c r="G135" t="s">
+        <v>39</v>
+      </c>
+      <c r="H135" t="s">
         <v>40</v>
       </c>
-      <c r="G7" t="s">
-[...2 lines deleted...]
-      <c r="H7" t="s">
+      <c r="I135">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9">
+      <c r="A136" t="s">
+        <v>544</v>
+      </c>
+      <c r="B136" t="s">
+        <v>545</v>
+      </c>
+      <c r="C136">
+        <v>120</v>
+      </c>
+      <c r="D136" t="s">
+        <v>546</v>
+      </c>
+      <c r="E136" t="s">
+        <v>546</v>
+      </c>
+      <c r="F136" t="s">
+        <v>26</v>
+      </c>
+      <c r="G136" t="s">
+        <v>27</v>
+      </c>
+      <c r="H136" t="s">
+        <v>21</v>
+      </c>
+      <c r="I136">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9">
+      <c r="A137" t="s">
+        <v>547</v>
+      </c>
+      <c r="B137" t="s">
+        <v>548</v>
+      </c>
+      <c r="C137">
+        <v>327</v>
+      </c>
+      <c r="D137" t="s">
+        <v>549</v>
+      </c>
+      <c r="E137" t="s">
+        <v>550</v>
+      </c>
+      <c r="F137" t="s">
+        <v>19</v>
+      </c>
+      <c r="G137" t="s">
+        <v>20</v>
+      </c>
+      <c r="H137" t="s">
+        <v>40</v>
+      </c>
+      <c r="I137">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9">
+      <c r="A138" t="s">
+        <v>551</v>
+      </c>
+      <c r="B138" t="s">
+        <v>552</v>
+      </c>
+      <c r="C138">
+        <v>216</v>
+      </c>
+      <c r="D138" t="s">
+        <v>553</v>
+      </c>
+      <c r="E138" t="s">
+        <v>554</v>
+      </c>
+      <c r="F138" t="s">
+        <v>12</v>
+      </c>
+      <c r="G138" t="s">
         <v>13</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G8" t="s">
+      <c r="H138" t="s">
+        <v>40</v>
+      </c>
+      <c r="I138">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9">
+      <c r="A139" t="s">
+        <v>555</v>
+      </c>
+      <c r="B139" t="s">
+        <v>556</v>
+      </c>
+      <c r="C139">
+        <v>164</v>
+      </c>
+      <c r="D139" t="s">
+        <v>557</v>
+      </c>
+      <c r="E139" t="s">
+        <v>558</v>
+      </c>
+      <c r="F139" t="s">
+        <v>68</v>
+      </c>
+      <c r="G139" t="s">
+        <v>69</v>
+      </c>
+      <c r="H139" t="s">
+        <v>40</v>
+      </c>
+      <c r="I139">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9">
+      <c r="A140" t="s">
+        <v>559</v>
+      </c>
+      <c r="B140" t="s">
+        <v>560</v>
+      </c>
+      <c r="C140">
+        <v>555</v>
+      </c>
+      <c r="D140" t="s">
+        <v>561</v>
+      </c>
+      <c r="E140" t="s">
+        <v>562</v>
+      </c>
+      <c r="F140" t="s">
+        <v>38</v>
+      </c>
+      <c r="G140" t="s">
+        <v>39</v>
+      </c>
+      <c r="H140" t="s">
+        <v>40</v>
+      </c>
+      <c r="I140">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141" t="s">
+        <v>563</v>
+      </c>
+      <c r="B141" t="s">
+        <v>564</v>
+      </c>
+      <c r="C141">
+        <v>133</v>
+      </c>
+      <c r="D141" t="s">
+        <v>565</v>
+      </c>
+      <c r="E141" t="s">
+        <v>566</v>
+      </c>
+      <c r="F141" t="s">
+        <v>26</v>
+      </c>
+      <c r="G141" t="s">
+        <v>27</v>
+      </c>
+      <c r="H141" t="s">
+        <v>21</v>
+      </c>
+      <c r="I141">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142" t="s">
+        <v>567</v>
+      </c>
+      <c r="B142" t="s">
+        <v>568</v>
+      </c>
+      <c r="C142">
+        <v>523</v>
+      </c>
+      <c r="D142" t="s">
+        <v>569</v>
+      </c>
+      <c r="E142" t="s">
+        <v>569</v>
+      </c>
+      <c r="F142" t="s">
+        <v>54</v>
+      </c>
+      <c r="G142" t="s">
+        <v>55</v>
+      </c>
+      <c r="H142" t="s">
+        <v>14</v>
+      </c>
+      <c r="I142">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9">
+      <c r="A143" t="s">
+        <v>570</v>
+      </c>
+      <c r="B143" t="s">
+        <v>571</v>
+      </c>
+      <c r="C143">
+        <v>326</v>
+      </c>
+      <c r="D143" t="s">
+        <v>572</v>
+      </c>
+      <c r="E143" t="s">
+        <v>572</v>
+      </c>
+      <c r="F143" t="s">
+        <v>68</v>
+      </c>
+      <c r="G143" t="s">
+        <v>69</v>
+      </c>
+      <c r="H143" t="s">
+        <v>28</v>
+      </c>
+      <c r="I143">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="A144" t="s">
+        <v>573</v>
+      </c>
+      <c r="B144" t="s">
+        <v>574</v>
+      </c>
+      <c r="C144">
+        <v>561</v>
+      </c>
+      <c r="D144" t="s">
+        <v>575</v>
+      </c>
+      <c r="E144" t="s">
+        <v>575</v>
+      </c>
+      <c r="F144" t="s">
+        <v>38</v>
+      </c>
+      <c r="G144" t="s">
+        <v>39</v>
+      </c>
+      <c r="H144" t="s">
+        <v>40</v>
+      </c>
+      <c r="I144">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9">
+      <c r="A145" t="s">
+        <v>576</v>
+      </c>
+      <c r="B145" t="s">
+        <v>577</v>
+      </c>
+      <c r="C145">
+        <v>337</v>
+      </c>
+      <c r="D145" t="s">
+        <v>578</v>
+      </c>
+      <c r="E145" t="s">
+        <v>578</v>
+      </c>
+      <c r="F145" t="s">
+        <v>68</v>
+      </c>
+      <c r="G145" t="s">
+        <v>69</v>
+      </c>
+      <c r="H145" t="s">
+        <v>28</v>
+      </c>
+      <c r="I145">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9">
+      <c r="A146" t="s">
+        <v>579</v>
+      </c>
+      <c r="B146" t="s">
+        <v>580</v>
+      </c>
+      <c r="C146">
+        <v>424</v>
+      </c>
+      <c r="D146" t="s">
+        <v>581</v>
+      </c>
+      <c r="E146" t="s">
+        <v>582</v>
+      </c>
+      <c r="F146" t="s">
+        <v>68</v>
+      </c>
+      <c r="G146" t="s">
+        <v>69</v>
+      </c>
+      <c r="H146" t="s">
+        <v>14</v>
+      </c>
+      <c r="I146">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9">
+      <c r="A147" t="s">
+        <v>583</v>
+      </c>
+      <c r="B147" t="s">
+        <v>584</v>
+      </c>
+      <c r="C147">
+        <v>121</v>
+      </c>
+      <c r="D147" t="s">
+        <v>585</v>
+      </c>
+      <c r="E147" t="s">
+        <v>585</v>
+      </c>
+      <c r="F147" t="s">
+        <v>26</v>
+      </c>
+      <c r="G147" t="s">
+        <v>27</v>
+      </c>
+      <c r="H147" t="s">
+        <v>21</v>
+      </c>
+      <c r="I147">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9">
+      <c r="A148" t="s">
+        <v>586</v>
+      </c>
+      <c r="B148" t="s">
+        <v>587</v>
+      </c>
+      <c r="C148">
+        <v>134</v>
+      </c>
+      <c r="D148" t="s">
+        <v>588</v>
+      </c>
+      <c r="E148" t="s">
+        <v>588</v>
+      </c>
+      <c r="F148" t="s">
+        <v>26</v>
+      </c>
+      <c r="G148" t="s">
+        <v>27</v>
+      </c>
+      <c r="H148" t="s">
+        <v>28</v>
+      </c>
+      <c r="I148">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9">
+      <c r="A149" t="s">
+        <v>589</v>
+      </c>
+      <c r="B149" t="s">
+        <v>590</v>
+      </c>
+      <c r="C149" t="s">
+        <v>32</v>
+      </c>
+      <c r="D149" t="s">
+        <v>591</v>
+      </c>
+      <c r="E149" t="s">
+        <v>591</v>
+      </c>
+      <c r="I149">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9">
+      <c r="A150" t="s">
+        <v>592</v>
+      </c>
+      <c r="B150" t="s">
+        <v>593</v>
+      </c>
+      <c r="C150" t="s">
+        <v>32</v>
+      </c>
+      <c r="D150" t="s">
+        <v>594</v>
+      </c>
+      <c r="E150" t="s">
+        <v>595</v>
+      </c>
+      <c r="I150">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9">
+      <c r="A151" t="s">
+        <v>596</v>
+      </c>
+      <c r="B151" t="s">
+        <v>597</v>
+      </c>
+      <c r="C151">
+        <v>119</v>
+      </c>
+      <c r="D151" t="s">
+        <v>598</v>
+      </c>
+      <c r="E151" t="s">
+        <v>599</v>
+      </c>
+      <c r="F151" t="s">
+        <v>26</v>
+      </c>
+      <c r="G151" t="s">
+        <v>27</v>
+      </c>
+      <c r="H151" t="s">
+        <v>40</v>
+      </c>
+      <c r="I151">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9">
+      <c r="A152" t="s">
+        <v>600</v>
+      </c>
+      <c r="B152" t="s">
+        <v>601</v>
+      </c>
+      <c r="C152">
+        <v>115</v>
+      </c>
+      <c r="D152" t="s">
+        <v>602</v>
+      </c>
+      <c r="E152" t="s">
+        <v>602</v>
+      </c>
+      <c r="F152" t="s">
+        <v>26</v>
+      </c>
+      <c r="G152" t="s">
+        <v>27</v>
+      </c>
+      <c r="H152" t="s">
+        <v>21</v>
+      </c>
+      <c r="I152">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9">
+      <c r="A153" t="s">
+        <v>603</v>
+      </c>
+      <c r="B153" t="s">
+        <v>604</v>
+      </c>
+      <c r="C153">
+        <v>329</v>
+      </c>
+      <c r="D153" t="s">
+        <v>605</v>
+      </c>
+      <c r="E153" t="s">
+        <v>606</v>
+      </c>
+      <c r="F153" t="s">
+        <v>68</v>
+      </c>
+      <c r="G153" t="s">
+        <v>69</v>
+      </c>
+      <c r="H153" t="s">
+        <v>40</v>
+      </c>
+      <c r="I153">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9">
+      <c r="A154" t="s">
+        <v>607</v>
+      </c>
+      <c r="B154" t="s">
+        <v>608</v>
+      </c>
+      <c r="C154" t="s">
+        <v>32</v>
+      </c>
+      <c r="D154" t="s">
+        <v>609</v>
+      </c>
+      <c r="E154" t="s">
+        <v>609</v>
+      </c>
+      <c r="I154">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9">
+      <c r="A155" t="s">
+        <v>610</v>
+      </c>
+      <c r="B155" t="s">
+        <v>611</v>
+      </c>
+      <c r="C155">
+        <v>159</v>
+      </c>
+      <c r="D155" t="s">
+        <v>612</v>
+      </c>
+      <c r="E155" t="s">
+        <v>612</v>
+      </c>
+      <c r="F155" t="s">
+        <v>26</v>
+      </c>
+      <c r="G155" t="s">
+        <v>27</v>
+      </c>
+      <c r="H155" t="s">
+        <v>40</v>
+      </c>
+      <c r="I155">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9">
+      <c r="A156" t="s">
+        <v>613</v>
+      </c>
+      <c r="B156" t="s">
+        <v>614</v>
+      </c>
+      <c r="C156">
+        <v>423</v>
+      </c>
+      <c r="D156" t="s">
+        <v>615</v>
+      </c>
+      <c r="E156" t="s">
+        <v>616</v>
+      </c>
+      <c r="F156" t="s">
+        <v>68</v>
+      </c>
+      <c r="G156" t="s">
+        <v>69</v>
+      </c>
+      <c r="H156" t="s">
+        <v>14</v>
+      </c>
+      <c r="I156">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9">
+      <c r="A157" t="s">
+        <v>617</v>
+      </c>
+      <c r="B157" t="s">
+        <v>618</v>
+      </c>
+      <c r="C157">
+        <v>131</v>
+      </c>
+      <c r="D157" t="s">
+        <v>619</v>
+      </c>
+      <c r="E157" t="s">
+        <v>620</v>
+      </c>
+      <c r="F157" t="s">
+        <v>26</v>
+      </c>
+      <c r="G157" t="s">
+        <v>27</v>
+      </c>
+      <c r="H157" t="s">
+        <v>21</v>
+      </c>
+      <c r="I157">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9">
+      <c r="A158" t="s">
+        <v>621</v>
+      </c>
+      <c r="B158" t="s">
+        <v>622</v>
+      </c>
+      <c r="C158" t="s">
+        <v>32</v>
+      </c>
+      <c r="D158" t="s">
+        <v>623</v>
+      </c>
+      <c r="E158" t="s">
+        <v>624</v>
+      </c>
+      <c r="I158">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9">
+      <c r="A159" t="s">
+        <v>625</v>
+      </c>
+      <c r="B159" t="s">
+        <v>626</v>
+      </c>
+      <c r="C159">
+        <v>111</v>
+      </c>
+      <c r="D159" t="s">
+        <v>627</v>
+      </c>
+      <c r="E159" t="s">
+        <v>627</v>
+      </c>
+      <c r="F159" t="s">
+        <v>26</v>
+      </c>
+      <c r="G159" t="s">
+        <v>27</v>
+      </c>
+      <c r="H159" t="s">
+        <v>28</v>
+      </c>
+      <c r="I159">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9">
+      <c r="A160" t="s">
+        <v>628</v>
+      </c>
+      <c r="B160" t="s">
+        <v>629</v>
+      </c>
+      <c r="C160">
+        <v>212</v>
+      </c>
+      <c r="D160" t="s">
+        <v>630</v>
+      </c>
+      <c r="E160" t="s">
+        <v>630</v>
+      </c>
+      <c r="F160" t="s">
         <v>12</v>
       </c>
-      <c r="H8" t="s">
+      <c r="G160" t="s">
+        <v>13</v>
+      </c>
+      <c r="H160" t="s">
+        <v>28</v>
+      </c>
+      <c r="I160">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9">
+      <c r="A161" t="s">
+        <v>631</v>
+      </c>
+      <c r="B161" t="s">
+        <v>632</v>
+      </c>
+      <c r="C161" t="s">
         <v>32</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H9" t="s">
+      <c r="D161" t="s">
+        <v>633</v>
+      </c>
+      <c r="E161" t="s">
+        <v>633</v>
+      </c>
+      <c r="I161">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9">
+      <c r="A162" t="s">
+        <v>634</v>
+      </c>
+      <c r="B162" t="s">
+        <v>635</v>
+      </c>
+      <c r="C162">
+        <v>515</v>
+      </c>
+      <c r="D162" t="s">
+        <v>636</v>
+      </c>
+      <c r="E162" t="s">
+        <v>637</v>
+      </c>
+      <c r="F162" t="s">
+        <v>38</v>
+      </c>
+      <c r="G162" t="s">
+        <v>39</v>
+      </c>
+      <c r="H162" t="s">
+        <v>14</v>
+      </c>
+      <c r="I162">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9">
+      <c r="A163" t="s">
+        <v>638</v>
+      </c>
+      <c r="B163" t="s">
+        <v>639</v>
+      </c>
+      <c r="C163">
+        <v>513</v>
+      </c>
+      <c r="D163" t="s">
+        <v>640</v>
+      </c>
+      <c r="E163" t="s">
+        <v>641</v>
+      </c>
+      <c r="F163" t="s">
+        <v>38</v>
+      </c>
+      <c r="G163" t="s">
+        <v>39</v>
+      </c>
+      <c r="H163" t="s">
+        <v>14</v>
+      </c>
+      <c r="I163">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9">
+      <c r="A164" t="s">
+        <v>642</v>
+      </c>
+      <c r="B164" t="s">
+        <v>643</v>
+      </c>
+      <c r="C164">
+        <v>320</v>
+      </c>
+      <c r="D164" t="s">
+        <v>644</v>
+      </c>
+      <c r="E164" t="s">
+        <v>644</v>
+      </c>
+      <c r="F164" t="s">
+        <v>19</v>
+      </c>
+      <c r="G164" t="s">
+        <v>20</v>
+      </c>
+      <c r="H164" t="s">
+        <v>28</v>
+      </c>
+      <c r="I164">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9">
+      <c r="A165" t="s">
+        <v>645</v>
+      </c>
+      <c r="B165" t="s">
+        <v>646</v>
+      </c>
+      <c r="C165">
+        <v>402</v>
+      </c>
+      <c r="D165" t="s">
+        <v>647</v>
+      </c>
+      <c r="E165" t="s">
+        <v>647</v>
+      </c>
+      <c r="F165" t="s">
+        <v>68</v>
+      </c>
+      <c r="G165" t="s">
+        <v>69</v>
+      </c>
+      <c r="H165" t="s">
+        <v>14</v>
+      </c>
+      <c r="I165">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9">
+      <c r="A166" t="s">
+        <v>648</v>
+      </c>
+      <c r="B166" t="s">
+        <v>649</v>
+      </c>
+      <c r="C166">
+        <v>405</v>
+      </c>
+      <c r="D166" t="s">
+        <v>650</v>
+      </c>
+      <c r="E166" t="s">
+        <v>651</v>
+      </c>
+      <c r="F166" t="s">
+        <v>68</v>
+      </c>
+      <c r="G166" t="s">
+        <v>69</v>
+      </c>
+      <c r="H166" t="s">
+        <v>14</v>
+      </c>
+      <c r="I166">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9">
+      <c r="A167" t="s">
+        <v>652</v>
+      </c>
+      <c r="B167" t="s">
+        <v>653</v>
+      </c>
+      <c r="C167">
+        <v>304</v>
+      </c>
+      <c r="D167" t="s">
+        <v>654</v>
+      </c>
+      <c r="E167" t="s">
+        <v>655</v>
+      </c>
+      <c r="F167" t="s">
+        <v>54</v>
+      </c>
+      <c r="G167" t="s">
+        <v>55</v>
+      </c>
+      <c r="H167" t="s">
+        <v>14</v>
+      </c>
+      <c r="I167">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9">
+      <c r="A168" t="s">
+        <v>656</v>
+      </c>
+      <c r="B168" t="s">
+        <v>657</v>
+      </c>
+      <c r="C168">
+        <v>324</v>
+      </c>
+      <c r="D168" t="s">
+        <v>658</v>
+      </c>
+      <c r="E168" t="s">
+        <v>659</v>
+      </c>
+      <c r="F168" t="s">
+        <v>19</v>
+      </c>
+      <c r="G168" t="s">
+        <v>20</v>
+      </c>
+      <c r="H168" t="s">
+        <v>28</v>
+      </c>
+      <c r="I168">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9">
+      <c r="A169" t="s">
+        <v>660</v>
+      </c>
+      <c r="B169" t="s">
+        <v>661</v>
+      </c>
+      <c r="C169">
+        <v>210</v>
+      </c>
+      <c r="D169" t="s">
+        <v>662</v>
+      </c>
+      <c r="E169" t="s">
+        <v>663</v>
+      </c>
+      <c r="F169" t="s">
+        <v>12</v>
+      </c>
+      <c r="G169" t="s">
+        <v>13</v>
+      </c>
+      <c r="H169" t="s">
+        <v>14</v>
+      </c>
+      <c r="I169">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9">
+      <c r="A170" t="s">
+        <v>664</v>
+      </c>
+      <c r="B170" t="s">
+        <v>665</v>
+      </c>
+      <c r="C170">
+        <v>219</v>
+      </c>
+      <c r="D170" t="s">
+        <v>666</v>
+      </c>
+      <c r="E170" t="s">
+        <v>667</v>
+      </c>
+      <c r="F170" t="s">
+        <v>12</v>
+      </c>
+      <c r="G170" t="s">
+        <v>13</v>
+      </c>
+      <c r="H170" t="s">
+        <v>40</v>
+      </c>
+      <c r="I170">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9">
+      <c r="A171" t="s">
+        <v>668</v>
+      </c>
+      <c r="B171" t="s">
+        <v>669</v>
+      </c>
+      <c r="C171">
+        <v>335</v>
+      </c>
+      <c r="D171" t="s">
+        <v>670</v>
+      </c>
+      <c r="E171" t="s">
+        <v>671</v>
+      </c>
+      <c r="F171" t="s">
+        <v>68</v>
+      </c>
+      <c r="G171" t="s">
+        <v>69</v>
+      </c>
+      <c r="H171" t="s">
+        <v>28</v>
+      </c>
+      <c r="I171">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9">
+      <c r="A172" t="s">
+        <v>672</v>
+      </c>
+      <c r="B172" t="s">
+        <v>673</v>
+      </c>
+      <c r="C172" t="s">
         <v>32</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G10" t="s">
+      <c r="D172" t="s">
+        <v>674</v>
+      </c>
+      <c r="E172" t="s">
+        <v>675</v>
+      </c>
+      <c r="F172" t="s">
+        <v>68</v>
+      </c>
+      <c r="G172" t="s">
+        <v>69</v>
+      </c>
+      <c r="H172" t="s">
+        <v>40</v>
+      </c>
+      <c r="I172">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9">
+      <c r="A173" t="s">
+        <v>676</v>
+      </c>
+      <c r="B173" t="s">
+        <v>677</v>
+      </c>
+      <c r="C173">
+        <v>412</v>
+      </c>
+      <c r="D173" t="s">
+        <v>678</v>
+      </c>
+      <c r="E173" t="s">
+        <v>679</v>
+      </c>
+      <c r="F173" t="s">
+        <v>68</v>
+      </c>
+      <c r="G173" t="s">
+        <v>69</v>
+      </c>
+      <c r="H173" t="s">
+        <v>28</v>
+      </c>
+      <c r="I173">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9">
+      <c r="A174" t="s">
+        <v>680</v>
+      </c>
+      <c r="B174" t="s">
+        <v>681</v>
+      </c>
+      <c r="C174">
+        <v>528</v>
+      </c>
+      <c r="D174" t="s">
+        <v>682</v>
+      </c>
+      <c r="E174" t="s">
+        <v>683</v>
+      </c>
+      <c r="F174" t="s">
+        <v>38</v>
+      </c>
+      <c r="G174" t="s">
+        <v>39</v>
+      </c>
+      <c r="H174" t="s">
+        <v>14</v>
+      </c>
+      <c r="I174">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9">
+      <c r="A175" t="s">
+        <v>684</v>
+      </c>
+      <c r="B175" t="s">
+        <v>685</v>
+      </c>
+      <c r="C175">
+        <v>251</v>
+      </c>
+      <c r="D175" t="s">
+        <v>686</v>
+      </c>
+      <c r="E175" t="s">
+        <v>686</v>
+      </c>
+      <c r="F175" t="s">
+        <v>12</v>
+      </c>
+      <c r="G175" t="s">
+        <v>13</v>
+      </c>
+      <c r="H175" t="s">
+        <v>14</v>
+      </c>
+      <c r="I175">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9">
+      <c r="A176" t="s">
+        <v>687</v>
+      </c>
+      <c r="B176" t="s">
+        <v>688</v>
+      </c>
+      <c r="C176">
+        <v>334</v>
+      </c>
+      <c r="D176" t="s">
+        <v>689</v>
+      </c>
+      <c r="E176" t="s">
+        <v>690</v>
+      </c>
+      <c r="F176" t="s">
+        <v>68</v>
+      </c>
+      <c r="G176" t="s">
+        <v>69</v>
+      </c>
+      <c r="H176" t="s">
+        <v>21</v>
+      </c>
+      <c r="I176">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9">
+      <c r="A177" t="s">
+        <v>691</v>
+      </c>
+      <c r="B177" t="s">
+        <v>692</v>
+      </c>
+      <c r="C177">
+        <v>501</v>
+      </c>
+      <c r="D177" t="s">
+        <v>693</v>
+      </c>
+      <c r="E177" t="s">
+        <v>693</v>
+      </c>
+      <c r="F177" t="s">
+        <v>38</v>
+      </c>
+      <c r="G177" t="s">
+        <v>39</v>
+      </c>
+      <c r="H177" t="s">
+        <v>14</v>
+      </c>
+      <c r="I177">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9">
+      <c r="A178" t="s">
+        <v>694</v>
+      </c>
+      <c r="B178" t="s">
+        <v>695</v>
+      </c>
+      <c r="C178">
+        <v>222</v>
+      </c>
+      <c r="D178" t="s">
+        <v>696</v>
+      </c>
+      <c r="E178" t="s">
+        <v>696</v>
+      </c>
+      <c r="F178" t="s">
+        <v>12</v>
+      </c>
+      <c r="G178" t="s">
+        <v>13</v>
+      </c>
+      <c r="H178" t="s">
+        <v>40</v>
+      </c>
+      <c r="I178">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9">
+      <c r="A179" t="s">
+        <v>697</v>
+      </c>
+      <c r="B179" t="s">
+        <v>698</v>
+      </c>
+      <c r="C179">
+        <v>322</v>
+      </c>
+      <c r="D179" t="s">
+        <v>699</v>
+      </c>
+      <c r="E179" t="s">
+        <v>700</v>
+      </c>
+      <c r="F179" t="s">
         <v>54</v>
       </c>
-      <c r="H10" t="s">
+      <c r="G179" t="s">
+        <v>55</v>
+      </c>
+      <c r="H179" t="s">
+        <v>40</v>
+      </c>
+      <c r="I179">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9">
+      <c r="A180" t="s">
+        <v>701</v>
+      </c>
+      <c r="B180" t="s">
+        <v>702</v>
+      </c>
+      <c r="C180">
+        <v>422</v>
+      </c>
+      <c r="D180" t="s">
+        <v>703</v>
+      </c>
+      <c r="E180" t="s">
+        <v>704</v>
+      </c>
+      <c r="F180" t="s">
+        <v>68</v>
+      </c>
+      <c r="G180" t="s">
+        <v>69</v>
+      </c>
+      <c r="H180" t="s">
+        <v>14</v>
+      </c>
+      <c r="I180">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9">
+      <c r="A181" t="s">
+        <v>705</v>
+      </c>
+      <c r="B181" t="s">
+        <v>706</v>
+      </c>
+      <c r="C181">
+        <v>312</v>
+      </c>
+      <c r="D181" t="s">
+        <v>707</v>
+      </c>
+      <c r="E181" t="s">
+        <v>707</v>
+      </c>
+      <c r="F181" t="s">
+        <v>54</v>
+      </c>
+      <c r="G181" t="s">
+        <v>55</v>
+      </c>
+      <c r="H181" t="s">
+        <v>14</v>
+      </c>
+      <c r="I181">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9">
+      <c r="A182" t="s">
+        <v>708</v>
+      </c>
+      <c r="B182" t="s">
+        <v>709</v>
+      </c>
+      <c r="C182" t="s">
+        <v>32</v>
+      </c>
+      <c r="D182" t="s">
+        <v>710</v>
+      </c>
+      <c r="E182" t="s">
+        <v>711</v>
+      </c>
+      <c r="I182">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9">
+      <c r="A183" t="s">
+        <v>712</v>
+      </c>
+      <c r="B183" t="s">
+        <v>713</v>
+      </c>
+      <c r="C183">
+        <v>519</v>
+      </c>
+      <c r="D183" t="s">
+        <v>714</v>
+      </c>
+      <c r="E183" t="s">
+        <v>715</v>
+      </c>
+      <c r="F183" t="s">
+        <v>38</v>
+      </c>
+      <c r="G183" t="s">
+        <v>39</v>
+      </c>
+      <c r="H183" t="s">
+        <v>14</v>
+      </c>
+      <c r="I183">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9">
+      <c r="A184" t="s">
+        <v>716</v>
+      </c>
+      <c r="B184" t="s">
+        <v>717</v>
+      </c>
+      <c r="C184">
+        <v>562</v>
+      </c>
+      <c r="D184" t="s">
+        <v>718</v>
+      </c>
+      <c r="E184" t="s">
+        <v>719</v>
+      </c>
+      <c r="F184" t="s">
+        <v>38</v>
+      </c>
+      <c r="G184" t="s">
+        <v>39</v>
+      </c>
+      <c r="H184" t="s">
+        <v>40</v>
+      </c>
+      <c r="I184">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9">
+      <c r="A185" t="s">
+        <v>720</v>
+      </c>
+      <c r="B185" t="s">
+        <v>721</v>
+      </c>
+      <c r="C185">
+        <v>142</v>
+      </c>
+      <c r="D185" t="s">
+        <v>722</v>
+      </c>
+      <c r="E185" t="s">
+        <v>723</v>
+      </c>
+      <c r="F185" t="s">
+        <v>26</v>
+      </c>
+      <c r="G185" t="s">
+        <v>27</v>
+      </c>
+      <c r="H185" t="s">
+        <v>21</v>
+      </c>
+      <c r="I185">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9">
+      <c r="A186" t="s">
+        <v>724</v>
+      </c>
+      <c r="B186" t="s">
+        <v>725</v>
+      </c>
+      <c r="C186">
+        <v>302</v>
+      </c>
+      <c r="D186" t="s">
+        <v>726</v>
+      </c>
+      <c r="E186" t="s">
+        <v>727</v>
+      </c>
+      <c r="F186" t="s">
+        <v>54</v>
+      </c>
+      <c r="G186" t="s">
+        <v>55</v>
+      </c>
+      <c r="H186" t="s">
+        <v>14</v>
+      </c>
+      <c r="I186">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9">
+      <c r="A187" t="s">
+        <v>728</v>
+      </c>
+      <c r="B187" t="s">
+        <v>729</v>
+      </c>
+      <c r="C187" t="s">
+        <v>32</v>
+      </c>
+      <c r="D187" t="s">
+        <v>730</v>
+      </c>
+      <c r="E187" t="s">
+        <v>731</v>
+      </c>
+      <c r="I187">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9">
+      <c r="A188" t="s">
+        <v>732</v>
+      </c>
+      <c r="B188" t="s">
+        <v>733</v>
+      </c>
+      <c r="C188">
+        <v>123</v>
+      </c>
+      <c r="D188" t="s">
+        <v>734</v>
+      </c>
+      <c r="E188" t="s">
+        <v>735</v>
+      </c>
+      <c r="F188" t="s">
+        <v>26</v>
+      </c>
+      <c r="G188" t="s">
+        <v>27</v>
+      </c>
+      <c r="H188" t="s">
+        <v>21</v>
+      </c>
+      <c r="I188">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9">
+      <c r="A189" t="s">
+        <v>736</v>
+      </c>
+      <c r="B189" t="s">
+        <v>737</v>
+      </c>
+      <c r="C189">
+        <v>101</v>
+      </c>
+      <c r="D189" t="s">
+        <v>738</v>
+      </c>
+      <c r="E189" t="s">
+        <v>738</v>
+      </c>
+      <c r="F189" t="s">
+        <v>26</v>
+      </c>
+      <c r="G189" t="s">
+        <v>27</v>
+      </c>
+      <c r="H189" t="s">
+        <v>28</v>
+      </c>
+      <c r="I189">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9">
+      <c r="A190" t="s">
+        <v>739</v>
+      </c>
+      <c r="B190" t="s">
+        <v>740</v>
+      </c>
+      <c r="C190">
+        <v>332</v>
+      </c>
+      <c r="D190" t="s">
+        <v>741</v>
+      </c>
+      <c r="E190" t="s">
+        <v>742</v>
+      </c>
+      <c r="F190" t="s">
+        <v>68</v>
+      </c>
+      <c r="G190" t="s">
+        <v>69</v>
+      </c>
+      <c r="H190" t="s">
+        <v>14</v>
+      </c>
+      <c r="I190">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9">
+      <c r="A191" t="s">
+        <v>743</v>
+      </c>
+      <c r="B191" t="s">
+        <v>744</v>
+      </c>
+      <c r="C191" t="s">
+        <v>32</v>
+      </c>
+      <c r="D191" t="s">
+        <v>745</v>
+      </c>
+      <c r="E191" t="s">
+        <v>746</v>
+      </c>
+      <c r="I191">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9">
+      <c r="A192" t="s">
+        <v>747</v>
+      </c>
+      <c r="B192" t="s">
+        <v>748</v>
+      </c>
+      <c r="C192">
+        <v>418</v>
+      </c>
+      <c r="D192" t="s">
+        <v>749</v>
+      </c>
+      <c r="E192" t="s">
+        <v>750</v>
+      </c>
+      <c r="F192" t="s">
+        <v>68</v>
+      </c>
+      <c r="G192" t="s">
+        <v>69</v>
+      </c>
+      <c r="H192" t="s">
+        <v>28</v>
+      </c>
+      <c r="I192" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9">
+      <c r="A193" t="s">
+        <v>752</v>
+      </c>
+      <c r="B193" t="s">
+        <v>753</v>
+      </c>
+      <c r="C193">
+        <v>105</v>
+      </c>
+      <c r="D193" t="s">
+        <v>754</v>
+      </c>
+      <c r="E193" t="s">
+        <v>755</v>
+      </c>
+      <c r="F193" t="s">
+        <v>26</v>
+      </c>
+      <c r="G193" t="s">
+        <v>27</v>
+      </c>
+      <c r="H193" t="s">
+        <v>21</v>
+      </c>
+      <c r="I193">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9">
+      <c r="A194" t="s">
+        <v>756</v>
+      </c>
+      <c r="B194" t="s">
+        <v>757</v>
+      </c>
+      <c r="C194">
+        <v>213</v>
+      </c>
+      <c r="D194" t="s">
+        <v>758</v>
+      </c>
+      <c r="E194" t="s">
+        <v>758</v>
+      </c>
+      <c r="F194" t="s">
+        <v>12</v>
+      </c>
+      <c r="G194" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" t="s">
+      <c r="H194" t="s">
+        <v>40</v>
+      </c>
+      <c r="I194">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9">
+      <c r="A195" t="s">
+        <v>759</v>
+      </c>
+      <c r="B195" t="s">
+        <v>760</v>
+      </c>
+      <c r="C195">
+        <v>536</v>
+      </c>
+      <c r="D195" t="s">
+        <v>761</v>
+      </c>
+      <c r="E195" t="s">
+        <v>761</v>
+      </c>
+      <c r="F195" t="s">
+        <v>38</v>
+      </c>
+      <c r="G195" t="s">
+        <v>39</v>
+      </c>
+      <c r="H195" t="s">
+        <v>14</v>
+      </c>
+      <c r="I195">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9">
+      <c r="A196" t="s">
+        <v>762</v>
+      </c>
+      <c r="B196" t="s">
+        <v>763</v>
+      </c>
+      <c r="C196">
+        <v>138</v>
+      </c>
+      <c r="D196" t="s">
+        <v>764</v>
+      </c>
+      <c r="E196" t="s">
+        <v>764</v>
+      </c>
+      <c r="F196" t="s">
+        <v>26</v>
+      </c>
+      <c r="G196" t="s">
+        <v>27</v>
+      </c>
+      <c r="H196" t="s">
+        <v>21</v>
+      </c>
+      <c r="I196">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9">
+      <c r="A197" t="s">
+        <v>765</v>
+      </c>
+      <c r="B197" t="s">
+        <v>766</v>
+      </c>
+      <c r="C197" t="s">
+        <v>32</v>
+      </c>
+      <c r="D197" t="s">
+        <v>767</v>
+      </c>
+      <c r="E197" t="s">
+        <v>768</v>
+      </c>
+      <c r="I197">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9">
+      <c r="A198" t="s">
+        <v>769</v>
+      </c>
+      <c r="B198" t="s">
+        <v>770</v>
+      </c>
+      <c r="C198">
+        <v>546</v>
+      </c>
+      <c r="D198" t="s">
+        <v>771</v>
+      </c>
+      <c r="E198" t="s">
+        <v>771</v>
+      </c>
+      <c r="F198" t="s">
+        <v>38</v>
+      </c>
+      <c r="G198" t="s">
+        <v>39</v>
+      </c>
+      <c r="H198" t="s">
+        <v>40</v>
+      </c>
+      <c r="I198">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9">
+      <c r="A199" t="s">
+        <v>772</v>
+      </c>
+      <c r="B199" t="s">
+        <v>773</v>
+      </c>
+      <c r="C199">
+        <v>160</v>
+      </c>
+      <c r="D199" t="s">
+        <v>774</v>
+      </c>
+      <c r="E199" t="s">
+        <v>775</v>
+      </c>
+      <c r="F199" t="s">
+        <v>26</v>
+      </c>
+      <c r="G199" t="s">
+        <v>27</v>
+      </c>
+      <c r="H199" t="s">
+        <v>21</v>
+      </c>
+      <c r="I199">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9">
+      <c r="A200" t="s">
+        <v>776</v>
+      </c>
+      <c r="B200" t="s">
+        <v>777</v>
+      </c>
+      <c r="C200">
+        <v>146</v>
+      </c>
+      <c r="D200" t="s">
+        <v>778</v>
+      </c>
+      <c r="E200" t="s">
+        <v>779</v>
+      </c>
+      <c r="F200" t="s">
+        <v>26</v>
+      </c>
+      <c r="G200" t="s">
+        <v>27</v>
+      </c>
+      <c r="H200" t="s">
+        <v>28</v>
+      </c>
+      <c r="I200">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9">
+      <c r="A201" t="s">
+        <v>780</v>
+      </c>
+      <c r="B201" t="s">
+        <v>781</v>
+      </c>
+      <c r="C201">
+        <v>235</v>
+      </c>
+      <c r="D201" t="s">
+        <v>782</v>
+      </c>
+      <c r="E201" t="s">
+        <v>783</v>
+      </c>
+      <c r="F201" t="s">
+        <v>12</v>
+      </c>
+      <c r="G201" t="s">
+        <v>13</v>
+      </c>
+      <c r="H201" t="s">
+        <v>40</v>
+      </c>
+      <c r="I201">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9">
+      <c r="A202" t="s">
+        <v>784</v>
+      </c>
+      <c r="B202" t="s">
+        <v>785</v>
+      </c>
+      <c r="C202" t="s">
+        <v>32</v>
+      </c>
+      <c r="D202" t="s">
+        <v>786</v>
+      </c>
+      <c r="E202" t="s">
+        <v>787</v>
+      </c>
+      <c r="F202" t="s">
+        <v>38</v>
+      </c>
+      <c r="G202" t="s">
+        <v>39</v>
+      </c>
+      <c r="H202" t="s">
+        <v>14</v>
+      </c>
+      <c r="I202">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9">
+      <c r="A203" t="s">
+        <v>788</v>
+      </c>
+      <c r="B203" t="s">
+        <v>789</v>
+      </c>
+      <c r="C203">
+        <v>545</v>
+      </c>
+      <c r="D203" t="s">
+        <v>790</v>
+      </c>
+      <c r="E203" t="s">
+        <v>791</v>
+      </c>
+      <c r="F203" t="s">
+        <v>38</v>
+      </c>
+      <c r="G203" t="s">
+        <v>39</v>
+      </c>
+      <c r="H203" t="s">
+        <v>14</v>
+      </c>
+      <c r="I203">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9">
+      <c r="A204" t="s">
+        <v>792</v>
+      </c>
+      <c r="B204" t="s">
+        <v>793</v>
+      </c>
+      <c r="C204">
+        <v>511</v>
+      </c>
+      <c r="D204" t="s">
+        <v>794</v>
+      </c>
+      <c r="E204" t="s">
+        <v>795</v>
+      </c>
+      <c r="F204" t="s">
+        <v>38</v>
+      </c>
+      <c r="G204" t="s">
+        <v>39</v>
+      </c>
+      <c r="H204" t="s">
+        <v>14</v>
+      </c>
+      <c r="I204">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9">
+      <c r="A205" t="s">
+        <v>796</v>
+      </c>
+      <c r="B205" t="s">
+        <v>797</v>
+      </c>
+      <c r="C205">
+        <v>122</v>
+      </c>
+      <c r="D205" t="s">
+        <v>798</v>
+      </c>
+      <c r="E205" t="s">
+        <v>799</v>
+      </c>
+      <c r="F205" t="s">
+        <v>26</v>
+      </c>
+      <c r="G205" t="s">
+        <v>27</v>
+      </c>
+      <c r="H205" t="s">
+        <v>28</v>
+      </c>
+      <c r="I205">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9">
+      <c r="A206" t="s">
+        <v>800</v>
+      </c>
+      <c r="B206" t="s">
+        <v>801</v>
+      </c>
+      <c r="C206" t="s">
+        <v>32</v>
+      </c>
+      <c r="D206" t="s">
+        <v>802</v>
+      </c>
+      <c r="E206" t="s">
+        <v>803</v>
+      </c>
+      <c r="F206" t="s">
+        <v>12</v>
+      </c>
+      <c r="G206" t="s">
+        <v>13</v>
+      </c>
+      <c r="H206" t="s">
+        <v>14</v>
+      </c>
+      <c r="I206">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9">
+      <c r="A207" t="s">
+        <v>804</v>
+      </c>
+      <c r="B207" t="s">
+        <v>805</v>
+      </c>
+      <c r="C207">
+        <v>156</v>
+      </c>
+      <c r="D207" t="s">
+        <v>806</v>
+      </c>
+      <c r="E207" t="s">
+        <v>806</v>
+      </c>
+      <c r="F207" t="s">
+        <v>26</v>
+      </c>
+      <c r="G207" t="s">
+        <v>27</v>
+      </c>
+      <c r="H207" t="s">
+        <v>14</v>
+      </c>
+      <c r="I207">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9">
+      <c r="A208" t="s">
+        <v>807</v>
+      </c>
+      <c r="B208" t="s">
+        <v>808</v>
+      </c>
+      <c r="C208">
+        <v>310</v>
+      </c>
+      <c r="D208" t="s">
+        <v>809</v>
+      </c>
+      <c r="E208" t="s">
+        <v>810</v>
+      </c>
+      <c r="F208" t="s">
+        <v>54</v>
+      </c>
+      <c r="G208" t="s">
         <v>55</v>
       </c>
-      <c r="B11" t="s">
-[...14 lines deleted...]
-      <c r="G11" t="s">
+      <c r="H208" t="s">
+        <v>21</v>
+      </c>
+      <c r="I208">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9">
+      <c r="A209" t="s">
+        <v>811</v>
+      </c>
+      <c r="B209" t="s">
+        <v>812</v>
+      </c>
+      <c r="C209">
+        <v>248</v>
+      </c>
+      <c r="D209" t="s">
+        <v>813</v>
+      </c>
+      <c r="E209" t="s">
+        <v>814</v>
+      </c>
+      <c r="F209" t="s">
         <v>12</v>
       </c>
-      <c r="H11" t="s">
+      <c r="G209" t="s">
         <v>13</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G12" t="s">
+      <c r="H209" t="s">
+        <v>14</v>
+      </c>
+      <c r="I209">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9">
+      <c r="A210" t="s">
+        <v>815</v>
+      </c>
+      <c r="B210" t="s">
+        <v>816</v>
+      </c>
+      <c r="C210">
+        <v>130</v>
+      </c>
+      <c r="D210" t="s">
+        <v>817</v>
+      </c>
+      <c r="E210" t="s">
+        <v>817</v>
+      </c>
+      <c r="F210" t="s">
+        <v>26</v>
+      </c>
+      <c r="G210" t="s">
+        <v>27</v>
+      </c>
+      <c r="H210" t="s">
+        <v>21</v>
+      </c>
+      <c r="I210">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9">
+      <c r="A211" t="s">
+        <v>818</v>
+      </c>
+      <c r="B211" t="s">
+        <v>819</v>
+      </c>
+      <c r="C211">
+        <v>109</v>
+      </c>
+      <c r="D211" t="s">
+        <v>820</v>
+      </c>
+      <c r="E211" t="s">
+        <v>820</v>
+      </c>
+      <c r="F211" t="s">
+        <v>26</v>
+      </c>
+      <c r="G211" t="s">
+        <v>27</v>
+      </c>
+      <c r="H211" t="s">
+        <v>21</v>
+      </c>
+      <c r="I211">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9">
+      <c r="A212" t="s">
+        <v>821</v>
+      </c>
+      <c r="B212" t="s">
+        <v>822</v>
+      </c>
+      <c r="C212">
+        <v>319</v>
+      </c>
+      <c r="D212" t="s">
+        <v>823</v>
+      </c>
+      <c r="E212" t="s">
+        <v>824</v>
+      </c>
+      <c r="F212" t="s">
+        <v>68</v>
+      </c>
+      <c r="G212" t="s">
+        <v>69</v>
+      </c>
+      <c r="H212" t="s">
+        <v>40</v>
+      </c>
+      <c r="I212">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9">
+      <c r="A213" t="s">
+        <v>825</v>
+      </c>
+      <c r="B213" t="s">
+        <v>826</v>
+      </c>
+      <c r="C213" t="s">
+        <v>32</v>
+      </c>
+      <c r="D213" t="s">
+        <v>827</v>
+      </c>
+      <c r="E213" t="s">
+        <v>828</v>
+      </c>
+      <c r="F213" t="s">
+        <v>38</v>
+      </c>
+      <c r="G213" t="s">
+        <v>39</v>
+      </c>
+      <c r="H213" t="s">
+        <v>28</v>
+      </c>
+      <c r="I213">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9">
+      <c r="A214" t="s">
+        <v>829</v>
+      </c>
+      <c r="B214" t="s">
+        <v>830</v>
+      </c>
+      <c r="C214">
+        <v>558</v>
+      </c>
+      <c r="D214" t="s">
+        <v>831</v>
+      </c>
+      <c r="E214" t="s">
+        <v>832</v>
+      </c>
+      <c r="F214" t="s">
+        <v>38</v>
+      </c>
+      <c r="G214" t="s">
+        <v>39</v>
+      </c>
+      <c r="H214" t="s">
+        <v>40</v>
+      </c>
+      <c r="I214">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9">
+      <c r="A215" t="s">
+        <v>833</v>
+      </c>
+      <c r="B215" t="s">
+        <v>834</v>
+      </c>
+      <c r="C215">
+        <v>426</v>
+      </c>
+      <c r="D215" t="s">
+        <v>835</v>
+      </c>
+      <c r="E215" t="s">
+        <v>836</v>
+      </c>
+      <c r="F215" t="s">
+        <v>68</v>
+      </c>
+      <c r="G215" t="s">
+        <v>69</v>
+      </c>
+      <c r="H215" t="s">
+        <v>28</v>
+      </c>
+      <c r="I215">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9">
+      <c r="A216" t="s">
+        <v>837</v>
+      </c>
+      <c r="B216" t="s">
+        <v>838</v>
+      </c>
+      <c r="C216">
+        <v>403</v>
+      </c>
+      <c r="D216" t="s">
+        <v>839</v>
+      </c>
+      <c r="E216" t="s">
+        <v>839</v>
+      </c>
+      <c r="F216" t="s">
+        <v>68</v>
+      </c>
+      <c r="G216" t="s">
+        <v>69</v>
+      </c>
+      <c r="H216" t="s">
+        <v>40</v>
+      </c>
+      <c r="I216">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9">
+      <c r="A217" t="s">
+        <v>840</v>
+      </c>
+      <c r="B217" t="s">
+        <v>841</v>
+      </c>
+      <c r="C217">
+        <v>203</v>
+      </c>
+      <c r="D217" t="s">
+        <v>842</v>
+      </c>
+      <c r="E217" t="s">
+        <v>843</v>
+      </c>
+      <c r="F217" t="s">
+        <v>12</v>
+      </c>
+      <c r="G217" t="s">
+        <v>13</v>
+      </c>
+      <c r="H217" t="s">
+        <v>14</v>
+      </c>
+      <c r="I217">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9">
+      <c r="A218" t="s">
+        <v>844</v>
+      </c>
+      <c r="B218" t="s">
+        <v>845</v>
+      </c>
+      <c r="C218">
+        <v>126</v>
+      </c>
+      <c r="D218" t="s">
+        <v>846</v>
+      </c>
+      <c r="E218" t="s">
+        <v>847</v>
+      </c>
+      <c r="F218" t="s">
         <v>54</v>
       </c>
-      <c r="H12" t="s">
+      <c r="G218" t="s">
+        <v>55</v>
+      </c>
+      <c r="H218" t="s">
+        <v>28</v>
+      </c>
+      <c r="I218">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9">
+      <c r="A219" t="s">
+        <v>848</v>
+      </c>
+      <c r="B219" t="s">
+        <v>849</v>
+      </c>
+      <c r="C219">
+        <v>522</v>
+      </c>
+      <c r="D219" t="s">
+        <v>850</v>
+      </c>
+      <c r="E219" t="s">
+        <v>851</v>
+      </c>
+      <c r="F219" t="s">
+        <v>38</v>
+      </c>
+      <c r="G219" t="s">
+        <v>39</v>
+      </c>
+      <c r="H219" t="s">
+        <v>40</v>
+      </c>
+      <c r="I219">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9">
+      <c r="A220" t="s">
+        <v>852</v>
+      </c>
+      <c r="B220" t="s">
+        <v>853</v>
+      </c>
+      <c r="C220">
+        <v>419</v>
+      </c>
+      <c r="D220" t="s">
+        <v>854</v>
+      </c>
+      <c r="E220" t="s">
+        <v>854</v>
+      </c>
+      <c r="F220" t="s">
+        <v>68</v>
+      </c>
+      <c r="G220" t="s">
+        <v>69</v>
+      </c>
+      <c r="H220" t="s">
+        <v>40</v>
+      </c>
+      <c r="I220">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="221" spans="1:9">
+      <c r="A221" t="s">
+        <v>855</v>
+      </c>
+      <c r="B221" t="s">
+        <v>856</v>
+      </c>
+      <c r="C221">
+        <v>330</v>
+      </c>
+      <c r="D221" t="s">
+        <v>857</v>
+      </c>
+      <c r="E221" t="s">
+        <v>858</v>
+      </c>
+      <c r="F221" t="s">
+        <v>68</v>
+      </c>
+      <c r="G221" t="s">
+        <v>69</v>
+      </c>
+      <c r="H221" t="s">
+        <v>14</v>
+      </c>
+      <c r="I221">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9">
+      <c r="A222" t="s">
+        <v>859</v>
+      </c>
+      <c r="B222" t="s">
+        <v>860</v>
+      </c>
+      <c r="C222">
+        <v>135</v>
+      </c>
+      <c r="D222" t="s">
+        <v>861</v>
+      </c>
+      <c r="E222" t="s">
+        <v>861</v>
+      </c>
+      <c r="F222" t="s">
+        <v>26</v>
+      </c>
+      <c r="G222" t="s">
+        <v>27</v>
+      </c>
+      <c r="H222" t="s">
+        <v>28</v>
+      </c>
+      <c r="I222">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9">
+      <c r="A223" t="s">
+        <v>862</v>
+      </c>
+      <c r="B223" t="s">
+        <v>863</v>
+      </c>
+      <c r="C223">
+        <v>136</v>
+      </c>
+      <c r="D223" t="s">
+        <v>864</v>
+      </c>
+      <c r="E223" t="s">
+        <v>864</v>
+      </c>
+      <c r="F223" t="s">
+        <v>26</v>
+      </c>
+      <c r="G223" t="s">
+        <v>27</v>
+      </c>
+      <c r="H223" t="s">
+        <v>21</v>
+      </c>
+      <c r="I223">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9">
+      <c r="A224" t="s">
+        <v>865</v>
+      </c>
+      <c r="B224" t="s">
+        <v>866</v>
+      </c>
+      <c r="C224">
+        <v>559</v>
+      </c>
+      <c r="D224" t="s">
+        <v>867</v>
+      </c>
+      <c r="E224" t="s">
+        <v>868</v>
+      </c>
+      <c r="F224" t="s">
+        <v>38</v>
+      </c>
+      <c r="G224" t="s">
+        <v>39</v>
+      </c>
+      <c r="H224" t="s">
+        <v>28</v>
+      </c>
+      <c r="I224">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9">
+      <c r="A225" t="s">
+        <v>869</v>
+      </c>
+      <c r="B225" t="s">
+        <v>870</v>
+      </c>
+      <c r="C225">
+        <v>223</v>
+      </c>
+      <c r="D225" t="s">
+        <v>871</v>
+      </c>
+      <c r="E225" t="s">
+        <v>871</v>
+      </c>
+      <c r="F225" t="s">
+        <v>12</v>
+      </c>
+      <c r="G225" t="s">
         <v>13</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H13" t="s">
+      <c r="H225" t="s">
+        <v>14</v>
+      </c>
+      <c r="I225">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9">
+      <c r="A226" t="s">
+        <v>872</v>
+      </c>
+      <c r="B226" t="s">
+        <v>873</v>
+      </c>
+      <c r="C226">
+        <v>225</v>
+      </c>
+      <c r="D226" t="s">
+        <v>874</v>
+      </c>
+      <c r="E226" t="s">
+        <v>875</v>
+      </c>
+      <c r="F226" t="s">
+        <v>143</v>
+      </c>
+      <c r="G226" t="s">
+        <v>144</v>
+      </c>
+      <c r="H226" t="s">
+        <v>14</v>
+      </c>
+      <c r="I226">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9">
+      <c r="A227" t="s">
+        <v>876</v>
+      </c>
+      <c r="B227" t="s">
+        <v>877</v>
+      </c>
+      <c r="C227">
+        <v>560</v>
+      </c>
+      <c r="D227" t="s">
+        <v>878</v>
+      </c>
+      <c r="E227" t="s">
+        <v>879</v>
+      </c>
+      <c r="F227" t="s">
+        <v>38</v>
+      </c>
+      <c r="G227" t="s">
+        <v>39</v>
+      </c>
+      <c r="H227" t="s">
+        <v>28</v>
+      </c>
+      <c r="I227">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9">
+      <c r="A228" t="s">
+        <v>880</v>
+      </c>
+      <c r="B228" t="s">
+        <v>881</v>
+      </c>
+      <c r="C228">
+        <v>234</v>
+      </c>
+      <c r="D228" t="s">
+        <v>882</v>
+      </c>
+      <c r="E228" t="s">
+        <v>883</v>
+      </c>
+      <c r="F228" t="s">
+        <v>12</v>
+      </c>
+      <c r="G228" t="s">
         <v>13</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E14" t="s">
+      <c r="H228" t="s">
+        <v>40</v>
+      </c>
+      <c r="I228">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9">
+      <c r="A229" t="s">
+        <v>884</v>
+      </c>
+      <c r="B229" t="s">
+        <v>885</v>
+      </c>
+      <c r="C229">
+        <v>201</v>
+      </c>
+      <c r="D229" t="s">
+        <v>886</v>
+      </c>
+      <c r="E229" t="s">
+        <v>887</v>
+      </c>
+      <c r="F229" t="s">
+        <v>12</v>
+      </c>
+      <c r="G229" t="s">
+        <v>13</v>
+      </c>
+      <c r="H229" t="s">
+        <v>888</v>
+      </c>
+      <c r="I229">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9">
+      <c r="A230" t="s">
+        <v>889</v>
+      </c>
+      <c r="B230" t="s">
+        <v>890</v>
+      </c>
+      <c r="C230">
+        <v>245</v>
+      </c>
+      <c r="D230" t="s">
+        <v>891</v>
+      </c>
+      <c r="E230" t="s">
+        <v>892</v>
+      </c>
+      <c r="F230" t="s">
+        <v>12</v>
+      </c>
+      <c r="G230" t="s">
+        <v>13</v>
+      </c>
+      <c r="H230" t="s">
+        <v>14</v>
+      </c>
+      <c r="I230" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9">
+      <c r="A231" t="s">
+        <v>894</v>
+      </c>
+      <c r="B231" t="s">
+        <v>895</v>
+      </c>
+      <c r="C231">
+        <v>249</v>
+      </c>
+      <c r="D231" t="s">
+        <v>896</v>
+      </c>
+      <c r="E231" t="s">
+        <v>897</v>
+      </c>
+      <c r="F231" t="s">
+        <v>12</v>
+      </c>
+      <c r="G231" t="s">
+        <v>13</v>
+      </c>
+      <c r="H231" t="s">
+        <v>14</v>
+      </c>
+      <c r="I231">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9">
+      <c r="A232" t="s">
+        <v>898</v>
+      </c>
+      <c r="B232" t="s">
+        <v>899</v>
+      </c>
+      <c r="C232">
+        <v>325</v>
+      </c>
+      <c r="D232" t="s">
+        <v>900</v>
+      </c>
+      <c r="E232" t="s">
+        <v>900</v>
+      </c>
+      <c r="F232" t="s">
         <v>68</v>
       </c>
-      <c r="F14" t="s">
-[...5 lines deleted...]
-      <c r="H14" t="s">
+      <c r="G232" t="s">
+        <v>69</v>
+      </c>
+      <c r="H232" t="s">
+        <v>28</v>
+      </c>
+      <c r="I232">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9">
+      <c r="A233" t="s">
+        <v>901</v>
+      </c>
+      <c r="B233" t="s">
+        <v>902</v>
+      </c>
+      <c r="C233">
+        <v>415</v>
+      </c>
+      <c r="D233" t="s">
+        <v>903</v>
+      </c>
+      <c r="E233" t="s">
+        <v>903</v>
+      </c>
+      <c r="F233" t="s">
+        <v>68</v>
+      </c>
+      <c r="G233" t="s">
+        <v>69</v>
+      </c>
+      <c r="H233" t="s">
+        <v>28</v>
+      </c>
+      <c r="I233">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9">
+      <c r="A234" t="s">
+        <v>904</v>
+      </c>
+      <c r="B234" t="s">
+        <v>905</v>
+      </c>
+      <c r="C234" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" t="s">
+      <c r="D234" t="s">
+        <v>906</v>
+      </c>
+      <c r="E234" t="s">
+        <v>907</v>
+      </c>
+      <c r="I234">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9">
+      <c r="A235" t="s">
+        <v>908</v>
+      </c>
+      <c r="B235" t="s">
+        <v>909</v>
+      </c>
+      <c r="C235">
+        <v>404</v>
+      </c>
+      <c r="D235" t="s">
+        <v>910</v>
+      </c>
+      <c r="E235" t="s">
+        <v>910</v>
+      </c>
+      <c r="F235" t="s">
+        <v>68</v>
+      </c>
+      <c r="G235" t="s">
         <v>69</v>
       </c>
-      <c r="B15" t="s">
-[...69 lines deleted...]
-      <c r="H17" t="s">
+      <c r="H235" t="s">
+        <v>28</v>
+      </c>
+      <c r="I235">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9">
+      <c r="A236" t="s">
+        <v>911</v>
+      </c>
+      <c r="B236" t="s">
+        <v>191</v>
+      </c>
+      <c r="C236" t="s">
+        <v>32</v>
+      </c>
+      <c r="D236" t="s">
+        <v>912</v>
+      </c>
+      <c r="E236" t="s">
+        <v>912</v>
+      </c>
+      <c r="F236" t="s">
+        <v>38</v>
+      </c>
+      <c r="G236" t="s">
+        <v>39</v>
+      </c>
+      <c r="H236" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9">
+      <c r="A237" t="s">
+        <v>913</v>
+      </c>
+      <c r="B237" t="s">
+        <v>914</v>
+      </c>
+      <c r="C237">
+        <v>346</v>
+      </c>
+      <c r="D237" t="s">
+        <v>915</v>
+      </c>
+      <c r="E237" t="s">
+        <v>916</v>
+      </c>
+      <c r="F237" t="s">
+        <v>54</v>
+      </c>
+      <c r="G237" t="s">
+        <v>55</v>
+      </c>
+      <c r="H237" t="s">
+        <v>21</v>
+      </c>
+      <c r="I237">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9">
+      <c r="A238" t="s">
+        <v>917</v>
+      </c>
+      <c r="B238" t="s">
+        <v>918</v>
+      </c>
+      <c r="C238">
+        <v>112</v>
+      </c>
+      <c r="D238" t="s">
+        <v>919</v>
+      </c>
+      <c r="E238" t="s">
+        <v>920</v>
+      </c>
+      <c r="F238" t="s">
         <v>26</v>
       </c>
-    </row>
-[...48 lines deleted...]
-      <c r="H19" t="s">
+      <c r="G238" t="s">
+        <v>27</v>
+      </c>
+      <c r="H238" t="s">
+        <v>40</v>
+      </c>
+      <c r="I238">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9">
+      <c r="A239" t="s">
+        <v>921</v>
+      </c>
+      <c r="B239" t="s">
+        <v>922</v>
+      </c>
+      <c r="C239">
+        <v>117</v>
+      </c>
+      <c r="D239" t="s">
+        <v>923</v>
+      </c>
+      <c r="E239" t="s">
+        <v>923</v>
+      </c>
+      <c r="F239" t="s">
         <v>26</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H20" t="s">
+      <c r="G239" t="s">
+        <v>27</v>
+      </c>
+      <c r="H239" t="s">
+        <v>28</v>
+      </c>
+      <c r="I239">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="240" spans="1:9">
+      <c r="A240" t="s">
+        <v>924</v>
+      </c>
+      <c r="B240" t="s">
+        <v>925</v>
+      </c>
+      <c r="C240">
+        <v>116</v>
+      </c>
+      <c r="D240" t="s">
+        <v>926</v>
+      </c>
+      <c r="E240" t="s">
+        <v>927</v>
+      </c>
+      <c r="F240" t="s">
+        <v>26</v>
+      </c>
+      <c r="G240" t="s">
+        <v>27</v>
+      </c>
+      <c r="H240" t="s">
+        <v>28</v>
+      </c>
+      <c r="I240">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9">
+      <c r="A241" t="s">
+        <v>191</v>
+      </c>
+      <c r="B241" t="s">
+        <v>191</v>
+      </c>
+      <c r="C241" t="s">
         <v>32</v>
       </c>
-    </row>
-[...4551 lines deleted...]
-      <c r="A196" t="s">
+      <c r="D241" t="s">
+        <v>928</v>
+      </c>
+      <c r="E241" t="s">
+        <v>929</v>
+      </c>
+      <c r="I241">
         <v>736</v>
-      </c>
-[...617 lines deleted...]
-        <v>26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>