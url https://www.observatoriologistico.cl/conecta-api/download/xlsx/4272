--- v0 (2026-07-15)
+++ v1 (2026-08-29)
@@ -12,119 +12,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Tipo de carpeta</t>
   </si>
   <si>
     <t>Distancia</t>
   </si>
   <si>
-    <t>I</t>
+    <t>Antofagasta</t>
   </si>
   <si>
-    <t>Asf./Horm.</t>
+    <t>Hormigón</t>
   </si>
   <si>
     <t>Asfalto</t>
   </si>
   <si>
-    <t>Hormigón</t>
-[...44 lines deleted...]
-    <t>Antofagasta</t>
+    <t>Asf./Horm.</t>
   </si>
   <si>
     <t>Araucanía</t>
   </si>
   <si>
     <t>Arica y Parinacota</t>
   </si>
   <si>
     <t>Atacama</t>
   </si>
   <si>
     <t>Aysén del General Carlos Ibánez del Campo</t>
   </si>
   <si>
     <t>Biobío</t>
   </si>
   <si>
     <t>Coquimbo</t>
   </si>
   <si>
     <t>Libertador General Bernardo O'Higgins</t>
   </si>
   <si>
     <t>Los Lagos</t>
   </si>
@@ -506,5947 +461,5947 @@
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>2016</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2">
-        <v>0.0</v>
+        <v>8.12</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
         <v>2016</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" t="s">
         <v>6</v>
       </c>
       <c r="D3">
-        <v>39.69</v>
+        <v>280.76</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
         <v>2016</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
         <v>7</v>
       </c>
       <c r="D4">
-        <v>0.0</v>
+        <v>7.75</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
         <v>2016</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
       <c r="C5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D5">
-        <v>7.75</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>2016</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D6">
-        <v>280.76</v>
+        <v>3.66</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>2016</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D7">
-        <v>8.12</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>2016</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>32.86</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>2016</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>264.87</v>
+        <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>2016</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>5</v>
       </c>
-      <c r="D10">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>2016</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>6</v>
       </c>
       <c r="D11">
-        <v>78.26</v>
+        <v>264.87</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>2016</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D12">
-        <v>11.24</v>
+        <v>32.86</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>2016</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D13">
-        <v>45.68</v>
+        <v>22.45</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>2016</v>
       </c>
       <c r="B14" t="s">
         <v>11</v>
       </c>
       <c r="C14" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D14">
-        <v>0.75</v>
+        <v>85.89</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>2016</v>
       </c>
       <c r="B15" t="s">
         <v>11</v>
       </c>
       <c r="C15" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D15">
-        <v>3.66</v>
+        <v>424.01</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>2016</v>
       </c>
       <c r="B16" t="s">
         <v>11</v>
       </c>
       <c r="C16" t="s">
         <v>5</v>
       </c>
       <c r="D16">
-        <v>0.0</v>
+        <v>61.14</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>2016</v>
       </c>
       <c r="B17" t="s">
         <v>12</v>
       </c>
       <c r="C17" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D17">
-        <v>0.0</v>
+        <v>150.51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>2016</v>
       </c>
       <c r="B18" t="s">
         <v>12</v>
       </c>
       <c r="C18" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D18">
-        <v>0.0</v>
+        <v>49.6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>2016</v>
       </c>
       <c r="B19" t="s">
         <v>12</v>
       </c>
       <c r="C19" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D19">
-        <v>19.36</v>
+        <v>4.57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>2016</v>
       </c>
       <c r="B20" t="s">
         <v>13</v>
       </c>
       <c r="C20" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D20">
-        <v>74.65</v>
+        <v>45.68</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>2016</v>
       </c>
       <c r="B21" t="s">
         <v>13</v>
       </c>
       <c r="C21" t="s">
         <v>6</v>
       </c>
       <c r="D21">
-        <v>122.29</v>
+        <v>78.26</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>2016</v>
       </c>
       <c r="B22" t="s">
         <v>13</v>
       </c>
       <c r="C22" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D22">
-        <v>5.86</v>
+        <v>11.24</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>2016</v>
       </c>
       <c r="B23" t="s">
         <v>14</v>
       </c>
       <c r="C23" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D23">
-        <v>39.78</v>
+        <v>461.81</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>2016</v>
       </c>
       <c r="B24" t="s">
         <v>14</v>
       </c>
       <c r="C24" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D24">
         <v>58.99</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>2016</v>
       </c>
       <c r="B25" t="s">
         <v>14</v>
       </c>
       <c r="C25" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D25">
-        <v>461.81</v>
+        <v>39.78</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>2016</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>7</v>
       </c>
       <c r="D26">
-        <v>14.1</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>2016</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D27">
-        <v>141.31</v>
+        <v>14.17</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>2016</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D28">
-        <v>96.8</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>2016</v>
       </c>
       <c r="B29" t="s">
         <v>16</v>
       </c>
       <c r="C29" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>49.6</v>
+        <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>2016</v>
       </c>
       <c r="B30" t="s">
         <v>16</v>
       </c>
       <c r="C30" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>150.51</v>
+        <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>2016</v>
       </c>
       <c r="B31" t="s">
         <v>16</v>
       </c>
       <c r="C31" t="s">
         <v>7</v>
       </c>
-      <c r="D31">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>2016</v>
       </c>
       <c r="B32" t="s">
         <v>17</v>
       </c>
       <c r="C32" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D32">
-        <v>14.17</v>
+        <v>44.16</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>2016</v>
       </c>
       <c r="B33" t="s">
         <v>17</v>
       </c>
       <c r="C33" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D33">
-        <v>0.0</v>
+        <v>99.29</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>2016</v>
       </c>
       <c r="B34" t="s">
         <v>17</v>
       </c>
       <c r="C34" t="s">
         <v>5</v>
       </c>
       <c r="D34">
-        <v>0.0</v>
+        <v>9.76</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>2016</v>
       </c>
       <c r="B35" t="s">
         <v>18</v>
       </c>
       <c r="C35" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D35">
-        <v>424.01</v>
+        <v>14.1</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>2016</v>
       </c>
       <c r="B36" t="s">
         <v>18</v>
       </c>
       <c r="C36" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D36">
-        <v>61.14</v>
+        <v>141.31</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>2016</v>
       </c>
       <c r="B37" t="s">
         <v>18</v>
       </c>
       <c r="C37" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D37">
-        <v>85.89</v>
+        <v>96.8</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>2016</v>
       </c>
       <c r="B38" t="s">
         <v>19</v>
       </c>
       <c r="C38" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D38">
-        <v>44.16</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>2016</v>
       </c>
       <c r="B39" t="s">
         <v>19</v>
       </c>
       <c r="C39" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D39">
-        <v>9.76</v>
+        <v>19.36</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>2016</v>
       </c>
       <c r="B40" t="s">
         <v>19</v>
       </c>
       <c r="C40" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D40">
-        <v>99.29</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>2016</v>
       </c>
       <c r="B41" t="s">
         <v>20</v>
       </c>
       <c r="C41" t="s">
-        <v>7</v>
+        <v>5</v>
+      </c>
+      <c r="D41">
+        <v>0.0</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>2016</v>
       </c>
       <c r="B42" t="s">
         <v>20</v>
       </c>
       <c r="C42" t="s">
         <v>6</v>
       </c>
+      <c r="D42">
+        <v>39.69</v>
+      </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>2016</v>
       </c>
       <c r="B43" t="s">
         <v>20</v>
       </c>
       <c r="C43" t="s">
-        <v>5</v>
+        <v>7</v>
+      </c>
+      <c r="D43">
+        <v>0.0</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>2016</v>
       </c>
       <c r="B44" t="s">
         <v>21</v>
       </c>
       <c r="C44" t="s">
         <v>7</v>
       </c>
+      <c r="D44">
+        <v>74.65</v>
+      </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>2016</v>
       </c>
       <c r="B45" t="s">
         <v>21</v>
       </c>
       <c r="C45" t="s">
         <v>5</v>
       </c>
+      <c r="D45">
+        <v>5.86</v>
+      </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>2016</v>
       </c>
       <c r="B46" t="s">
         <v>21</v>
       </c>
       <c r="C46" t="s">
         <v>6</v>
       </c>
+      <c r="D46">
+        <v>122.29</v>
+      </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>2017</v>
       </c>
       <c r="B47" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C47" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D47">
-        <v>280.76</v>
+        <v>8.12</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>2017</v>
       </c>
       <c r="B48" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C48" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D48">
-        <v>8.12</v>
+        <v>280.76</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>2017</v>
       </c>
       <c r="B49" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C49" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D49">
         <v>7.75</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>2017</v>
       </c>
       <c r="B50" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C50" t="s">
         <v>5</v>
       </c>
       <c r="D50">
-        <v>0.0</v>
+        <v>3.66</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>2017</v>
       </c>
       <c r="B51" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C51" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D51">
-        <v>3.66</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>2017</v>
       </c>
       <c r="B52" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C52" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D52">
-        <v>0.75</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>2017</v>
       </c>
       <c r="B53" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>2017</v>
       </c>
       <c r="B54" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
         <v>2017</v>
       </c>
       <c r="B55" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
         <v>2017</v>
       </c>
       <c r="B56" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C56" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D56">
-        <v>22.45</v>
+        <v>264.849</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
         <v>2017</v>
       </c>
       <c r="B57" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>7</v>
       </c>
       <c r="D57">
-        <v>32.863</v>
+        <v>22.45</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
         <v>2017</v>
       </c>
       <c r="B58" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C58" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D58">
-        <v>264.849</v>
+        <v>32.863</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
         <v>2017</v>
       </c>
       <c r="B59" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C59" t="s">
         <v>7</v>
       </c>
       <c r="D59">
-        <v>61.136</v>
+        <v>85.89</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
         <v>2017</v>
       </c>
       <c r="B60" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C60" t="s">
         <v>6</v>
       </c>
       <c r="D60">
         <v>424.225</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
         <v>2017</v>
       </c>
       <c r="B61" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C61" t="s">
         <v>5</v>
       </c>
       <c r="D61">
-        <v>85.89</v>
+        <v>61.136</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
         <v>2017</v>
       </c>
       <c r="B62" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C62" t="s">
         <v>6</v>
       </c>
       <c r="D62">
         <v>151.808</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
         <v>2017</v>
       </c>
       <c r="B63" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C63" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D63">
         <v>49.6</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
         <v>2017</v>
       </c>
       <c r="B64" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C64" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D64">
         <v>4.16</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
         <v>2017</v>
       </c>
       <c r="B65" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C65" t="s">
         <v>5</v>
       </c>
       <c r="D65">
-        <v>45.68</v>
+        <v>11.24</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
         <v>2017</v>
       </c>
       <c r="B66" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C66" t="s">
         <v>7</v>
       </c>
       <c r="D66">
-        <v>11.24</v>
+        <v>45.68</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
         <v>2017</v>
       </c>
       <c r="B67" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C67" t="s">
         <v>6</v>
       </c>
       <c r="D67">
         <v>80.605</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
         <v>2017</v>
       </c>
       <c r="B68" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C68" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D68">
-        <v>473.012</v>
+        <v>39.78</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
         <v>2017</v>
       </c>
       <c r="B69" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C69" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D69">
-        <v>39.78</v>
+        <v>473.012</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
         <v>2017</v>
       </c>
       <c r="B70" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C70" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D70">
         <v>58.99</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
         <v>2017</v>
       </c>
       <c r="B71" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C71" t="s">
         <v>5</v>
       </c>
       <c r="D71">
         <v>0.0</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
         <v>2017</v>
       </c>
       <c r="B72" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C72" t="s">
         <v>7</v>
       </c>
       <c r="D72">
         <v>0.0</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
         <v>2017</v>
       </c>
       <c r="B73" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C73" t="s">
         <v>6</v>
       </c>
       <c r="D73">
         <v>14.17</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
         <v>2017</v>
       </c>
       <c r="B74" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C74" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
         <v>2017</v>
       </c>
       <c r="B75" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C75" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
         <v>2017</v>
       </c>
       <c r="B76" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C76" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
         <v>2017</v>
       </c>
       <c r="B77" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C77" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D77">
-        <v>43.827</v>
+        <v>9.762</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
         <v>2017</v>
       </c>
       <c r="B78" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C78" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D78">
         <v>99.29</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
         <v>2017</v>
       </c>
       <c r="B79" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C79" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D79">
-        <v>9.762</v>
+        <v>43.827</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
         <v>2017</v>
       </c>
       <c r="B80" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C80" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D80">
-        <v>141.31</v>
+        <v>13.33</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
         <v>2017</v>
       </c>
       <c r="B81" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C81" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D81">
-        <v>97.57</v>
+        <v>141.31</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
         <v>2017</v>
       </c>
       <c r="B82" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C82" t="s">
         <v>7</v>
       </c>
       <c r="D82">
-        <v>13.33</v>
+        <v>97.57</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
         <v>2017</v>
       </c>
       <c r="B83" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C83" t="s">
         <v>7</v>
       </c>
       <c r="D83">
         <v>0.0</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
         <v>2017</v>
       </c>
       <c r="B84" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C84" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D84">
-        <v>19.36</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
         <v>2017</v>
       </c>
       <c r="B85" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C85" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D85">
-        <v>0.0</v>
+        <v>19.36</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
         <v>2017</v>
       </c>
       <c r="B86" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C86" t="s">
         <v>6</v>
       </c>
       <c r="D86">
         <v>39.967</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
         <v>2017</v>
       </c>
       <c r="B87" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C87" t="s">
         <v>7</v>
       </c>
       <c r="D87">
         <v>0.0</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
         <v>2017</v>
       </c>
       <c r="B88" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C88" t="s">
         <v>5</v>
       </c>
       <c r="D88">
         <v>0.0</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
         <v>2017</v>
       </c>
       <c r="B89" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C89" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D89">
         <v>5.86</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
         <v>2017</v>
       </c>
       <c r="B90" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C90" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D90">
-        <v>74.65</v>
+        <v>129.28</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
         <v>2017</v>
       </c>
       <c r="B91" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C91" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D91">
-        <v>129.28</v>
+        <v>74.65</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
         <v>2018</v>
       </c>
       <c r="B92" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C92" t="s">
         <v>6</v>
       </c>
       <c r="D92">
         <v>284395.0</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
         <v>2018</v>
       </c>
       <c r="B93" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C93" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D93">
         <v>4510.0</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
         <v>2018</v>
       </c>
       <c r="B94" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C94" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D94">
         <v>7520.0</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
         <v>2018</v>
       </c>
       <c r="B95" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C95" t="s">
         <v>7</v>
       </c>
       <c r="D95">
-        <v>3540.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
         <v>2018</v>
       </c>
       <c r="B96" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C96" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D96">
-        <v>0.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
         <v>2018</v>
       </c>
       <c r="B97" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C97" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D97">
-        <v>880.0</v>
+        <v>3540.0</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
         <v>2018</v>
       </c>
       <c r="B98" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>7</v>
       </c>
       <c r="D98">
-        <v>223476.0</v>
+        <v>526970.0</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
         <v>2018</v>
       </c>
       <c r="B99" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>6</v>
       </c>
       <c r="D99">
         <v>2.12402</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
         <v>2018</v>
       </c>
       <c r="B100" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>5</v>
       </c>
       <c r="D100">
-        <v>526970.0</v>
+        <v>223476.0</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
         <v>2018</v>
       </c>
       <c r="B101" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C101" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D101">
         <v>32932.0</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
         <v>2018</v>
       </c>
       <c r="B102" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C102" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D102">
         <v>22450.0</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
         <v>2018</v>
       </c>
       <c r="B103" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>6</v>
       </c>
       <c r="D103">
         <v>273058.0</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
         <v>2018</v>
       </c>
       <c r="B104" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C104" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D104">
-        <v>90420.0</v>
+        <v>420268.0</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
         <v>2018</v>
       </c>
       <c r="B105" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C105" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D105">
-        <v>420268.0</v>
+        <v>90420.0</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
         <v>2018</v>
       </c>
       <c r="B106" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C106" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D106">
         <v>51366.0</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
         <v>2018</v>
       </c>
       <c r="B107" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C107" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D107">
-        <v>49600.0</v>
+        <v>148685.0</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
         <v>2018</v>
       </c>
       <c r="B108" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C108" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D108">
         <v>5200.0</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
         <v>2018</v>
       </c>
       <c r="B109" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C109" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D109">
-        <v>148685.0</v>
+        <v>49600.0</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
         <v>2018</v>
       </c>
       <c r="B110" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C110" t="s">
         <v>7</v>
       </c>
       <c r="D110">
-        <v>11740.0</v>
+        <v>44360.0</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
         <v>2018</v>
       </c>
       <c r="B111" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C111" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D111">
-        <v>44360.0</v>
+        <v>79080.0</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
         <v>2018</v>
       </c>
       <c r="B112" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C112" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D112">
-        <v>79080.0</v>
+        <v>11740.0</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
         <v>2018</v>
       </c>
       <c r="B113" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C113" t="s">
         <v>7</v>
       </c>
       <c r="D113">
-        <v>60540.0</v>
+        <v>34972.0</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114">
         <v>2018</v>
       </c>
       <c r="B114" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C114" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D114">
-        <v>34972.0</v>
+        <v>324153.0</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115">
         <v>2018</v>
       </c>
       <c r="B115" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C115" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D115">
-        <v>324153.0</v>
+        <v>60540.0</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116">
         <v>2018</v>
       </c>
       <c r="B116" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D116">
-        <v>0.0</v>
+        <v>14370.0</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117">
         <v>2018</v>
       </c>
       <c r="B117" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C117" t="s">
         <v>7</v>
       </c>
       <c r="D117">
-        <v>14370.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118">
         <v>2018</v>
       </c>
       <c r="B118" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D118">
         <v>0.0</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119">
         <v>2018</v>
       </c>
       <c r="B119" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C119" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D119">
         <v>4638.0</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120">
         <v>2018</v>
       </c>
       <c r="B120" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C120" t="s">
         <v>6</v>
       </c>
       <c r="D120">
         <v>123899.0</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121">
         <v>2018</v>
       </c>
       <c r="B121" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C121" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D121">
         <v>7440.0</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122">
         <v>2018</v>
       </c>
       <c r="B122" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C122" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D122">
-        <v>9520.0</v>
+        <v>27209.0</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123">
         <v>2018</v>
       </c>
       <c r="B123" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
       <c r="D123">
-        <v>99320.0</v>
+        <v>9520.0</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124">
         <v>2018</v>
       </c>
       <c r="B124" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C124" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D124">
-        <v>27209.0</v>
+        <v>99320.0</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125">
         <v>2018</v>
       </c>
       <c r="B125" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C125" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D125">
         <v>102040.0</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126">
         <v>2018</v>
       </c>
       <c r="B126" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C126" t="s">
         <v>6</v>
       </c>
       <c r="D126">
         <v>140060.0</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
         <v>2018</v>
       </c>
       <c r="B127" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C127" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D127">
         <v>10160.0</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128">
         <v>2018</v>
       </c>
       <c r="B128" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C128" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D128">
         <v>0.0</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129">
         <v>2018</v>
       </c>
       <c r="B129" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C129" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D129">
-        <v>0.0</v>
+        <v>20045.0</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130">
         <v>2018</v>
       </c>
       <c r="B130" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C130" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D130">
-        <v>20045.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131">
         <v>2018</v>
       </c>
       <c r="B131" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="C131" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132">
         <v>2018</v>
       </c>
       <c r="B132" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="C132" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133">
         <v>2018</v>
       </c>
       <c r="B133" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="C133" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134">
         <v>2018</v>
       </c>
       <c r="B134" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C134" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D134">
-        <v>41734.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135">
         <v>2018</v>
       </c>
       <c r="B135" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C135" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D135">
         <v>520.0</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136">
         <v>2018</v>
       </c>
       <c r="B136" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C136" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D136">
-        <v>0.0</v>
+        <v>41734.0</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137">
         <v>2018</v>
       </c>
       <c r="B137" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C137" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D137">
-        <v>147980.0</v>
+        <v>74660.0</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138">
         <v>2018</v>
       </c>
       <c r="B138" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C138" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D138">
         <v>5830.0</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139">
         <v>2018</v>
       </c>
       <c r="B139" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C139" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D139">
-        <v>74660.0</v>
+        <v>147980.0</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140">
         <v>2019</v>
       </c>
       <c r="B140" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C140" t="s">
         <v>6</v>
       </c>
       <c r="D140">
         <v>424100.0</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141">
         <v>2019</v>
       </c>
       <c r="B141" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C141" t="s">
         <v>5</v>
       </c>
       <c r="D141">
-        <v>13760.0</v>
+        <v>6440.0</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142">
         <v>2019</v>
       </c>
       <c r="B142" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C142" t="s">
         <v>7</v>
       </c>
       <c r="D142">
-        <v>6440.0</v>
+        <v>13760.0</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143">
         <v>2019</v>
       </c>
       <c r="B143" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C143" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D143">
         <v>3550.0</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144">
         <v>2019</v>
       </c>
       <c r="B144" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C144" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D144">
-        <v>0.0</v>
+        <v>870.0</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145">
         <v>2019</v>
       </c>
       <c r="B145" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C145" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D145">
-        <v>870.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146">
         <v>2019</v>
       </c>
       <c r="B146" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D146">
         <v>534370.0</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147">
         <v>2019</v>
       </c>
       <c r="B147" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D147">
-        <v>227950.0</v>
+        <v>2.56173</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148">
         <v>2019</v>
       </c>
       <c r="B148" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D148">
-        <v>2.56173</v>
+        <v>227950.0</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149">
         <v>2019</v>
       </c>
       <c r="B149" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C149" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D149">
-        <v>276170.0</v>
+        <v>22470.0</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150">
         <v>2019</v>
       </c>
       <c r="B150" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C150" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D150">
-        <v>22470.0</v>
+        <v>276170.0</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151">
         <v>2019</v>
       </c>
       <c r="B151" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C151" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D151">
         <v>31770.0</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152">
         <v>2019</v>
       </c>
       <c r="B152" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C152" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D152">
-        <v>51370.0</v>
+        <v>421820.0</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153">
         <v>2019</v>
       </c>
       <c r="B153" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C153" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D153">
         <v>90420.0</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154">
         <v>2019</v>
       </c>
       <c r="B154" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C154" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D154">
-        <v>421820.0</v>
+        <v>51370.0</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155">
         <v>2019</v>
       </c>
       <c r="B155" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C155" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D155">
         <v>49650.0</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156">
         <v>2019</v>
       </c>
       <c r="B156" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C156" t="s">
         <v>6</v>
       </c>
       <c r="D156">
         <v>150050.0</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157">
         <v>2019</v>
       </c>
       <c r="B157" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C157" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D157">
         <v>13490.0</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158">
         <v>2019</v>
       </c>
       <c r="B158" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C158" t="s">
         <v>6</v>
       </c>
       <c r="D158">
         <v>86770.0</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159">
         <v>2019</v>
       </c>
       <c r="B159" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C159" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D159">
         <v>44720.0</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160">
         <v>2019</v>
       </c>
       <c r="B160" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C160" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D160">
         <v>11760.0</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161">
         <v>2019</v>
       </c>
       <c r="B161" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C161" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D161">
-        <v>329610.0</v>
+        <v>34930.0</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162">
         <v>2019</v>
       </c>
       <c r="B162" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C162" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D162">
-        <v>34930.0</v>
+        <v>329610.0</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163">
         <v>2019</v>
       </c>
       <c r="B163" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C163" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D163">
         <v>60540.0</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164">
         <v>2019</v>
       </c>
       <c r="B164" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D164">
-        <v>14470.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165">
         <v>2019</v>
       </c>
       <c r="B165" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D165">
         <v>0.0</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166">
         <v>2019</v>
       </c>
       <c r="B166" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D166">
-        <v>0.0</v>
+        <v>14470.0</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167">
         <v>2019</v>
       </c>
       <c r="B167" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C167" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D167">
         <v>4640.0</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168">
         <v>2019</v>
       </c>
       <c r="B168" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C168" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D168">
         <v>7440.0</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169">
         <v>2019</v>
       </c>
       <c r="B169" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C169" t="s">
         <v>6</v>
       </c>
       <c r="D169">
         <v>124300.0</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170">
         <v>2019</v>
       </c>
       <c r="B170" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C170" t="s">
         <v>7</v>
       </c>
       <c r="D170">
-        <v>9560.0</v>
+        <v>99290.0</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171">
         <v>2019</v>
       </c>
       <c r="B171" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C171" t="s">
         <v>5</v>
       </c>
       <c r="D171">
-        <v>99290.0</v>
+        <v>9560.0</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172">
         <v>2019</v>
       </c>
       <c r="B172" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C172" t="s">
         <v>6</v>
       </c>
       <c r="D172">
         <v>27210.0</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173">
         <v>2019</v>
       </c>
       <c r="B173" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C173" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D173">
         <v>8210.0</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174">
         <v>2019</v>
       </c>
       <c r="B174" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C174" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D174">
-        <v>99730.0</v>
+        <v>144180.0</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175">
         <v>2019</v>
       </c>
       <c r="B175" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C175" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D175">
-        <v>144180.0</v>
+        <v>99730.0</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176">
         <v>2019</v>
       </c>
       <c r="B176" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C176" t="s">
         <v>6</v>
       </c>
       <c r="D176">
         <v>18580.0</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177">
         <v>2019</v>
       </c>
       <c r="B177" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C177" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D177">
         <v>0.0</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178">
         <v>2019</v>
       </c>
       <c r="B178" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C178" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D178">
         <v>0.0</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179">
         <v>2019</v>
       </c>
       <c r="B179" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="C179" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180">
         <v>2019</v>
       </c>
       <c r="B180" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="C180" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181">
         <v>2019</v>
       </c>
       <c r="B181" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="C181" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182">
         <v>2019</v>
       </c>
       <c r="B182" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C182" t="s">
         <v>6</v>
       </c>
       <c r="D182">
         <v>323460.0</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183">
         <v>2019</v>
       </c>
       <c r="B183" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C183" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D183">
         <v>520.0</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184">
         <v>2019</v>
       </c>
       <c r="B184" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C184" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D184">
         <v>0.0</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185">
         <v>2019</v>
       </c>
       <c r="B185" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C185" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D185">
-        <v>5830.0</v>
+        <v>140990.0</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186">
         <v>2019</v>
       </c>
       <c r="B186" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C186" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D186">
-        <v>140990.0</v>
+        <v>5830.0</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187">
         <v>2019</v>
       </c>
       <c r="B187" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C187" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D187">
         <v>74660.0</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188">
         <v>2020</v>
       </c>
       <c r="B188" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C188" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D188">
-        <v>322.75</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189">
         <v>2020</v>
       </c>
       <c r="B189" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C189" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D189">
-        <v>0.54</v>
+        <v>322.75</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190">
         <v>2020</v>
       </c>
       <c r="B190" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C190" t="s">
         <v>5</v>
       </c>
       <c r="D190">
-        <v>0.0</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191">
         <v>2020</v>
       </c>
       <c r="B191" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C191" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D191">
-        <v>16.23</v>
+        <v>147.16</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192">
         <v>2020</v>
       </c>
       <c r="B192" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C192" t="s">
         <v>5</v>
       </c>
       <c r="D192">
-        <v>49.65</v>
+        <v>16.23</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193">
         <v>2020</v>
       </c>
       <c r="B193" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C193" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D193">
-        <v>147.16</v>
+        <v>49.65</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194">
         <v>2020</v>
       </c>
       <c r="B194" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D194">
-        <v>124.29</v>
+        <v>7.65</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195">
         <v>2020</v>
       </c>
       <c r="B195" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D195">
-        <v>7.65</v>
+        <v>124.29</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196">
         <v>2020</v>
       </c>
       <c r="B196" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D196">
         <v>4.6</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197">
         <v>2020</v>
       </c>
       <c r="B197" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C197" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D197">
-        <v>433.18</v>
+        <v>6.44</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198">
         <v>2020</v>
       </c>
       <c r="B198" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C198" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D198">
         <v>13.76</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199">
         <v>2020</v>
       </c>
       <c r="B199" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C199" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D199">
-        <v>6.44</v>
+        <v>433.18</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200">
         <v>2020</v>
       </c>
       <c r="B200" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C200" t="s">
         <v>5</v>
       </c>
       <c r="D200">
-        <v>1.05</v>
+        <v>20.81</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201">
         <v>2020</v>
       </c>
       <c r="B201" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C201" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D201">
-        <v>0.63</v>
+        <v>1.05</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202">
         <v>2020</v>
       </c>
       <c r="B202" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C202" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D202">
-        <v>20.81</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203">
         <v>2020</v>
       </c>
       <c r="B203" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C203" t="s">
         <v>6</v>
       </c>
       <c r="D203">
         <v>144.72</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204">
         <v>2020</v>
       </c>
       <c r="B204" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C204" t="s">
         <v>7</v>
       </c>
       <c r="D204">
-        <v>7.3</v>
+        <v>98.37</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205">
         <v>2020</v>
       </c>
       <c r="B205" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C205" t="s">
         <v>5</v>
       </c>
       <c r="D205">
-        <v>98.37</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206">
         <v>2020</v>
       </c>
       <c r="B206" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C206" t="s">
         <v>6</v>
       </c>
       <c r="D206">
         <v>277.04</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207">
         <v>2020</v>
       </c>
       <c r="B207" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C207" t="s">
         <v>7</v>
       </c>
       <c r="D207">
-        <v>31.41</v>
+        <v>22.83</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208">
         <v>2020</v>
       </c>
       <c r="B208" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C208" t="s">
         <v>5</v>
       </c>
       <c r="D208">
-        <v>22.83</v>
+        <v>31.41</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209">
         <v>2020</v>
       </c>
       <c r="B209" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C209" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D209">
         <v>75.43</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210">
         <v>2020</v>
       </c>
       <c r="B210" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C210" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D210">
-        <v>7.52</v>
+        <v>136.13</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211">
         <v>2020</v>
       </c>
       <c r="B211" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C211" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D211">
-        <v>136.13</v>
+        <v>7.52</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212">
         <v>2020</v>
       </c>
       <c r="B212" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D212">
         <v>0.0</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213">
         <v>2020</v>
       </c>
       <c r="B213" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C213" t="s">
         <v>6</v>
       </c>
       <c r="D213">
         <v>0.87</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214">
         <v>2020</v>
       </c>
       <c r="B214" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D214">
         <v>3.55</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215">
         <v>2020</v>
       </c>
       <c r="B215" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C215" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D215">
-        <v>18.58</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216">
         <v>2020</v>
       </c>
       <c r="B216" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C216" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D216">
-        <v>0.0</v>
+        <v>18.58</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217">
         <v>2020</v>
       </c>
       <c r="B217" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C217" t="s">
         <v>5</v>
       </c>
       <c r="D217">
         <v>0.0</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218">
         <v>2020</v>
       </c>
       <c r="B218" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C218" t="s">
         <v>6</v>
       </c>
       <c r="D218">
         <v>419.68</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219">
         <v>2020</v>
       </c>
       <c r="B219" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C219" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D219">
         <v>90.56</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220">
         <v>2020</v>
       </c>
       <c r="B220" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C220" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D220">
         <v>58.86</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221">
         <v>2020</v>
       </c>
       <c r="B221" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C221" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D221">
-        <v>326.64</v>
+        <v>54.45</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222">
         <v>2020</v>
       </c>
       <c r="B222" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C222" t="s">
         <v>7</v>
       </c>
       <c r="D222">
-        <v>54.45</v>
+        <v>31.86</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223">
         <v>2020</v>
       </c>
       <c r="B223" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C223" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D223">
-        <v>31.86</v>
+        <v>326.64</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224">
         <v>2020</v>
       </c>
       <c r="B224" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C224" t="s">
         <v>5</v>
       </c>
       <c r="D224">
-        <v>99.29</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225">
         <v>2020</v>
       </c>
       <c r="B225" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C225" t="s">
         <v>7</v>
       </c>
       <c r="D225">
-        <v>9.4</v>
+        <v>99.29</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226">
         <v>2020</v>
       </c>
       <c r="B226" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C226" t="s">
         <v>6</v>
       </c>
       <c r="D226">
         <v>27.18</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227">
         <v>2020</v>
       </c>
       <c r="B227" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="C227" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D227">
-        <v>2558.8</v>
+        <v>238.92</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228">
         <v>2020</v>
       </c>
       <c r="B228" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="C228" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D228">
         <v>532.22</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229">
         <v>2020</v>
       </c>
       <c r="B229" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="C229" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D229">
-        <v>238.92</v>
+        <v>2558.8</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230">
         <v>2020</v>
       </c>
       <c r="B230" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C230" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D230">
-        <v>0.1</v>
+        <v>69.19</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231">
         <v>2020</v>
       </c>
       <c r="B231" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C231" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D231">
-        <v>69.19</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232">
         <v>2020</v>
       </c>
       <c r="B232" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C232" t="s">
         <v>7</v>
       </c>
       <c r="D232">
-        <v>3.0</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233">
         <v>2020</v>
       </c>
       <c r="B233" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C233" t="s">
         <v>6</v>
       </c>
       <c r="D233">
         <v>86.77</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234">
         <v>2020</v>
       </c>
       <c r="B234" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C234" t="s">
         <v>7</v>
       </c>
       <c r="D234">
-        <v>11.76</v>
+        <v>44.72</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235">
         <v>2020</v>
       </c>
       <c r="B235" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C235" t="s">
         <v>5</v>
       </c>
       <c r="D235">
-        <v>44.72</v>
+        <v>11.76</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236">
         <v>2021</v>
       </c>
       <c r="B236" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C236" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D236">
-        <v>0.0</v>
+        <v>326.05</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237">
         <v>2021</v>
       </c>
       <c r="B237" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C237" t="s">
         <v>7</v>
       </c>
       <c r="D237">
-        <v>0.54</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238">
         <v>2021</v>
       </c>
       <c r="B238" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C238" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D238">
-        <v>326.05</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239">
         <v>2021</v>
       </c>
       <c r="B239" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C239" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D239">
-        <v>16.23</v>
+        <v>148.64</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240">
         <v>2021</v>
       </c>
       <c r="B240" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C240" t="s">
         <v>5</v>
       </c>
       <c r="D240">
-        <v>48.17</v>
+        <v>16.23</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241">
         <v>2021</v>
       </c>
       <c r="B241" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C241" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D241">
-        <v>148.64</v>
+        <v>48.17</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242">
         <v>2021</v>
       </c>
       <c r="B242" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D242">
-        <v>7.65</v>
+        <v>124.29</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243">
         <v>2021</v>
       </c>
       <c r="B243" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D243">
         <v>4.6</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244">
         <v>2021</v>
       </c>
       <c r="B244" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D244">
-        <v>124.29</v>
+        <v>7.65</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245">
         <v>2021</v>
       </c>
       <c r="B245" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C245" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D245">
-        <v>6.44</v>
+        <v>431.53</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246">
         <v>2021</v>
       </c>
       <c r="B246" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C246" t="s">
         <v>5</v>
       </c>
       <c r="D246">
-        <v>13.76</v>
+        <v>6.44</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247">
         <v>2021</v>
       </c>
       <c r="B247" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C247" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D247">
-        <v>431.53</v>
+        <v>13.76</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248">
         <v>2021</v>
       </c>
       <c r="B248" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C248" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D248">
-        <v>1.05</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249">
         <v>2021</v>
       </c>
       <c r="B249" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C249" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D249">
         <v>20.81</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250">
         <v>2021</v>
       </c>
       <c r="B250" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C250" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D250">
-        <v>0.63</v>
+        <v>1.05</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251">
         <v>2021</v>
       </c>
       <c r="B251" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C251" t="s">
         <v>6</v>
       </c>
       <c r="D251">
         <v>147.47</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252">
         <v>2021</v>
       </c>
       <c r="B252" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C252" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D252">
         <v>95.63</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253">
         <v>2021</v>
       </c>
       <c r="B253" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C253" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D253">
         <v>7.3</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254">
         <v>2021</v>
       </c>
       <c r="B254" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C254" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D254">
-        <v>35.65</v>
+        <v>252.32</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255">
         <v>2021</v>
       </c>
       <c r="B255" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C255" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D255">
-        <v>252.32</v>
+        <v>35.65</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256">
         <v>2021</v>
       </c>
       <c r="B256" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C256" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D256">
         <v>40.21</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257">
         <v>2021</v>
       </c>
       <c r="B257" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C257" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D257">
-        <v>138.87</v>
+        <v>73.3</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258">
         <v>2021</v>
       </c>
       <c r="B258" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C258" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D258">
         <v>6.9</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259">
         <v>2021</v>
       </c>
       <c r="B259" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C259" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D259">
-        <v>73.3</v>
+        <v>138.87</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260">
         <v>2021</v>
       </c>
       <c r="B260" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C260" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D260">
-        <v>3.55</v>
+        <v>0.87</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261">
         <v>2021</v>
       </c>
       <c r="B261" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C261" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D261">
         <v>0.0</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262">
         <v>2021</v>
       </c>
       <c r="B262" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C262" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D262">
-        <v>0.87</v>
+        <v>3.55</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263">
         <v>2021</v>
       </c>
       <c r="B263" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C263" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D263">
         <v>0.0</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264">
         <v>2021</v>
       </c>
       <c r="B264" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C264" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D264">
-        <v>0.0</v>
+        <v>18.58</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265">
         <v>2021</v>
       </c>
       <c r="B265" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C265" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D265">
-        <v>18.58</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266">
         <v>2021</v>
       </c>
       <c r="B266" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C266" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D266">
-        <v>440.39</v>
+        <v>50.66</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267">
         <v>2021</v>
       </c>
       <c r="B267" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C267" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D267">
         <v>77.66</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268">
         <v>2021</v>
       </c>
       <c r="B268" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C268" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D268">
-        <v>50.66</v>
+        <v>440.39</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269">
         <v>2021</v>
       </c>
       <c r="B269" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C269" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D269">
         <v>52.27</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270">
         <v>2021</v>
       </c>
       <c r="B270" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C270" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D270">
-        <v>34.51</v>
+        <v>326.16</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271">
         <v>2021</v>
       </c>
       <c r="B271" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C271" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D271">
-        <v>326.16</v>
+        <v>34.51</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272">
         <v>2021</v>
       </c>
       <c r="B272" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C272" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D272">
-        <v>100.85</v>
+        <v>26.15</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273">
         <v>2021</v>
       </c>
       <c r="B273" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C273" t="s">
         <v>7</v>
       </c>
       <c r="D273">
-        <v>8.87</v>
+        <v>100.85</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274">
         <v>2021</v>
       </c>
       <c r="B274" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C274" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D274">
-        <v>26.15</v>
+        <v>8.87</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275">
         <v>2021</v>
       </c>
       <c r="B275" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="C275" t="s">
         <v>5</v>
       </c>
       <c r="D275">
-        <v>531.72</v>
+        <v>231.42</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276">
         <v>2021</v>
       </c>
       <c r="B276" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="C276" t="s">
         <v>6</v>
       </c>
       <c r="D276">
         <v>2625.99</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277">
         <v>2021</v>
       </c>
       <c r="B277" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="C277" t="s">
         <v>7</v>
       </c>
       <c r="D277">
-        <v>231.42</v>
+        <v>531.72</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278">
         <v>2021</v>
       </c>
       <c r="B278" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C278" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D278">
         <v>3.08</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279">
         <v>2021</v>
       </c>
       <c r="B279" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C279" t="s">
         <v>6</v>
       </c>
       <c r="D279">
         <v>63.88</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280">
         <v>2021</v>
       </c>
       <c r="B280" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C280" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D280">
         <v>0.1</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281">
         <v>2021</v>
       </c>
       <c r="B281" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C281" t="s">
         <v>5</v>
       </c>
       <c r="D281">
-        <v>41.88</v>
+        <v>11.47</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282">
         <v>2021</v>
       </c>
       <c r="B282" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C282" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D282">
-        <v>89.99</v>
+        <v>41.88</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283">
         <v>2021</v>
       </c>
       <c r="B283" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C283" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D283">
-        <v>11.47</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284">
         <v>2022</v>
       </c>
       <c r="B284" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C284" t="s">
         <v>6</v>
       </c>
       <c r="D284">
         <v>325.31</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285">
         <v>2022</v>
       </c>
       <c r="B285" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C285" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D285">
         <v>0.54</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286">
         <v>2022</v>
       </c>
       <c r="B286" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C286" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D286">
         <v>0.0</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287">
         <v>2022</v>
       </c>
       <c r="B287" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C287" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D287">
-        <v>48.38</v>
+        <v>148.94</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288">
         <v>2022</v>
       </c>
       <c r="B288" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C288" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D288">
         <v>22.48</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289">
         <v>2022</v>
       </c>
       <c r="B289" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C289" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D289">
-        <v>148.94</v>
+        <v>48.38</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290">
         <v>2022</v>
       </c>
       <c r="B290" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D290">
         <v>7.65</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291">
         <v>2022</v>
       </c>
       <c r="B291" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D291">
-        <v>124.29</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292">
         <v>2022</v>
       </c>
       <c r="B292" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D292">
-        <v>4.6</v>
+        <v>124.29</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293">
         <v>2022</v>
       </c>
       <c r="B293" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C293" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D293">
-        <v>13.75</v>
+        <v>431.48</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294">
         <v>2022</v>
       </c>
       <c r="B294" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C294" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D294">
-        <v>431.48</v>
+        <v>13.75</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295">
         <v>2022</v>
       </c>
       <c r="B295" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C295" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D295">
         <v>6.12</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296">
         <v>2022</v>
       </c>
       <c r="B296" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C296" t="s">
         <v>5</v>
       </c>
       <c r="D296">
-        <v>1.05</v>
+        <v>20.81</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297">
         <v>2022</v>
       </c>
       <c r="B297" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C297" t="s">
         <v>7</v>
       </c>
       <c r="D297">
-        <v>20.81</v>
+        <v>1.05</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298">
         <v>2022</v>
       </c>
       <c r="B298" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C298" t="s">
         <v>6</v>
       </c>
       <c r="D298">
         <v>0.63</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299">
         <v>2022</v>
       </c>
       <c r="B299" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C299" t="s">
         <v>6</v>
       </c>
       <c r="D299">
         <v>144.17</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300">
         <v>2022</v>
       </c>
       <c r="B300" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C300" t="s">
         <v>7</v>
       </c>
       <c r="D300">
-        <v>7.58</v>
+        <v>98.65</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301">
         <v>2022</v>
       </c>
       <c r="B301" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C301" t="s">
         <v>5</v>
       </c>
       <c r="D301">
-        <v>98.65</v>
+        <v>7.58</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302">
         <v>2022</v>
       </c>
       <c r="B302" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C302" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D302">
-        <v>256.6</v>
+        <v>34.95</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303">
         <v>2022</v>
       </c>
       <c r="B303" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C303" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D303">
-        <v>34.95</v>
+        <v>256.6</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304">
         <v>2022</v>
       </c>
       <c r="B304" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C304" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D304">
         <v>42.85</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305">
         <v>2022</v>
       </c>
       <c r="B305" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C305" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D305">
-        <v>138.4</v>
+        <v>73.3</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306">
         <v>2022</v>
       </c>
       <c r="B306" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C306" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D306">
-        <v>6.9</v>
+        <v>138.4</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307">
         <v>2022</v>
       </c>
       <c r="B307" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C307" t="s">
         <v>5</v>
       </c>
       <c r="D307">
-        <v>73.3</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308">
         <v>2022</v>
       </c>
       <c r="B308" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C308" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D308">
-        <v>2.81</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309">
         <v>2022</v>
       </c>
       <c r="B309" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C309" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D309">
-        <v>2.98</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310">
         <v>2022</v>
       </c>
       <c r="B310" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C310" t="s">
         <v>5</v>
       </c>
       <c r="D310">
-        <v>0.0</v>
+        <v>2.81</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311">
         <v>2022</v>
       </c>
       <c r="B311" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C311" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D311">
-        <v>17.9</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312">
         <v>2022</v>
       </c>
       <c r="B312" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C312" t="s">
         <v>7</v>
       </c>
       <c r="D312">
         <v>0.0</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313">
         <v>2022</v>
       </c>
       <c r="B313" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C313" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D313">
-        <v>0.0</v>
+        <v>17.9</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314">
         <v>2022</v>
       </c>
       <c r="B314" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C314" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D314">
-        <v>438.64</v>
+        <v>50.66</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315">
         <v>2022</v>
       </c>
       <c r="B315" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C315" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D315">
-        <v>50.66</v>
+        <v>438.64</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316">
         <v>2022</v>
       </c>
       <c r="B316" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C316" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D316">
         <v>77.66</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317">
         <v>2022</v>
       </c>
       <c r="B317" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C317" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D317">
         <v>52.27</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318">
         <v>2022</v>
       </c>
       <c r="B318" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C318" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D318">
         <v>34.51</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319">
         <v>2022</v>
       </c>
       <c r="B319" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C319" t="s">
         <v>6</v>
       </c>
       <c r="D319">
         <v>326.16</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320">
         <v>2022</v>
       </c>
       <c r="B320" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C320" t="s">
         <v>6</v>
       </c>
       <c r="D320">
         <v>26.15</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321">
         <v>2022</v>
       </c>
       <c r="B321" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C321" t="s">
         <v>5</v>
       </c>
       <c r="D321">
-        <v>100.85</v>
+        <v>9.23</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322">
         <v>2022</v>
       </c>
       <c r="B322" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C322" t="s">
         <v>7</v>
       </c>
       <c r="D322">
-        <v>9.23</v>
+        <v>100.85</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323">
         <v>2022</v>
       </c>
       <c r="B323" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="C323" t="s">
         <v>6</v>
       </c>
       <c r="D323">
         <v>2798.37</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324">
         <v>2022</v>
       </c>
       <c r="B324" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="C324" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D324">
         <v>535.99</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325">
         <v>2022</v>
       </c>
       <c r="B325" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="C325" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D325">
         <v>236.23</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326">
         <v>2022</v>
       </c>
       <c r="B326" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C326" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D326">
         <v>3.23</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327">
         <v>2022</v>
       </c>
       <c r="B327" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C327" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D327">
-        <v>0.0</v>
+        <v>234.37</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328">
         <v>2022</v>
       </c>
       <c r="B328" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C328" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D328">
-        <v>234.37</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329">
         <v>2022</v>
       </c>
       <c r="B329" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C329" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D329">
-        <v>40.39</v>
+        <v>91.45</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330">
         <v>2022</v>
       </c>
       <c r="B330" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C330" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D330">
-        <v>91.45</v>
+        <v>40.39</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331">
         <v>2022</v>
       </c>
       <c r="B331" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C331" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D331">
         <v>11.0</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332">
         <v>2023</v>
       </c>
       <c r="B332" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C332" t="s">
         <v>6</v>
       </c>
       <c r="D332">
         <v>232.69</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333">
         <v>2023</v>
       </c>
       <c r="B333" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C333" t="s">
         <v>7</v>
       </c>
       <c r="D333">
-        <v>3.23</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334">
         <v>2023</v>
       </c>
       <c r="B334" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C334" t="s">
         <v>5</v>
       </c>
       <c r="D334">
-        <v>0.0</v>
+        <v>3.23</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335">
         <v>2023</v>
       </c>
       <c r="B335" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C335" t="s">
         <v>7</v>
       </c>
       <c r="D335">
-        <v>6.98</v>
+        <v>93.66</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336">
         <v>2023</v>
       </c>
       <c r="B336" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C336" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D336">
-        <v>149.13</v>
+        <v>6.98</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337">
         <v>2023</v>
       </c>
       <c r="B337" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C337" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D337">
-        <v>93.66</v>
+        <v>149.13</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338">
         <v>2023</v>
       </c>
       <c r="B338" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D338">
-        <v>17.9</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339">
         <v>2023</v>
       </c>
       <c r="B339" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D339">
         <v>0.0</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340">
         <v>2023</v>
       </c>
       <c r="B340" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D340">
-        <v>0.0</v>
+        <v>17.9</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341">
         <v>2023</v>
       </c>
       <c r="B341" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C341" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D341">
         <v>0.0</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342">
         <v>2023</v>
       </c>
       <c r="B342" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C342" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D342">
         <v>0.54</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343">
         <v>2023</v>
       </c>
       <c r="B343" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C343" t="s">
         <v>6</v>
       </c>
       <c r="D343">
         <v>325.66</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344">
         <v>2023</v>
       </c>
       <c r="B344" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C344" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D344">
         <v>0.0</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345">
         <v>2023</v>
       </c>
       <c r="B345" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C345" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D345">
-        <v>2.98</v>
+        <v>4.74</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346">
         <v>2023</v>
       </c>
       <c r="B346" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C346" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D346">
-        <v>4.74</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347">
         <v>2023</v>
       </c>
       <c r="B347" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C347" t="s">
         <v>6</v>
       </c>
       <c r="D347">
         <v>327.45</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348">
         <v>2023</v>
       </c>
       <c r="B348" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C348" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D348">
         <v>52.27</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349">
         <v>2023</v>
       </c>
       <c r="B349" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C349" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D349">
         <v>34.51</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350">
         <v>2023</v>
       </c>
       <c r="B350" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C350" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D350">
-        <v>6.12</v>
+        <v>431.48</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351">
         <v>2023</v>
       </c>
       <c r="B351" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C351" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D351">
-        <v>431.48</v>
+        <v>6.12</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352">
         <v>2023</v>
       </c>
       <c r="B352" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C352" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D352">
         <v>13.75</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353">
         <v>2023</v>
       </c>
       <c r="B353" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C353" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D353">
-        <v>91.75</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354">
         <v>2023</v>
       </c>
       <c r="B354" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C354" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D354">
         <v>40.39</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355">
         <v>2023</v>
       </c>
       <c r="B355" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C355" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D355">
-        <v>11.0</v>
+        <v>91.75</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356">
         <v>2023</v>
       </c>
       <c r="B356" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C356" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D356">
         <v>48.38</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357">
         <v>2023</v>
       </c>
       <c r="B357" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C357" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D357">
-        <v>22.48</v>
+        <v>148.94</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358">
         <v>2023</v>
       </c>
       <c r="B358" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C358" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D358">
-        <v>148.94</v>
+        <v>22.48</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359">
         <v>2023</v>
       </c>
       <c r="B359" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C359" t="s">
         <v>5</v>
       </c>
       <c r="D359">
-        <v>100.85</v>
+        <v>9.23</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360">
         <v>2023</v>
       </c>
       <c r="B360" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C360" t="s">
         <v>7</v>
       </c>
       <c r="D360">
-        <v>9.23</v>
+        <v>100.85</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361">
         <v>2023</v>
       </c>
       <c r="B361" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C361" t="s">
         <v>6</v>
       </c>
       <c r="D361">
         <v>26.15</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362">
         <v>2023</v>
       </c>
       <c r="B362" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C362" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D362">
-        <v>1.05</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363">
         <v>2023</v>
       </c>
       <c r="B363" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C363" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D363">
         <v>20.81</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364">
         <v>2023</v>
       </c>
       <c r="B364" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C364" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D364">
-        <v>0.63</v>
+        <v>1.05</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365">
         <v>2023</v>
       </c>
       <c r="B365" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C365" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D365">
-        <v>73.0</v>
+        <v>138.43</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366">
         <v>2023</v>
       </c>
       <c r="B366" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C366" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D366">
         <v>5.7</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367">
         <v>2023</v>
       </c>
       <c r="B367" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C367" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D367">
-        <v>138.43</v>
+        <v>73.0</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368">
         <v>2023</v>
       </c>
       <c r="B368" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C368" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D368">
-        <v>77.66</v>
+        <v>444.02</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369">
         <v>2023</v>
       </c>
       <c r="B369" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C369" t="s">
         <v>7</v>
       </c>
       <c r="D369">
-        <v>50.66</v>
+        <v>77.66</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370">
         <v>2023</v>
       </c>
       <c r="B370" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C370" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D370">
-        <v>444.02</v>
+        <v>50.66</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371">
         <v>2023</v>
       </c>
       <c r="B371" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="C371" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D371">
-        <v>125.3</v>
+        <v>6.88</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372">
         <v>2023</v>
       </c>
       <c r="B372" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="C372" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D372">
-        <v>5.12</v>
+        <v>125.3</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373">
         <v>2023</v>
       </c>
       <c r="B373" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="C373" t="s">
         <v>7</v>
       </c>
       <c r="D373">
-        <v>6.88</v>
+        <v>5.12</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374">
         <v>2023</v>
       </c>
       <c r="B374" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C374" t="s">
         <v>7</v>
       </c>
       <c r="D374">
         <v>0.0</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375">
         <v>2023</v>
       </c>
       <c r="B375" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C375" t="s">
         <v>5</v>
       </c>
       <c r="D375">
         <v>0.0</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376">
         <v>2023</v>
       </c>
       <c r="B376" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C376" t="s">
         <v>6</v>
       </c>
       <c r="D376">
         <v>90.9</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377">
         <v>2023</v>
       </c>
       <c r="B377" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C377" t="s">
         <v>5</v>
       </c>
       <c r="D377">
-        <v>43.46</v>
+        <v>34.95</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378">
         <v>2023</v>
       </c>
       <c r="B378" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C378" t="s">
         <v>7</v>
       </c>
       <c r="D378">
-        <v>34.95</v>
+        <v>43.46</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379">
         <v>2023</v>
       </c>
       <c r="B379" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C379" t="s">
         <v>6</v>
       </c>
       <c r="D379">
         <v>255.13</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380">
         <v>2024</v>
       </c>
       <c r="B380" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C380" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D380">
         <v>3.23</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381">
         <v>2024</v>
       </c>
       <c r="B381" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C381" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D381">
-        <v>0.0</v>
+        <v>231.74</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382">
         <v>2024</v>
       </c>
       <c r="B382" t="s">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C382" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D382">
-        <v>231.74</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383">
         <v>2024</v>
       </c>
       <c r="B383" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C383" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D383">
         <v>6.98</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384">
         <v>2024</v>
       </c>
       <c r="B384" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C384" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D384">
-        <v>93.66</v>
+        <v>154.71</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385">
         <v>2024</v>
       </c>
       <c r="B385" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C385" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D385">
-        <v>154.71</v>
+        <v>93.66</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386">
         <v>2024</v>
       </c>
       <c r="B386" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D386">
-        <v>19.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387">
         <v>2024</v>
       </c>
       <c r="B387" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D387">
         <v>0.0</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388">
         <v>2024</v>
       </c>
       <c r="B388" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D388">
-        <v>0.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389">
         <v>2024</v>
       </c>
       <c r="B389" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C389" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D389">
-        <v>325.66</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390">
         <v>2024</v>
       </c>
       <c r="B390" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C390" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D390">
         <v>0.54</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391">
         <v>2024</v>
       </c>
       <c r="B391" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C391" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D391">
-        <v>0.0</v>
+        <v>325.66</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392">
         <v>2024</v>
       </c>
       <c r="B392" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C392" t="s">
         <v>7</v>
       </c>
       <c r="D392">
-        <v>4.74</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393">
         <v>2024</v>
       </c>
       <c r="B393" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C393" t="s">
         <v>6</v>
       </c>
       <c r="D393">
         <v>2.98</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394">
         <v>2024</v>
       </c>
       <c r="B394" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C394" t="s">
         <v>5</v>
       </c>
       <c r="D394">
-        <v>0.0</v>
+        <v>4.74</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395">
         <v>2024</v>
       </c>
       <c r="B395" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C395" t="s">
         <v>6</v>
       </c>
       <c r="D395">
         <v>331.4</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396">
         <v>2024</v>
       </c>
       <c r="B396" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C396" t="s">
         <v>7</v>
       </c>
       <c r="D396">
-        <v>55.19</v>
+        <v>37.17</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397">
         <v>2024</v>
       </c>
       <c r="B397" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C397" t="s">
         <v>5</v>
       </c>
       <c r="D397">
-        <v>37.17</v>
+        <v>55.19</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398">
         <v>2024</v>
       </c>
       <c r="B398" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C398" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D398">
-        <v>6.12</v>
+        <v>438.49</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399">
         <v>2024</v>
       </c>
       <c r="B399" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C399" t="s">
         <v>5</v>
       </c>
       <c r="D399">
-        <v>13.75</v>
+        <v>6.12</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400">
         <v>2024</v>
       </c>
       <c r="B400" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C400" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D400">
-        <v>438.49</v>
+        <v>13.75</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401">
         <v>2024</v>
       </c>
       <c r="B401" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C401" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D401">
-        <v>11.01</v>
+        <v>94.77</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402">
         <v>2024</v>
       </c>
       <c r="B402" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C402" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D402">
         <v>40.8</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403">
         <v>2024</v>
       </c>
       <c r="B403" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C403" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D403">
-        <v>94.77</v>
+        <v>11.01</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404">
         <v>2024</v>
       </c>
       <c r="B404" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C404" t="s">
         <v>5</v>
       </c>
       <c r="D404">
-        <v>48.38</v>
+        <v>31.28</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405">
         <v>2024</v>
       </c>
       <c r="B405" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C405" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D405">
-        <v>31.28</v>
+        <v>148.94</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406">
         <v>2024</v>
       </c>
       <c r="B406" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C406" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D406">
-        <v>148.94</v>
+        <v>48.38</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407">
         <v>2024</v>
       </c>
       <c r="B407" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C407" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D407">
-        <v>100.85</v>
+        <v>25.96</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408">
         <v>2024</v>
       </c>
       <c r="B408" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C408" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D408">
-        <v>25.96</v>
+        <v>100.85</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409">
         <v>2024</v>
       </c>
       <c r="B409" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C409" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D409">
         <v>9.23</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410">
         <v>2024</v>
       </c>
       <c r="B410" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C410" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D410">
         <v>2.22</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411">
         <v>2024</v>
       </c>
       <c r="B411" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C411" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D411">
-        <v>21.04</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412">
         <v>2024</v>
       </c>
       <c r="B412" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C412" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D412">
-        <v>1.09</v>
+        <v>21.04</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413">
         <v>2024</v>
       </c>
       <c r="B413" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C413" t="s">
         <v>6</v>
       </c>
       <c r="D413">
         <v>138.89</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414">
         <v>2024</v>
       </c>
       <c r="B414" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C414" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D414">
         <v>5.12</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415">
         <v>2024</v>
       </c>
       <c r="B415" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C415" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D415">
         <v>72.38</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416">
         <v>2024</v>
       </c>
       <c r="B416" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C416" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D416">
         <v>56.66</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417">
         <v>2024</v>
       </c>
       <c r="B417" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C417" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D417">
         <v>74.33</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418">
         <v>2024</v>
       </c>
       <c r="B418" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C418" t="s">
         <v>6</v>
       </c>
       <c r="D418">
         <v>438.24</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419">
         <v>2024</v>
       </c>
       <c r="B419" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="C419" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D419">
-        <v>125.3</v>
+        <v>5.12</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420">
         <v>2024</v>
       </c>
       <c r="B420" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="C420" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D420">
-        <v>6.88</v>
+        <v>125.3</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421">
         <v>2024</v>
       </c>
       <c r="B421" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="C421" t="s">
         <v>5</v>
       </c>
       <c r="D421">
-        <v>5.12</v>
+        <v>6.88</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422">
         <v>2024</v>
       </c>
       <c r="B422" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C422" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D422">
-        <v>0.0</v>
+        <v>90.9</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423">
         <v>2024</v>
       </c>
       <c r="B423" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C423" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D423">
-        <v>90.9</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424">
         <v>2024</v>
       </c>
       <c r="B424" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C424" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D424">
         <v>0.0</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425">
         <v>2024</v>
       </c>
       <c r="B425" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C425" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D425">
-        <v>259.55</v>
+        <v>35.95</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426">
         <v>2024</v>
       </c>
       <c r="B426" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C426" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D426">
-        <v>42.2</v>
+        <v>259.55</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427">
         <v>2024</v>
       </c>
       <c r="B427" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C427" t="s">
         <v>7</v>
       </c>
       <c r="D427">
-        <v>35.95</v>
+        <v>42.2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>