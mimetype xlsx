--- v0 (2026-08-29)
+++ v1 (2026-10-23)
@@ -401,898 +401,898 @@
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
         <v>2018</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
-        <v>3.9274359245878</v>
+        <v>3.9274359246</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3">
         <v>2018</v>
       </c>
       <c r="B3">
         <v>10</v>
       </c>
       <c r="C3">
-        <v>9.0523069246708</v>
+        <v>9.0523069247</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4">
         <v>2018</v>
       </c>
       <c r="B4">
         <v>11</v>
       </c>
       <c r="C4">
-        <v>12.174888864826</v>
+        <v>12.1748888648</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5">
         <v>2018</v>
       </c>
       <c r="B5">
         <v>12</v>
       </c>
       <c r="C5">
-        <v>4.8044672880821</v>
+        <v>4.8044672881</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6">
         <v>2018</v>
       </c>
       <c r="B6">
         <v>2</v>
       </c>
       <c r="C6">
-        <v>8.8819106843405</v>
+        <v>8.8819106843</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7">
         <v>2018</v>
       </c>
       <c r="B7">
         <v>3</v>
       </c>
       <c r="C7">
-        <v>9.6042138191792</v>
+        <v>9.6042138192</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8">
         <v>2018</v>
       </c>
       <c r="B8">
         <v>4</v>
       </c>
       <c r="C8">
-        <v>2.9075225108587</v>
+        <v>2.9075225109</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9">
         <v>2018</v>
       </c>
       <c r="B9">
         <v>5</v>
       </c>
       <c r="C9">
-        <v>6.467875759621</v>
+        <v>6.4678757596</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10">
         <v>2018</v>
       </c>
       <c r="B10">
         <v>6</v>
       </c>
       <c r="C10">
-        <v>11.365189500169</v>
+        <v>11.3651895002</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11">
         <v>2018</v>
       </c>
       <c r="B11" t="s">
         <v>3</v>
       </c>
       <c r="C11">
-        <v>3.8377679600521</v>
+        <v>3.8377679601</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12">
         <v>2018</v>
       </c>
       <c r="B12" t="s">
         <v>4</v>
       </c>
       <c r="C12">
-        <v>4.6232845119904</v>
+        <v>4.623284512</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13">
         <v>2018</v>
       </c>
       <c r="B13">
         <v>8</v>
       </c>
       <c r="C13">
-        <v>4.4202206256438</v>
+        <v>4.4202206256</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14">
         <v>2018</v>
       </c>
       <c r="B14">
         <v>9</v>
       </c>
       <c r="C14">
-        <v>7.7231429842924</v>
+        <v>7.7231429843</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15">
         <v>2019</v>
       </c>
       <c r="B15">
         <v>1</v>
       </c>
       <c r="C15">
-        <v>3.9874771677152</v>
+        <v>3.9874771677</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16">
         <v>2019</v>
       </c>
       <c r="B16">
         <v>10</v>
       </c>
       <c r="C16">
-        <v>9.5211272402592</v>
+        <v>9.5211272403</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17">
         <v>2019</v>
       </c>
       <c r="B17">
         <v>11</v>
       </c>
       <c r="C17">
-        <v>12.666352514925</v>
+        <v>12.6663525149</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18">
         <v>2019</v>
       </c>
       <c r="B18">
         <v>12</v>
       </c>
       <c r="C18">
-        <v>4.9303749137385</v>
+        <v>4.9303749137</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19">
         <v>2019</v>
       </c>
       <c r="B19">
         <v>2</v>
       </c>
       <c r="C19">
-        <v>8.1693709253485</v>
+        <v>8.1693709253</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20">
         <v>2019</v>
       </c>
       <c r="B20">
         <v>3</v>
       </c>
       <c r="C20">
-        <v>8.9767427072804</v>
+        <v>8.9767427073</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21">
         <v>2019</v>
       </c>
       <c r="B21">
         <v>4</v>
       </c>
       <c r="C21">
-        <v>3.1919089852894</v>
+        <v>3.1919089853</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22">
         <v>2019</v>
       </c>
       <c r="B22">
         <v>5</v>
       </c>
       <c r="C22">
-        <v>6.7865421778266</v>
+        <v>6.7865421778</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23">
         <v>2019</v>
       </c>
       <c r="B23">
         <v>6</v>
       </c>
       <c r="C23">
-        <v>11.125306071823</v>
+        <v>11.1253060718</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24">
         <v>2019</v>
       </c>
       <c r="B24" t="s">
         <v>3</v>
       </c>
       <c r="C24">
-        <v>3.8807367513387</v>
+        <v>3.8807367513</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25">
         <v>2019</v>
       </c>
       <c r="B25" t="s">
         <v>4</v>
       </c>
       <c r="C25">
-        <v>4.6417571699713</v>
+        <v>4.64175717</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26">
         <v>2019</v>
       </c>
       <c r="B26">
         <v>8</v>
       </c>
       <c r="C26">
-        <v>4.1689589605466</v>
+        <v>4.1689589605</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27">
         <v>2019</v>
       </c>
       <c r="B27">
         <v>9</v>
       </c>
       <c r="C27">
-        <v>7.9436152451659</v>
+        <v>7.9436152452</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28">
         <v>2020</v>
       </c>
       <c r="B28">
         <v>1</v>
       </c>
       <c r="C28">
-        <v>4.0444469261895</v>
+        <v>4.0444469262</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29">
         <v>2020</v>
       </c>
       <c r="B29">
         <v>10</v>
       </c>
       <c r="C29">
-        <v>8.889423243719</v>
+        <v>8.8894232437</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30">
         <v>2020</v>
       </c>
       <c r="B30">
         <v>11</v>
       </c>
       <c r="C30">
-        <v>12.070553518274</v>
+        <v>12.0705535183</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31">
         <v>2020</v>
       </c>
       <c r="B31">
         <v>12</v>
       </c>
       <c r="C31">
-        <v>4.9617419262264</v>
+        <v>4.9617419262</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32">
         <v>2020</v>
       </c>
       <c r="B32">
         <v>2</v>
       </c>
       <c r="C32">
-        <v>11.581782461944</v>
+        <v>11.5817824619</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33">
         <v>2020</v>
       </c>
       <c r="B33">
         <v>3</v>
       </c>
       <c r="C33">
-        <v>9.0183254184094</v>
+        <v>9.0183254184</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34">
         <v>2020</v>
       </c>
       <c r="B34">
         <v>4</v>
       </c>
       <c r="C34">
-        <v>3.2744137877851</v>
+        <v>3.2744137878</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35">
         <v>2020</v>
       </c>
       <c r="B35">
         <v>5</v>
       </c>
       <c r="C35">
-        <v>5.9720432188004</v>
+        <v>5.9720432188</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36">
         <v>2020</v>
       </c>
       <c r="B36">
         <v>6</v>
       </c>
       <c r="C36">
-        <v>10.21452785238</v>
+        <v>10.2145278524</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37">
         <v>2020</v>
       </c>
       <c r="B37" t="s">
         <v>3</v>
       </c>
       <c r="C37">
-        <v>3.8693711679534</v>
+        <v>3.869371168</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38">
         <v>2020</v>
       </c>
       <c r="B38" t="s">
         <v>4</v>
       </c>
       <c r="C38">
-        <v>3.6118909162612</v>
+        <v>3.6118909163</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39">
         <v>2020</v>
       </c>
       <c r="B39">
         <v>8</v>
       </c>
       <c r="C39">
-        <v>4.6680411546658</v>
+        <v>4.6680411547</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40">
         <v>2020</v>
       </c>
       <c r="B40">
         <v>9</v>
       </c>
       <c r="C40">
-        <v>8.0454165246534</v>
+        <v>8.0454165247</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41">
         <v>2021</v>
       </c>
       <c r="B41">
         <v>1</v>
       </c>
       <c r="C41">
-        <v>3.5038426089307</v>
+        <v>3.5038426089</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42">
         <v>2021</v>
       </c>
       <c r="B42">
         <v>10</v>
       </c>
       <c r="C42">
-        <v>8.7094624547593</v>
+        <v>8.7094624548</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43">
         <v>2021</v>
       </c>
       <c r="B43">
         <v>11</v>
       </c>
       <c r="C43">
-        <v>11.860710916731</v>
+        <v>11.8607109167</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44">
         <v>2021</v>
       </c>
       <c r="B44">
         <v>12</v>
       </c>
       <c r="C44">
-        <v>4.5410197110664</v>
+        <v>4.5410197111</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45">
         <v>2021</v>
       </c>
       <c r="B45">
         <v>2</v>
       </c>
       <c r="C45">
-        <v>14.085677218998</v>
+        <v>14.085677219</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46">
         <v>2021</v>
       </c>
       <c r="B46">
         <v>3</v>
       </c>
       <c r="C46">
-        <v>8.5578466503802</v>
+        <v>8.5578466504</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47">
         <v>2021</v>
       </c>
       <c r="B47">
         <v>4</v>
       </c>
       <c r="C47">
-        <v>2.4962726992982</v>
+        <v>2.4962726993</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48">
         <v>2021</v>
       </c>
       <c r="B48">
         <v>5</v>
       </c>
       <c r="C48">
-        <v>5.7601283069691</v>
+        <v>5.760128307</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49">
         <v>2021</v>
       </c>
       <c r="B49">
         <v>6</v>
       </c>
       <c r="C49">
-        <v>11.29859995878</v>
+        <v>11.2985999588</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50">
         <v>2021</v>
       </c>
       <c r="B50" t="s">
         <v>3</v>
       </c>
       <c r="C50">
-        <v>4.0574984010154</v>
+        <v>4.057498401</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51">
         <v>2021</v>
       </c>
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51">
-        <v>3.3677986932445</v>
+        <v>3.3677986932</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52">
         <v>2021</v>
       </c>
       <c r="B52">
         <v>8</v>
       </c>
       <c r="C52">
-        <v>3.4918413836101</v>
+        <v>3.4918413836</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53">
         <v>2021</v>
       </c>
       <c r="B53">
         <v>9</v>
       </c>
       <c r="C53">
-        <v>7.6394765785325</v>
+        <v>7.6394765785</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54">
         <v>2022</v>
       </c>
       <c r="B54">
         <v>1</v>
       </c>
       <c r="C54">
-        <v>3.2360471674759</v>
+        <v>3.2360471675</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55">
         <v>2022</v>
       </c>
       <c r="B55">
         <v>10</v>
       </c>
       <c r="C55">
-        <v>9.5349589379542</v>
+        <v>9.534958938</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56">
         <v>2022</v>
       </c>
       <c r="B56">
         <v>11</v>
       </c>
       <c r="C56">
-        <v>12.059123677218</v>
+        <v>12.0591236772</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57">
         <v>2022</v>
       </c>
       <c r="B57">
         <v>12</v>
       </c>
       <c r="C57">
-        <v>4.425741115701</v>
+        <v>4.4257411157</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58">
         <v>2022</v>
       </c>
       <c r="B58">
         <v>2</v>
       </c>
       <c r="C58">
-        <v>13.312236323177</v>
+        <v>13.3122363232</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59">
         <v>2022</v>
       </c>
       <c r="B59">
         <v>3</v>
       </c>
       <c r="C59">
-        <v>9.5016961623874</v>
+        <v>9.5016961624</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60">
         <v>2022</v>
       </c>
       <c r="B60">
         <v>4</v>
       </c>
       <c r="C60">
-        <v>2.3227450014216</v>
+        <v>2.3227450014</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61">
         <v>2022</v>
       </c>
       <c r="B61">
         <v>5</v>
       </c>
       <c r="C61">
-        <v>5.8672045759498</v>
+        <v>5.8672045759</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62">
         <v>2022</v>
       </c>
       <c r="B62">
         <v>6</v>
       </c>
       <c r="C62">
-        <v>10.83296520631</v>
+        <v>10.8329652063</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63">
         <v>2022</v>
       </c>
       <c r="B63" t="s">
         <v>3</v>
       </c>
       <c r="C63">
-        <v>4.0300901848533</v>
+        <v>4.0300901849</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64">
         <v>2022</v>
       </c>
       <c r="B64" t="s">
         <v>4</v>
       </c>
       <c r="C64">
-        <v>3.3209294130787</v>
+        <v>3.3209294131</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65">
         <v>2022</v>
       </c>
       <c r="B65">
         <v>8</v>
       </c>
       <c r="C65">
-        <v>3.3004762806153</v>
+        <v>3.3004762806</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66">
         <v>2022</v>
       </c>
       <c r="B66">
         <v>9</v>
       </c>
       <c r="C66">
-        <v>7.8912201672716</v>
+        <v>7.8912201673</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67">
         <v>2023</v>
       </c>
       <c r="B67">
         <v>1</v>
       </c>
       <c r="C67">
-        <v>3.3908316292537</v>
+        <v>3.3908316293</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68">
         <v>2023</v>
       </c>
       <c r="B68">
         <v>10</v>
       </c>
       <c r="C68">
-        <v>9.7921921784028</v>
+        <v>9.7921921784</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69">
         <v>2023</v>
       </c>
       <c r="B69">
         <v>11</v>
       </c>
       <c r="C69">
-        <v>12.701481701265</v>
+        <v>12.7014817013</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70">
         <v>2023</v>
       </c>
       <c r="B70">
         <v>12</v>
       </c>
       <c r="C70">
-        <v>4.6100820416344</v>
+        <v>4.6100820416</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71">
         <v>2023</v>
       </c>
       <c r="B71">
         <v>2</v>
       </c>
       <c r="C71">
-        <v>10.334151008387</v>
+        <v>10.3341510084</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72">
         <v>2023</v>
       </c>
       <c r="B72">
         <v>3</v>
       </c>
       <c r="C72">
-        <v>9.5804662257931</v>
+        <v>9.5804662258</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73">
         <v>2023</v>
       </c>
       <c r="B73">
         <v>4</v>
       </c>
       <c r="C73">
-        <v>3.0265471063892</v>
+        <v>3.0265471064</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74">
         <v>2023</v>
       </c>
       <c r="B74">
         <v>5</v>
       </c>
       <c r="C74">
-        <v>6.0582944810026</v>
+        <v>6.058294481</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75">
         <v>2023</v>
       </c>
       <c r="B75">
         <v>6</v>
       </c>
       <c r="C75">
-        <v>11.151244128039</v>
+        <v>11.151244128</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76">
         <v>2023</v>
       </c>
       <c r="B76" t="s">
         <v>3</v>
       </c>
       <c r="C76">
-        <v>4.0651730164847</v>
+        <v>4.0651730165</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77">
         <v>2023</v>
       </c>
       <c r="B77" t="s">
         <v>4</v>
       </c>
       <c r="C77">
-        <v>3.8209148665319</v>
+        <v>3.8209148665</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78">
         <v>2023</v>
       </c>
       <c r="B78">
         <v>8</v>
       </c>
       <c r="C78">
-        <v>3.3932152249573</v>
+        <v>3.393215225</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79">
         <v>2023</v>
       </c>
       <c r="B79">
         <v>9</v>
       </c>
       <c r="C79">
-        <v>7.9308398661269</v>
+        <v>7.9308398661</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>